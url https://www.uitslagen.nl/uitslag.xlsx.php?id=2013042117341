--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -28664,51 +28664,51 @@
       <c r="B1350" s="9" t="inlineStr">
         <is>
           <t>Remco Garritzen</t>
         </is>
       </c>
       <c r="C1350" s="9" t="inlineStr">
         <is>
           <t>Sittard</t>
         </is>
       </c>
       <c r="D1350" s="8" t="inlineStr">
         <is>
           <t>10:25</t>
         </is>
       </c>
       <c r="E1350" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1351">
       <c r="A1351" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B1351" s="7" t="inlineStr">
         <is>
-          <t>Ward Sanders</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="C1351" s="7" t="inlineStr">
         <is>
           <t>Sittard</t>
         </is>
       </c>
       <c r="D1351" s="6" t="inlineStr">
         <is>
           <t>10:25</t>
         </is>
       </c>
       <c r="E1351" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1352">
       <c r="A1352" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B1352" s="9" t="inlineStr">
         <is>
           <t>Tom Genders</t>
         </is>
       </c>