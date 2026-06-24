--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -2853,51 +2853,55 @@
         </is>
       </c>
       <c r="B119" s="9" t="inlineStr">
         <is>
           <t>Ingrid Wendel</t>
         </is>
       </c>
       <c r="C119" s="9" t="inlineStr">
         <is>
           <t>Vleuten</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
           <t>57:51</t>
         </is>
       </c>
       <c r="E119" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B120" s="7"/>
+      <c r="B120" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C120" s="7"/>
       <c r="D120" s="6" t="inlineStr">
         <is>
           <t>57:52</t>
         </is>
       </c>
       <c r="E120" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B121" s="9" t="inlineStr">
         <is>
           <t>Dominiq Reijn</t>
         </is>
       </c>
       <c r="C121" s="9" t="inlineStr">
         <is>
           <t>Woerden</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">