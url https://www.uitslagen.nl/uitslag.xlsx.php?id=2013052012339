--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -6695,51 +6695,55 @@
         </is>
       </c>
       <c r="B317" s="9" t="inlineStr">
         <is>
           <t>Kees Timmermans</t>
         </is>
       </c>
       <c r="C317" s="9" t="inlineStr">
         <is>
           <t>Road Runners Etten-L</t>
         </is>
       </c>
       <c r="D317" s="8" t="inlineStr">
         <is>
           <t>48:15</t>
         </is>
       </c>
       <c r="E317" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
-      <c r="B318" s="7"/>
+      <c r="B318" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C318" s="7"/>
       <c r="D318" s="6" t="inlineStr">
         <is>
           <t>48:19</t>
         </is>
       </c>
       <c r="E318" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
       <c r="A319" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B319" s="9" t="inlineStr">
         <is>
           <t>Ruud Hereijgers</t>
         </is>
       </c>
       <c r="C319" s="9"/>
       <c r="D319" s="8" t="inlineStr">
         <is>
           <t>48:26</t>
         </is>
       </c>