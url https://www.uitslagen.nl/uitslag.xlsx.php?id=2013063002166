--- v0 (2026-02-19)
+++ v1 (2026-06-10)
@@ -5029,51 +5029,55 @@
           <t>Roel ter Brugge</t>
         </is>
       </c>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Independer.nl</t>
         </is>
       </c>
       <c r="D199" s="6" t="inlineStr">
         <is>
           <t>23:22</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>23:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
       <c r="A200" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B200" s="9"/>
+      <c r="B200" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C200" s="9" t="inlineStr">
         <is>
           <t>Independer.nl</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>23:34</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>23:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B201" s="7" t="inlineStr">
         <is>
           <t>Koen Polder</t>