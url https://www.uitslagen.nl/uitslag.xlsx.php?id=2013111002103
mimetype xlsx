--- v0 (2026-02-19)
+++ v1 (2026-06-25)
@@ -321,51 +321,55 @@
           <t>Jarik van de Mast</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t>2:02</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>2:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B8" s="7"/>
+      <c r="B8" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C8" s="7"/>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>2:12</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
           <t>2:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Thijn Beeldman</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
@@ -718,70 +722,78 @@
           <t>Beau Lagerweij</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
           <t>3:15</t>
         </is>
       </c>
       <c r="E22" s="6" t="inlineStr">
         <is>
           <t>3:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B23" s="9"/>
+      <c r="B23" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C23" s="9"/>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>3:36</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>3:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="B24" s="7"/>
+      <c r="B24" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C24" s="7"/>
       <c r="D24" s="6" t="inlineStr">
         <is>
           <t>3:41</t>
         </is>
       </c>
       <c r="E24" s="6" t="inlineStr">
         <is>
           <t>3:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Ramon van der Meulen</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
@@ -2189,51 +2201,55 @@
           <t>Wim van der Horst</t>
         </is>
       </c>
       <c r="C83" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>18:19</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>18:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B84" s="7"/>
+      <c r="B84" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C84" s="7"/>
       <c r="D84" s="6" t="inlineStr">
         <is>
           <t>18:20</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>18:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
       <c r="A85" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B85" s="9" t="inlineStr">
         <is>
           <t>Lars Brugman</t>
         </is>
       </c>
       <c r="C85" s="9" t="inlineStr">
         <is>
@@ -2559,70 +2575,78 @@
           <t>Erwin Janssen</t>
         </is>
       </c>
       <c r="C97" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>20:57</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>20:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B98" s="7"/>
+      <c r="B98" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C98" s="7"/>
       <c r="D98" s="6" t="inlineStr">
         <is>
           <t>20:59</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>20:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="B99" s="9"/>
+      <c r="B99" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C99" s="9"/>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>21:03</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>20:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>Dave Dijkmans</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
@@ -2948,70 +2972,78 @@
           <t>Ulfried Schreuder</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D112" s="6" t="inlineStr">
         <is>
           <t>22:13</t>
         </is>
       </c>
       <c r="E112" s="6" t="inlineStr">
         <is>
           <t>21:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="B113" s="9"/>
+      <c r="B113" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C113" s="9"/>
       <c r="D113" s="8" t="inlineStr">
         <is>
           <t>22:13</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>21:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="B114" s="7"/>
+      <c r="B114" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C114" s="7"/>
       <c r="D114" s="6" t="inlineStr">
         <is>
           <t>22:17</t>
         </is>
       </c>
       <c r="E114" s="6" t="inlineStr">
         <is>
           <t>21:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B115" s="9" t="inlineStr">
         <is>
           <t>Patrick Mulder</t>
         </is>
       </c>
       <c r="C115" s="9" t="inlineStr">
         <is>
@@ -3310,51 +3342,55 @@
           <t>Benjamin Joppe</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D126" s="6" t="inlineStr">
         <is>
           <t>23:40</t>
         </is>
       </c>
       <c r="E126" s="6" t="inlineStr">
         <is>
           <t>23:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
-      <c r="B127" s="9"/>
+      <c r="B127" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C127" s="9"/>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>23:44</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>23:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
           <t>Kees paap</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
@@ -3734,51 +3770,55 @@
           <t>Ambergen EJN</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D142" s="6" t="inlineStr">
         <is>
           <t>25:04</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>24:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
-      <c r="B143" s="9"/>
+      <c r="B143" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C143" s="9"/>
       <c r="D143" s="8" t="inlineStr">
         <is>
           <t>25:29</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>25:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>Maarten Spijker</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
@@ -3861,51 +3901,55 @@
           <t>Peter Hoekstra</t>
         </is>
       </c>
       <c r="C147" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
           <t>26:02</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>25:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
-      <c r="B148" s="7"/>
+      <c r="B148" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C148" s="7"/>
       <c r="D148" s="6" t="inlineStr">
         <is>
           <t>26:17</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>25:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
           <t>Gerard van de Brug</t>
         </is>
       </c>
       <c r="C149" s="9" t="inlineStr">
         <is>
@@ -4096,51 +4140,55 @@
           <t>Remco van Barneveld</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D156" s="6" t="inlineStr">
         <is>
           <t>26:48</t>
         </is>
       </c>
       <c r="E156" s="6" t="inlineStr">
         <is>
           <t>26:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="8" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
-      <c r="B157" s="9"/>
+      <c r="B157" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C157" s="9"/>
       <c r="D157" s="8" t="inlineStr">
         <is>
           <t>26:50</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>26:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>Heinze Matse</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
@@ -4655,89 +4703,101 @@
           <t>André de Vreede</t>
         </is>
       </c>
       <c r="C177" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D177" s="8" t="inlineStr">
         <is>
           <t>29:25</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>29:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
       <c r="A178" s="6" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
-      <c r="B178" s="7"/>
+      <c r="B178" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C178" s="7"/>
       <c r="D178" s="6" t="inlineStr">
         <is>
           <t>29:32</t>
         </is>
       </c>
       <c r="E178" s="6" t="inlineStr">
         <is>
           <t>28:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
-      <c r="B179" s="9"/>
+      <c r="B179" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C179" s="9"/>
       <c r="D179" s="8" t="inlineStr">
         <is>
           <t>29:39</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>29:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="6" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
-      <c r="B180" s="7"/>
+      <c r="B180" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C180" s="7"/>
       <c r="D180" s="6" t="inlineStr">
         <is>
           <t>29:39</t>
         </is>
       </c>
       <c r="E180" s="6" t="inlineStr">
         <is>
           <t>29:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
       <c r="A181" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B181" s="9" t="inlineStr">
         <is>
           <t>Rob mochel</t>
         </is>
       </c>
       <c r="C181" s="9" t="inlineStr">
         <is>
@@ -4847,51 +4907,55 @@
           <t>Ben van Wamel</t>
         </is>
       </c>
       <c r="C185" s="9" t="inlineStr">
         <is>
           <t>Tiel</t>
         </is>
       </c>
       <c r="D185" s="8" t="inlineStr">
         <is>
           <t>30:01</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>29:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
       <c r="A186" s="6" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
-      <c r="B186" s="7"/>
+      <c r="B186" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C186" s="7"/>
       <c r="D186" s="6" t="inlineStr">
         <is>
           <t>30:11</t>
         </is>
       </c>
       <c r="E186" s="6" t="inlineStr">
         <is>
           <t>29:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
       <c r="A187" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B187" s="9" t="inlineStr">
         <is>
           <t>Ton de Gans</t>
         </is>
       </c>
       <c r="C187" s="9" t="inlineStr">
         <is>
@@ -5136,70 +5200,78 @@
           <t>Henk de Hey</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D196" s="6" t="inlineStr">
         <is>
           <t>31:11</t>
         </is>
       </c>
       <c r="E196" s="6" t="inlineStr">
         <is>
           <t>30:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
       <c r="A197" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
-      <c r="B197" s="9"/>
+      <c r="B197" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C197" s="9"/>
       <c r="D197" s="8" t="inlineStr">
         <is>
           <t>31:20</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
           <t>31:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
       <c r="A198" s="6" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
-      <c r="B198" s="7"/>
+      <c r="B198" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C198" s="7"/>
       <c r="D198" s="6" t="inlineStr">
         <is>
           <t>31:47</t>
         </is>
       </c>
       <c r="E198" s="6" t="inlineStr">
         <is>
           <t>31:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
       <c r="A199" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B199" s="9" t="inlineStr">
         <is>
           <t>Nouri Benhaddou</t>
         </is>
       </c>
       <c r="C199" s="9" t="inlineStr">
         <is>
@@ -10737,51 +10809,55 @@
           <t>Marcel van Dijk</t>
         </is>
       </c>
       <c r="C407" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D407" s="8" t="inlineStr">
         <is>
           <t>48:32</t>
         </is>
       </c>
       <c r="E407" s="8" t="inlineStr">
         <is>
           <t>47:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="408">
       <c r="A408" s="6" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
-      <c r="B408" s="7"/>
+      <c r="B408" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C408" s="7"/>
       <c r="D408" s="6" t="inlineStr">
         <is>
           <t>48:36</t>
         </is>
       </c>
       <c r="E408" s="6" t="inlineStr">
         <is>
           <t>48:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
       <c r="A409" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B409" s="9" t="inlineStr">
         <is>
           <t>Jacob Colenbrander</t>
         </is>
       </c>
       <c r="C409" s="9" t="inlineStr">
         <is>
@@ -11512,51 +11588,55 @@
           <t>Rob dijksterhuis</t>
         </is>
       </c>
       <c r="C436" s="7" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D436" s="6" t="inlineStr">
         <is>
           <t>50:27</t>
         </is>
       </c>
       <c r="E436" s="6" t="inlineStr">
         <is>
           <t>50:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
       <c r="A437" s="8" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
-      <c r="B437" s="9"/>
+      <c r="B437" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C437" s="9"/>
       <c r="D437" s="8" t="inlineStr">
         <is>
           <t>50:31</t>
         </is>
       </c>
       <c r="E437" s="8" t="inlineStr">
         <is>
           <t>49:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
       <c r="A438" s="6" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B438" s="7" t="inlineStr">
         <is>
           <t>Peter van Lierop</t>
         </is>
       </c>
       <c r="C438" s="7" t="inlineStr">
         <is>
@@ -12017,97 +12097,105 @@
           <t>Martijn Jansen</t>
         </is>
       </c>
       <c r="C455" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D455" s="8" t="inlineStr">
         <is>
           <t>51:31</t>
         </is>
       </c>
       <c r="E455" s="8" t="inlineStr">
         <is>
           <t>50:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
-      <c r="B456" s="7"/>
+      <c r="B456" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C456" s="7"/>
       <c r="D456" s="6" t="inlineStr">
         <is>
           <t>51:34</t>
         </is>
       </c>
       <c r="E456" s="6" t="inlineStr">
         <is>
           <t>50:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
       <c r="A457" s="8" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B457" s="9" t="inlineStr">
         <is>
           <t>Bert van der Weij</t>
         </is>
       </c>
       <c r="C457" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D457" s="8" t="inlineStr">
         <is>
           <t>51:35</t>
         </is>
       </c>
       <c r="E457" s="8" t="inlineStr">
         <is>
           <t>50:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
       <c r="A458" s="6" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
-      <c r="B458" s="7"/>
+      <c r="B458" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C458" s="7"/>
       <c r="D458" s="6" t="inlineStr">
         <is>
           <t>51:38</t>
         </is>
       </c>
       <c r="E458" s="6" t="inlineStr">
         <is>
           <t>50:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="459">
       <c r="A459" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B459" s="9" t="inlineStr">
         <is>
           <t>Hette de Jong</t>
         </is>
       </c>
       <c r="C459" s="9" t="inlineStr">
         <is>
@@ -13135,51 +13223,55 @@
           <t>Guus Beltman</t>
         </is>
       </c>
       <c r="C497" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D497" s="8" t="inlineStr">
         <is>
           <t>53:44</t>
         </is>
       </c>
       <c r="E497" s="8" t="inlineStr">
         <is>
           <t>52:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="498">
       <c r="A498" s="6" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
-      <c r="B498" s="7"/>
+      <c r="B498" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C498" s="7"/>
       <c r="D498" s="6" t="inlineStr">
         <is>
           <t>53:45</t>
         </is>
       </c>
       <c r="E498" s="6" t="inlineStr">
         <is>
           <t>53:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="499">
       <c r="A499" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="B499" s="9" t="inlineStr">
         <is>
           <t>Herry van de Vlierd</t>
         </is>
       </c>
       <c r="C499" s="9" t="inlineStr">
         <is>
@@ -13883,51 +13975,55 @@
           <t>Theo Kolman</t>
         </is>
       </c>
       <c r="C525" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D525" s="8" t="inlineStr">
         <is>
           <t>55:07</t>
         </is>
       </c>
       <c r="E525" s="8" t="inlineStr">
         <is>
           <t>54:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="526">
       <c r="A526" s="6" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
-      <c r="B526" s="7"/>
+      <c r="B526" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C526" s="7"/>
       <c r="D526" s="6" t="inlineStr">
         <is>
           <t>55:30</t>
         </is>
       </c>
       <c r="E526" s="6" t="inlineStr">
         <is>
           <t>54:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="527">
       <c r="A527" s="8" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="B527" s="9" t="inlineStr">
         <is>
           <t>Richard Meijer</t>
         </is>
       </c>
       <c r="C527" s="9" t="inlineStr">
         <is>
@@ -15144,51 +15240,55 @@
           <t>Ron Cornelissen</t>
         </is>
       </c>
       <c r="C572" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D572" s="6" t="inlineStr">
         <is>
           <t>1:01:47</t>
         </is>
       </c>
       <c r="E572" s="6" t="inlineStr">
         <is>
           <t>1:00:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="573">
       <c r="A573" s="8" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
-      <c r="B573" s="9"/>
+      <c r="B573" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C573" s="9"/>
       <c r="D573" s="8" t="inlineStr">
         <is>
           <t>1:02:00</t>
         </is>
       </c>
       <c r="E573" s="8" t="inlineStr">
         <is>
           <t>1:00:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="574">
       <c r="A574" s="6" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="B574" s="7" t="inlineStr">
         <is>
           <t>Anko Marringa</t>
         </is>
       </c>
       <c r="C574" s="7" t="inlineStr">
         <is>