--- v0 (2026-02-27)
+++ v1 (2026-06-27)
@@ -27158,51 +27158,55 @@
           <t>Anneke Mesman</t>
         </is>
       </c>
       <c r="C1018" s="9" t="inlineStr">
         <is>
           <t>Groningen</t>
         </is>
       </c>
       <c r="D1018" s="8" t="inlineStr">
         <is>
           <t>1:11:17</t>
         </is>
       </c>
       <c r="E1018" s="8" t="inlineStr">
         <is>
           <t>1:10:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1019">
       <c r="A1019" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="B1019" s="7"/>
+      <c r="B1019" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C1019" s="7" t="inlineStr">
         <is>
           <t>Grijpskerk</t>
         </is>
       </c>
       <c r="D1019" s="6" t="inlineStr">
         <is>
           <t>1:11:19</t>
         </is>
       </c>
       <c r="E1019" s="6" t="inlineStr">
         <is>
           <t>1:11:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1020">
       <c r="A1020" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B1020" s="9" t="inlineStr">
         <is>
           <t>Alma Haaijer</t>