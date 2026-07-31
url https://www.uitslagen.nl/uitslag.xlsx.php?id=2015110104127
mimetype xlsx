--- v0 (2025-10-01)
+++ v1 (2026-07-31)
@@ -4853,51 +4853,51 @@
       </c>
       <c r="C181" s="9" t="inlineStr">
         <is>
           <t>Amstelveen</t>
         </is>
       </c>
       <c r="D181" s="8" t="inlineStr">
         <is>
           <t>50:32</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>50:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
       <c r="A182" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
-          <t>Joep de Jong</t>
+          <t>Startnummer 330</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Julianadorp</t>
         </is>
       </c>
       <c r="D182" s="6" t="inlineStr">
         <is>
           <t>51:12</t>
         </is>
       </c>
       <c r="E182" s="6" t="inlineStr">
         <is>
           <t>50:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
       <c r="A183" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B183" s="9" t="inlineStr">