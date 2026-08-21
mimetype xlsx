--- v0 (2026-06-18)
+++ v1 (2026-08-21)
@@ -9306,51 +9306,51 @@
       <c r="B404" s="7" t="inlineStr">
         <is>
           <t>Marjolijn Pieck</t>
         </is>
       </c>
       <c r="C404" s="7"/>
       <c r="D404" s="6" t="inlineStr">
         <is>
           <t>1:02:08</t>
         </is>
       </c>
       <c r="E404" s="6" t="inlineStr">
         <is>
           <t>1:01:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="405">
       <c r="A405" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B405" s="9" t="inlineStr">
         <is>
-          <t>Emily Niem&amp;#8730;&amp;#8706;Ller</t>
+          <t>Emily Niemöller</t>
         </is>
       </c>
       <c r="C405" s="9"/>
       <c r="D405" s="8" t="inlineStr">
         <is>
           <t>1:02:08</t>
         </is>
       </c>
       <c r="E405" s="8" t="inlineStr">
         <is>
           <t>1:01:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B406" s="7" t="inlineStr">
         <is>
           <t>Ellen Veldhuizen</t>
         </is>
       </c>