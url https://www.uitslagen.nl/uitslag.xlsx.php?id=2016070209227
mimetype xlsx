--- v0 (2026-06-18)
+++ v1 (2026-08-21)
@@ -11487,51 +11487,51 @@
       <c r="C504" s="7" t="inlineStr">
         <is>
           <t>de derde helft</t>
         </is>
       </c>
       <c r="D504" s="6" t="inlineStr">
         <is>
           <t>25:23</t>
         </is>
       </c>
       <c r="E504" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="505">
       <c r="A505" s="8" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="B505" s="9" t="inlineStr">
         <is>
           <t>Junichi Okuda</t>
         </is>
       </c>
       <c r="C505" s="9" t="inlineStr">
         <is>
-          <t>Japanse Lopersclub Y&amp;#363</t>
+          <t>Japanse Lopersclub Yūū</t>
         </is>
       </c>
       <c r="D505" s="8" t="inlineStr">
         <is>
           <t>25:23</t>
         </is>
       </c>
       <c r="E505" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="506">
       <c r="A506" s="6" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="B506" s="7" t="inlineStr">
         <is>
           <t>Carla Lange</t>
         </is>
       </c>
       <c r="C506" s="7" t="inlineStr">
         <is>
           <t>Rebain</t>
         </is>
       </c>
@@ -16823,51 +16823,51 @@
       <c r="C736" s="7" t="inlineStr">
         <is>
           <t>RSKV Erasmus 2</t>
         </is>
       </c>
       <c r="D736" s="6" t="inlineStr">
         <is>
           <t>29:49</t>
         </is>
       </c>
       <c r="E736" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="737">
       <c r="A737" s="8" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
       <c r="B737" s="9" t="inlineStr">
         <is>
           <t>Noriko Kameoka</t>
         </is>
       </c>
       <c r="C737" s="9" t="inlineStr">
         <is>
-          <t>Japanse Lopersclub Y&amp;#363</t>
+          <t>Japanse Lopersclub Yūū</t>
         </is>
       </c>
       <c r="D737" s="8" t="inlineStr">
         <is>
           <t>29:50</t>
         </is>
       </c>
       <c r="E737" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="738">
       <c r="A738" s="6" t="inlineStr">
         <is>
           <t>501</t>
         </is>
       </c>
       <c r="B738" s="7" t="inlineStr">
         <is>
           <t>Hannie Both</t>
         </is>
       </c>
       <c r="C738" s="7" t="inlineStr">
         <is>
           <t>Wij van Zuid</t>
         </is>
       </c>
@@ -19307,51 +19307,51 @@
       <c r="C844" s="7" t="inlineStr">
         <is>
           <t>It RUNS in the family Ladies</t>
         </is>
       </c>
       <c r="D844" s="6" t="inlineStr">
         <is>
           <t>34:44</t>
         </is>
       </c>
       <c r="E844" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="845">
       <c r="A845" s="8" t="inlineStr">
         <is>
           <t>608</t>
         </is>
       </c>
       <c r="B845" s="9" t="inlineStr">
         <is>
           <t>Tamao Sei</t>
         </is>
       </c>
       <c r="C845" s="9" t="inlineStr">
         <is>
-          <t>Japanse Lopersclub Y&amp;#363</t>
+          <t>Japanse Lopersclub Yūū</t>
         </is>
       </c>
       <c r="D845" s="8" t="inlineStr">
         <is>
           <t>34:44</t>
         </is>
       </c>
       <c r="E845" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="846">
       <c r="A846" s="6" t="inlineStr">
         <is>
           <t>609</t>
         </is>
       </c>
       <c r="B846" s="7" t="inlineStr">
         <is>
           <t>Anna Feiner</t>
         </is>
       </c>
       <c r="C846" s="7" t="inlineStr">
         <is>
           <t>Niet Poetsen Maar Lullen</t>
         </is>
       </c>
@@ -25462,51 +25462,51 @@
       <c r="C1113" s="9" t="inlineStr">
         <is>
           <t>SKIM 1</t>
         </is>
       </c>
       <c r="D1113" s="8" t="inlineStr">
         <is>
           <t>50:02</t>
         </is>
       </c>
       <c r="E1113" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1114">
       <c r="A1114" s="6" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="B1114" s="7" t="inlineStr">
         <is>
           <t>Joji Takeuchi</t>
         </is>
       </c>
       <c r="C1114" s="7" t="inlineStr">
         <is>
-          <t>Japanse Lopersclub Y&amp;#363</t>
+          <t>Japanse Lopersclub Yūū</t>
         </is>
       </c>
       <c r="D1114" s="6" t="inlineStr">
         <is>
           <t>50:04</t>
         </is>
       </c>
       <c r="E1114" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1115">
       <c r="A1115" s="8" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="B1115" s="9" t="inlineStr">
         <is>
           <t>Tabitha van Eijsden</t>
         </is>
       </c>
       <c r="C1115" s="9" t="inlineStr">
         <is>
           <t>RAtje toe</t>
         </is>
       </c>
@@ -27624,51 +27624,51 @@
       <c r="C1207" s="9" t="inlineStr">
         <is>
           <t>Wilco s Angels</t>
         </is>
       </c>
       <c r="D1207" s="8" t="inlineStr">
         <is>
           <t>54:36</t>
         </is>
       </c>
       <c r="E1207" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1208">
       <c r="A1208" s="6" t="inlineStr">
         <is>
           <t>341</t>
         </is>
       </c>
       <c r="B1208" s="7" t="inlineStr">
         <is>
           <t>Inazo Fujisaki</t>
         </is>
       </c>
       <c r="C1208" s="7" t="inlineStr">
         <is>
-          <t>Japanse Lopersclub Y&amp;#363</t>
+          <t>Japanse Lopersclub Yūū</t>
         </is>
       </c>
       <c r="D1208" s="6" t="inlineStr">
         <is>
           <t>54:42</t>
         </is>
       </c>
       <c r="E1208" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1209">
       <c r="A1209" s="8" t="inlineStr">
         <is>
           <t>342</t>
         </is>
       </c>
       <c r="B1209" s="9" t="inlineStr">
         <is>
           <t>Dyon</t>
         </is>
       </c>
       <c r="C1209" s="9" t="inlineStr">
         <is>
           <t>Team BUS 2</t>
         </is>
       </c>
@@ -32997,51 +32997,51 @@
       <c r="C1442" s="7" t="inlineStr">
         <is>
           <t>Vegan Runners Nederland 2</t>
         </is>
       </c>
       <c r="D1442" s="6" t="inlineStr">
         <is>
           <t>41:17</t>
         </is>
       </c>
       <c r="E1442" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1443">
       <c r="A1443" s="8" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B1443" s="9" t="inlineStr">
         <is>
           <t>Chiho Kawata</t>
         </is>
       </c>
       <c r="C1443" s="9" t="inlineStr">
         <is>
-          <t>Japanse Lopersclub Y&amp;#363</t>
+          <t>Japanse Lopersclub Yūū</t>
         </is>
       </c>
       <c r="D1443" s="8" t="inlineStr">
         <is>
           <t>41:17</t>
         </is>
       </c>
       <c r="E1443" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1444">
       <c r="A1444" s="6" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B1444" s="7" t="inlineStr">
         <is>
           <t>Vincebt Damen</t>
         </is>
       </c>
       <c r="C1444" s="7" t="inlineStr">
         <is>
           <t>Team BUS 2</t>
         </is>
       </c>