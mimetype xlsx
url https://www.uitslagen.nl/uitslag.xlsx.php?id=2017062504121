--- v0 (2025-10-01)
+++ v1 (2026-06-24)
@@ -6041,51 +6041,51 @@
       <c r="D271" s="6" t="inlineStr">
         <is>
           <t>1:47:11</t>
         </is>
       </c>
       <c r="E271" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
       <c r="A272" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B272" s="9" t="inlineStr">
         <is>
           <t>Margareth Rood-Overman</t>
         </is>
       </c>
       <c r="C272" s="9" t="inlineStr">
         <is>
           <t>ARO '88</t>
         </is>
       </c>
       <c r="D272" s="8" t="inlineStr">
         <is>
-          <t>1:52:85</t>
+          <t>1:52:05</t>
         </is>
       </c>
       <c r="E272" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
           <t>Anja Stroet</t>
         </is>
       </c>
       <c r="C273" s="7" t="inlineStr">
         <is>
           <t>Hollandia</t>
         </is>
       </c>
       <c r="D273" s="6" t="inlineStr">
         <is>
           <t>1:57:05</t>
         </is>
       </c>