--- v0 (2026-02-26)
+++ v1 (2026-06-24)
@@ -3108,265 +3108,265 @@
         </is>
       </c>
       <c r="B140" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C140" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B141" s="7"/>
-      <c r="C141" s="7" t="inlineStr">
+      <c r="B141" s="7" t="inlineStr">
         <is>
           <t>Mookersnel</t>
         </is>
       </c>
+      <c r="C141" s="7"/>
       <c r="D141" s="6" t="inlineStr">
         <is>
           <t>32:16</t>
         </is>
       </c>
       <c r="E141" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B142" s="9"/>
-      <c r="C142" s="9" t="inlineStr">
+      <c r="B142" s="9" t="inlineStr">
         <is>
           <t>La Squadra Azzura team 1</t>
         </is>
       </c>
+      <c r="C142" s="9"/>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>32:52</t>
         </is>
       </c>
       <c r="E142" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B143" s="7"/>
-      <c r="C143" s="7" t="inlineStr">
+      <c r="B143" s="7" t="inlineStr">
         <is>
           <t>De Bevertjes</t>
         </is>
       </c>
+      <c r="C143" s="7"/>
       <c r="D143" s="6" t="inlineStr">
         <is>
           <t>36:08</t>
         </is>
       </c>
       <c r="E143" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B144" s="9"/>
-      <c r="C144" s="9" t="inlineStr">
+      <c r="B144" s="9" t="inlineStr">
         <is>
           <t>La Squadra Azzura team 2</t>
         </is>
       </c>
+      <c r="C144" s="9"/>
       <c r="D144" s="8" t="inlineStr">
         <is>
           <t>39:28</t>
         </is>
       </c>
       <c r="E144" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
       <c r="A145" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B145" s="7"/>
-      <c r="C145" s="7" t="inlineStr">
+      <c r="B145" s="7" t="inlineStr">
         <is>
           <t>Macron Store Deurne team 2</t>
         </is>
       </c>
+      <c r="C145" s="7"/>
       <c r="D145" s="6" t="inlineStr">
         <is>
           <t>40:17</t>
         </is>
       </c>
       <c r="E145" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
       <c r="A146" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B146" s="9"/>
-      <c r="C146" s="9" t="inlineStr">
+      <c r="B146" s="9" t="inlineStr">
         <is>
           <t>Jan Linders Running Team</t>
         </is>
       </c>
+      <c r="C146" s="9"/>
       <c r="D146" s="8" t="inlineStr">
         <is>
           <t>40:36</t>
         </is>
       </c>
       <c r="E146" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B147" s="7"/>
-      <c r="C147" s="7" t="inlineStr">
+      <c r="B147" s="7" t="inlineStr">
         <is>
           <t>Bolwerk Weekers</t>
         </is>
       </c>
+      <c r="C147" s="7"/>
       <c r="D147" s="6" t="inlineStr">
         <is>
           <t>41:20</t>
         </is>
       </c>
       <c r="E147" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B148" s="9"/>
-      <c r="C148" s="9" t="inlineStr">
+      <c r="B148" s="9" t="inlineStr">
         <is>
           <t>Jeugdcommissie AV-LGD</t>
         </is>
       </c>
+      <c r="C148" s="9"/>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>43:29</t>
         </is>
       </c>
       <c r="E148" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B149" s="7"/>
-      <c r="C149" s="7" t="inlineStr">
+      <c r="B149" s="7" t="inlineStr">
         <is>
           <t>Johnny &amp; Kids</t>
         </is>
       </c>
+      <c r="C149" s="7"/>
       <c r="D149" s="6" t="inlineStr">
         <is>
           <t>46:20</t>
         </is>
       </c>
       <c r="E149" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
       <c r="A150" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B150" s="9"/>
-      <c r="C150" s="9" t="inlineStr">
+      <c r="B150" s="9" t="inlineStr">
         <is>
           <t>Familie van der Horst</t>
         </is>
       </c>
+      <c r="C150" s="9"/>
       <c r="D150" s="8" t="inlineStr">
         <is>
           <t>48:02</t>
         </is>
       </c>
       <c r="E150" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B151" s="7"/>
-      <c r="C151" s="7" t="inlineStr">
+      <c r="B151" s="7" t="inlineStr">
         <is>
           <t>TVDHV</t>
         </is>
       </c>
+      <c r="C151" s="7"/>
       <c r="D151" s="6" t="inlineStr">
         <is>
           <t>50:38</t>
         </is>
       </c>
       <c r="E151" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B152" s="9"/>
-      <c r="C152" s="9" t="inlineStr">
+      <c r="B152" s="9" t="inlineStr">
         <is>
           <t>Macron Store Deurne team 1</t>
         </is>
       </c>
+      <c r="C152" s="9"/>
       <c r="D152" s="8" t="inlineStr">
         <is>
           <t>52:36</t>
         </is>
       </c>
       <c r="E152" s="8"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 