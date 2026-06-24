--- v0 (2025-12-08)
+++ v1 (2026-06-24)
@@ -5451,51 +5451,55 @@
           <t>Anne Wiebe de Boer</t>
         </is>
       </c>
       <c r="C225" s="7" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D225" s="6" t="inlineStr">
         <is>
           <t>26:15</t>
         </is>
       </c>
       <c r="E225" s="6" t="inlineStr">
         <is>
           <t>26:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
       <c r="A226" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B226" s="9"/>
+      <c r="B226" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 168</t>
+        </is>
+      </c>
       <c r="C226" s="9" t="inlineStr">
         <is>
           <t>Altena Road Runners</t>
         </is>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>26:22</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>26:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>Dick Van Elzelingen</t>