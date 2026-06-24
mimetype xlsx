--- v0 (2026-02-27)
+++ v1 (2026-06-24)
@@ -1092,51 +1092,51 @@
           <t>Milan</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Waspik</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
           <t>7:48</t>
         </is>
       </c>
       <c r="E40" s="6" t="inlineStr">
         <is>
           <t>7:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>VSEN, STARTRUNNING </t>
+          <t>VSEN, STARTRUNNING</t>
         </is>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
@@ -1187,51 +1187,51 @@
           <t>Pim Broos</t>
         </is>
       </c>
       <c r="C45" s="9" t="inlineStr">
         <is>
           <t>Made</t>
         </is>
       </c>
       <c r="D45" s="8" t="inlineStr">
         <is>
           <t>15:18</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>14:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>MSEN, STARTRUNNING </t>
+          <t>MSEN, STARTRUNNING</t>
         </is>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
@@ -1363,51 +1363,51 @@
           <t>Jesse Klever</t>
         </is>
       </c>
       <c r="C53" s="7" t="inlineStr">
         <is>
           <t>Waspik</t>
         </is>
       </c>
       <c r="D53" s="6" t="inlineStr">
         <is>
           <t>16:12</t>
         </is>
       </c>
       <c r="E53" s="6" t="inlineStr">
         <is>
           <t>15:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>VSEN, 5 KILOMETER </t>
+          <t>VSEN, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
@@ -1755,51 +1755,51 @@
           <t>Juul Nijenhuis</t>
         </is>
       </c>
       <c r="C69" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D69" s="6" t="inlineStr">
         <is>
           <t>34:23</t>
         </is>
       </c>
       <c r="E69" s="6" t="inlineStr">
         <is>
           <t>34:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>V35+, 5 KILOMETER </t>
+          <t>V35+, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D72" s="5" t="inlineStr">
         <is>
@@ -2039,51 +2039,51 @@
           <t>Anita Klijs</t>
         </is>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>Oosterhout Nb</t>
         </is>
       </c>
       <c r="D81" s="6" t="inlineStr">
         <is>
           <t>33:32</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>33:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>V45+, 5 KILOMETER </t>
+          <t>V45+, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
@@ -2620,51 +2620,51 @@
           <t>Angelique van de Reijt</t>
         </is>
       </c>
       <c r="C104" s="9" t="inlineStr">
         <is>
           <t>Klundert</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>35:05</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>35:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>MSEN, 5 KILOMETER </t>
+          <t>MSEN, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
@@ -3174,51 +3174,51 @@
           <t>Sjoerd Karper</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Oosterhout Nb</t>
         </is>
       </c>
       <c r="D126" s="6" t="inlineStr">
         <is>
           <t>35:00</t>
         </is>
       </c>
       <c r="E126" s="6" t="inlineStr">
         <is>
           <t>34:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>M35+, 5 KILOMETER </t>
+          <t>M35+, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B129" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
@@ -3242,51 +3242,51 @@
           <t>Jaap van Etten</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
       <c r="D130" s="6" t="inlineStr">
         <is>
           <t>20:05</t>
         </is>
       </c>
       <c r="E130" s="6" t="inlineStr">
         <is>
           <t>19:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>M45+, 5 KILOMETER </t>
+          <t>M45+, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B133" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D133" s="5" t="inlineStr">
         <is>
@@ -3715,51 +3715,51 @@
           <t>Bas Kemp</t>
         </is>
       </c>
       <c r="C149" s="9" t="inlineStr">
         <is>
           <t>Drunen</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
           <t>45:05</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>44:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>M55+, 5 KILOMETER </t>
+          <t>M55+, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B152" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C152" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D152" s="5" t="inlineStr">
         <is>
@@ -3918,51 +3918,51 @@
           <t>Rini Op 't Hoog</t>
         </is>
       </c>
       <c r="C158" s="9" t="inlineStr">
         <is>
           <t>Oisterwijk</t>
         </is>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
           <t>29:31</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>29:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>M65+, 5 KILOMETER </t>
+          <t>M65+, 5 KILOMETER</t>
         </is>
       </c>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B161" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D161" s="5" t="inlineStr">
         <is>
@@ -4040,51 +4040,51 @@
           <t>Louis Koning</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Rijsbergen</t>
         </is>
       </c>
       <c r="D164" s="6" t="inlineStr">
         <is>
           <t>35:31</t>
         </is>
       </c>
       <c r="E164" s="6" t="inlineStr">
         <is>
           <t>35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t>VSEN, 10 KILOMETER </t>
+          <t>VSEN, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B167" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
@@ -4486,51 +4486,51 @@
           <t>Hedy Kamp</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Raamsdonk</t>
         </is>
       </c>
       <c r="D182" s="6" t="inlineStr">
         <is>
           <t>1:01:04</t>
         </is>
       </c>
       <c r="E182" s="6" t="inlineStr">
         <is>
           <t>1:00:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>V35+, 10 KILOMETER </t>
+          <t>V35+, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B185" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
@@ -5013,51 +5013,51 @@
           <t>Sjenine Pulles</t>
         </is>
       </c>
       <c r="C203" s="9" t="inlineStr">
         <is>
           <t>Sprang-Capelle</t>
         </is>
       </c>
       <c r="D203" s="8" t="inlineStr">
         <is>
           <t>59:08</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
           <t>58:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
-          <t>V45+, 10 KILOMETER </t>
+          <t>V45+, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
       <c r="A206" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B206" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C206" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D206" s="5" t="inlineStr">
         <is>
@@ -5891,51 +5891,51 @@
           <t>Ingrid van Meurs</t>
         </is>
       </c>
       <c r="C237" s="7" t="inlineStr">
         <is>
           <t>Den Dungen</t>
         </is>
       </c>
       <c r="D237" s="6" t="inlineStr">
         <is>
           <t>1:05:37</t>
         </is>
       </c>
       <c r="E237" s="6" t="inlineStr">
         <is>
           <t>1:05:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>MSEN, 10 KILOMETER </t>
+          <t>MSEN, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="4"/>
       <c r="E239" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
       <c r="A240" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B240" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C240" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D240" s="5" t="inlineStr">
         <is>
@@ -6634,51 +6634,51 @@
           <t>Mark van Stokrom</t>
         </is>
       </c>
       <c r="C266" s="9" t="inlineStr">
         <is>
           <t>Waspik</t>
         </is>
       </c>
       <c r="D266" s="8" t="inlineStr">
         <is>
           <t>1:08:36</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
           <t>1:08:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
       <c r="A268" s="4" t="inlineStr">
         <is>
-          <t>M35+, 10 KILOMETER </t>
+          <t>M35+, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B268" s="4"/>
       <c r="C268" s="4"/>
       <c r="D268" s="4"/>
       <c r="E268" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
       <c r="A269" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B269" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
@@ -7296,51 +7296,51 @@
           <t>Anton van Ginneken</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Hoeven</t>
         </is>
       </c>
       <c r="D292" s="6" t="inlineStr">
         <is>
           <t>1:05:35</t>
         </is>
       </c>
       <c r="E292" s="6" t="inlineStr">
         <is>
           <t>1:05:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>M45+, 10 KILOMETER </t>
+          <t>M45+, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B295" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C295" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
@@ -8930,51 +8930,51 @@
           <t>Mark-Jan Kleiborn</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D354" s="6" t="inlineStr">
         <is>
           <t>1:05:35</t>
         </is>
       </c>
       <c r="E354" s="6" t="inlineStr">
         <is>
           <t>1:05:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="356">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>M55+, 10 KILOMETER </t>
+          <t>M55+, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B356" s="4"/>
       <c r="C356" s="4"/>
       <c r="D356" s="4"/>
       <c r="E356" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
       <c r="A357" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B357" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C357" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
@@ -9754,51 +9754,51 @@
           <t>Johan van den Biggelaar</t>
         </is>
       </c>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>Dongen</t>
         </is>
       </c>
       <c r="D386" s="6" t="inlineStr">
         <is>
           <t>58:50</t>
         </is>
       </c>
       <c r="E386" s="6" t="inlineStr">
         <is>
           <t>58:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="388">
       <c r="A388" s="4" t="inlineStr">
         <is>
-          <t>M65+, 10 KILOMETER </t>
+          <t>M65+, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B388" s="4"/>
       <c r="C388" s="4"/>
       <c r="D388" s="4"/>
       <c r="E388" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="389">
       <c r="A389" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B389" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C389" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D389" s="5" t="inlineStr">
         <is>