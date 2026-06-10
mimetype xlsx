--- v0 (2026-02-27)
+++ v1 (2026-06-10)
@@ -16173,51 +16173,55 @@
           <t>Rob Kaper</t>
         </is>
       </c>
       <c r="C603" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D603" s="6" t="inlineStr">
         <is>
           <t>55:43</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>55:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="604">
       <c r="A604" s="8" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
-      <c r="B604" s="9"/>
+      <c r="B604" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 545</t>
+        </is>
+      </c>
       <c r="C604" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
           <t>55:55</t>
         </is>
       </c>
       <c r="E604" s="8" t="inlineStr">
         <is>
           <t>54:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B605" s="7" t="inlineStr">
         <is>
           <t>Stefan Kappert</t>