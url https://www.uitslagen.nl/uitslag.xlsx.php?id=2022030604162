--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E344"/>
+  <dimension ref="A1:E340"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Runnersworld-Polderloop</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Obdam - Zondag 6 maart 2022</t>
@@ -995,6520 +995,6456 @@
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>Ollie Rijkenberg</t>
         </is>
       </c>
       <c r="C41" s="7" t="inlineStr">
         <is>
           <t>Obdam</t>
         </is>
       </c>
       <c r="D41" s="6" t="inlineStr">
         <is>
           <t>5:19</t>
         </is>
       </c>
       <c r="E41" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>M1011, HARDLOPEN 1 KM</t>
+          <t>M1011, HARDLOPEN 3 KM</t>
         </is>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
-          <t>Sterre Schaap</t>
+          <t>Lynn Hoogendijk</t>
         </is>
       </c>
       <c r="C45" s="7" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D45" s="6" t="inlineStr">
         <is>
-          <t>3:53</t>
+          <t>13:10</t>
         </is>
       </c>
       <c r="E45" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>M1011, HARDLOPEN 3 KM</t>
+          <t>J1011, HARDLOPEN 3 KM</t>
         </is>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
-          <t>Lynn Hoogendijk</t>
+          <t>Niels Mulder</t>
         </is>
       </c>
       <c r="C49" s="7" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Zaanland</t>
         </is>
       </c>
       <c r="D49" s="6" t="inlineStr">
         <is>
-          <t>13:10</t>
+          <t>13:25</t>
         </is>
       </c>
       <c r="E49" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="1"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
+      <c r="A50" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B50" s="9" t="inlineStr">
+        <is>
+          <t>Mats Steltman</t>
+        </is>
+      </c>
+      <c r="C50" s="9" t="inlineStr">
+        <is>
+          <t>Obdam</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>13:32</t>
+        </is>
+      </c>
+      <c r="E50" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
-      <c r="A51" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E51" s="4"/>
+      <c r="A51" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B51" s="7" t="inlineStr">
+        <is>
+          <t>Kyan Maan</t>
+        </is>
+      </c>
+      <c r="C51" s="7" t="inlineStr">
+        <is>
+          <t>Berkhout</t>
+        </is>
+      </c>
+      <c r="D51" s="6" t="inlineStr">
+        <is>
+          <t>13:57</t>
+        </is>
+      </c>
+      <c r="E51" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E52" s="5"/>
+      <c r="A52" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B52" s="9" t="inlineStr">
+        <is>
+          <t>Sasha Ottens</t>
+        </is>
+      </c>
+      <c r="C52" s="9" t="inlineStr">
+        <is>
+          <t>Obdam</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="inlineStr">
+        <is>
+          <t>15:07</t>
+        </is>
+      </c>
+      <c r="E52" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>Niels Mulder</t>
+          <t>Daniël Ottens</t>
         </is>
       </c>
       <c r="C53" s="7" t="inlineStr">
         <is>
-          <t>Zaanland</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D53" s="6" t="inlineStr">
         <is>
-          <t>13:25</t>
+          <t>15:27</t>
         </is>
       </c>
       <c r="E53" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="8" t="inlineStr">
         <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B54" s="9" t="inlineStr">
+        <is>
+          <t>Nout Broers</t>
+        </is>
+      </c>
+      <c r="C54" s="9" t="inlineStr">
+        <is>
+          <t>Spierdijk</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>20:32</t>
+        </is>
+      </c>
+      <c r="E54" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
+      <c r="A56" s="4" t="inlineStr">
+        <is>
+          <t>M1215, HARDLOPEN 3 KM</t>
+        </is>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B57" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E57" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
+      <c r="A58" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B58" s="7" t="inlineStr">
+        <is>
+          <t>Rosalie ten Bruggencate</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Hera</t>
+        </is>
+      </c>
+      <c r="D58" s="6" t="inlineStr">
+        <is>
+          <t>11:19</t>
+        </is>
+      </c>
+      <c r="E58" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
+      <c r="A59" s="8" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B54" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C54" s="9" t="inlineStr">
+      <c r="B59" s="9" t="inlineStr">
+        <is>
+          <t>Aniek Schipper</t>
+        </is>
+      </c>
+      <c r="C59" s="9" t="inlineStr">
+        <is>
+          <t>ARO '88</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>14:07</t>
+        </is>
+      </c>
+      <c r="E59" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
+      <c r="A61" s="4" t="inlineStr">
+        <is>
+          <t>J1215, HARDLOPEN 3 KM</t>
+        </is>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B62" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C62" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D62" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E62" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
+      <c r="A63" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B63" s="7" t="inlineStr">
+        <is>
+          <t>Justin Woestenburg</t>
+        </is>
+      </c>
+      <c r="C63" s="7" t="inlineStr">
+        <is>
+          <t>ARO '88</t>
+        </is>
+      </c>
+      <c r="D63" s="6" t="inlineStr">
+        <is>
+          <t>12:59</t>
+        </is>
+      </c>
+      <c r="E63" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
+      <c r="A64" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B64" s="9" t="inlineStr">
+        <is>
+          <t>Niels Smit</t>
+        </is>
+      </c>
+      <c r="C64" s="9" t="inlineStr">
+        <is>
+          <t>ARO '88</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>13:52</t>
+        </is>
+      </c>
+      <c r="E64" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
+      <c r="A65" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B65" s="7" t="inlineStr">
+        <is>
+          <t>Liam Schouten</t>
+        </is>
+      </c>
+      <c r="C65" s="7" t="inlineStr">
         <is>
           <t>Obdam</t>
         </is>
       </c>
-      <c r="D54" s="8" t="inlineStr">
-[...113 lines deleted...]
-      <c r="A61" s="5" t="inlineStr">
+      <c r="D65" s="6" t="inlineStr">
+        <is>
+          <t>14:25</t>
+        </is>
+      </c>
+      <c r="E65" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
+      <c r="A67" s="4" t="inlineStr">
+        <is>
+          <t>VROUW, HARDLOPEN 5 KM</t>
+        </is>
+      </c>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B61" s="5" t="inlineStr">
+      <c r="B68" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C61" s="5" t="inlineStr">
+      <c r="C68" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D61" s="5" t="inlineStr">
+      <c r="D68" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E61" s="5"/>
-[...128 lines deleted...]
-      <c r="E68" s="8"/>
+      <c r="E68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B69" s="7" t="inlineStr">
+        <is>
+          <t>Suzanne Brummel</t>
+        </is>
+      </c>
+      <c r="C69" s="7" t="inlineStr">
+        <is>
+          <t>Cialfo</t>
+        </is>
+      </c>
+      <c r="D69" s="6" t="inlineStr">
+        <is>
+          <t>18:50</t>
+        </is>
+      </c>
+      <c r="E69" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
+      <c r="A70" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B70" s="9" t="inlineStr">
+        <is>
+          <t>Laura Babucci</t>
+        </is>
+      </c>
+      <c r="C70" s="9" t="inlineStr">
+        <is>
+          <t>NEA Volharding</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>21:14</t>
+        </is>
+      </c>
+      <c r="E70" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
+      <c r="A71" s="6" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B69" s="7" t="inlineStr">
-[...28 lines deleted...]
-      <c r="E71" s="4"/>
+      <c r="B71" s="7" t="inlineStr">
+        <is>
+          <t>Linda Ursem</t>
+        </is>
+      </c>
+      <c r="C71" s="7" t="inlineStr">
+        <is>
+          <t>Spanbroek</t>
+        </is>
+      </c>
+      <c r="D71" s="6" t="inlineStr">
+        <is>
+          <t>24:03</t>
+        </is>
+      </c>
+      <c r="E71" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E72" s="5"/>
+      <c r="A72" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B72" s="9" t="inlineStr">
+        <is>
+          <t>Minke Dekker</t>
+        </is>
+      </c>
+      <c r="C72" s="9" t="inlineStr">
+        <is>
+          <t>ARO '88</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>24:26</t>
+        </is>
+      </c>
+      <c r="E72" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
-          <t>Suzanne Brummel</t>
+          <t>Lenneke de Weerd</t>
         </is>
       </c>
       <c r="C73" s="7" t="inlineStr">
         <is>
-          <t>Cialfo</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D73" s="6" t="inlineStr">
         <is>
-          <t>18:50</t>
+          <t>24:32</t>
         </is>
       </c>
       <c r="E73" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B74" s="9" t="inlineStr">
         <is>
-          <t>Laura Babucci</t>
+          <t>Manon de Vries-Luken</t>
         </is>
       </c>
       <c r="C74" s="9" t="inlineStr">
         <is>
-          <t>NEA Volharding</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D74" s="8" t="inlineStr">
         <is>
-          <t>21:14</t>
+          <t>24:42</t>
         </is>
       </c>
       <c r="E74" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
-          <t>Linda Ursem</t>
+          <t>Nienke Meekel</t>
         </is>
       </c>
       <c r="C75" s="7" t="inlineStr">
         <is>
-          <t>Spanbroek</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D75" s="6" t="inlineStr">
         <is>
-          <t>24:03</t>
+          <t>25:08</t>
         </is>
       </c>
       <c r="E75" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
       <c r="A76" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B76" s="9" t="inlineStr">
         <is>
-          <t>Minke Dekker</t>
+          <t>Ellis van Diepen</t>
         </is>
       </c>
       <c r="C76" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
-          <t>24:26</t>
+          <t>25:15</t>
         </is>
       </c>
       <c r="E76" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>Lenneke de Weerd</t>
+          <t>Marleen Bruin-Bakker</t>
         </is>
       </c>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>Obdam</t>
         </is>
       </c>
       <c r="D77" s="6" t="inlineStr">
         <is>
-          <t>24:32</t>
+          <t>25:42</t>
         </is>
       </c>
       <c r="E77" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
       <c r="A78" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B78" s="9" t="inlineStr">
         <is>
-          <t>Manon de Vries-Luken</t>
+          <t>Janita Timmers</t>
         </is>
       </c>
       <c r="C78" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Winkel</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
-          <t>24:42</t>
+          <t>25:43</t>
         </is>
       </c>
       <c r="E78" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>Nienke Meekel</t>
+          <t>Krista de Roo</t>
         </is>
       </c>
       <c r="C79" s="7" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D79" s="6" t="inlineStr">
         <is>
-          <t>25:08</t>
+          <t>25:45</t>
         </is>
       </c>
       <c r="E79" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B80" s="9" t="inlineStr">
         <is>
-          <t>Ellis van Diepen</t>
+          <t>Nienke Meekel</t>
         </is>
       </c>
       <c r="C80" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
-          <t>25:15</t>
+          <t>25:54</t>
         </is>
       </c>
       <c r="E80" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>Marleen Bruin-Bakker</t>
+          <t>Kim Walburg</t>
         </is>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D81" s="6" t="inlineStr">
         <is>
-          <t>25:42</t>
+          <t>26:05</t>
         </is>
       </c>
       <c r="E81" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B82" s="9" t="inlineStr">
         <is>
-          <t>Janita Timmers</t>
+          <t>Marcella Klaver</t>
         </is>
       </c>
       <c r="C82" s="9" t="inlineStr">
         <is>
-          <t>Winkel</t>
+          <t>Spanbroek</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
-          <t>25:43</t>
+          <t>26:21</t>
         </is>
       </c>
       <c r="E82" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>Krista de Roo</t>
+          <t>Yvette Spaan</t>
         </is>
       </c>
       <c r="C83" s="7" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D83" s="6" t="inlineStr">
         <is>
-          <t>25:45</t>
+          <t>26:27</t>
         </is>
       </c>
       <c r="E83" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B84" s="9" t="inlineStr">
         <is>
-          <t>Nienke Meekel</t>
+          <t>Pleun Goed</t>
         </is>
       </c>
       <c r="C84" s="9" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
-          <t>25:54</t>
+          <t>26:33</t>
         </is>
       </c>
       <c r="E84" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>Kim Walburg</t>
+          <t>Maaike Wever</t>
         </is>
       </c>
       <c r="C85" s="7" t="inlineStr">
         <is>
-          <t>Hoorn Nh</t>
+          <t>Hensbroek</t>
         </is>
       </c>
       <c r="D85" s="6" t="inlineStr">
         <is>
-          <t>26:05</t>
+          <t>27:00</t>
         </is>
       </c>
       <c r="E85" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
       <c r="A86" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B86" s="9" t="inlineStr">
         <is>
-          <t>Marcella Klaver</t>
+          <t>Esther Ham</t>
         </is>
       </c>
       <c r="C86" s="9" t="inlineStr">
         <is>
-          <t>Spanbroek</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
-          <t>26:21</t>
+          <t>28:05</t>
         </is>
       </c>
       <c r="E86" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>Yvette Spaan</t>
+          <t>Tamara Koning</t>
         </is>
       </c>
       <c r="C87" s="7" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D87" s="6" t="inlineStr">
         <is>
-          <t>26:27</t>
+          <t>28:13</t>
         </is>
       </c>
       <c r="E87" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B88" s="9" t="inlineStr">
         <is>
-          <t>Pleun Goed</t>
+          <t>Kaitlyn Schouten</t>
         </is>
       </c>
       <c r="C88" s="9" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
-          <t>26:33</t>
+          <t>28:31</t>
         </is>
       </c>
       <c r="E88" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>Maaike Wever</t>
+          <t>Melanie Stet</t>
         </is>
       </c>
       <c r="C89" s="7" t="inlineStr">
         <is>
-          <t>Hensbroek</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D89" s="6" t="inlineStr">
         <is>
-          <t>27:00</t>
+          <t>28:53</t>
         </is>
       </c>
       <c r="E89" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B90" s="9" t="inlineStr">
         <is>
-          <t>Esther Ham</t>
+          <t>Victoria Garcia</t>
         </is>
       </c>
       <c r="C90" s="9" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Spanbroek</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
-          <t>28:05</t>
+          <t>29:26</t>
         </is>
       </c>
       <c r="E90" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>Tamara Koning</t>
+          <t>Lisette van der Vorst</t>
         </is>
       </c>
       <c r="C91" s="7" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Hylas</t>
         </is>
       </c>
       <c r="D91" s="6" t="inlineStr">
         <is>
-          <t>28:13</t>
+          <t>29:30</t>
         </is>
       </c>
       <c r="E91" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
-          <t>Kaitlyn Schouten</t>
+          <t>Elisa Stoeckel</t>
         </is>
       </c>
       <c r="C92" s="9" t="inlineStr">
         <is>
           <t>ARO '88</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
-          <t>28:31</t>
+          <t>29:30</t>
         </is>
       </c>
       <c r="E92" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>Melanie Stet</t>
+          <t>Alies Binken</t>
         </is>
       </c>
       <c r="C93" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Wormer</t>
         </is>
       </c>
       <c r="D93" s="6" t="inlineStr">
         <is>
-          <t>28:53</t>
+          <t>29:37</t>
         </is>
       </c>
       <c r="E93" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B94" s="9" t="inlineStr">
         <is>
-          <t>Victoria Garcia</t>
+          <t>Thalita Schipper</t>
         </is>
       </c>
       <c r="C94" s="9" t="inlineStr">
         <is>
-          <t>Spanbroek</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
-          <t>29:26</t>
+          <t>29:49</t>
         </is>
       </c>
       <c r="E94" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>Lisette van der Vorst</t>
+          <t>Jiery van Roon</t>
         </is>
       </c>
       <c r="C95" s="7" t="inlineStr">
         <is>
-          <t>Hylas</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D95" s="6" t="inlineStr">
         <is>
-          <t>29:30</t>
+          <t>29:51</t>
         </is>
       </c>
       <c r="E95" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B96" s="9" t="inlineStr">
         <is>
-          <t>Elisa Stoeckel</t>
+          <t>Marga Stroo</t>
         </is>
       </c>
       <c r="C96" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
-          <t>29:30</t>
+          <t>30:06</t>
         </is>
       </c>
       <c r="E96" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>Alies Binken</t>
+          <t>Nanda Witteman-Zaal</t>
         </is>
       </c>
       <c r="C97" s="7" t="inlineStr">
         <is>
-          <t>Wormer</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D97" s="6" t="inlineStr">
         <is>
-          <t>29:37</t>
+          <t>30:07</t>
         </is>
       </c>
       <c r="E97" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B98" s="9" t="inlineStr">
         <is>
-          <t>Thalita Schipper</t>
+          <t>Lisa van Benten</t>
         </is>
       </c>
       <c r="C98" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
-          <t>29:49</t>
+          <t>30:17</t>
         </is>
       </c>
       <c r="E98" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>Jiery van Roon</t>
+          <t>Judith Gielens- van Benten</t>
         </is>
       </c>
       <c r="C99" s="7" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D99" s="6" t="inlineStr">
         <is>
-          <t>29:51</t>
+          <t>30:18</t>
         </is>
       </c>
       <c r="E99" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B100" s="9" t="inlineStr">
         <is>
-          <t>Marga Stroo</t>
+          <t>Imelda Oosterkamp</t>
         </is>
       </c>
       <c r="C100" s="9" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
-          <t>30:06</t>
+          <t>30:38</t>
         </is>
       </c>
       <c r="E100" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>Nanda Witteman-Zaal</t>
+          <t>Rita Hooijmans</t>
         </is>
       </c>
       <c r="C101" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Bovenkarspel</t>
         </is>
       </c>
       <c r="D101" s="6" t="inlineStr">
         <is>
-          <t>30:07</t>
+          <t>30:50</t>
         </is>
       </c>
       <c r="E101" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B102" s="9" t="inlineStr">
         <is>
-          <t>Lisa van Benten</t>
+          <t>Annemarie Suers-Groot</t>
         </is>
       </c>
       <c r="C102" s="9" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
-          <t>30:17</t>
+          <t>30:55</t>
         </is>
       </c>
       <c r="E102" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>Judith Gielens- van Benten</t>
+          <t>Marleen Deken</t>
         </is>
       </c>
       <c r="C103" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Opmeer</t>
         </is>
       </c>
       <c r="D103" s="6" t="inlineStr">
         <is>
-          <t>30:18</t>
+          <t>30:57</t>
         </is>
       </c>
       <c r="E103" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B104" s="9" t="inlineStr">
         <is>
-          <t>Imelda Oosterkamp</t>
+          <t>Suzanne den Otter</t>
         </is>
       </c>
       <c r="C104" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
-          <t>30:38</t>
+          <t>31:04</t>
         </is>
       </c>
       <c r="E104" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>Rita Hooijmans</t>
+          <t>Carolien Jansma</t>
         </is>
       </c>
       <c r="C105" s="7" t="inlineStr">
         <is>
-          <t>Bovenkarspel</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D105" s="6" t="inlineStr">
         <is>
-          <t>30:50</t>
+          <t>31:37</t>
         </is>
       </c>
       <c r="E105" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B106" s="9" t="inlineStr">
         <is>
-          <t>Annemarie Suers-Groot</t>
+          <t>Marijke Leek</t>
         </is>
       </c>
       <c r="C106" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
-          <t>30:55</t>
+          <t>31:40</t>
         </is>
       </c>
       <c r="E106" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>Marleen Deken</t>
+          <t>Sandra Kenter</t>
         </is>
       </c>
       <c r="C107" s="7" t="inlineStr">
         <is>
-          <t>Opmeer</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D107" s="6" t="inlineStr">
         <is>
-          <t>30:57</t>
+          <t>31:41</t>
         </is>
       </c>
       <c r="E107" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
-          <t>Suzanne den Otter</t>
+          <t>Sigrid Langedijk</t>
         </is>
       </c>
       <c r="C108" s="9" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Wognum</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
-          <t>31:04</t>
+          <t>32:06</t>
         </is>
       </c>
       <c r="E108" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>Carolien Jansma</t>
+          <t>Paula Borst</t>
         </is>
       </c>
       <c r="C109" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D109" s="6" t="inlineStr">
         <is>
-          <t>31:37</t>
+          <t>32:10</t>
         </is>
       </c>
       <c r="E109" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
       <c r="A110" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B110" s="9" t="inlineStr">
         <is>
-          <t>Marijke Leek</t>
+          <t>Joke de Vries</t>
         </is>
       </c>
       <c r="C110" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Purmerend</t>
         </is>
       </c>
       <c r="D110" s="8" t="inlineStr">
         <is>
-          <t>31:40</t>
+          <t>33:20</t>
         </is>
       </c>
       <c r="E110" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
       <c r="A111" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>Sandra Kenter</t>
+          <t>Simone Vlaar</t>
         </is>
       </c>
       <c r="C111" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Hoogwoud</t>
         </is>
       </c>
       <c r="D111" s="6" t="inlineStr">
         <is>
-          <t>31:41</t>
+          <t>34:49</t>
         </is>
       </c>
       <c r="E111" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
       <c r="A112" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B112" s="9" t="inlineStr">
         <is>
-          <t>Sigrid Langedijk</t>
+          <t>Babs Pereboom</t>
         </is>
       </c>
       <c r="C112" s="9" t="inlineStr">
         <is>
-          <t>Wognum</t>
+          <t>Midwoud</t>
         </is>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
-          <t>32:06</t>
+          <t>35:17</t>
         </is>
       </c>
       <c r="E112" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>Paula Borst</t>
+          <t>Rosita Douwes</t>
         </is>
       </c>
       <c r="C113" s="7" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>Midwoud</t>
         </is>
       </c>
       <c r="D113" s="6" t="inlineStr">
         <is>
-          <t>32:10</t>
+          <t>35:17</t>
         </is>
       </c>
       <c r="E113" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B114" s="9" t="inlineStr">
         <is>
-          <t>Joke de Vries</t>
+          <t>Ineke van der Hoek</t>
         </is>
       </c>
       <c r="C114" s="9" t="inlineStr">
         <is>
-          <t>Purmerend</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ursem</t>
+        </is>
+      </c>
+      <c r="D114" s="8"/>
       <c r="E114" s="8"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
-[...20 lines deleted...]
-      <c r="E115" s="6"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
-      <c r="A116" s="8" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E116" s="8"/>
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>MAN, HARDLOPEN 5 KM</t>
+        </is>
+      </c>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
-      <c r="A117" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E117" s="6"/>
+      <c r="A117" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B117" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C117" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D117" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
-      <c r="A118" s="8" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A119" s="1"/>
+      <c r="A118" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B118" s="7" t="inlineStr">
+        <is>
+          <t>Niek Bleeker</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>DEM</t>
+        </is>
+      </c>
+      <c r="D118" s="6" t="inlineStr">
+        <is>
+          <t>17:29</t>
+        </is>
+      </c>
+      <c r="E118" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
+      <c r="A119" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B119" s="9" t="inlineStr">
+        <is>
+          <t>Thijs ten Bruggencate</t>
+        </is>
+      </c>
+      <c r="C119" s="9" t="inlineStr">
+        <is>
+          <t>Hera</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>17:32</t>
+        </is>
+      </c>
+      <c r="E119" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
-      <c r="A120" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E120" s="4"/>
+      <c r="A120" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B120" s="7" t="inlineStr">
+        <is>
+          <t>Michel Pannekeet</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Trias</t>
+        </is>
+      </c>
+      <c r="D120" s="6" t="inlineStr">
+        <is>
+          <t>17:33</t>
+        </is>
+      </c>
+      <c r="E120" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E121" s="5"/>
+      <c r="A121" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B121" s="9" t="inlineStr">
+        <is>
+          <t>Aodhán WADEY</t>
+        </is>
+      </c>
+      <c r="C121" s="9" t="inlineStr">
+        <is>
+          <t>NEA Volharding</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="inlineStr">
+        <is>
+          <t>18:37</t>
+        </is>
+      </c>
+      <c r="E121" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>Niek Bleeker</t>
+          <t>Daan Glorie</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>DEM</t>
         </is>
       </c>
       <c r="D122" s="6" t="inlineStr">
         <is>
-          <t>17:29</t>
+          <t>18:45</t>
         </is>
       </c>
       <c r="E122" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B123" s="9" t="inlineStr">
         <is>
-          <t>Thijs ten Bruggencate</t>
+          <t>Pascal Sijm</t>
         </is>
       </c>
       <c r="C123" s="9" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
-          <t>17:32</t>
+          <t>19:15</t>
         </is>
       </c>
       <c r="E123" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>Michel Pannekeet</t>
+          <t>Kees van Wonderen</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
-          <t>Trias</t>
+          <t>Tuitjenhorn</t>
         </is>
       </c>
       <c r="D124" s="6" t="inlineStr">
         <is>
-          <t>17:33</t>
+          <t>19:41</t>
         </is>
       </c>
       <c r="E124" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B125" s="9" t="inlineStr">
         <is>
-          <t>Aodhán WADEY</t>
+          <t>Kevin van Zwienen</t>
         </is>
       </c>
       <c r="C125" s="9" t="inlineStr">
         <is>
-          <t>NEA Volharding</t>
+          <t>Purmerend</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
-          <t>18:37</t>
+          <t>19:46</t>
         </is>
       </c>
       <c r="E125" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>Daan Glorie</t>
+          <t>Frits van Twuyver</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
-          <t>DEM</t>
+          <t>Noordkop</t>
         </is>
       </c>
       <c r="D126" s="6" t="inlineStr">
         <is>
-          <t>18:45</t>
+          <t>20:35</t>
         </is>
       </c>
       <c r="E126" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B127" s="9" t="inlineStr">
         <is>
-          <t>Pascal Sijm</t>
+          <t>Wesley van Huijksloot</t>
         </is>
       </c>
       <c r="C127" s="9" t="inlineStr">
         <is>
-          <t>Hoorn Nh</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
-          <t>19:15</t>
+          <t>21:11</t>
         </is>
       </c>
       <c r="E127" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>Kees van Wonderen</t>
+          <t>Quint Kuijper</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
-          <t>Tuitjenhorn</t>
+          <t>Zwaag</t>
         </is>
       </c>
       <c r="D128" s="6" t="inlineStr">
         <is>
-          <t>19:41</t>
+          <t>22:03</t>
         </is>
       </c>
       <c r="E128" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B129" s="9" t="inlineStr">
         <is>
-          <t>Kevin van Zwienen</t>
+          <t>Huub Keizer</t>
         </is>
       </c>
       <c r="C129" s="9" t="inlineStr">
         <is>
-          <t>Purmerend</t>
+          <t>Hoorn</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
-          <t>19:46</t>
+          <t>23:00</t>
         </is>
       </c>
       <c r="E129" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>Frits van Twuyver</t>
+          <t>Robert Vonderbank</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
-          <t>Noordkop</t>
+          <t>Breezand</t>
         </is>
       </c>
       <c r="D130" s="6" t="inlineStr">
         <is>
-          <t>20:35</t>
+          <t>23:24</t>
         </is>
       </c>
       <c r="E130" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
       <c r="A131" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B131" s="9" t="inlineStr">
         <is>
-          <t>Wesley van Huijksloot</t>
+          <t>Hugo Borstlap</t>
         </is>
       </c>
       <c r="C131" s="9" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
-          <t>21:11</t>
+          <t>23:40</t>
         </is>
       </c>
       <c r="E131" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
-          <t>Quint Kuijper</t>
+          <t>Damian Koning</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
-          <t>Zwaag</t>
+          <t>Spanbroek</t>
         </is>
       </c>
       <c r="D132" s="6" t="inlineStr">
         <is>
-          <t>22:03</t>
+          <t>23:44</t>
         </is>
       </c>
       <c r="E132" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
-          <t>Huub Keizer</t>
+          <t>Matthijs Blauw</t>
         </is>
       </c>
       <c r="C133" s="9" t="inlineStr">
         <is>
-          <t>Hoorn</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
-          <t>23:00</t>
+          <t>23:45</t>
         </is>
       </c>
       <c r="E133" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
-          <t>Robert Vonderbank</t>
+          <t>Michel Schouten</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
-          <t>Breezand</t>
+          <t>Spierdijk</t>
         </is>
       </c>
       <c r="D134" s="6" t="inlineStr">
         <is>
-          <t>23:24</t>
+          <t>23:56</t>
         </is>
       </c>
       <c r="E134" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
-          <t>Hugo Borstlap</t>
+          <t>Rick Schaap</t>
         </is>
       </c>
       <c r="C135" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Hensbroek</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
-          <t>23:40</t>
+          <t>23:57</t>
         </is>
       </c>
       <c r="E135" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
-          <t>Damian Koning</t>
+          <t>Kees van Diepen</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
-          <t>Spanbroek</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D136" s="6" t="inlineStr">
         <is>
-          <t>23:44</t>
+          <t>24:02</t>
         </is>
       </c>
       <c r="E136" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
-          <t>Matthijs Blauw</t>
+          <t>Ewout Quax</t>
         </is>
       </c>
       <c r="C137" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
-          <t>23:45</t>
+          <t>24:11</t>
         </is>
       </c>
       <c r="E137" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
-          <t>Michel Schouten</t>
+          <t>Jesper Mak</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
-          <t>Spierdijk</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D138" s="6" t="inlineStr">
         <is>
-          <t>23:56</t>
+          <t>24:12</t>
         </is>
       </c>
       <c r="E138" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
-          <t>Rick Schaap</t>
+          <t>Maarten Ottens</t>
         </is>
       </c>
       <c r="C139" s="9" t="inlineStr">
         <is>
-          <t>Hensbroek</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
-          <t>23:57</t>
+          <t>24:21</t>
         </is>
       </c>
       <c r="E139" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
-          <t>Kees van Diepen</t>
+          <t>Marco Stet</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D140" s="6" t="inlineStr">
         <is>
-          <t>24:02</t>
+          <t>24:52</t>
         </is>
       </c>
       <c r="E140" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B141" s="9" t="inlineStr">
         <is>
-          <t>Ewout Quax</t>
+          <t>Seth van Mullum</t>
         </is>
       </c>
       <c r="C141" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Wieringermeer</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
-          <t>24:11</t>
+          <t>24:53</t>
         </is>
       </c>
       <c r="E141" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
-          <t>Jesper Mak</t>
+          <t>Michael van Mullum</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Medemblik</t>
         </is>
       </c>
       <c r="D142" s="6" t="inlineStr">
         <is>
-          <t>24:12</t>
+          <t>24:54</t>
         </is>
       </c>
       <c r="E142" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
-          <t>Maarten Ottens</t>
+          <t>Martin van Benten</t>
         </is>
       </c>
       <c r="C143" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Schagerbrug</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
-          <t>24:21</t>
+          <t>24:55</t>
         </is>
       </c>
       <c r="E143" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
-          <t>Marco Stet</t>
+          <t>Koen Doets</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Oudesluis</t>
         </is>
       </c>
       <c r="D144" s="6" t="inlineStr">
         <is>
-          <t>24:52</t>
+          <t>25:06</t>
         </is>
       </c>
       <c r="E144" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
       <c r="A145" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B145" s="9" t="inlineStr">
         <is>
-          <t>Seth van Mullum</t>
+          <t>Martijn Potveer</t>
         </is>
       </c>
       <c r="C145" s="9" t="inlineStr">
         <is>
-          <t>Wieringermeer</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
-          <t>24:53</t>
+          <t>25:33</t>
         </is>
       </c>
       <c r="E145" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
-          <t>Michael van Mullum</t>
+          <t>Ivar Hopman</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
-          <t>Medemblik</t>
+          <t>Winkel</t>
         </is>
       </c>
       <c r="D146" s="6" t="inlineStr">
         <is>
-          <t>24:54</t>
+          <t>25:43</t>
         </is>
       </c>
       <c r="E146" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B147" s="9" t="inlineStr">
         <is>
-          <t>Martin van Benten</t>
+          <t>Remi Vledder</t>
         </is>
       </c>
       <c r="C147" s="9" t="inlineStr">
         <is>
-          <t>Schagerbrug</t>
+          <t>heerhugowaard</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
-          <t>24:55</t>
+          <t>25:44</t>
         </is>
       </c>
       <c r="E147" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
-          <t>Koen Doets</t>
+          <t>Theo van Zwienen</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
-          <t>Oudesluis</t>
+          <t>Purmerend</t>
         </is>
       </c>
       <c r="D148" s="6" t="inlineStr">
         <is>
-          <t>25:06</t>
+          <t>25:49</t>
         </is>
       </c>
       <c r="E148" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
-          <t>Martijn Potveer</t>
+          <t>Mark Fehling</t>
         </is>
       </c>
       <c r="C149" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
-          <t>25:33</t>
+          <t>26:11</t>
         </is>
       </c>
       <c r="E149" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
-          <t>Ivar Hopman</t>
+          <t>Edd Lapin</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
-          <t>Winkel</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D150" s="6" t="inlineStr">
         <is>
-          <t>25:43</t>
+          <t>26:30</t>
         </is>
       </c>
       <c r="E150" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B151" s="9" t="inlineStr">
         <is>
-          <t>Remi Vledder</t>
+          <t>Robin Mol</t>
         </is>
       </c>
       <c r="C151" s="9" t="inlineStr">
         <is>
-          <t>heerhugowaard</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D151" s="8" t="inlineStr">
         <is>
-          <t>25:44</t>
+          <t>26:43</t>
         </is>
       </c>
       <c r="E151" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
-          <t>Theo van Zwienen</t>
+          <t>Marco Koning</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
-          <t>Purmerend</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D152" s="6" t="inlineStr">
         <is>
-          <t>25:49</t>
+          <t>27:02</t>
         </is>
       </c>
       <c r="E152" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
       <c r="A153" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
-          <t>Mark Fehling</t>
+          <t>Remco Bakker</t>
         </is>
       </c>
       <c r="C153" s="9" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
-          <t>26:11</t>
+          <t>27:36</t>
         </is>
       </c>
       <c r="E153" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
-          <t>Edd Lapin</t>
+          <t>Leo Witteman</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D154" s="6" t="inlineStr">
         <is>
-          <t>26:30</t>
+          <t>27:40</t>
         </is>
       </c>
       <c r="E154" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B155" s="9" t="inlineStr">
         <is>
-          <t>Robin Mol</t>
+          <t>Wim Pieters</t>
         </is>
       </c>
       <c r="C155" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Almere</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
-          <t>26:43</t>
+          <t>28:10</t>
         </is>
       </c>
       <c r="E155" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
-          <t>Marco Koning</t>
+          <t>Robbert van Meulen</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D156" s="6" t="inlineStr">
         <is>
-          <t>27:02</t>
+          <t>28:18</t>
         </is>
       </c>
       <c r="E156" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B157" s="9" t="inlineStr">
         <is>
-          <t>Remco Bakker</t>
+          <t>Jan de Roo</t>
         </is>
       </c>
       <c r="C157" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Andijk</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
-          <t>27:36</t>
+          <t>29:28</t>
         </is>
       </c>
       <c r="E157" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
-          <t>Leo Witteman</t>
+          <t>Niek Broers</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Spierdijk</t>
         </is>
       </c>
       <c r="D158" s="6" t="inlineStr">
         <is>
-          <t>27:40</t>
+          <t>29:43</t>
         </is>
       </c>
       <c r="E158" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B159" s="9" t="inlineStr">
         <is>
-          <t>Wim Pieters</t>
+          <t>Jan Bakker</t>
         </is>
       </c>
       <c r="C159" s="9" t="inlineStr">
         <is>
-          <t>Almere</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
-          <t>28:10</t>
+          <t>30:59</t>
         </is>
       </c>
       <c r="E159" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
-          <t>Robbert van Meulen</t>
+          <t>Jan Willem van de Velde</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D160" s="6" t="inlineStr">
         <is>
-          <t>28:18</t>
+          <t>31:24</t>
         </is>
       </c>
       <c r="E160" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B161" s="9" t="inlineStr">
         <is>
-          <t>Jan de Roo</t>
+          <t>Frank Kruijswijk</t>
         </is>
       </c>
       <c r="C161" s="9" t="inlineStr">
         <is>
-          <t>Andijk</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
-          <t>29:28</t>
+          <t>31:26</t>
         </is>
       </c>
       <c r="E161" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
-          <t>Niek Broers</t>
+          <t>P.J. Winkelaar</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
-          <t>Spierdijk</t>
+          <t>Blokker</t>
         </is>
       </c>
       <c r="D162" s="6" t="inlineStr">
         <is>
-          <t>29:43</t>
+          <t>33:13</t>
         </is>
       </c>
       <c r="E162" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B163" s="9" t="inlineStr">
         <is>
-          <t>Jan Bakker</t>
+          <t>Jurre Terhorst</t>
         </is>
       </c>
       <c r="C163" s="9" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
-          <t>30:59</t>
+          <t>33:25</t>
         </is>
       </c>
       <c r="E163" s="8"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
-[...10 lines deleted...]
-      <c r="C164" s="7" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
+      <c r="A165" s="4" t="inlineStr">
+        <is>
+          <t>VSEN, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B165" s="4"/>
+      <c r="C165" s="4"/>
+      <c r="D165" s="4"/>
+      <c r="E165" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
+      <c r="A166" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B166" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C166" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D166" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E166" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
+      <c r="A167" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B167" s="7" t="inlineStr">
+        <is>
+          <t>Elles Ruigrok</t>
+        </is>
+      </c>
+      <c r="C167" s="7" t="inlineStr">
+        <is>
+          <t>NOVA</t>
+        </is>
+      </c>
+      <c r="D167" s="6" t="inlineStr">
+        <is>
+          <t>42:36</t>
+        </is>
+      </c>
+      <c r="E167" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
+      <c r="A168" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B168" s="9" t="inlineStr">
+        <is>
+          <t>Evelien Hupkens</t>
+        </is>
+      </c>
+      <c r="C168" s="9" t="inlineStr">
+        <is>
+          <t>Suomi</t>
+        </is>
+      </c>
+      <c r="D168" s="8" t="inlineStr">
+        <is>
+          <t>42:39</t>
+        </is>
+      </c>
+      <c r="E168" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
+      <c r="A169" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B169" s="7" t="inlineStr">
+        <is>
+          <t>Roos de Boer</t>
+        </is>
+      </c>
+      <c r="C169" s="7" t="inlineStr">
         <is>
           <t>Heerhugowaard</t>
         </is>
       </c>
-      <c r="D164" s="6" t="inlineStr">
-[...87 lines deleted...]
-      <c r="E169" s="4"/>
+      <c r="D169" s="6" t="inlineStr">
+        <is>
+          <t>45:29</t>
+        </is>
+      </c>
+      <c r="E169" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
-      <c r="A170" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E170" s="5"/>
+      <c r="A170" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B170" s="9" t="inlineStr">
+        <is>
+          <t>Iris Molenaar</t>
+        </is>
+      </c>
+      <c r="C170" s="9" t="inlineStr">
+        <is>
+          <t>De Weere</t>
+        </is>
+      </c>
+      <c r="D170" s="8" t="inlineStr">
+        <is>
+          <t>49:45</t>
+        </is>
+      </c>
+      <c r="E170" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
       <c r="A171" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
-          <t>Elles Ruigrok</t>
+          <t>Wietske Bol</t>
         </is>
       </c>
       <c r="C171" s="7" t="inlineStr">
         <is>
-          <t>NOVA</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D171" s="6" t="inlineStr">
         <is>
-          <t>42:36</t>
+          <t>50:29</t>
         </is>
       </c>
       <c r="E171" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
       <c r="A172" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B172" s="9" t="inlineStr">
         <is>
-          <t>Evelien Hupkens</t>
+          <t>Sarah Ashworth</t>
         </is>
       </c>
       <c r="C172" s="9" t="inlineStr">
         <is>
-          <t>Suomi</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
-          <t>42:39</t>
+          <t>51:35</t>
         </is>
       </c>
       <c r="E172" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
       <c r="A173" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
-          <t>Roos de Boer</t>
+          <t>Marit Verbeek</t>
         </is>
       </c>
       <c r="C173" s="7" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D173" s="6" t="inlineStr">
         <is>
-          <t>45:29</t>
+          <t>52:06</t>
         </is>
       </c>
       <c r="E173" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B174" s="9" t="inlineStr">
         <is>
-          <t>Iris Molenaar</t>
+          <t>Sanne van Rijn</t>
         </is>
       </c>
       <c r="C174" s="9" t="inlineStr">
         <is>
-          <t>De Weere</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
-          <t>49:45</t>
+          <t>52:20</t>
         </is>
       </c>
       <c r="E174" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
-          <t>Wietske Bol</t>
+          <t>Josephine Smith</t>
         </is>
       </c>
       <c r="C175" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Oudorp Nh</t>
         </is>
       </c>
       <c r="D175" s="6" t="inlineStr">
         <is>
-          <t>50:29</t>
+          <t>52:57</t>
         </is>
       </c>
       <c r="E175" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
       <c r="A176" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B176" s="9" t="inlineStr">
         <is>
-          <t>Sarah Ashworth</t>
-[...2 lines deleted...]
-      <c r="C176" s="9" t="inlineStr">
+          <t>Naam onbekend</t>
+        </is>
+      </c>
+      <c r="C176" s="9"/>
+      <c r="D176" s="8" t="inlineStr">
+        <is>
+          <t>54:41</t>
+        </is>
+      </c>
+      <c r="E176" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
+      <c r="A178" s="4" t="inlineStr">
+        <is>
+          <t>V35, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B178" s="4"/>
+      <c r="C178" s="4"/>
+      <c r="D178" s="4"/>
+      <c r="E178" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
+      <c r="A179" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B179" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C179" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D179" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E179" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
+      <c r="A180" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B180" s="7" t="inlineStr">
+        <is>
+          <t>Annemieke Bot</t>
+        </is>
+      </c>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Hollandia</t>
+        </is>
+      </c>
+      <c r="D180" s="6" t="inlineStr">
+        <is>
+          <t>41:59</t>
+        </is>
+      </c>
+      <c r="E180" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
+      <c r="A181" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B181" s="9" t="inlineStr">
+        <is>
+          <t>Lisa Bos</t>
+        </is>
+      </c>
+      <c r="C181" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D176" s="8" t="inlineStr">
-[...95 lines deleted...]
-      <c r="A181" s="1"/>
+      <c r="D181" s="8" t="inlineStr">
+        <is>
+          <t>45:41</t>
+        </is>
+      </c>
+      <c r="E181" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
-      <c r="A182" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E182" s="4"/>
+      <c r="A182" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B182" s="7" t="inlineStr">
+        <is>
+          <t>Marieke van Steijn</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Phoenix</t>
+        </is>
+      </c>
+      <c r="D182" s="6" t="inlineStr">
+        <is>
+          <t>47:33</t>
+        </is>
+      </c>
+      <c r="E182" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
-      <c r="A183" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E183" s="5"/>
+      <c r="A183" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B183" s="9" t="inlineStr">
+        <is>
+          <t>Cora Blankendaal</t>
+        </is>
+      </c>
+      <c r="C183" s="9" t="inlineStr">
+        <is>
+          <t>Triathlon</t>
+        </is>
+      </c>
+      <c r="D183" s="8" t="inlineStr">
+        <is>
+          <t>49:29</t>
+        </is>
+      </c>
+      <c r="E183" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
       <c r="A184" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
-          <t>Annemieke Bot</t>
+          <t>Elles Kramer</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D184" s="6" t="inlineStr">
         <is>
-          <t>41:59</t>
+          <t>51:47</t>
         </is>
       </c>
       <c r="E184" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
       <c r="A185" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B185" s="9" t="inlineStr">
         <is>
-          <t>Lisa Bos</t>
+          <t>Carey Smit</t>
         </is>
       </c>
       <c r="C185" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>De Woude</t>
         </is>
       </c>
       <c r="D185" s="8" t="inlineStr">
         <is>
-          <t>45:41</t>
+          <t>53:56</t>
         </is>
       </c>
       <c r="E185" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
       <c r="A186" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
-          <t>Marieke van Steijn</t>
+          <t>Petra Rempt - Wit</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
-          <t>Phoenix</t>
+          <t>Twisk</t>
         </is>
       </c>
       <c r="D186" s="6" t="inlineStr">
         <is>
-          <t>47:33</t>
+          <t>55:24</t>
         </is>
       </c>
       <c r="E186" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
       <c r="A187" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B187" s="9" t="inlineStr">
         <is>
-          <t>Cora Blankendaal</t>
+          <t>Eva Huisman</t>
         </is>
       </c>
       <c r="C187" s="9" t="inlineStr">
         <is>
-          <t>Triathlon</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
-          <t>49:29</t>
+          <t>58:52</t>
         </is>
       </c>
       <c r="E187" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
-          <t>Elles Kramer</t>
+          <t>Marinske Sijtsma</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Zwaag</t>
         </is>
       </c>
       <c r="D188" s="6" t="inlineStr">
         <is>
-          <t>51:47</t>
+          <t>1:02:13</t>
         </is>
       </c>
       <c r="E188" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
       <c r="A189" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B189" s="9" t="inlineStr">
         <is>
-          <t>Carey Smit</t>
+          <t>Iris de Snaijer</t>
         </is>
       </c>
       <c r="C189" s="9" t="inlineStr">
         <is>
-          <t>De Woude</t>
+          <t>Zwaag</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
-          <t>53:56</t>
+          <t>1:02:14</t>
         </is>
       </c>
       <c r="E189" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
-          <t>Petra Rempt - Wit</t>
+          <t>Tanya Compton</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
-          <t>Twisk</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D190" s="6" t="inlineStr">
         <is>
-          <t>55:24</t>
+          <t>1:02:43</t>
         </is>
       </c>
       <c r="E190" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
       <c r="A191" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B191" s="9" t="inlineStr">
         <is>
-          <t>Eva Huisman</t>
+          <t>Lois Jaartsveld</t>
         </is>
       </c>
       <c r="C191" s="9" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Dronten</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
-          <t>58:52</t>
+          <t>1:09:35</t>
         </is>
       </c>
       <c r="E191" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
-          <t>Marinske Sijtsma</t>
+          <t>Debbie Tolle</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
-          <t>Zwaag</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D192" s="6" t="inlineStr">
         <is>
-          <t>1:02:13</t>
+          <t>1:09:35</t>
         </is>
       </c>
       <c r="E192" s="6"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
-[...20 lines deleted...]
-      <c r="E193" s="8"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
-      <c r="A194" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E194" s="6"/>
+      <c r="A194" s="4" t="inlineStr">
+        <is>
+          <t>V45, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B194" s="4"/>
+      <c r="C194" s="4"/>
+      <c r="D194" s="4"/>
+      <c r="E194" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
-      <c r="A195" s="8" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E195" s="8"/>
+      <c r="A195" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B195" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C195" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D195" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
       <c r="A196" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
-          <t>Debbie Tolle</t>
+          <t>Ingrid Borst</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D196" s="6" t="inlineStr">
         <is>
-          <t>1:09:35</t>
+          <t>54:02</t>
         </is>
       </c>
       <c r="E196" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="1"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
+      <c r="A197" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B197" s="9" t="inlineStr">
+        <is>
+          <t>Linda de Haan</t>
+        </is>
+      </c>
+      <c r="C197" s="9" t="inlineStr">
+        <is>
+          <t>De Weere</t>
+        </is>
+      </c>
+      <c r="D197" s="8" t="inlineStr">
+        <is>
+          <t>56:17</t>
+        </is>
+      </c>
+      <c r="E197" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
-      <c r="A198" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E198" s="4"/>
+      <c r="A198" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B198" s="7" t="inlineStr">
+        <is>
+          <t>Simone Prins</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Koog aan de Zaan</t>
+        </is>
+      </c>
+      <c r="D198" s="6" t="inlineStr">
+        <is>
+          <t>57:22</t>
+        </is>
+      </c>
+      <c r="E198" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
-      <c r="A199" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E199" s="5"/>
+      <c r="A199" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B199" s="9" t="inlineStr">
+        <is>
+          <t>Ellen Pufflijk</t>
+        </is>
+      </c>
+      <c r="C199" s="9" t="inlineStr">
+        <is>
+          <t>Zaanland</t>
+        </is>
+      </c>
+      <c r="D199" s="8" t="inlineStr">
+        <is>
+          <t>58:30</t>
+        </is>
+      </c>
+      <c r="E199" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
-          <t>Ingrid Borst</t>
+          <t>Bianca Obdam</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D200" s="6" t="inlineStr">
         <is>
-          <t>54:02</t>
+          <t>1:00:49</t>
         </is>
       </c>
       <c r="E200" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
       <c r="A201" s="8" t="inlineStr">
         <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B201" s="9" t="inlineStr">
+        <is>
+          <t>Rigtje Wiesehahn</t>
+        </is>
+      </c>
+      <c r="C201" s="9" t="inlineStr">
+        <is>
+          <t>Loopgroep Hoorn</t>
+        </is>
+      </c>
+      <c r="D201" s="8" t="inlineStr">
+        <is>
+          <t>1:08:22</t>
+        </is>
+      </c>
+      <c r="E201" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
+      <c r="A203" s="4" t="inlineStr">
+        <is>
+          <t>V55, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B203" s="4"/>
+      <c r="C203" s="4"/>
+      <c r="D203" s="4"/>
+      <c r="E203" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
+      <c r="A204" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B204" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C204" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D204" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E204" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
+      <c r="A205" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B205" s="7" t="inlineStr">
+        <is>
+          <t>Lida Deen</t>
+        </is>
+      </c>
+      <c r="C205" s="7" t="inlineStr">
+        <is>
+          <t>Hera</t>
+        </is>
+      </c>
+      <c r="D205" s="6" t="inlineStr">
+        <is>
+          <t>44:26</t>
+        </is>
+      </c>
+      <c r="E205" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
+      <c r="A206" s="8" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B201" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A202" s="6" t="inlineStr">
+      <c r="B206" s="9" t="inlineStr">
+        <is>
+          <t>Miriam Zuurbier</t>
+        </is>
+      </c>
+      <c r="C206" s="9" t="inlineStr">
+        <is>
+          <t>Loopgroep Hoorn</t>
+        </is>
+      </c>
+      <c r="D206" s="8" t="inlineStr">
+        <is>
+          <t>52:09</t>
+        </is>
+      </c>
+      <c r="E206" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
+      <c r="A207" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B202" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A203" s="8" t="inlineStr">
+      <c r="B207" s="7" t="inlineStr">
+        <is>
+          <t>Monica Nieuweboer</t>
+        </is>
+      </c>
+      <c r="C207" s="7" t="inlineStr">
+        <is>
+          <t>Heemstede</t>
+        </is>
+      </c>
+      <c r="D207" s="6" t="inlineStr">
+        <is>
+          <t>52:30</t>
+        </is>
+      </c>
+      <c r="E207" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
+      <c r="A208" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B203" s="9" t="inlineStr">
-[...97 lines deleted...]
-      <c r="E208" s="5"/>
+      <c r="B208" s="9" t="inlineStr">
+        <is>
+          <t>Marian Baas</t>
+        </is>
+      </c>
+      <c r="C208" s="9" t="inlineStr">
+        <is>
+          <t>Hollandia</t>
+        </is>
+      </c>
+      <c r="D208" s="8" t="inlineStr">
+        <is>
+          <t>54:50</t>
+        </is>
+      </c>
+      <c r="E208" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
       <c r="A209" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
-          <t>Lida Deen</t>
+          <t>Astrid Goevaers</t>
         </is>
       </c>
       <c r="C209" s="7" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>Zwaag</t>
         </is>
       </c>
       <c r="D209" s="6" t="inlineStr">
         <is>
-          <t>44:26</t>
+          <t>55:29</t>
         </is>
       </c>
       <c r="E209" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
       <c r="A210" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B210" s="9" t="inlineStr">
         <is>
-          <t>Miriam Zuurbier</t>
+          <t>Janneke Vernooijs</t>
         </is>
       </c>
       <c r="C210" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
-          <t>52:09</t>
+          <t>58:31</t>
         </is>
       </c>
       <c r="E210" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
       <c r="A211" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
-          <t>Monica Nieuweboer</t>
+          <t>Jolanda van Leijen</t>
         </is>
       </c>
       <c r="C211" s="7" t="inlineStr">
         <is>
-          <t>Heemstede</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D211" s="6" t="inlineStr">
         <is>
-          <t>52:30</t>
+          <t>58:57</t>
         </is>
       </c>
       <c r="E211" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B212" s="9" t="inlineStr">
         <is>
-          <t>Marian Baas</t>
+          <t>Regina van der Riet</t>
         </is>
       </c>
       <c r="C212" s="9" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
-          <t>54:50</t>
+          <t>1:10:09</t>
         </is>
       </c>
       <c r="E212" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
       <c r="A213" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
-          <t>Astrid Goevaers</t>
+          <t>Danièle Budry</t>
         </is>
       </c>
       <c r="C213" s="7" t="inlineStr">
         <is>
-          <t>Zwaag</t>
+          <t>Andijk</t>
         </is>
       </c>
       <c r="D213" s="6" t="inlineStr">
         <is>
-          <t>55:29</t>
+          <t>1:11:45</t>
         </is>
       </c>
       <c r="E213" s="6"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
-[...20 lines deleted...]
-      <c r="E214" s="8"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
-      <c r="A215" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E215" s="6"/>
+      <c r="A215" s="4" t="inlineStr">
+        <is>
+          <t>MSEN, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B215" s="4"/>
+      <c r="C215" s="4"/>
+      <c r="D215" s="4"/>
+      <c r="E215" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
-      <c r="A216" s="8" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E216" s="8"/>
+      <c r="A216" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B216" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C216" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D216" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
       <c r="A217" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B217" s="7" t="inlineStr">
         <is>
-          <t>Danièle Budry</t>
+          <t>David Trampert</t>
         </is>
       </c>
       <c r="C217" s="7" t="inlineStr">
         <is>
-          <t>Andijk</t>
+          <t>Loopgroep Aart Stigter</t>
         </is>
       </c>
       <c r="D217" s="6" t="inlineStr">
         <is>
-          <t>1:11:45</t>
+          <t>32:45</t>
         </is>
       </c>
       <c r="E217" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
-      <c r="A218" s="1"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
+      <c r="A218" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B218" s="9" t="inlineStr">
+        <is>
+          <t>Richard Leeman</t>
+        </is>
+      </c>
+      <c r="C218" s="9" t="inlineStr">
+        <is>
+          <t>Heerhugowaard</t>
+        </is>
+      </c>
+      <c r="D218" s="8" t="inlineStr">
+        <is>
+          <t>34:06</t>
+        </is>
+      </c>
+      <c r="E218" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
-      <c r="A219" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E219" s="4"/>
+      <c r="A219" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B219" s="7" t="inlineStr">
+        <is>
+          <t>Tim Tesselaar</t>
+        </is>
+      </c>
+      <c r="C219" s="7" t="inlineStr">
+        <is>
+          <t>Noordkop</t>
+        </is>
+      </c>
+      <c r="D219" s="6" t="inlineStr">
+        <is>
+          <t>34:38</t>
+        </is>
+      </c>
+      <c r="E219" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
-      <c r="A220" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E220" s="5"/>
+      <c r="A220" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B220" s="9" t="inlineStr">
+        <is>
+          <t>Dennis Degeling</t>
+        </is>
+      </c>
+      <c r="C220" s="9" t="inlineStr">
+        <is>
+          <t>Zwaag</t>
+        </is>
+      </c>
+      <c r="D220" s="8" t="inlineStr">
+        <is>
+          <t>36:23</t>
+        </is>
+      </c>
+      <c r="E220" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B221" s="7" t="inlineStr">
         <is>
-          <t>David Trampert</t>
+          <t>Maarten Worp</t>
         </is>
       </c>
       <c r="C221" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Aart Stigter</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D221" s="6" t="inlineStr">
         <is>
-          <t>32:45</t>
+          <t>36:31</t>
         </is>
       </c>
       <c r="E221" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
       <c r="A222" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B222" s="9" t="inlineStr">
         <is>
-          <t>Richard Leeman</t>
+          <t>Ian Smak Gregoor</t>
         </is>
       </c>
       <c r="C222" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D222" s="8" t="inlineStr">
         <is>
-          <t>34:06</t>
+          <t>37:39</t>
         </is>
       </c>
       <c r="E222" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
-          <t>Tim Tesselaar</t>
+          <t>Stefan Horn</t>
         </is>
       </c>
       <c r="C223" s="7" t="inlineStr">
         <is>
-          <t>Noordkop</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="D223" s="6" t="inlineStr">
         <is>
-          <t>34:38</t>
+          <t>37:40</t>
         </is>
       </c>
       <c r="E223" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
       <c r="A224" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B224" s="9" t="inlineStr">
         <is>
-          <t>Dennis Degeling</t>
+          <t>Marten Korfage</t>
         </is>
       </c>
       <c r="C224" s="9" t="inlineStr">
         <is>
-          <t>Zwaag</t>
+          <t>Schermerhorn</t>
         </is>
       </c>
       <c r="D224" s="8" t="inlineStr">
         <is>
-          <t>36:23</t>
+          <t>37:47</t>
         </is>
       </c>
       <c r="E224" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
       <c r="A225" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
-          <t>Maarten Worp</t>
+          <t>Daan Glorie</t>
         </is>
       </c>
       <c r="C225" s="7" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>DEM</t>
         </is>
       </c>
       <c r="D225" s="6" t="inlineStr">
         <is>
-          <t>36:31</t>
+          <t>38:37</t>
         </is>
       </c>
       <c r="E225" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
       <c r="A226" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B226" s="9" t="inlineStr">
         <is>
-          <t>Ian Smak Gregoor</t>
+          <t>Harmen Korfage</t>
         </is>
       </c>
       <c r="C226" s="9" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Sint Pancras</t>
         </is>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
-          <t>37:39</t>
+          <t>40:05</t>
         </is>
       </c>
       <c r="E226" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
-          <t>Stefan Horn</t>
+          <t>Jelle Kreuk</t>
         </is>
       </c>
       <c r="C227" s="7" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D227" s="6" t="inlineStr">
         <is>
-          <t>37:40</t>
+          <t>41:06</t>
         </is>
       </c>
       <c r="E227" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B228" s="9" t="inlineStr">
         <is>
-          <t>Marten Korfage</t>
+          <t>David Pennekamp</t>
         </is>
       </c>
       <c r="C228" s="9" t="inlineStr">
         <is>
-          <t>Schermerhorn</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
-          <t>37:47</t>
+          <t>41:12</t>
         </is>
       </c>
       <c r="E228" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
-          <t>Daan Glorie</t>
+          <t>Alexander Beemsterboer</t>
         </is>
       </c>
       <c r="C229" s="7" t="inlineStr">
         <is>
-          <t>DEM</t>
+          <t>Zwaag</t>
         </is>
       </c>
       <c r="D229" s="6" t="inlineStr">
         <is>
-          <t>38:37</t>
+          <t>41:31</t>
         </is>
       </c>
       <c r="E229" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
       <c r="A230" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B230" s="9" t="inlineStr">
         <is>
-          <t>Harmen Korfage</t>
+          <t>Martijn Stoop</t>
         </is>
       </c>
       <c r="C230" s="9" t="inlineStr">
         <is>
-          <t>Sint Pancras</t>
+          <t>Limmen</t>
         </is>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
-          <t>40:05</t>
+          <t>41:36</t>
         </is>
       </c>
       <c r="E230" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
-          <t>Jelle Kreuk</t>
+          <t>Erik de Koning</t>
         </is>
       </c>
       <c r="C231" s="7" t="inlineStr">
         <is>
-          <t>Hoorn Nh</t>
+          <t>Uitgeest</t>
         </is>
       </c>
       <c r="D231" s="6" t="inlineStr">
         <is>
-          <t>41:06</t>
+          <t>41:37</t>
         </is>
       </c>
       <c r="E231" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
       <c r="A232" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B232" s="9" t="inlineStr">
         <is>
-          <t>David Pennekamp</t>
+          <t>Jorrit Zuiker</t>
         </is>
       </c>
       <c r="C232" s="9" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
-          <t>41:12</t>
+          <t>41:50</t>
         </is>
       </c>
       <c r="E232" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
       <c r="A233" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
-          <t>Alexander Beemsterboer</t>
+          <t>Jasper de Groot</t>
         </is>
       </c>
       <c r="C233" s="7" t="inlineStr">
         <is>
-          <t>Zwaag</t>
+          <t>Hoogwoud</t>
         </is>
       </c>
       <c r="D233" s="6" t="inlineStr">
         <is>
-          <t>41:31</t>
+          <t>42:46</t>
         </is>
       </c>
       <c r="E233" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
       <c r="A234" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B234" s="9" t="inlineStr">
         <is>
-          <t>Martijn Stoop</t>
+          <t>Max Jong</t>
         </is>
       </c>
       <c r="C234" s="9" t="inlineStr">
         <is>
-          <t>Limmen</t>
+          <t>Hoorn</t>
         </is>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
-          <t>41:36</t>
+          <t>43:53</t>
         </is>
       </c>
       <c r="E234" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
       <c r="A235" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
-          <t>Erik de Koning</t>
+          <t>Robert de Boer</t>
         </is>
       </c>
       <c r="C235" s="7" t="inlineStr">
         <is>
-          <t>Uitgeest</t>
+          <t>Wieringerwerf</t>
         </is>
       </c>
       <c r="D235" s="6" t="inlineStr">
         <is>
-          <t>41:37</t>
+          <t>44:16</t>
         </is>
       </c>
       <c r="E235" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
       <c r="A236" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B236" s="9" t="inlineStr">
         <is>
-          <t>Jorrit Zuiker</t>
+          <t>Mike Timmerman</t>
         </is>
       </c>
       <c r="C236" s="9" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Twisk</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
-          <t>41:50</t>
+          <t>45:30</t>
         </is>
       </c>
       <c r="E236" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
       <c r="A237" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
-          <t>Jasper de Groot</t>
+          <t>Peter Smit</t>
         </is>
       </c>
       <c r="C237" s="7" t="inlineStr">
         <is>
-          <t>Hoogwoud</t>
+          <t>Wervershoof</t>
         </is>
       </c>
       <c r="D237" s="6" t="inlineStr">
         <is>
-          <t>42:46</t>
+          <t>47:23</t>
         </is>
       </c>
       <c r="E237" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
       <c r="A238" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B238" s="9" t="inlineStr">
         <is>
-          <t>Max Jong</t>
+          <t>James Heatley</t>
         </is>
       </c>
       <c r="C238" s="9" t="inlineStr">
         <is>
-          <t>Hoorn</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D238" s="8" t="inlineStr">
         <is>
-          <t>43:53</t>
+          <t>51:35</t>
         </is>
       </c>
       <c r="E238" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
-          <t>Robert de Boer</t>
+          <t>Jouke Beemsterboer</t>
         </is>
       </c>
       <c r="C239" s="7" t="inlineStr">
         <is>
-          <t>Wieringerwerf</t>
+          <t>Berkhout</t>
         </is>
       </c>
       <c r="D239" s="6" t="inlineStr">
         <is>
-          <t>44:16</t>
+          <t>53:10</t>
         </is>
       </c>
       <c r="E239" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
       <c r="A240" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B240" s="9" t="inlineStr">
         <is>
-          <t>Mike Timmerman</t>
+          <t>Jeroen Hauwert</t>
         </is>
       </c>
       <c r="C240" s="9" t="inlineStr">
         <is>
-          <t>Twisk</t>
+          <t>Spanbroek</t>
         </is>
       </c>
       <c r="D240" s="8" t="inlineStr">
         <is>
-          <t>45:30</t>
+          <t>53:27</t>
         </is>
       </c>
       <c r="E240" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
       <c r="A241" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
-          <t>Peter Smit</t>
+          <t>Joeri Rijkenberg</t>
         </is>
       </c>
       <c r="C241" s="7" t="inlineStr">
         <is>
-          <t>Wervershoof</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D241" s="6" t="inlineStr">
         <is>
-          <t>47:23</t>
+          <t>1:02:42</t>
         </is>
       </c>
       <c r="E241" s="6"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
-[...20 lines deleted...]
-      <c r="E242" s="8"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
-      <c r="A243" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E243" s="6"/>
+      <c r="A243" s="4" t="inlineStr">
+        <is>
+          <t>M35, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B243" s="4"/>
+      <c r="C243" s="4"/>
+      <c r="D243" s="4"/>
+      <c r="E243" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
-      <c r="A244" s="8" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E244" s="8"/>
+      <c r="A244" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B244" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C244" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D244" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E244" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
       <c r="A245" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
-          <t>Joeri Rijkenberg</t>
+          <t>Richard Wuisman</t>
         </is>
       </c>
       <c r="C245" s="7" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D245" s="6" t="inlineStr">
         <is>
-          <t>1:02:42</t>
+          <t>35:51</t>
         </is>
       </c>
       <c r="E245" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
-      <c r="A246" s="1"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
+      <c r="A246" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B246" s="9" t="inlineStr">
+        <is>
+          <t>Maaikel Koenis</t>
+        </is>
+      </c>
+      <c r="C246" s="9" t="inlineStr">
+        <is>
+          <t>DEM</t>
+        </is>
+      </c>
+      <c r="D246" s="8" t="inlineStr">
+        <is>
+          <t>36:29</t>
+        </is>
+      </c>
+      <c r="E246" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
-      <c r="A247" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E247" s="4"/>
+      <c r="A247" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B247" s="7" t="inlineStr">
+        <is>
+          <t>Oscar Wokke</t>
+        </is>
+      </c>
+      <c r="C247" s="7" t="inlineStr">
+        <is>
+          <t>Hylas</t>
+        </is>
+      </c>
+      <c r="D247" s="6" t="inlineStr">
+        <is>
+          <t>36:40</t>
+        </is>
+      </c>
+      <c r="E247" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
-      <c r="A248" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E248" s="5"/>
+      <c r="A248" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B248" s="9" t="inlineStr">
+        <is>
+          <t>Glen Vriend</t>
+        </is>
+      </c>
+      <c r="C248" s="9" t="inlineStr">
+        <is>
+          <t>Waarland</t>
+        </is>
+      </c>
+      <c r="D248" s="8" t="inlineStr">
+        <is>
+          <t>37:27</t>
+        </is>
+      </c>
+      <c r="E248" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="249">
       <c r="A249" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
-          <t>Richard Wuisman</t>
+          <t>John van de Swaluw</t>
         </is>
       </c>
       <c r="C249" s="7" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Wervershoof</t>
         </is>
       </c>
       <c r="D249" s="6" t="inlineStr">
         <is>
-          <t>35:51</t>
+          <t>38:14</t>
         </is>
       </c>
       <c r="E249" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="250">
       <c r="A250" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B250" s="9" t="inlineStr">
         <is>
-          <t>Maaikel Koenis</t>
+          <t>Richard Brouwer</t>
         </is>
       </c>
       <c r="C250" s="9" t="inlineStr">
         <is>
-          <t>DEM</t>
+          <t>Loopgroep Aart Stigter</t>
         </is>
       </c>
       <c r="D250" s="8" t="inlineStr">
         <is>
-          <t>36:29</t>
+          <t>39:40</t>
         </is>
       </c>
       <c r="E250" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="251">
       <c r="A251" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
-          <t>Oscar Wokke</t>
+          <t>Jan Hoff</t>
         </is>
       </c>
       <c r="C251" s="7" t="inlineStr">
         <is>
-          <t>Hylas</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D251" s="6" t="inlineStr">
         <is>
-          <t>36:40</t>
+          <t>40:27</t>
         </is>
       </c>
       <c r="E251" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
       <c r="A252" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B252" s="9" t="inlineStr">
         <is>
-          <t>Glen Vriend</t>
+          <t>Robin Stam</t>
         </is>
       </c>
       <c r="C252" s="9" t="inlineStr">
         <is>
-          <t>Waarland</t>
+          <t>Wognum</t>
         </is>
       </c>
       <c r="D252" s="8" t="inlineStr">
         <is>
-          <t>37:27</t>
+          <t>41:23</t>
         </is>
       </c>
       <c r="E252" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="253">
       <c r="A253" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
-          <t>John van de Swaluw</t>
+          <t>Bastiaan de Leeuw</t>
         </is>
       </c>
       <c r="C253" s="7" t="inlineStr">
         <is>
-          <t>Wervershoof</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D253" s="6" t="inlineStr">
         <is>
-          <t>38:14</t>
+          <t>41:47</t>
         </is>
       </c>
       <c r="E253" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
       <c r="A254" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B254" s="9" t="inlineStr">
         <is>
-          <t>Richard Brouwer</t>
+          <t>Michel Visser</t>
         </is>
       </c>
       <c r="C254" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Aart Stigter</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D254" s="8" t="inlineStr">
         <is>
-          <t>39:40</t>
+          <t>41:53</t>
         </is>
       </c>
       <c r="E254" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
       <c r="A255" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>Jan Hoff</t>
+          <t>Grzegorz Przybylski</t>
         </is>
       </c>
       <c r="C255" s="7" t="inlineStr">
         <is>
-          <t>Hoorn Nh</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D255" s="6" t="inlineStr">
         <is>
-          <t>40:27</t>
+          <t>42:11</t>
         </is>
       </c>
       <c r="E255" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
       <c r="A256" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B256" s="9" t="inlineStr">
         <is>
-          <t>Robin Stam</t>
+          <t>Guido Groot</t>
         </is>
       </c>
       <c r="C256" s="9" t="inlineStr">
         <is>
-          <t>Wognum</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D256" s="8" t="inlineStr">
         <is>
-          <t>41:23</t>
+          <t>44:58</t>
         </is>
       </c>
       <c r="E256" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
       <c r="A257" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
-          <t>Bastiaan de Leeuw</t>
+          <t>Koen Pronk</t>
         </is>
       </c>
       <c r="C257" s="7" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>Avenhorn</t>
         </is>
       </c>
       <c r="D257" s="6" t="inlineStr">
         <is>
-          <t>41:47</t>
+          <t>45:24</t>
         </is>
       </c>
       <c r="E257" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
       <c r="A258" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B258" s="9" t="inlineStr">
         <is>
-          <t>Michel Visser</t>
+          <t>Dennis Gijsbers</t>
         </is>
       </c>
       <c r="C258" s="9" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D258" s="8" t="inlineStr">
         <is>
-          <t>41:53</t>
+          <t>46:02</t>
         </is>
       </c>
       <c r="E258" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
       <c r="A259" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
-          <t>Grzegorz Przybylski</t>
+          <t>Peter Blankendaal</t>
         </is>
       </c>
       <c r="C259" s="7" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D259" s="6" t="inlineStr">
         <is>
-          <t>42:11</t>
+          <t>46:02</t>
         </is>
       </c>
       <c r="E259" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
       <c r="A260" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B260" s="9" t="inlineStr">
         <is>
-          <t>Guido Groot</t>
+          <t>Ruud Dekker</t>
         </is>
       </c>
       <c r="C260" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Schagen</t>
         </is>
       </c>
       <c r="D260" s="8" t="inlineStr">
         <is>
-          <t>44:58</t>
+          <t>47:43</t>
         </is>
       </c>
       <c r="E260" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
       <c r="A261" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
-          <t>Koen Pronk</t>
+          <t>AJ Blankendaal</t>
         </is>
       </c>
       <c r="C261" s="7" t="inlineStr">
         <is>
-          <t>Avenhorn</t>
+          <t>Spierdijk</t>
         </is>
       </c>
       <c r="D261" s="6" t="inlineStr">
         <is>
-          <t>45:24</t>
+          <t>48:08</t>
         </is>
       </c>
       <c r="E261" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B262" s="9" t="inlineStr">
         <is>
-          <t>Dennis Gijsbers</t>
-[...6 lines deleted...]
-      </c>
+          <t>Peter Crossing</t>
+        </is>
+      </c>
+      <c r="C262" s="9"/>
       <c r="D262" s="8" t="inlineStr">
         <is>
-          <t>46:02</t>
+          <t>50:19</t>
         </is>
       </c>
       <c r="E262" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
       <c r="A263" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
-          <t>Peter Blankendaal</t>
+          <t>Niels Kool</t>
         </is>
       </c>
       <c r="C263" s="7" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Venhuizen</t>
         </is>
       </c>
       <c r="D263" s="6" t="inlineStr">
         <is>
-          <t>46:02</t>
+          <t>51:24</t>
         </is>
       </c>
       <c r="E263" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
       <c r="A264" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B264" s="9" t="inlineStr">
         <is>
-          <t>Ruud Dekker</t>
+          <t>Isra van Velzen</t>
         </is>
       </c>
       <c r="C264" s="9" t="inlineStr">
         <is>
-          <t>Schagen</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D264" s="8" t="inlineStr">
         <is>
-          <t>47:43</t>
+          <t>54:05</t>
         </is>
       </c>
       <c r="E264" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
       <c r="A265" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
-          <t>AJ Blankendaal</t>
+          <t>Jeroen van der Linde</t>
         </is>
       </c>
       <c r="C265" s="7" t="inlineStr">
         <is>
-          <t>Spierdijk</t>
+          <t>Noord Scharwoude</t>
         </is>
       </c>
       <c r="D265" s="6" t="inlineStr">
         <is>
-          <t>48:08</t>
+          <t>54:59</t>
         </is>
       </c>
       <c r="E265" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B266" s="9" t="inlineStr">
         <is>
-          <t>Peter Crossing</t>
-[...2 lines deleted...]
-      <c r="C266" s="9"/>
+          <t>Leon van Zal</t>
+        </is>
+      </c>
+      <c r="C266" s="9" t="inlineStr">
+        <is>
+          <t>De Goorn</t>
+        </is>
+      </c>
       <c r="D266" s="8" t="inlineStr">
         <is>
-          <t>50:19</t>
+          <t>55:24</t>
         </is>
       </c>
       <c r="E266" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
       <c r="A267" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
-          <t>Niels Kool</t>
+          <t>Nico Kraakman</t>
         </is>
       </c>
       <c r="C267" s="7" t="inlineStr">
         <is>
-          <t>Venhuizen</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D267" s="6" t="inlineStr">
         <is>
-          <t>51:24</t>
+          <t>58:22</t>
         </is>
       </c>
       <c r="E267" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
       <c r="A268" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B268" s="9" t="inlineStr">
         <is>
-          <t>Isra van Velzen</t>
+          <t>Paul van Beek</t>
         </is>
       </c>
       <c r="C268" s="9" t="inlineStr">
         <is>
+          <t>Bovenkarspel</t>
+        </is>
+      </c>
+      <c r="D268" s="8" t="inlineStr">
+        <is>
+          <t>58:42</t>
+        </is>
+      </c>
+      <c r="E268" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
+      <c r="A270" s="4" t="inlineStr">
+        <is>
+          <t>M45, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B270" s="4"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="4"/>
+      <c r="E270" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
+      <c r="A271" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B271" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C271" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D271" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E271" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
+      <c r="A272" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B272" s="7" t="inlineStr">
+        <is>
+          <t>Ruud Beerepoot</t>
+        </is>
+      </c>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>Hera</t>
+        </is>
+      </c>
+      <c r="D272" s="6" t="inlineStr">
+        <is>
+          <t>35:22</t>
+        </is>
+      </c>
+      <c r="E272" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
+      <c r="A273" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B273" s="9" t="inlineStr">
+        <is>
+          <t>Rob Schilder</t>
+        </is>
+      </c>
+      <c r="C273" s="9" t="inlineStr">
+        <is>
+          <t>SAV</t>
+        </is>
+      </c>
+      <c r="D273" s="8" t="inlineStr">
+        <is>
+          <t>37:51</t>
+        </is>
+      </c>
+      <c r="E273" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
+      <c r="A274" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B274" s="7" t="inlineStr">
+        <is>
+          <t>Edwin Marcus</t>
+        </is>
+      </c>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
           <t>ARO '88</t>
         </is>
       </c>
-      <c r="D268" s="8" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E274" s="4"/>
+      <c r="D274" s="6" t="inlineStr">
+        <is>
+          <t>41:42</t>
+        </is>
+      </c>
+      <c r="E274" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
-      <c r="A275" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E275" s="5"/>
+      <c r="A275" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B275" s="9" t="inlineStr">
+        <is>
+          <t>Mark Rood</t>
+        </is>
+      </c>
+      <c r="C275" s="9" t="inlineStr">
+        <is>
+          <t>Loopgroep Hoorn</t>
+        </is>
+      </c>
+      <c r="D275" s="8" t="inlineStr">
+        <is>
+          <t>42:38</t>
+        </is>
+      </c>
+      <c r="E275" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
-          <t>Ruud Beerepoot</t>
+          <t>Kees Bleeker</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>DEM</t>
         </is>
       </c>
       <c r="D276" s="6" t="inlineStr">
         <is>
-          <t>35:22</t>
+          <t>42:44</t>
         </is>
       </c>
       <c r="E276" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
       <c r="A277" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B277" s="9" t="inlineStr">
         <is>
-          <t>Rob Schilder</t>
+          <t>Ton Ham</t>
         </is>
       </c>
       <c r="C277" s="9" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D277" s="8" t="inlineStr">
         <is>
-          <t>37:51</t>
+          <t>43:02</t>
         </is>
       </c>
       <c r="E277" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
-          <t>Edwin Marcus</t>
+          <t>Norbert Bijvoet</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D278" s="6" t="inlineStr">
         <is>
-          <t>41:42</t>
+          <t>43:19</t>
         </is>
       </c>
       <c r="E278" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
       <c r="A279" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B279" s="9" t="inlineStr">
         <is>
-          <t>Mark Rood</t>
+          <t>Dennis Hes</t>
         </is>
       </c>
       <c r="C279" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
-          <t>42:38</t>
+          <t>43:35</t>
         </is>
       </c>
       <c r="E279" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
-          <t>Kees Bleeker</t>
+          <t>Rudy Boogaard</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
-          <t>DEM</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D280" s="6" t="inlineStr">
         <is>
-          <t>42:44</t>
+          <t>43:44</t>
         </is>
       </c>
       <c r="E280" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B281" s="9" t="inlineStr">
         <is>
-          <t>Ton Ham</t>
+          <t>Marcel Bosse</t>
         </is>
       </c>
       <c r="C281" s="9" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>De Woude</t>
         </is>
       </c>
       <c r="D281" s="8" t="inlineStr">
         <is>
-          <t>43:02</t>
+          <t>43:46</t>
         </is>
       </c>
       <c r="E281" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
-          <t>Norbert Bijvoet</t>
+          <t>Eric van den Berg</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D282" s="6" t="inlineStr">
         <is>
-          <t>43:19</t>
+          <t>44:30</t>
         </is>
       </c>
       <c r="E282" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
       <c r="A283" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B283" s="9" t="inlineStr">
         <is>
-          <t>Dennis Hes</t>
+          <t>Bert Fink</t>
         </is>
       </c>
       <c r="C283" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D283" s="8" t="inlineStr">
         <is>
-          <t>43:35</t>
+          <t>44:35</t>
         </is>
       </c>
       <c r="E283" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
       <c r="A284" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
-          <t>Rudy Boogaard</t>
+          <t>Bas Dorpmans</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D284" s="6" t="inlineStr">
         <is>
-          <t>43:44</t>
+          <t>45:28</t>
         </is>
       </c>
       <c r="E284" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
       <c r="A285" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B285" s="9" t="inlineStr">
         <is>
-          <t>Marcel Bosse</t>
+          <t>Maurice Jong</t>
         </is>
       </c>
       <c r="C285" s="9" t="inlineStr">
         <is>
-          <t>De Woude</t>
+          <t>Running Holland vereniging</t>
         </is>
       </c>
       <c r="D285" s="8" t="inlineStr">
         <is>
-          <t>43:46</t>
+          <t>45:44</t>
         </is>
       </c>
       <c r="E285" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
       <c r="A286" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
-          <t>Eric van den Berg</t>
+          <t>Arjan Hes</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>Opmeer</t>
         </is>
       </c>
       <c r="D286" s="6" t="inlineStr">
         <is>
-          <t>44:30</t>
+          <t>47:55</t>
         </is>
       </c>
       <c r="E286" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
       <c r="A287" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B287" s="9" t="inlineStr">
         <is>
-          <t>Bert Fink</t>
+          <t>Wouter Maas</t>
         </is>
       </c>
       <c r="C287" s="9" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>Hoogwoud</t>
         </is>
       </c>
       <c r="D287" s="8" t="inlineStr">
         <is>
-          <t>44:35</t>
+          <t>48:13</t>
         </is>
       </c>
       <c r="E287" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
-          <t>Bas Dorpmans</t>
+          <t>Ruben Pufflijk</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Zaanland</t>
         </is>
       </c>
       <c r="D288" s="6" t="inlineStr">
         <is>
-          <t>45:28</t>
+          <t>48:30</t>
         </is>
       </c>
       <c r="E288" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
       <c r="A289" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B289" s="9" t="inlineStr">
         <is>
-          <t>Maurice Jong</t>
+          <t>Martin Ooijevaar</t>
         </is>
       </c>
       <c r="C289" s="9" t="inlineStr">
         <is>
-          <t>Running Holland vereniging</t>
+          <t>Opmeer</t>
         </is>
       </c>
       <c r="D289" s="8" t="inlineStr">
         <is>
-          <t>45:44</t>
+          <t>49:59</t>
         </is>
       </c>
       <c r="E289" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
-          <t>Arjan Hes</t>
+          <t>Peter Steltman</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
-          <t>Opmeer</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D290" s="6" t="inlineStr">
         <is>
-          <t>47:55</t>
+          <t>51:42</t>
         </is>
       </c>
       <c r="E290" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
       <c r="A291" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B291" s="9" t="inlineStr">
         <is>
-          <t>Wouter Maas</t>
+          <t>Enteny Klarenbeek</t>
         </is>
       </c>
       <c r="C291" s="9" t="inlineStr">
         <is>
-          <t>Hoogwoud</t>
+          <t>Hylas</t>
         </is>
       </c>
       <c r="D291" s="8" t="inlineStr">
         <is>
-          <t>48:13</t>
+          <t>52:23</t>
         </is>
       </c>
       <c r="E291" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
       <c r="A292" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
-          <t>Ruben Pufflijk</t>
+          <t>Oscar Kramer</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
-          <t>Zaanland</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D292" s="6" t="inlineStr">
         <is>
-          <t>48:30</t>
+          <t>55:33</t>
         </is>
       </c>
       <c r="E292" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
       <c r="A293" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B293" s="9" t="inlineStr">
         <is>
-          <t>Martin Ooijevaar</t>
+          <t>Olof Glorie</t>
         </is>
       </c>
       <c r="C293" s="9" t="inlineStr">
         <is>
-          <t>Opmeer</t>
+          <t>Trias</t>
         </is>
       </c>
       <c r="D293" s="8" t="inlineStr">
         <is>
-          <t>49:59</t>
+          <t>56:14</t>
         </is>
       </c>
       <c r="E293" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
       <c r="A294" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
-          <t>Peter Steltman</t>
+          <t>Stado Hamer</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D294" s="6" t="inlineStr">
         <is>
-          <t>51:42</t>
+          <t>57:22</t>
         </is>
       </c>
       <c r="E294" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B295" s="9" t="inlineStr">
         <is>
-          <t>Enteny Klarenbeek</t>
+          <t>Vincent Schipper</t>
         </is>
       </c>
       <c r="C295" s="9" t="inlineStr">
         <is>
-          <t>Hylas</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D295" s="8" t="inlineStr">
         <is>
-          <t>52:23</t>
+          <t>58:52</t>
         </is>
       </c>
       <c r="E295" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
       <c r="A296" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
-          <t>Oscar Kramer</t>
+          <t>Dick Bobeldijk</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Berkhout</t>
         </is>
       </c>
       <c r="D296" s="6" t="inlineStr">
         <is>
-          <t>55:33</t>
+          <t>59:45</t>
         </is>
       </c>
       <c r="E296" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
       <c r="A297" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B297" s="9" t="inlineStr">
         <is>
-          <t>Olof Glorie</t>
+          <t>Robbie Stoker</t>
         </is>
       </c>
       <c r="C297" s="9" t="inlineStr">
         <is>
-          <t>Trias</t>
+          <t>Broek op Langedijk</t>
         </is>
       </c>
       <c r="D297" s="8" t="inlineStr">
         <is>
-          <t>56:14</t>
+          <t>1:08:27</t>
         </is>
       </c>
       <c r="E297" s="8"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
-[...20 lines deleted...]
-      <c r="E298" s="6"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
-      <c r="A299" s="8" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E299" s="8"/>
+      <c r="A299" s="4" t="inlineStr">
+        <is>
+          <t>M55, HARDLOPEN 10 KM</t>
+        </is>
+      </c>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
-      <c r="A300" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E300" s="6"/>
+      <c r="A300" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B300" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C300" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D300" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
-      <c r="A301" s="8" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A302" s="1"/>
+      <c r="A301" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B301" s="7" t="inlineStr">
+        <is>
+          <t>Ton Bosgoed</t>
+        </is>
+      </c>
+      <c r="C301" s="7" t="inlineStr">
+        <is>
+          <t>SAV</t>
+        </is>
+      </c>
+      <c r="D301" s="6" t="inlineStr">
+        <is>
+          <t>36:37</t>
+        </is>
+      </c>
+      <c r="E301" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
+      <c r="A302" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B302" s="9" t="inlineStr">
+        <is>
+          <t>Johan Neve</t>
+        </is>
+      </c>
+      <c r="C302" s="9" t="inlineStr">
+        <is>
+          <t>KAV Holland</t>
+        </is>
+      </c>
+      <c r="D302" s="8" t="inlineStr">
+        <is>
+          <t>39:21</t>
+        </is>
+      </c>
+      <c r="E302" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
-      <c r="A303" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E303" s="4"/>
+      <c r="A303" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B303" s="7" t="inlineStr">
+        <is>
+          <t>Erik Looze</t>
+        </is>
+      </c>
+      <c r="C303" s="7" t="inlineStr">
+        <is>
+          <t>Trecho</t>
+        </is>
+      </c>
+      <c r="D303" s="6" t="inlineStr">
+        <is>
+          <t>42:06</t>
+        </is>
+      </c>
+      <c r="E303" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
-      <c r="A304" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E304" s="5"/>
+      <c r="A304" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B304" s="9" t="inlineStr">
+        <is>
+          <t>Erik Manshanden</t>
+        </is>
+      </c>
+      <c r="C304" s="9" t="inlineStr">
+        <is>
+          <t>Hera</t>
+        </is>
+      </c>
+      <c r="D304" s="8" t="inlineStr">
+        <is>
+          <t>42:16</t>
+        </is>
+      </c>
+      <c r="E304" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="305">
       <c r="A305" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B305" s="7" t="inlineStr">
         <is>
-          <t>Ton Bosgoed</t>
+          <t>Peter Reus</t>
         </is>
       </c>
       <c r="C305" s="7" t="inlineStr">
         <is>
           <t>SAV</t>
         </is>
       </c>
       <c r="D305" s="6" t="inlineStr">
         <is>
-          <t>36:37</t>
+          <t>42:47</t>
         </is>
       </c>
       <c r="E305" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
       <c r="A306" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B306" s="9" t="inlineStr">
         <is>
-          <t>Johan Neve</t>
+          <t>Jan Smit</t>
         </is>
       </c>
       <c r="C306" s="9" t="inlineStr">
         <is>
-          <t>KAV Holland</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D306" s="8" t="inlineStr">
         <is>
-          <t>39:21</t>
+          <t>42:56</t>
         </is>
       </c>
       <c r="E306" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
-          <t>Erik Looze</t>
+          <t>Rob Blank</t>
         </is>
       </c>
       <c r="C307" s="7" t="inlineStr">
         <is>
-          <t>Trecho</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D307" s="6" t="inlineStr">
         <is>
-          <t>42:06</t>
+          <t>43:33</t>
         </is>
       </c>
       <c r="E307" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
       <c r="A308" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B308" s="9" t="inlineStr">
         <is>
-          <t>Erik Manshanden</t>
+          <t>Hans Nijman</t>
         </is>
       </c>
       <c r="C308" s="9" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D308" s="8" t="inlineStr">
         <is>
-          <t>42:16</t>
+          <t>43:59</t>
         </is>
       </c>
       <c r="E308" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
       <c r="A309" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
-          <t>Peter Reus</t>
+          <t>Rene Bakker</t>
         </is>
       </c>
       <c r="C309" s="7" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D309" s="6" t="inlineStr">
         <is>
-          <t>42:47</t>
+          <t>44:31</t>
         </is>
       </c>
       <c r="E309" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
       <c r="A310" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B310" s="9" t="inlineStr">
         <is>
-          <t>Jan Smit</t>
+          <t>Ferry Aker</t>
         </is>
       </c>
       <c r="C310" s="9" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Avenhorn</t>
         </is>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
-          <t>42:56</t>
+          <t>45:21</t>
         </is>
       </c>
       <c r="E310" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
-          <t>Rob Blank</t>
+          <t>Ruud van Stralen</t>
         </is>
       </c>
       <c r="C311" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D311" s="6" t="inlineStr">
         <is>
-          <t>43:33</t>
+          <t>45:26</t>
         </is>
       </c>
       <c r="E311" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
       <c r="A312" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B312" s="9" t="inlineStr">
         <is>
-          <t>Hans Nijman</t>
+          <t>Gerard Warnaar</t>
         </is>
       </c>
       <c r="C312" s="9" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Zuidermeer</t>
         </is>
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
-          <t>43:59</t>
+          <t>45:50</t>
         </is>
       </c>
       <c r="E312" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
       <c r="A313" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B313" s="7" t="inlineStr">
         <is>
-          <t>Rene Bakker</t>
+          <t>Frank Ettes</t>
         </is>
       </c>
       <c r="C313" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="D313" s="6" t="inlineStr">
         <is>
-          <t>44:31</t>
+          <t>45:58</t>
         </is>
       </c>
       <c r="E313" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
       <c r="A314" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B314" s="9" t="inlineStr">
         <is>
-          <t>Ferry Aker</t>
+          <t>Koos van der Jagt</t>
         </is>
       </c>
       <c r="C314" s="9" t="inlineStr">
         <is>
-          <t>Avenhorn</t>
+          <t>avVN</t>
         </is>
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
-          <t>45:21</t>
+          <t>47:42</t>
         </is>
       </c>
       <c r="E314" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B315" s="7" t="inlineStr">
         <is>
-          <t>Ruud van Stralen</t>
+          <t>Aiko Pastoor</t>
         </is>
       </c>
       <c r="C315" s="7" t="inlineStr">
         <is>
-          <t>Enkhuizen</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D315" s="6" t="inlineStr">
         <is>
-          <t>45:26</t>
+          <t>47:49</t>
         </is>
       </c>
       <c r="E315" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
       <c r="A316" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B316" s="9" t="inlineStr">
         <is>
-          <t>Gerard Warnaar</t>
+          <t>Ed Reus</t>
         </is>
       </c>
       <c r="C316" s="9" t="inlineStr">
         <is>
-          <t>Zuidermeer</t>
+          <t>Hoogwoud</t>
         </is>
       </c>
       <c r="D316" s="8" t="inlineStr">
         <is>
-          <t>45:50</t>
+          <t>48:07</t>
         </is>
       </c>
       <c r="E316" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B317" s="7" t="inlineStr">
         <is>
-          <t>Frank Ettes</t>
+          <t>Pascal Kroone</t>
         </is>
       </c>
       <c r="C317" s="7" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>TAS '82</t>
         </is>
       </c>
       <c r="D317" s="6" t="inlineStr">
         <is>
-          <t>45:58</t>
+          <t>48:51</t>
         </is>
       </c>
       <c r="E317" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B318" s="9" t="inlineStr">
         <is>
-          <t>Koos van der Jagt</t>
+          <t>Nico Wessel</t>
         </is>
       </c>
       <c r="C318" s="9" t="inlineStr">
         <is>
-          <t>avVN</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D318" s="8" t="inlineStr">
         <is>
-          <t>47:42</t>
+          <t>49:03</t>
         </is>
       </c>
       <c r="E318" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
       <c r="A319" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B319" s="7" t="inlineStr">
         <is>
-          <t>Aiko Pastoor</t>
+          <t>Marco Horselenberg</t>
         </is>
       </c>
       <c r="C319" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>Obdam</t>
         </is>
       </c>
       <c r="D319" s="6" t="inlineStr">
         <is>
-          <t>47:49</t>
+          <t>49:37</t>
         </is>
       </c>
       <c r="E319" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
       <c r="A320" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B320" s="9" t="inlineStr">
         <is>
-          <t>Ed Reus</t>
+          <t>Kees Hauwert</t>
         </is>
       </c>
       <c r="C320" s="9" t="inlineStr">
         <is>
-          <t>Hoogwoud</t>
+          <t>Onderdijk</t>
         </is>
       </c>
       <c r="D320" s="8" t="inlineStr">
         <is>
-          <t>48:07</t>
+          <t>49:50</t>
         </is>
       </c>
       <c r="E320" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
       <c r="A321" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B321" s="7" t="inlineStr">
         <is>
-          <t>Pascal Kroone</t>
+          <t>Pieter Berkhout</t>
         </is>
       </c>
       <c r="C321" s="7" t="inlineStr">
         <is>
-          <t>TAS '82</t>
+          <t>De Goorn</t>
         </is>
       </c>
       <c r="D321" s="6" t="inlineStr">
         <is>
-          <t>48:51</t>
+          <t>50:58</t>
         </is>
       </c>
       <c r="E321" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
       <c r="A322" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B322" s="9" t="inlineStr">
         <is>
-          <t>Nico Wessel</t>
+          <t>Mat Pronk</t>
         </is>
       </c>
       <c r="C322" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Hera</t>
         </is>
       </c>
       <c r="D322" s="8" t="inlineStr">
         <is>
-          <t>49:03</t>
+          <t>51:43</t>
         </is>
       </c>
       <c r="E322" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
       <c r="A323" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B323" s="7" t="inlineStr">
         <is>
-          <t>Marco Horselenberg</t>
+          <t>Ton van Dijk</t>
         </is>
       </c>
       <c r="C323" s="7" t="inlineStr">
         <is>
-          <t>Obdam</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D323" s="6" t="inlineStr">
         <is>
-          <t>49:37</t>
+          <t>52:19</t>
         </is>
       </c>
       <c r="E323" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
       <c r="A324" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B324" s="9" t="inlineStr">
         <is>
-          <t>Kees Hauwert</t>
+          <t>Peter Slingerland</t>
         </is>
       </c>
       <c r="C324" s="9" t="inlineStr">
         <is>
-          <t>Onderdijk</t>
+          <t>Wormerveer</t>
         </is>
       </c>
       <c r="D324" s="8" t="inlineStr">
         <is>
-          <t>49:50</t>
+          <t>52:55</t>
         </is>
       </c>
       <c r="E324" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
       <c r="A325" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B325" s="7" t="inlineStr">
         <is>
-          <t>Pieter Berkhout</t>
+          <t>Dick Nieuweboer</t>
         </is>
       </c>
       <c r="C325" s="7" t="inlineStr">
         <is>
-          <t>De Goorn</t>
+          <t>Heemstede</t>
         </is>
       </c>
       <c r="D325" s="6" t="inlineStr">
         <is>
-          <t>50:58</t>
+          <t>53:11</t>
         </is>
       </c>
       <c r="E325" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
       <c r="A326" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B326" s="9" t="inlineStr">
         <is>
-          <t>Mat Pronk</t>
+          <t>Kees Schoon</t>
         </is>
       </c>
       <c r="C326" s="9" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>Spierdijk</t>
         </is>
       </c>
       <c r="D326" s="8" t="inlineStr">
         <is>
-          <t>51:43</t>
+          <t>53:42</t>
         </is>
       </c>
       <c r="E326" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="327">
       <c r="A327" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B327" s="7" t="inlineStr">
         <is>
-          <t>Ton van Dijk</t>
+          <t>Jos Fokkinga</t>
         </is>
       </c>
       <c r="C327" s="7" t="inlineStr">
         <is>
-          <t>Hoorn Nh</t>
+          <t>Schagerbrug</t>
         </is>
       </c>
       <c r="D327" s="6" t="inlineStr">
         <is>
-          <t>52:19</t>
+          <t>54:03</t>
         </is>
       </c>
       <c r="E327" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
       <c r="A328" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B328" s="9" t="inlineStr">
         <is>
-          <t>Peter Slingerland</t>
+          <t>Peter de Rooij</t>
         </is>
       </c>
       <c r="C328" s="9" t="inlineStr">
         <is>
-          <t>Wormerveer</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
-          <t>52:55</t>
+          <t>55:05</t>
         </is>
       </c>
       <c r="E328" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B329" s="7" t="inlineStr">
         <is>
-          <t>Dick Nieuweboer</t>
+          <t>Ruud Schouten</t>
         </is>
       </c>
       <c r="C329" s="7" t="inlineStr">
         <is>
-          <t>Heemstede</t>
+          <t>Scharwoude</t>
         </is>
       </c>
       <c r="D329" s="6" t="inlineStr">
         <is>
-          <t>53:11</t>
+          <t>55:48</t>
         </is>
       </c>
       <c r="E329" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B330" s="9" t="inlineStr">
         <is>
-          <t>Kees Schoon</t>
+          <t>David Beckett</t>
         </is>
       </c>
       <c r="C330" s="9" t="inlineStr">
         <is>
-          <t>Spierdijk</t>
+          <t>Westzaan</t>
         </is>
       </c>
       <c r="D330" s="8" t="inlineStr">
         <is>
-          <t>53:42</t>
+          <t>56:59</t>
         </is>
       </c>
       <c r="E330" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
       <c r="A331" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B331" s="7" t="inlineStr">
         <is>
-          <t>Jos Fokkinga</t>
+          <t>Leon Scholte</t>
         </is>
       </c>
       <c r="C331" s="7" t="inlineStr">
         <is>
-          <t>Schagerbrug</t>
+          <t>ARO '88</t>
         </is>
       </c>
       <c r="D331" s="6" t="inlineStr">
         <is>
-          <t>54:03</t>
+          <t>58:26</t>
         </is>
       </c>
       <c r="E331" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="332">
       <c r="A332" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B332" s="9" t="inlineStr">
         <is>
-          <t>Peter de Rooij</t>
+          <t>Ton van den Berg</t>
         </is>
       </c>
       <c r="C332" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>avVN</t>
         </is>
       </c>
       <c r="D332" s="8" t="inlineStr">
         <is>
-          <t>55:05</t>
+          <t>58:47</t>
         </is>
       </c>
       <c r="E332" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="333">
       <c r="A333" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B333" s="7" t="inlineStr">
         <is>
-          <t>Ruud Schouten</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ruud Stevens</t>
+        </is>
+      </c>
+      <c r="C333" s="7"/>
       <c r="D333" s="6" t="inlineStr">
         <is>
-          <t>55:48</t>
+          <t>58:47</t>
         </is>
       </c>
       <c r="E333" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
       <c r="A334" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B334" s="9" t="inlineStr">
         <is>
-          <t>David Beckett</t>
+          <t>Piet Jong</t>
         </is>
       </c>
       <c r="C334" s="9" t="inlineStr">
         <is>
-          <t>Westzaan</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D334" s="8" t="inlineStr">
         <is>
-          <t>56:59</t>
+          <t>59:05</t>
         </is>
       </c>
       <c r="E334" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="335">
       <c r="A335" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B335" s="7" t="inlineStr">
         <is>
-          <t>Leon Scholte</t>
+          <t>Jan Veenstra</t>
         </is>
       </c>
       <c r="C335" s="7" t="inlineStr">
         <is>
-          <t>ARO '88</t>
+          <t>Ursem</t>
         </is>
       </c>
       <c r="D335" s="6" t="inlineStr">
         <is>
-          <t>58:26</t>
+          <t>1:00:07</t>
         </is>
       </c>
       <c r="E335" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="336">
       <c r="A336" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B336" s="9" t="inlineStr">
         <is>
-          <t>Ton van den Berg</t>
+          <t>Klaas Laan</t>
         </is>
       </c>
       <c r="C336" s="9" t="inlineStr">
         <is>
-          <t>avVN</t>
+          <t>Spanbroek</t>
         </is>
       </c>
       <c r="D336" s="8" t="inlineStr">
         <is>
-          <t>58:47</t>
+          <t>1:00:10</t>
         </is>
       </c>
       <c r="E336" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="337">
       <c r="A337" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B337" s="7" t="inlineStr">
         <is>
-          <t>Ruud Stevens</t>
-[...2 lines deleted...]
-      <c r="C337" s="7"/>
+          <t>Kees Janssen</t>
+        </is>
+      </c>
+      <c r="C337" s="7" t="inlineStr">
+        <is>
+          <t>Wormer</t>
+        </is>
+      </c>
       <c r="D337" s="6" t="inlineStr">
         <is>
-          <t>58:47</t>
+          <t>1:00:25</t>
         </is>
       </c>
       <c r="E337" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
       <c r="A338" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B338" s="9" t="inlineStr">
         <is>
-          <t>Piet Jong</t>
+          <t>Leo van der Riet</t>
         </is>
       </c>
       <c r="C338" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Hoorn</t>
+          <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
-          <t>59:05</t>
+          <t>1:03:06</t>
         </is>
       </c>
       <c r="E338" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B339" s="7" t="inlineStr">
         <is>
-          <t>Jan Veenstra</t>
+          <t>Martin Stoker</t>
         </is>
       </c>
       <c r="C339" s="7" t="inlineStr">
         <is>
-          <t>Ursem</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D339" s="6" t="inlineStr">
         <is>
-          <t>1:00:07</t>
+          <t>1:08:27</t>
         </is>
       </c>
       <c r="E339" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="340">
       <c r="A340" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B340" s="9" t="inlineStr">
         <is>
-          <t>Klaas Laan</t>
+          <t>George Hulstede</t>
         </is>
       </c>
       <c r="C340" s="9" t="inlineStr">
         <is>
-          <t>Spanbroek</t>
+          <t>Loopgroep Hoorn</t>
         </is>
       </c>
       <c r="D340" s="8" t="inlineStr">
         <is>
-          <t>1:00:10</t>
+          <t>1:18:00</t>
         </is>
       </c>
       <c r="E340" s="8"/>
-    </row>
-[...90 lines deleted...]
-      <c r="E344" s="8"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>