--- v0 (2026-02-27)
+++ v1 (2026-06-10)
@@ -17034,51 +17034,51 @@
       <c r="C741" s="9" t="inlineStr">
         <is>
           <t>1/2 wallie pardy</t>
         </is>
       </c>
       <c r="D741" s="8"/>
       <c r="E741" s="8" t="inlineStr">
         <is>
           <t>1:45:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="742">
       <c r="A742" s="6" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B742" s="7" t="inlineStr">
         <is>
           <t>Noah Melenhorst</t>
         </is>
       </c>
       <c r="C742" s="7" t="inlineStr">
         <is>
-          <t>De 5 biggetjes &amp;#128055;</t>
+          <t>De 5 biggetjes</t>
         </is>
       </c>
       <c r="D742" s="6"/>
       <c r="E742" s="6" t="inlineStr">
         <is>
           <t>1:45:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="743">
       <c r="A743" s="8" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B743" s="9" t="inlineStr">
         <is>
           <t>Marin Groot Koerkamp</t>
         </is>
       </c>
       <c r="C743" s="9" t="inlineStr">
         <is>
           <t>De 5 biggetjes</t>
         </is>
       </c>