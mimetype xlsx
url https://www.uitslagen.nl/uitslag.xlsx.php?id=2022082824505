--- v0 (2025-12-08)
+++ v1 (2026-06-11)
@@ -3976,55 +3976,51 @@
           <t>Gouda</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
           <t>32:56</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>32:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>Brian Rokette</t>
         </is>
       </c>
-      <c r="C158" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C158" s="7"/>
       <c r="D158" s="6" t="inlineStr">
         <is>
           <t>33:05</t>
         </is>
       </c>
       <c r="E158" s="6" t="inlineStr">
         <is>
           <t>32:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B159" s="9" t="inlineStr">
         <is>
           <t>Ruben Hulzebos</t>
         </is>
       </c>
       <c r="C159" s="9" t="inlineStr">
         <is>
           <t>Haren Gn</t>