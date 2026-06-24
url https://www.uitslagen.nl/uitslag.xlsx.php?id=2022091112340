--- v0 (2025-12-07)
+++ v1 (2026-06-24)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E234"/>
+  <dimension ref="A1:E222"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Quikrun</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Roosendaal - Zondag 11 september 2022</t>
@@ -1987,3106 +1987,2958 @@
       <c r="B91" s="9" t="inlineStr">
         <is>
           <t>Ties Mulders</t>
         </is>
       </c>
       <c r="C91" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>41:13</t>
         </is>
       </c>
       <c r="E91" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>Sonny van de Woep</t>
+          <t>Ronald Kalis</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
-          <t>Oud Gastel</t>
+          <t>QHSE Totaal</t>
         </is>
       </c>
       <c r="D92" s="6" t="inlineStr">
         <is>
-          <t>42:11</t>
+          <t>42:00</t>
         </is>
       </c>
       <c r="E92" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B93" s="9" t="inlineStr">
         <is>
-          <t>Dirk Cales</t>
+          <t>Sonny van de Woep</t>
         </is>
       </c>
       <c r="C93" s="9" t="inlineStr">
         <is>
-          <t>Wouw</t>
+          <t>Oud Gastel</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
-          <t>42:14</t>
+          <t>42:11</t>
         </is>
       </c>
       <c r="E93" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>Toine Bronk</t>
+          <t>Dirk Cales</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Wouw</t>
         </is>
       </c>
       <c r="D94" s="6" t="inlineStr">
         <is>
-          <t>42:28</t>
+          <t>42:14</t>
         </is>
       </c>
       <c r="E94" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B95" s="9" t="inlineStr">
         <is>
-          <t>Jack Braspenning</t>
+          <t>Toine Bronk</t>
         </is>
       </c>
       <c r="C95" s="9" t="inlineStr">
         <is>
           <t>THOR</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
-          <t>42:34</t>
+          <t>42:28</t>
         </is>
       </c>
       <c r="E95" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>Sjors van Zomeren</t>
+          <t>Jack Braspenning</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>THOR</t>
         </is>
       </c>
       <c r="D96" s="6" t="inlineStr">
         <is>
-          <t>43:01</t>
+          <t>42:34</t>
         </is>
       </c>
       <c r="E96" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B97" s="9" t="inlineStr">
         <is>
-          <t>Frits Franken</t>
+          <t>Sjors van Zomeren</t>
         </is>
       </c>
       <c r="C97" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
-          <t>43:02</t>
+          <t>43:01</t>
         </is>
       </c>
       <c r="E97" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>Jerry Kallenfels</t>
+          <t>Frits Franken</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
-          <t>St. Willebrord</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D98" s="6" t="inlineStr">
         <is>
-          <t>43:50</t>
+          <t>43:02</t>
         </is>
       </c>
       <c r="E98" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B99" s="9" t="inlineStr">
         <is>
-          <t>Sem van Rijthoven</t>
+          <t>Jerry Kallenfels</t>
         </is>
       </c>
       <c r="C99" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>St. Willebrord</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
-          <t>43:52</t>
+          <t>43:50</t>
         </is>
       </c>
       <c r="E99" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>Jos Van Rijswijk</t>
+          <t>Sem van Rijthoven</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
-          <t>Achilles</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D100" s="6" t="inlineStr">
         <is>
-          <t>44:25</t>
+          <t>43:52</t>
         </is>
       </c>
       <c r="E100" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B101" s="9" t="inlineStr">
         <is>
-          <t>Ad Ettema</t>
+          <t>Bas van Eekelen</t>
         </is>
       </c>
       <c r="C101" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>BRB Powered by Remmerswaal</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
-          <t>44:34</t>
+          <t>44:22</t>
         </is>
       </c>
       <c r="E101" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>René van Bakel</t>
+          <t>Jos Van Rijswijk</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
-          <t>Etten-Leur</t>
+          <t>Achilles</t>
         </is>
       </c>
       <c r="D102" s="6" t="inlineStr">
         <is>
-          <t>45:03</t>
+          <t>44:25</t>
         </is>
       </c>
       <c r="E102" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B103" s="9" t="inlineStr">
         <is>
-          <t>Miguel Martinez</t>
+          <t>Ad Ettema</t>
         </is>
       </c>
       <c r="C103" s="9" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
-          <t>45:06</t>
+          <t>44:34</t>
         </is>
       </c>
       <c r="E103" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>Robert Frantzen</t>
+          <t>René van Bakel</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D104" s="6" t="inlineStr">
         <is>
-          <t>45:42</t>
+          <t>45:03</t>
         </is>
       </c>
       <c r="E104" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B105" s="9" t="inlineStr">
         <is>
-          <t>Miel Verheijen</t>
+          <t>Miguel Martinez</t>
         </is>
       </c>
       <c r="C105" s="9" t="inlineStr">
         <is>
-          <t>Etten-Leur</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
-          <t>46:55</t>
+          <t>45:06</t>
         </is>
       </c>
       <c r="E105" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>Wim Bakx</t>
+          <t>Nicolaas Wagemakers</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Piet Powered by Remmerswaal</t>
         </is>
       </c>
       <c r="D106" s="6" t="inlineStr">
         <is>
-          <t>47:04</t>
+          <t>45:14</t>
         </is>
       </c>
       <c r="E106" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B107" s="9" t="inlineStr">
         <is>
-          <t>Erik Landesbergen</t>
+          <t>Robert Frantzen</t>
         </is>
       </c>
       <c r="C107" s="9" t="inlineStr">
         <is>
-          <t>Etten-Leur</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D107" s="8" t="inlineStr">
         <is>
-          <t>47:25</t>
+          <t>45:42</t>
         </is>
       </c>
       <c r="E107" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>Olaf Linders</t>
+          <t>Miel Verheijen</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D108" s="6" t="inlineStr">
         <is>
-          <t>47:45</t>
+          <t>46:55</t>
         </is>
       </c>
       <c r="E108" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B109" s="9" t="inlineStr">
         <is>
-          <t>K Helmons</t>
+          <t>Wim Bakx</t>
         </is>
       </c>
       <c r="C109" s="9" t="inlineStr">
         <is>
-          <t>Steenbergen Nb</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D109" s="8" t="inlineStr">
         <is>
-          <t>47:49</t>
+          <t>47:04</t>
         </is>
       </c>
       <c r="E109" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
       <c r="A110" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>Evert Altena</t>
+          <t>Erik Landesbergen</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D110" s="6" t="inlineStr">
         <is>
-          <t>48:16</t>
+          <t>47:25</t>
         </is>
       </c>
       <c r="E110" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
       <c r="A111" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B111" s="9" t="inlineStr">
         <is>
-          <t>Lennart Lemmens</t>
+          <t>Olaf Linders</t>
         </is>
       </c>
       <c r="C111" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D111" s="8" t="inlineStr">
         <is>
-          <t>48:17</t>
+          <t>47:45</t>
         </is>
       </c>
       <c r="E111" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
       <c r="A112" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>Henk Rosendal</t>
+          <t>K Helmons</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
-          <t>Wouwse Plantage</t>
+          <t>Steenbergen Nb</t>
         </is>
       </c>
       <c r="D112" s="6" t="inlineStr">
         <is>
-          <t>48:31</t>
+          <t>47:49</t>
         </is>
       </c>
       <c r="E112" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B113" s="9" t="inlineStr">
         <is>
-          <t>Paul van Oers</t>
+          <t>Evert Altena</t>
         </is>
       </c>
       <c r="C113" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
-          <t>48:58</t>
+          <t>48:16</t>
         </is>
       </c>
       <c r="E113" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>Arno de Vries</t>
+          <t>Lennart Lemmens</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D114" s="6" t="inlineStr">
         <is>
-          <t>49:41</t>
+          <t>48:17</t>
         </is>
       </c>
       <c r="E114" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B115" s="9" t="inlineStr">
         <is>
-          <t>Django Westland</t>
+          <t>Henk Rosendal</t>
         </is>
       </c>
       <c r="C115" s="9" t="inlineStr">
         <is>
-          <t>Goes</t>
+          <t>Wouwse Plantage</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
-          <t>50:10</t>
+          <t>48:31</t>
         </is>
       </c>
       <c r="E115" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
       <c r="A116" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>Hans Meeuwisse</t>
+          <t>Hans Vis</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Van der Meer Hoveniers</t>
         </is>
       </c>
       <c r="D116" s="6" t="inlineStr">
         <is>
-          <t>50:55</t>
+          <t>48:57</t>
         </is>
       </c>
       <c r="E116" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B117" s="9" t="inlineStr">
         <is>
-          <t>Marco Goorden</t>
+          <t>Paul van Oers</t>
         </is>
       </c>
       <c r="C117" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
-          <t>51:07</t>
+          <t>48:58</t>
         </is>
       </c>
       <c r="E117" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>Kees Krijnen</t>
+          <t>Michel Ditzel</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
-          <t>Bosschenhoofd</t>
+          <t>Van der Meer Hoveniers</t>
         </is>
       </c>
       <c r="D118" s="6" t="inlineStr">
         <is>
-          <t>51:55</t>
+          <t>49:17</t>
         </is>
       </c>
       <c r="E118" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
       <c r="A119" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B119" s="9" t="inlineStr">
         <is>
-          <t>George Mathijssen</t>
+          <t>Arno de Vries</t>
         </is>
       </c>
       <c r="C119" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
-          <t>52:22</t>
+          <t>49:41</t>
         </is>
       </c>
       <c r="E119" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>Jack Bergs</t>
+          <t>Django Westland</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Goes</t>
         </is>
       </c>
       <c r="D120" s="6" t="inlineStr">
         <is>
-          <t>53:09</t>
+          <t>50:10</t>
         </is>
       </c>
       <c r="E120" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B121" s="9" t="inlineStr">
         <is>
-          <t>Rogier Gmelich</t>
+          <t>Kees Kraaiveld</t>
         </is>
       </c>
       <c r="C121" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>QHSE Totaal</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
-          <t>53:18</t>
+          <t>50:37</t>
         </is>
       </c>
       <c r="E121" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>Kees van der Vliet</t>
+          <t>Hans Meeuwisse</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D122" s="6" t="inlineStr">
         <is>
-          <t>54:39</t>
+          <t>50:55</t>
         </is>
       </c>
       <c r="E122" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B123" s="9" t="inlineStr">
         <is>
-          <t>Manfred van Amen</t>
+          <t>Ben Casparie</t>
         </is>
       </c>
       <c r="C123" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>BRB Powered by Remmerswaal</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
-          <t>56:52</t>
+          <t>51:03</t>
         </is>
       </c>
       <c r="E123" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>Bob Luijendijk</t>
+          <t>Marco Goorden</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
-          <t>Numansdorp</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D124" s="6" t="inlineStr">
         <is>
-          <t>57:31</t>
+          <t>51:07</t>
         </is>
       </c>
       <c r="E124" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B125" s="9" t="inlineStr">
         <is>
-          <t>Erik van Geffen</t>
+          <t>Stefan Prins</t>
         </is>
       </c>
       <c r="C125" s="9" t="inlineStr">
         <is>
-          <t>Drunen</t>
+          <t>QHSE Totaal</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
-          <t>57:35</t>
+          <t>51:22</t>
         </is>
       </c>
       <c r="E125" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>Hans van Leeuwen</t>
+          <t>Kees Krijnen</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
-          <t>Wouw</t>
+          <t>Bosschenhoofd</t>
         </is>
       </c>
       <c r="D126" s="6" t="inlineStr">
         <is>
-          <t>1:04:52</t>
+          <t>51:55</t>
         </is>
       </c>
       <c r="E126" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="1"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
+      <c r="A127" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B127" s="9" t="inlineStr">
+        <is>
+          <t>Robert Musters</t>
+        </is>
+      </c>
+      <c r="C127" s="9" t="inlineStr">
+        <is>
+          <t>Piet Powered by Remmerswaal</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="inlineStr">
+        <is>
+          <t>52:20</t>
+        </is>
+      </c>
+      <c r="E127" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
-      <c r="A128" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E128" s="4"/>
+      <c r="A128" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B128" s="7" t="inlineStr">
+        <is>
+          <t>George Mathijssen</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D128" s="6" t="inlineStr">
+        <is>
+          <t>52:22</t>
+        </is>
+      </c>
+      <c r="E128" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E129" s="5"/>
+      <c r="A129" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B129" s="9" t="inlineStr">
+        <is>
+          <t>Jack Bergs</t>
+        </is>
+      </c>
+      <c r="C129" s="9" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D129" s="8" t="inlineStr">
+        <is>
+          <t>53:09</t>
+        </is>
+      </c>
+      <c r="E129" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>Carly Dempster</t>
+          <t>Rogier Gmelich</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D130" s="6" t="inlineStr">
         <is>
-          <t>42:29</t>
+          <t>53:18</t>
         </is>
       </c>
       <c r="E130" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
       <c r="A131" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B131" s="9" t="inlineStr">
         <is>
-          <t>Kitty Broumels</t>
+          <t>Kees van der Vliet</t>
         </is>
       </c>
       <c r="C131" s="9" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
-          <t>43:39</t>
+          <t>54:39</t>
         </is>
       </c>
       <c r="E131" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
-          <t>Rianne Stolwijk</t>
+          <t>Robert van Kaam</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>BRB Powered by Remmerswaal</t>
         </is>
       </c>
       <c r="D132" s="6" t="inlineStr">
         <is>
-          <t>45:56</t>
+          <t>55:45</t>
         </is>
       </c>
       <c r="E132" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
-          <t>Roos Spekman-Nussy</t>
+          <t>Manfred van Amen</t>
         </is>
       </c>
       <c r="C133" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
-          <t>48:06</t>
+          <t>56:52</t>
         </is>
       </c>
       <c r="E133" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>47</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
-          <t>Miriam Speckens</t>
+          <t>Bob Luijendijk</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
-          <t>Goes</t>
+          <t>Numansdorp</t>
         </is>
       </c>
       <c r="D134" s="6" t="inlineStr">
         <is>
-          <t>50:09</t>
+          <t>57:31</t>
         </is>
       </c>
       <c r="E134" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
-          <t>Joyce van Agtmael</t>
+          <t>Erik van Geffen</t>
         </is>
       </c>
       <c r="C135" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Drunen</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
-          <t>51:51</t>
+          <t>57:35</t>
         </is>
       </c>
       <c r="E135" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
-          <t>Yvette Voesenek-Broekhoff</t>
+          <t>Hans van Leeuwen</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>Wouw</t>
         </is>
       </c>
       <c r="D136" s="6" t="inlineStr">
         <is>
-          <t>54:35</t>
+          <t>1:04:52</t>
         </is>
       </c>
       <c r="E136" s="6"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
-[...20 lines deleted...]
-      <c r="E137" s="8"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
-      <c r="A138" s="6" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A139" s="1"/>
+      <c r="A138" s="4" t="inlineStr">
+        <is>
+          <t>VRECR, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
+      <c r="D138" s="4"/>
+      <c r="E138" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B139" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C139" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D139" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
-      <c r="A140" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E140" s="4"/>
+      <c r="A140" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B140" s="7" t="inlineStr">
+        <is>
+          <t>Carly Dempster</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D140" s="6" t="inlineStr">
+        <is>
+          <t>42:29</t>
+        </is>
+      </c>
+      <c r="E140" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E141" s="5"/>
+      <c r="A141" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B141" s="9" t="inlineStr">
+        <is>
+          <t>Kitty Broumels</t>
+        </is>
+      </c>
+      <c r="C141" s="9" t="inlineStr">
+        <is>
+          <t>THOR</t>
+        </is>
+      </c>
+      <c r="D141" s="8" t="inlineStr">
+        <is>
+          <t>43:39</t>
+        </is>
+      </c>
+      <c r="E141" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
-          <t>Zerezgi Kidane</t>
+          <t>Rianne Stolwijk</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D142" s="6" t="inlineStr">
         <is>
-          <t>18:15</t>
+          <t>45:56</t>
         </is>
       </c>
       <c r="E142" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
-          <t>Robert Huizer</t>
+          <t>Roos Spekman-Nussy</t>
         </is>
       </c>
       <c r="C143" s="9" t="inlineStr">
         <is>
-          <t>Spado</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
-          <t>21:44</t>
+          <t>48:06</t>
         </is>
       </c>
       <c r="E143" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
-          <t>Hans van der Horst</t>
+          <t>Vicky Wagemakers</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Piet Powered by Remmerswaal</t>
         </is>
       </c>
       <c r="D144" s="6" t="inlineStr">
         <is>
-          <t>23:46</t>
+          <t>49:06</t>
         </is>
       </c>
       <c r="E144" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
       <c r="A145" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B145" s="9" t="inlineStr">
         <is>
-          <t>Jan van der Ven</t>
+          <t>Miriam Speckens</t>
         </is>
       </c>
       <c r="C145" s="9" t="inlineStr">
         <is>
-          <t>Antwerpen</t>
+          <t>Goes</t>
         </is>
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
-          <t>24:17</t>
+          <t>50:09</t>
         </is>
       </c>
       <c r="E145" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
-          <t>Liam de Rooij</t>
+          <t>Joyce van Agtmael</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D146" s="6" t="inlineStr">
         <is>
-          <t>24:54</t>
+          <t>51:51</t>
         </is>
       </c>
       <c r="E146" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B147" s="9" t="inlineStr">
         <is>
-          <t>Sil Buckens</t>
+          <t>Danielle van Rees</t>
         </is>
       </c>
       <c r="C147" s="9" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Van der Meer Hoveniers</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
-          <t>25:24</t>
+          <t>52:41</t>
         </is>
       </c>
       <c r="E147" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
-          <t>Gerben van de Sande</t>
+          <t>Yvette Voesenek-Broekhoff</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
-          <t>Schijf</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D148" s="6" t="inlineStr">
         <is>
-          <t>25:28</t>
+          <t>54:35</t>
         </is>
       </c>
       <c r="E148" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
-          <t>Querijn Beets</t>
+          <t>Bianca van Bedaf</t>
         </is>
       </c>
       <c r="C149" s="9" t="inlineStr">
         <is>
-          <t>Bruinisse</t>
+          <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
-          <t>25:39</t>
+          <t>1:00:59</t>
         </is>
       </c>
       <c r="E149" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
-          <t>Fred Nederpel</t>
+          <t>Mia Peeters</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
-          <t>Oudenbosch</t>
+          <t>Halsteren</t>
         </is>
       </c>
       <c r="D150" s="6" t="inlineStr">
         <is>
-          <t>26:33</t>
+          <t>1:01:42</t>
         </is>
       </c>
       <c r="E150" s="6"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
-[...20 lines deleted...]
-      <c r="E151" s="8"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
-      <c r="A152" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E152" s="6"/>
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>MRECR, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B152" s="4"/>
+      <c r="C152" s="4"/>
+      <c r="D152" s="4"/>
+      <c r="E152" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
-      <c r="A153" s="8" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E153" s="8"/>
+      <c r="A153" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B153" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C153" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D153" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
-          <t>Erik Reijns</t>
+          <t>Zerezgi Kidane</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D154" s="6" t="inlineStr">
         <is>
-          <t>29:05</t>
+          <t>18:15</t>
         </is>
       </c>
       <c r="E154" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B155" s="9" t="inlineStr">
         <is>
-          <t>Tijmen van den Bergh</t>
+          <t>Robert Huizer</t>
         </is>
       </c>
       <c r="C155" s="9" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Spado</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
-          <t>31:20</t>
+          <t>21:44</t>
         </is>
       </c>
       <c r="E155" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
-          <t>Harm van den Bergh</t>
+          <t>Dick Brakband</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Terlouw - de Wit</t>
         </is>
       </c>
       <c r="D156" s="6" t="inlineStr">
         <is>
-          <t>31:24</t>
+          <t>22:36</t>
         </is>
       </c>
       <c r="E156" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B157" s="9" t="inlineStr">
         <is>
-          <t>John Kremers</t>
+          <t>Hans van der Horst</t>
         </is>
       </c>
       <c r="C157" s="9" t="inlineStr">
         <is>
-          <t>Groene Ster</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
-          <t>31:40</t>
+          <t>23:46</t>
         </is>
       </c>
       <c r="E157" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
-          <t>Toon Paulissen</t>
+          <t>Jan van der Ven</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
-          <t>Zevenbergen</t>
+          <t>Antwerpen</t>
         </is>
       </c>
       <c r="D158" s="6" t="inlineStr">
         <is>
-          <t>31:43</t>
+          <t>24:17</t>
         </is>
       </c>
       <c r="E158" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B159" s="9" t="inlineStr">
         <is>
-          <t>Jelle Dekkers</t>
+          <t>Maarten Kleemans</t>
         </is>
       </c>
       <c r="C159" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Zemic 1</t>
         </is>
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
-          <t>33:10</t>
+          <t>24:25</t>
         </is>
       </c>
       <c r="E159" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
-          <t>Siem Fossen</t>
+          <t>Liam de Rooij</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D160" s="6" t="inlineStr">
         <is>
-          <t>33:10</t>
+          <t>24:54</t>
         </is>
       </c>
       <c r="E160" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B161" s="9" t="inlineStr">
         <is>
-          <t>Dex Vermeulen</t>
+          <t>Erik de Wit</t>
         </is>
       </c>
       <c r="C161" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Terlouw - de Wit</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
-          <t>33:10</t>
+          <t>25:12</t>
         </is>
       </c>
       <c r="E161" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
-          <t>Ben Vermeulen</t>
+          <t>Sil Buckens</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D162" s="6" t="inlineStr">
         <is>
-          <t>33:11</t>
+          <t>25:24</t>
         </is>
       </c>
       <c r="E162" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B163" s="9" t="inlineStr">
         <is>
-          <t>Koen Schoenmakers</t>
+          <t>Alexander Groen</t>
         </is>
       </c>
       <c r="C163" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Zemic 1</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
-          <t>34:15</t>
+          <t>25:26</t>
         </is>
       </c>
       <c r="E163" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
-          <t>Enrico Wierckx</t>
+          <t>Gerben van de Sande</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Schijf</t>
         </is>
       </c>
       <c r="D164" s="6" t="inlineStr">
         <is>
-          <t>34:53</t>
+          <t>25:28</t>
         </is>
       </c>
       <c r="E164" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
       <c r="A165" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B165" s="9" t="inlineStr">
         <is>
-          <t>Ronny Weemaes</t>
+          <t>Querijn Beets</t>
         </is>
       </c>
       <c r="C165" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Bruinisse</t>
         </is>
       </c>
       <c r="D165" s="8" t="inlineStr">
         <is>
-          <t>36:22</t>
+          <t>25:39</t>
         </is>
       </c>
       <c r="E165" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
       <c r="A166" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B166" s="7" t="inlineStr">
         <is>
-          <t>Pascal van Gaans</t>
+          <t>Sander van Nijnatten</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Zemic 2</t>
         </is>
       </c>
       <c r="D166" s="6" t="inlineStr">
         <is>
-          <t>36:23</t>
+          <t>26:07</t>
         </is>
       </c>
       <c r="E166" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
       <c r="A167" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B167" s="9" t="inlineStr">
         <is>
-          <t>Thijs Hoevenaars</t>
+          <t>Fred Nederpel</t>
         </is>
       </c>
       <c r="C167" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Oudenbosch</t>
         </is>
       </c>
       <c r="D167" s="8" t="inlineStr">
         <is>
-          <t>37:22</t>
+          <t>26:33</t>
         </is>
       </c>
       <c r="E167" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
       <c r="A168" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
-          <t>Brodie Mulders</t>
+          <t>Corné Terlouw</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>OINK! by Remmerswaal!</t>
         </is>
       </c>
       <c r="D168" s="6" t="inlineStr">
         <is>
-          <t>38:18</t>
+          <t>26:51</t>
         </is>
       </c>
       <c r="E168" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
       <c r="A169" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B169" s="9" t="inlineStr">
         <is>
-          <t>Jan Ernest</t>
+          <t>Noah Wesseling</t>
         </is>
       </c>
       <c r="C169" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D169" s="8" t="inlineStr">
         <is>
-          <t>39:51</t>
+          <t>26:54</t>
         </is>
       </c>
       <c r="E169" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
       <c r="A170" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
-          <t>Lars De Vries</t>
+          <t>Adrie van Bavel</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
+          <t>Delta Sport</t>
+        </is>
+      </c>
+      <c r="D170" s="6" t="inlineStr">
+        <is>
+          <t>27:35</t>
+        </is>
+      </c>
+      <c r="E170" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
+      <c r="A171" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B171" s="9" t="inlineStr">
+        <is>
+          <t>Jelle Krinkels</t>
+        </is>
+      </c>
+      <c r="C171" s="9" t="inlineStr">
+        <is>
+          <t>OINK! by Remmerswaal!</t>
+        </is>
+      </c>
+      <c r="D171" s="8" t="inlineStr">
+        <is>
+          <t>27:45</t>
+        </is>
+      </c>
+      <c r="E171" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
+      <c r="A172" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B172" s="7" t="inlineStr">
+        <is>
+          <t>Jan Achterberg</t>
+        </is>
+      </c>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
           <t>Roosendaal</t>
         </is>
       </c>
-      <c r="D170" s="6" t="inlineStr">
-[...18 lines deleted...]
-      <c r="E172" s="4"/>
+      <c r="D172" s="6" t="inlineStr">
+        <is>
+          <t>27:52</t>
+        </is>
+      </c>
+      <c r="E172" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
-      <c r="A173" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E173" s="5"/>
+      <c r="A173" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B173" s="9" t="inlineStr">
+        <is>
+          <t>Erik Reijns</t>
+        </is>
+      </c>
+      <c r="C173" s="9" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D173" s="8" t="inlineStr">
+        <is>
+          <t>29:05</t>
+        </is>
+      </c>
+      <c r="E173" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
-          <t>Laurey van den Berge</t>
+          <t>Frank Voermans</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
-          <t>Flakkee</t>
+          <t>VoHeVo</t>
         </is>
       </c>
       <c r="D174" s="6" t="inlineStr">
         <is>
-          <t>17:54</t>
+          <t>29:20</t>
         </is>
       </c>
       <c r="E174" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B175" s="9" t="inlineStr">
         <is>
-          <t>Ingrid van Baal</t>
+          <t>Tijmen van den Bergh</t>
         </is>
       </c>
       <c r="C175" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
-          <t>20:18</t>
+          <t>31:20</t>
         </is>
       </c>
       <c r="E175" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
       <c r="A176" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
-          <t>Marlien van Beek</t>
+          <t>Noud Quik</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
-          <t>De Langstraat</t>
+          <t>Zemic 2</t>
         </is>
       </c>
       <c r="D176" s="6" t="inlineStr">
         <is>
-          <t>20:49</t>
+          <t>31:23</t>
         </is>
       </c>
       <c r="E176" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
       <c r="A177" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B177" s="9" t="inlineStr">
         <is>
-          <t>BIbienne Suijkerbuijk</t>
+          <t>Harm van den Bergh</t>
         </is>
       </c>
       <c r="C177" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D177" s="8" t="inlineStr">
         <is>
-          <t>22:55</t>
+          <t>31:24</t>
         </is>
       </c>
       <c r="E177" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
       <c r="A178" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
-          <t>Petra Bruijs</t>
+          <t>Dennis de Bruijn</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
-          <t>Spado</t>
+          <t>OINK! by Remmerswaal!</t>
         </is>
       </c>
       <c r="D178" s="6" t="inlineStr">
         <is>
-          <t>22:59</t>
+          <t>31:38</t>
         </is>
       </c>
       <c r="E178" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B179" s="9" t="inlineStr">
         <is>
-          <t>Wilma Bogers</t>
+          <t>John Kremers</t>
         </is>
       </c>
       <c r="C179" s="9" t="inlineStr">
         <is>
-          <t>Schijf</t>
+          <t>Groene Ster</t>
         </is>
       </c>
       <c r="D179" s="8" t="inlineStr">
         <is>
-          <t>27:52</t>
+          <t>31:40</t>
         </is>
       </c>
       <c r="E179" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
-          <t>Sasja Sikkema</t>
+          <t>Toon Paulissen</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Zevenbergen</t>
         </is>
       </c>
       <c r="D180" s="6" t="inlineStr">
         <is>
-          <t>29:53</t>
+          <t>31:43</t>
         </is>
       </c>
       <c r="E180" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
       <c r="A181" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B181" s="9" t="inlineStr">
         <is>
-          <t>Judith Buckens</t>
+          <t>Peter Kuijpers</t>
         </is>
       </c>
       <c r="C181" s="9" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Zemic 2</t>
         </is>
       </c>
       <c r="D181" s="8" t="inlineStr">
         <is>
-          <t>30:57</t>
+          <t>31:53</t>
         </is>
       </c>
       <c r="E181" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
       <c r="A182" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
-          <t>Daniëlle van Gaans</t>
+          <t>Jelle Dekkers</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D182" s="6" t="inlineStr">
         <is>
-          <t>30:57</t>
+          <t>33:10</t>
         </is>
       </c>
       <c r="E182" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
       <c r="A183" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B183" s="9" t="inlineStr">
         <is>
-          <t>Desiree de Bie</t>
+          <t>Siem Fossen</t>
         </is>
       </c>
       <c r="C183" s="9" t="inlineStr">
         <is>
-          <t>Bergen op Zoom</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D183" s="8" t="inlineStr">
         <is>
-          <t>32:02</t>
+          <t>33:10</t>
         </is>
       </c>
       <c r="E183" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
       <c r="A184" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
-          <t>Sandra Rumkorf</t>
+          <t>Dex Vermeulen</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D184" s="6" t="inlineStr">
         <is>
-          <t>32:19</t>
+          <t>33:10</t>
         </is>
       </c>
       <c r="E184" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
       <c r="A185" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B185" s="9" t="inlineStr">
         <is>
-          <t>Patricia Brouwers</t>
+          <t>Ben Vermeulen</t>
         </is>
       </c>
       <c r="C185" s="9" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D185" s="8" t="inlineStr">
         <is>
-          <t>32:43</t>
+          <t>33:11</t>
         </is>
       </c>
       <c r="E185" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
       <c r="A186" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
-          <t>Chantal Damen</t>
+          <t>Koen Schoenmakers</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D186" s="6" t="inlineStr">
         <is>
           <t>34:15</t>
         </is>
       </c>
       <c r="E186" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
       <c r="A187" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B187" s="9" t="inlineStr">
         <is>
-          <t>Eveliene Musters</t>
+          <t>Constantijn Borsje</t>
         </is>
       </c>
       <c r="C187" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Blue Energy</t>
         </is>
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
-          <t>34:15</t>
+          <t>34:43</t>
         </is>
       </c>
       <c r="E187" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
-          <t>Merel Jansen</t>
+          <t>Enrico Wierckx</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
-          <t>THOR</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D188" s="6" t="inlineStr">
         <is>
           <t>34:53</t>
         </is>
       </c>
       <c r="E188" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
       <c r="A189" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B189" s="9" t="inlineStr">
         <is>
-          <t>M. van Vlimmeren</t>
+          <t>Ronny Weemaes</t>
         </is>
       </c>
       <c r="C189" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
-          <t>36:02</t>
+          <t>36:22</t>
         </is>
       </c>
       <c r="E189" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
-          <t>Sandra Posthumus</t>
+          <t>Pascal van Gaans</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D190" s="6" t="inlineStr">
         <is>
-          <t>36:21</t>
+          <t>36:23</t>
         </is>
       </c>
       <c r="E190" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
       <c r="A191" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B191" s="9" t="inlineStr">
         <is>
-          <t>Mickelle van den Boer</t>
+          <t>Thijs Hoevenaars</t>
         </is>
       </c>
       <c r="C191" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
-          <t>36:22</t>
+          <t>37:22</t>
         </is>
       </c>
       <c r="E191" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
-          <t>Angelique Baaten</t>
+          <t>Brodie Mulders</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D192" s="6" t="inlineStr">
         <is>
-          <t>38:42</t>
+          <t>38:18</t>
         </is>
       </c>
       <c r="E192" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
       <c r="A193" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B193" s="9" t="inlineStr">
         <is>
-          <t>Kim Van Eetvelde</t>
+          <t>Jan Ernest</t>
         </is>
       </c>
       <c r="C193" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
-          <t>40:55</t>
+          <t>39:51</t>
         </is>
       </c>
       <c r="E193" s="8"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-[...11 lines deleted...]
-      <c r="E195" s="4"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
+      <c r="A194" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B194" s="7" t="inlineStr">
+        <is>
+          <t>Lars De Vries</t>
+        </is>
+      </c>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D194" s="6" t="inlineStr">
+        <is>
+          <t>40:51</t>
+        </is>
+      </c>
+      <c r="E194" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
-      <c r="A196" s="5" t="inlineStr">
+      <c r="A196" s="4" t="inlineStr">
+        <is>
+          <t>VRECR, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B196" s="4"/>
+      <c r="C196" s="4"/>
+      <c r="D196" s="4"/>
+      <c r="E196" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
+      <c r="A197" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B196" s="5" t="inlineStr">
+      <c r="B197" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C196" s="5" t="inlineStr">
+      <c r="C197" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D196" s="5" t="inlineStr">
+      <c r="D197" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E196" s="5"/>
-[...2 lines deleted...]
-      <c r="A197" s="6" t="inlineStr">
+      <c r="E197" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
+      <c r="A198" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B197" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C197" s="7" t="inlineStr">
+      <c r="B198" s="7" t="inlineStr">
+        <is>
+          <t>Laurey van den Berge</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D198" s="6" t="inlineStr">
+        <is>
+          <t>17:54</t>
+        </is>
+      </c>
+      <c r="E198" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
+      <c r="A199" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B199" s="9" t="inlineStr">
+        <is>
+          <t>Ingrid van Baal</t>
+        </is>
+      </c>
+      <c r="C199" s="9" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D199" s="8" t="inlineStr">
+        <is>
+          <t>20:18</t>
+        </is>
+      </c>
+      <c r="E199" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
+      <c r="A200" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B200" s="7" t="inlineStr">
+        <is>
+          <t>Marlien van Beek</t>
+        </is>
+      </c>
+      <c r="C200" s="7" t="inlineStr">
+        <is>
+          <t>De Langstraat</t>
+        </is>
+      </c>
+      <c r="D200" s="6" t="inlineStr">
+        <is>
+          <t>20:49</t>
+        </is>
+      </c>
+      <c r="E200" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
+      <c r="A201" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B201" s="9" t="inlineStr">
+        <is>
+          <t>BIbienne Suijkerbuijk</t>
+        </is>
+      </c>
+      <c r="C201" s="9" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D201" s="8" t="inlineStr">
+        <is>
+          <t>22:55</t>
+        </is>
+      </c>
+      <c r="E201" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
+      <c r="A202" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B202" s="7" t="inlineStr">
+        <is>
+          <t>Petra Bruijs</t>
+        </is>
+      </c>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Spado</t>
+        </is>
+      </c>
+      <c r="D202" s="6" t="inlineStr">
+        <is>
+          <t>22:59</t>
+        </is>
+      </c>
+      <c r="E202" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
+      <c r="A203" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B203" s="9" t="inlineStr">
+        <is>
+          <t>Wendy van Rooden</t>
+        </is>
+      </c>
+      <c r="C203" s="9" t="inlineStr">
+        <is>
+          <t>Blue Energy</t>
+        </is>
+      </c>
+      <c r="D203" s="8" t="inlineStr">
+        <is>
+          <t>23:00</t>
+        </is>
+      </c>
+      <c r="E203" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
+      <c r="A204" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B204" s="7" t="inlineStr">
+        <is>
+          <t>Carollyn Rojas</t>
+        </is>
+      </c>
+      <c r="C204" s="7" t="inlineStr">
+        <is>
+          <t>Zemic 1</t>
+        </is>
+      </c>
+      <c r="D204" s="6" t="inlineStr">
+        <is>
+          <t>26:22</t>
+        </is>
+      </c>
+      <c r="E204" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
+      <c r="A205" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B205" s="9" t="inlineStr">
+        <is>
+          <t>Wilma Bogers</t>
+        </is>
+      </c>
+      <c r="C205" s="9" t="inlineStr">
+        <is>
+          <t>Schijf</t>
+        </is>
+      </c>
+      <c r="D205" s="8" t="inlineStr">
+        <is>
+          <t>27:52</t>
+        </is>
+      </c>
+      <c r="E205" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
+      <c r="A206" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B206" s="7" t="inlineStr">
+        <is>
+          <t>Marlies Terlouw</t>
+        </is>
+      </c>
+      <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Terlouw - de Wit</t>
         </is>
       </c>
-      <c r="D197" s="6" t="inlineStr">
-[...191 lines deleted...]
-      <c r="A206" s="8" t="inlineStr">
+      <c r="D206" s="6" t="inlineStr">
+        <is>
+          <t>28:38</t>
+        </is>
+      </c>
+      <c r="E206" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
+      <c r="A207" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B206" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A207" s="6" t="inlineStr">
+      <c r="B207" s="9" t="inlineStr">
+        <is>
+          <t>Ellen Vis</t>
+        </is>
+      </c>
+      <c r="C207" s="9" t="inlineStr">
+        <is>
+          <t>Blue Energy</t>
+        </is>
+      </c>
+      <c r="D207" s="8" t="inlineStr">
+        <is>
+          <t>29:44</t>
+        </is>
+      </c>
+      <c r="E207" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
+      <c r="A208" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B207" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A208" s="8" t="inlineStr">
+      <c r="B208" s="7" t="inlineStr">
+        <is>
+          <t>Sasja Sikkema</t>
+        </is>
+      </c>
+      <c r="C208" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D208" s="6" t="inlineStr">
+        <is>
+          <t>29:53</t>
+        </is>
+      </c>
+      <c r="E208" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
+      <c r="A209" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B208" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A209" s="1"/>
+      <c r="B209" s="9" t="inlineStr">
+        <is>
+          <t>Judith Buckens</t>
+        </is>
+      </c>
+      <c r="C209" s="9" t="inlineStr">
+        <is>
+          <t>THOR</t>
+        </is>
+      </c>
+      <c r="D209" s="8" t="inlineStr">
+        <is>
+          <t>30:57</t>
+        </is>
+      </c>
+      <c r="E209" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
-      <c r="A210" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E210" s="4"/>
+      <c r="A210" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B210" s="7" t="inlineStr">
+        <is>
+          <t>Daniëlle van Gaans</t>
+        </is>
+      </c>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D210" s="6" t="inlineStr">
+        <is>
+          <t>30:57</t>
+        </is>
+      </c>
+      <c r="E210" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
-      <c r="A211" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E211" s="5"/>
+      <c r="A211" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B211" s="9" t="inlineStr">
+        <is>
+          <t>Desiree de Bie</t>
+        </is>
+      </c>
+      <c r="C211" s="9" t="inlineStr">
+        <is>
+          <t>Bergen op Zoom</t>
+        </is>
+      </c>
+      <c r="D211" s="8" t="inlineStr">
+        <is>
+          <t>32:02</t>
+        </is>
+      </c>
+      <c r="E211" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
-          <t>Wendy van Rooden</t>
+          <t>Sandra Rumkorf</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
-          <t>Blue Energy</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D212" s="6" t="inlineStr">
         <is>
-          <t>23:00</t>
+          <t>32:19</t>
         </is>
       </c>
       <c r="E212" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
       <c r="A213" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B213" s="9" t="inlineStr">
         <is>
-          <t>Carollyn Rojas</t>
+          <t>Patricia Brouwers</t>
         </is>
       </c>
       <c r="C213" s="9" t="inlineStr">
         <is>
-          <t>Zemic 1</t>
+          <t>THOR</t>
         </is>
       </c>
       <c r="D213" s="8" t="inlineStr">
         <is>
-          <t>26:22</t>
+          <t>32:43</t>
         </is>
       </c>
       <c r="E213" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
       <c r="A214" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
-          <t>Marlies Terlouw</t>
+          <t>Hanneke Vogelaar</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
-          <t>Terlouw - de Wit</t>
+          <t>VoHeVo</t>
         </is>
       </c>
       <c r="D214" s="6" t="inlineStr">
         <is>
-          <t>28:38</t>
+          <t>32:54</t>
         </is>
       </c>
       <c r="E214" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
       <c r="A215" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B215" s="9" t="inlineStr">
         <is>
-          <t>Ellen Vis</t>
+          <t>Chantal Damen</t>
         </is>
       </c>
       <c r="C215" s="9" t="inlineStr">
         <is>
-          <t>Blue Energy</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D215" s="8" t="inlineStr">
         <is>
-          <t>29:44</t>
+          <t>34:15</t>
         </is>
       </c>
       <c r="E215" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
       <c r="A216" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
-          <t>Hanneke Vogelaar</t>
+          <t>Eveliene Musters</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
-          <t>VoHeVo</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D216" s="6" t="inlineStr">
         <is>
-          <t>32:54</t>
+          <t>34:15</t>
         </is>
       </c>
       <c r="E216" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
-      <c r="A217" s="1"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
+      <c r="A217" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B217" s="9" t="inlineStr">
+        <is>
+          <t>Merel Jansen</t>
+        </is>
+      </c>
+      <c r="C217" s="9" t="inlineStr">
+        <is>
+          <t>THOR</t>
+        </is>
+      </c>
+      <c r="D217" s="8" t="inlineStr">
+        <is>
+          <t>34:53</t>
+        </is>
+      </c>
+      <c r="E217" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
-      <c r="A218" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E218" s="4"/>
+      <c r="A218" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B218" s="7" t="inlineStr">
+        <is>
+          <t>M. van Vlimmeren</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D218" s="6" t="inlineStr">
+        <is>
+          <t>36:02</t>
+        </is>
+      </c>
+      <c r="E218" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
-      <c r="A219" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E219" s="5"/>
+      <c r="A219" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B219" s="9" t="inlineStr">
+        <is>
+          <t>Sandra Posthumus</t>
+        </is>
+      </c>
+      <c r="C219" s="9" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D219" s="8" t="inlineStr">
+        <is>
+          <t>36:21</t>
+        </is>
+      </c>
+      <c r="E219" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
       <c r="A220" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
-          <t>Ronald Kalis</t>
+          <t>Mickelle van den Boer</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
-          <t>QHSE Totaal</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D220" s="6" t="inlineStr">
         <is>
-          <t>42:00</t>
+          <t>36:22</t>
         </is>
       </c>
       <c r="E220" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
       <c r="A221" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B221" s="9" t="inlineStr">
         <is>
-          <t>Bas van Eekelen</t>
+          <t>Angelique Baaten</t>
         </is>
       </c>
       <c r="C221" s="9" t="inlineStr">
         <is>
-          <t>BRB Powered by Remmerswaal</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
-          <t>44:22</t>
+          <t>38:42</t>
         </is>
       </c>
       <c r="E221" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
-          <t>Nicolaas Wagemakers</t>
+          <t>Kim Van Eetvelde</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
-          <t>Piet Powered by Remmerswaal</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D222" s="6" t="inlineStr">
         <is>
-          <t>45:14</t>
+          <t>40:55</t>
         </is>
       </c>
       <c r="E222" s="6"/>
-    </row>
-[...242 lines deleted...]
-      <c r="E234" s="8"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>