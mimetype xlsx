--- v0 (2025-12-07)
+++ v1 (2026-06-23)
@@ -8435,51 +8435,51 @@
       <c r="B403" s="9" t="inlineStr">
         <is>
           <t>Peter Comba</t>
         </is>
       </c>
       <c r="C403" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D403" s="8" t="inlineStr">
         <is>
           <t>1:54:44</t>
         </is>
       </c>
       <c r="E403" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="404">
       <c r="A404" s="6" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B404" s="7" t="inlineStr">
         <is>
-          <t>Boyke Lutgers</t>
+          <t>Startnummer 508</t>
         </is>
       </c>
       <c r="C404" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D404" s="6" t="inlineStr">
         <is>
           <t>1:55:11</t>
         </is>
       </c>
       <c r="E404" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="405">
       <c r="A405" s="8" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B405" s="9" t="inlineStr">
         <is>
           <t>Guy Lambooij</t>
         </is>
       </c>