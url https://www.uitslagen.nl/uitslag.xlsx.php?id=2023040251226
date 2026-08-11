--- v0 (2026-06-25)
+++ v1 (2026-08-11)
@@ -3101,51 +3101,51 @@
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Knuffelberen</t>
         </is>
       </c>
       <c r="D134" s="6"/>
       <c r="E134" s="6" t="inlineStr">
         <is>
           <t>21:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
           <t>Sarah</t>
         </is>
       </c>
       <c r="C135" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="D135" s="8"/>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>21:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>Jamile Zaoudi</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Trias United</t>
         </is>
       </c>
@@ -3883,51 +3883,51 @@
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Sprinternisten Isala 2</t>
         </is>
       </c>
       <c r="D168" s="6"/>
       <c r="E168" s="6" t="inlineStr">
         <is>
           <t>23:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
       <c r="A169" s="8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B169" s="9" t="inlineStr">
         <is>
           <t>Lotte</t>
         </is>
       </c>
       <c r="C169" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="D169" s="8"/>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>23:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
       <c r="A170" s="6" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>Marinde vd Breggen</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Mombeasts</t>
         </is>
       </c>
@@ -3998,51 +3998,51 @@
       <c r="C173" s="9" t="inlineStr">
         <is>
           <t>BMR Windesheim 1</t>
         </is>
       </c>
       <c r="D173" s="8"/>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>23:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="6" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>Joep</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="D174" s="6"/>
       <c r="E174" s="6" t="inlineStr">
         <is>
           <t>23:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B175" s="9" t="inlineStr">
         <is>
           <t>Gerjo</t>
         </is>
       </c>
       <c r="C175" s="9" t="inlineStr">
         <is>
           <t>GewoonZeS 1</t>
         </is>
       </c>
@@ -9467,51 +9467,51 @@
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Goed Bezig Oldebroek</t>
         </is>
       </c>
       <c r="D412" s="6"/>
       <c r="E412" s="6" t="inlineStr">
         <is>
           <t>48:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="413">
       <c r="A413" s="8" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B413" s="9" t="inlineStr">
         <is>
           <t>John</t>
         </is>
       </c>
       <c r="C413" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="D413" s="8"/>
       <c r="E413" s="8" t="inlineStr">
         <is>
           <t>48:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
           <t>Arjan Lindenhols</t>
         </is>
       </c>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Enexis</t>
         </is>
       </c>
@@ -10111,51 +10111,51 @@
       <c r="C440" s="7" t="inlineStr">
         <is>
           <t>Rutbeckia's</t>
         </is>
       </c>
       <c r="D440" s="6"/>
       <c r="E440" s="6" t="inlineStr">
         <is>
           <t>52:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
       <c r="A441" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B441" s="9" t="inlineStr">
         <is>
           <t>Daphne</t>
         </is>
       </c>
       <c r="C441" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="D441" s="8"/>
       <c r="E441" s="8" t="inlineStr">
         <is>
           <t>52:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
       <c r="A442" s="6" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B442" s="7" t="inlineStr">
         <is>
           <t>Corine</t>
         </is>
       </c>
       <c r="C442" s="7" t="inlineStr">
         <is>
           <t>IbuproRenFan</t>
         </is>
       </c>
@@ -11739,51 +11739,51 @@
       <c r="C512" s="7" t="inlineStr">
         <is>
           <t>Goed Bezig Oldebroek</t>
         </is>
       </c>
       <c r="D512" s="6"/>
       <c r="E512" s="6" t="inlineStr">
         <is>
           <t>33:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="513">
       <c r="A513" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B513" s="9" t="inlineStr">
         <is>
           <t>Mark</t>
         </is>
       </c>
       <c r="C513" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="D513" s="8"/>
       <c r="E513" s="8" t="inlineStr">
         <is>
           <t>33:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
       <c r="A514" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B514" s="7" t="inlineStr">
         <is>
           <t>Marcela</t>
         </is>
       </c>
       <c r="C514" s="7" t="inlineStr">
         <is>
           <t>Rutbeckia's</t>
         </is>
       </c>
@@ -13592,51 +13592,51 @@
       <c r="B594" s="9" t="inlineStr">
         <is>
           <t>Sprinternisten Isala 2</t>
         </is>
       </c>
       <c r="C594" s="9"/>
       <c r="D594" s="8" t="inlineStr">
         <is>
           <t>23:26</t>
         </is>
       </c>
       <c r="E594" s="8" t="inlineStr">
         <is>
           <t>23:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="595">
       <c r="A595" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B595" s="7" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="C595" s="7"/>
       <c r="D595" s="6" t="inlineStr">
         <is>
           <t>23:29</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
           <t>23:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="596">
       <c r="A596" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B596" s="9" t="inlineStr">
         <is>
           <t>Benthem Gratama Advocaten</t>
         </is>
       </c>
@@ -15680,51 +15680,51 @@
       <c r="B686" s="7" t="inlineStr">
         <is>
           <t>Windesheim 2</t>
         </is>
       </c>
       <c r="C686" s="7"/>
       <c r="D686" s="6" t="inlineStr">
         <is>
           <t>1:15:56</t>
         </is>
       </c>
       <c r="E686" s="6" t="inlineStr">
         <is>
           <t>1:15:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="687">
       <c r="A687" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B687" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="C687" s="9"/>
       <c r="D687" s="8" t="inlineStr">
         <is>
           <t>1:15:57</t>
         </is>
       </c>
       <c r="E687" s="8" t="inlineStr">
         <is>
           <t>1:15:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="688">
       <c r="A688" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B688" s="7" t="inlineStr">
         <is>
           <t>Fysiomobilae</t>
         </is>
       </c>
@@ -17239,51 +17239,51 @@
       <c r="B755" s="7" t="inlineStr">
         <is>
           <t>HBO-ICT</t>
         </is>
       </c>
       <c r="C755" s="7"/>
       <c r="D755" s="6" t="inlineStr">
         <is>
           <t>1:36:43</t>
         </is>
       </c>
       <c r="E755" s="6" t="inlineStr">
         <is>
           <t>1:36:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="756">
       <c r="A756" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B756" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="C756" s="9"/>
       <c r="D756" s="8" t="inlineStr">
         <is>
           <t>1:37:13</t>
         </is>
       </c>
       <c r="E756" s="8" t="inlineStr">
         <is>
           <t>1:37:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="757">
       <c r="A757" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B757" s="7" t="inlineStr">
         <is>
           <t>Trias United</t>
         </is>
       </c>
@@ -19074,51 +19074,51 @@
       <c r="B836" s="7" t="inlineStr">
         <is>
           <t>Goed Bezig Oldebroek</t>
         </is>
       </c>
       <c r="C836" s="7"/>
       <c r="D836" s="6" t="inlineStr">
         <is>
           <t>2:25:49</t>
         </is>
       </c>
       <c r="E836" s="6" t="inlineStr">
         <is>
           <t>2:25:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="837">
       <c r="A837" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B837" s="9" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="C837" s="9"/>
       <c r="D837" s="8" t="inlineStr">
         <is>
           <t>2:26:00</t>
         </is>
       </c>
       <c r="E837" s="8" t="inlineStr">
         <is>
           <t>2:26:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="838">
       <c r="A838" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B838" s="7" t="inlineStr">
         <is>
           <t>Skal Biocontrole</t>
         </is>
       </c>
@@ -20794,51 +20794,51 @@
       <c r="B912" s="9" t="inlineStr">
         <is>
           <t>Mensinghe mix</t>
         </is>
       </c>
       <c r="C912" s="9"/>
       <c r="D912" s="8" t="inlineStr">
         <is>
           <t>2:47:54</t>
         </is>
       </c>
       <c r="E912" s="8" t="inlineStr">
         <is>
           <t>2:47:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="913">
       <c r="A913" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B913" s="7" t="inlineStr">
         <is>
-          <t>De Jekko's&amp;#128293;</t>
+          <t>De Jekko's🔥</t>
         </is>
       </c>
       <c r="C913" s="7"/>
       <c r="D913" s="6" t="inlineStr">
         <is>
           <t>2:49:37</t>
         </is>
       </c>
       <c r="E913" s="6" t="inlineStr">
         <is>
           <t>2:49:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="914">
       <c r="A914" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B914" s="9" t="inlineStr">
         <is>
           <t>Team Bouwkunde</t>
         </is>
       </c>