--- v0 (2026-03-03)
+++ v1 (2026-06-25)
@@ -1471,51 +1471,51 @@
           <t>Janne Schilder</t>
         </is>
       </c>
       <c r="C57" s="7" t="inlineStr">
         <is>
           <t>Marvel</t>
         </is>
       </c>
       <c r="D57" s="6" t="inlineStr">
         <is>
           <t>28:54</t>
         </is>
       </c>
       <c r="E57" s="6" t="inlineStr">
         <is>
           <t>28:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>SEN-M, TIMLOOP 5,5KM</t>
+          <t>SEN-M, TRIMLOOP 5,5KM</t>
         </is>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D60" s="5" t="inlineStr">
         <is>
@@ -1809,51 +1809,51 @@
           <t>Jos Hopman</t>
         </is>
       </c>
       <c r="C71" s="7" t="inlineStr">
         <is>
           <t>avVN</t>
         </is>
       </c>
       <c r="D71" s="6" t="inlineStr">
         <is>
           <t>51:08</t>
         </is>
       </c>
       <c r="E71" s="6" t="inlineStr">
         <is>
           <t>50:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>SEN-V, TIMLOOP 5,5KM</t>
+          <t>SEN-V, TRIMLOOP 5,5KM</t>
         </is>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
@@ -2197,51 +2197,51 @@
           <t>Martine Dhondt</t>
         </is>
       </c>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Marvel</t>
         </is>
       </c>
       <c r="D87" s="6" t="inlineStr">
         <is>
           <t>41:58</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>41:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>SEN-M, TIMLOOP 10KM</t>
+          <t>SEN-M, TRIMLOOP 10KM</t>
         </is>
       </c>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B90" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D90" s="5" t="inlineStr">
         <is>
@@ -3954,51 +3954,51 @@
           <t>Peter Hellings</t>
         </is>
       </c>
       <c r="C154" s="9" t="inlineStr">
         <is>
           <t>Fortuna '67</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>1:13:55</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>1:13:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>SEN-V, TIMLOOP 10KM</t>
+          <t>SEN-V, TRIMLOOP 10KM</t>
         </is>
       </c>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B157" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D157" s="5" t="inlineStr">
         <is>