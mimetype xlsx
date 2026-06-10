--- v0 (2026-03-03)
+++ v1 (2026-06-10)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E371"/>
+  <dimension ref="A1:E368"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Schipper Omloop van Menheerse</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Middelharnis - Donderdag 27 april 2023</t>
@@ -1159,7149 +1159,7112 @@
       <c r="E46" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>Thijmen Franzen</t>
         </is>
       </c>
       <c r="C47" s="7" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
       <c r="D47" s="6" t="inlineStr">
         <is>
           <t>5:48</t>
         </is>
       </c>
       <c r="E47" s="6"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-[...3 lines deleted...]
-      <c r="A49" s="4" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
+      <c r="A48" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B48" s="9" t="inlineStr">
+        <is>
+          <t>Duuk Alting</t>
+        </is>
+      </c>
+      <c r="C48" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>6:17</t>
+        </is>
+      </c>
+      <c r="E48" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
+      <c r="A50" s="4" t="inlineStr">
         <is>
           <t>VROUW, 1200M KIDSRUN (9TM12JR)</t>
         </is>
       </c>
-      <c r="B49" s="4"/>
-[...5 lines deleted...]
-      <c r="A50" s="5" t="inlineStr">
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B50" s="5" t="inlineStr">
+      <c r="B51" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C50" s="5" t="inlineStr">
+      <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D50" s="5" t="inlineStr">
+      <c r="D51" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E50" s="5"/>
-[...2 lines deleted...]
-      <c r="A51" s="6" t="inlineStr">
+      <c r="E51" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
+      <c r="A52" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B51" s="7" t="inlineStr">
+      <c r="B52" s="7" t="inlineStr">
         <is>
           <t>Famke Franzen</t>
         </is>
       </c>
-      <c r="C51" s="7" t="inlineStr">
+      <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
-      <c r="D51" s="6" t="inlineStr">
+      <c r="D52" s="6" t="inlineStr">
         <is>
           <t>4:20</t>
         </is>
       </c>
-      <c r="E51" s="6"/>
-[...2 lines deleted...]
-      <c r="A52" s="8" t="inlineStr">
+      <c r="E52" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
+      <c r="A53" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B52" s="9" t="inlineStr">
+      <c r="B53" s="9" t="inlineStr">
         <is>
           <t>Lara Klem</t>
         </is>
       </c>
-      <c r="C52" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D52" s="8" t="inlineStr">
+      <c r="C53" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
         <is>
           <t>4:30</t>
         </is>
       </c>
-      <c r="E52" s="8"/>
-[...2 lines deleted...]
-      <c r="A53" s="6" t="inlineStr">
+      <c r="E53" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
+      <c r="A54" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B53" s="7" t="inlineStr">
+      <c r="B54" s="7" t="inlineStr">
         <is>
           <t>Jet Joppe</t>
         </is>
       </c>
-      <c r="C53" s="7" t="inlineStr">
+      <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Flakkee</t>
         </is>
       </c>
-      <c r="D53" s="6" t="inlineStr">
+      <c r="D54" s="6" t="inlineStr">
         <is>
           <t>4:35</t>
         </is>
       </c>
-      <c r="E53" s="6"/>
-[...2 lines deleted...]
-      <c r="A54" s="8" t="inlineStr">
+      <c r="E54" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
+      <c r="A55" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B54" s="9" t="inlineStr">
+      <c r="B55" s="9" t="inlineStr">
         <is>
           <t>Febe van der Welle</t>
         </is>
       </c>
-      <c r="C54" s="9" t="inlineStr">
+      <c r="C55" s="9" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
-      <c r="D54" s="8" t="inlineStr">
+      <c r="D55" s="8" t="inlineStr">
         <is>
           <t>4:42</t>
         </is>
       </c>
-      <c r="E54" s="8"/>
-[...2 lines deleted...]
-      <c r="A55" s="6" t="inlineStr">
+      <c r="E55" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
+      <c r="A56" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B55" s="7" t="inlineStr">
+      <c r="B56" s="7" t="inlineStr">
         <is>
           <t>Evy van Nimwegen</t>
         </is>
       </c>
-      <c r="C55" s="7" t="inlineStr">
+      <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
-      <c r="D55" s="6" t="inlineStr">
+      <c r="D56" s="6" t="inlineStr">
         <is>
           <t>4:45</t>
         </is>
       </c>
-      <c r="E55" s="6"/>
-[...2 lines deleted...]
-      <c r="A56" s="8" t="inlineStr">
+      <c r="E56" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
+      <c r="A57" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B56" s="9" t="inlineStr">
+      <c r="B57" s="9" t="inlineStr">
         <is>
           <t>Nadine Wagner</t>
         </is>
       </c>
-      <c r="C56" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D56" s="8" t="inlineStr">
+      <c r="C57" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
         <is>
           <t>4:53</t>
         </is>
       </c>
-      <c r="E56" s="8"/>
-[...2 lines deleted...]
-      <c r="A57" s="6" t="inlineStr">
+      <c r="E57" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
+      <c r="A58" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B57" s="7" t="inlineStr">
+      <c r="B58" s="7" t="inlineStr">
         <is>
           <t>Zoe de Blok</t>
         </is>
       </c>
-      <c r="C57" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D57" s="6" t="inlineStr">
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D58" s="6" t="inlineStr">
         <is>
           <t>5:04</t>
         </is>
       </c>
-      <c r="E57" s="6"/>
-[...2 lines deleted...]
-      <c r="A58" s="8" t="inlineStr">
+      <c r="E58" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
+      <c r="A59" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B58" s="9" t="inlineStr">
+      <c r="B59" s="9" t="inlineStr">
         <is>
           <t>Sanne van Eijken</t>
         </is>
       </c>
-      <c r="C58" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D58" s="8" t="inlineStr">
+      <c r="C59" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
         <is>
           <t>5:21</t>
         </is>
       </c>
-      <c r="E58" s="8"/>
-[...2 lines deleted...]
-      <c r="A59" s="6" t="inlineStr">
+      <c r="E59" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
+      <c r="A60" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B59" s="7" t="inlineStr">
+      <c r="B60" s="7" t="inlineStr">
         <is>
           <t>Noa van der Welle</t>
         </is>
       </c>
-      <c r="C59" s="7" t="inlineStr">
+      <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
-      <c r="D59" s="6" t="inlineStr">
+      <c r="D60" s="6" t="inlineStr">
         <is>
           <t>5:26</t>
         </is>
       </c>
-      <c r="E59" s="6"/>
-[...2 lines deleted...]
-      <c r="A60" s="8" t="inlineStr">
+      <c r="E60" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
+      <c r="A61" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B60" s="9" t="inlineStr">
+      <c r="B61" s="9" t="inlineStr">
         <is>
           <t>Joëla de Ronde</t>
         </is>
       </c>
-      <c r="C60" s="9" t="inlineStr">
+      <c r="C61" s="9" t="inlineStr">
         <is>
           <t>Flakkee</t>
         </is>
       </c>
-      <c r="D60" s="8" t="inlineStr">
+      <c r="D61" s="8" t="inlineStr">
         <is>
           <t>5:51</t>
         </is>
       </c>
-      <c r="E60" s="8"/>
-[...2 lines deleted...]
-      <c r="A61" s="6" t="inlineStr">
+      <c r="E61" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
+      <c r="A62" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B61" s="7" t="inlineStr">
+      <c r="B62" s="7" t="inlineStr">
         <is>
           <t>Leah van der Welle</t>
         </is>
       </c>
-      <c r="C61" s="7" t="inlineStr">
+      <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
-      <c r="D61" s="6" t="inlineStr">
+      <c r="D62" s="6" t="inlineStr">
         <is>
           <t>6:20</t>
         </is>
       </c>
-      <c r="E61" s="6"/>
-[...13 lines deleted...]
-      <c r="E63" s="4"/>
+      <c r="E62" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>MANG, 1200M G-ATLETEN</t>
+        </is>
+      </c>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B64" s="5" t="inlineStr">
+      <c r="B65" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C64" s="5" t="inlineStr">
+      <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D64" s="5" t="inlineStr">
+      <c r="D65" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E64" s="5"/>
-[...2 lines deleted...]
-      <c r="A65" s="6" t="inlineStr">
+      <c r="E65" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
+      <c r="A66" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B65" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" s="7" t="inlineStr">
+      <c r="B66" s="7" t="inlineStr">
+        <is>
+          <t>Marco van der Zweep</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Stad aan 't Haringvliet</t>
+        </is>
+      </c>
+      <c r="D66" s="6" t="inlineStr">
+        <is>
+          <t>6:23</t>
+        </is>
+      </c>
+      <c r="E66" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
+      <c r="A68" s="4" t="inlineStr">
+        <is>
+          <t>MTM17, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B69" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C69" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D69" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E69" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
+      <c r="A70" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B70" s="7" t="inlineStr">
+        <is>
+          <t>Zedie Joppe</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D70" s="6" t="inlineStr">
+        <is>
+          <t>28:27</t>
+        </is>
+      </c>
+      <c r="E70" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
+      <c r="A71" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B71" s="9" t="inlineStr">
+        <is>
+          <t>Thom Tieleman</t>
+        </is>
+      </c>
+      <c r="C71" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>29:32</t>
+        </is>
+      </c>
+      <c r="E71" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
+      <c r="A72" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B72" s="7" t="inlineStr">
+        <is>
+          <t>Wouter Houtsmuller</t>
+        </is>
+      </c>
+      <c r="C72" s="7" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D72" s="6" t="inlineStr">
+        <is>
+          <t>29:34</t>
+        </is>
+      </c>
+      <c r="E72" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
+      <c r="A73" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B73" s="9" t="inlineStr">
+        <is>
+          <t>Rico Terlouw</t>
+        </is>
+      </c>
+      <c r="C73" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>29:36</t>
+        </is>
+      </c>
+      <c r="E73" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
+      <c r="A74" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B74" s="7" t="inlineStr">
+        <is>
+          <t>Thomas van Ledden</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D74" s="6" t="inlineStr">
+        <is>
+          <t>30:18</t>
+        </is>
+      </c>
+      <c r="E74" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
+      <c r="A75" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B75" s="9" t="inlineStr">
+        <is>
+          <t>Joeri Emming</t>
+        </is>
+      </c>
+      <c r="C75" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="inlineStr">
+        <is>
+          <t>30:19</t>
+        </is>
+      </c>
+      <c r="E75" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
+      <c r="A76" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B76" s="7" t="inlineStr">
+        <is>
+          <t>Abel Rentinck</t>
+        </is>
+      </c>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D76" s="6" t="inlineStr">
+        <is>
+          <t>30:46</t>
+        </is>
+      </c>
+      <c r="E76" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
+      <c r="A77" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B77" s="9" t="inlineStr">
+        <is>
+          <t>Cornelius Bezuijen</t>
+        </is>
+      </c>
+      <c r="C77" s="9" t="inlineStr">
+        <is>
+          <t>Goedereede</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="inlineStr">
+        <is>
+          <t>30:47</t>
+        </is>
+      </c>
+      <c r="E77" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
+      <c r="A78" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B78" s="7" t="inlineStr">
+        <is>
+          <t>Siem van Ledden</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D78" s="6" t="inlineStr">
+        <is>
+          <t>30:50</t>
+        </is>
+      </c>
+      <c r="E78" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
+      <c r="A79" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B79" s="9" t="inlineStr">
+        <is>
+          <t>Loek Andela</t>
+        </is>
+      </c>
+      <c r="C79" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>31:09</t>
+        </is>
+      </c>
+      <c r="E79" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
+      <c r="A80" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B80" s="7" t="inlineStr">
+        <is>
+          <t>Boaz Sandifort</t>
+        </is>
+      </c>
+      <c r="C80" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D80" s="6" t="inlineStr">
+        <is>
+          <t>33:43</t>
+        </is>
+      </c>
+      <c r="E80" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
+      <c r="A81" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B81" s="9" t="inlineStr">
+        <is>
+          <t>Bas van de Waart</t>
+        </is>
+      </c>
+      <c r="C81" s="9" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D81" s="8" t="inlineStr">
+        <is>
+          <t>33:47</t>
+        </is>
+      </c>
+      <c r="E81" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
+      <c r="A82" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B82" s="7" t="inlineStr">
+        <is>
+          <t>Naud Arensman</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D82" s="6" t="inlineStr">
+        <is>
+          <t>34:39</t>
+        </is>
+      </c>
+      <c r="E82" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
+      <c r="A83" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B83" s="9" t="inlineStr">
+        <is>
+          <t>Stijn Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C83" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D83" s="8" t="inlineStr">
+        <is>
+          <t>34:54</t>
+        </is>
+      </c>
+      <c r="E83" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
+      <c r="A84" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B84" s="7" t="inlineStr">
+        <is>
+          <t>Matz Jansen</t>
+        </is>
+      </c>
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D84" s="6" t="inlineStr">
+        <is>
+          <t>35:11</t>
+        </is>
+      </c>
+      <c r="E84" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
+      <c r="A85" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B85" s="9" t="inlineStr">
+        <is>
+          <t>Nikolai Achterberg</t>
+        </is>
+      </c>
+      <c r="C85" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D85" s="8" t="inlineStr">
+        <is>
+          <t>35:22</t>
+        </is>
+      </c>
+      <c r="E85" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
+      <c r="A86" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B86" s="7" t="inlineStr">
+        <is>
+          <t>Jens van Weenen</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D86" s="6" t="inlineStr">
+        <is>
+          <t>35:40</t>
+        </is>
+      </c>
+      <c r="E86" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
+      <c r="A87" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B87" s="9" t="inlineStr">
+        <is>
+          <t>Sep Jansen</t>
+        </is>
+      </c>
+      <c r="C87" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="inlineStr">
+        <is>
+          <t>36:29</t>
+        </is>
+      </c>
+      <c r="E87" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
+      <c r="A88" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B88" s="7" t="inlineStr">
+        <is>
+          <t>Nils Jansen</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D88" s="6" t="inlineStr">
+        <is>
+          <t>36:36</t>
+        </is>
+      </c>
+      <c r="E88" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
+      <c r="A89" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B89" s="9" t="inlineStr">
+        <is>
+          <t>Bram van de Putte</t>
+        </is>
+      </c>
+      <c r="C89" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="inlineStr">
+        <is>
+          <t>37:03</t>
+        </is>
+      </c>
+      <c r="E89" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
+      <c r="A90" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B90" s="7" t="inlineStr">
+        <is>
+          <t>Niels Grinwis</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D90" s="6" t="inlineStr">
+        <is>
+          <t>37:04</t>
+        </is>
+      </c>
+      <c r="E90" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
+      <c r="A91" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B91" s="9" t="inlineStr">
+        <is>
+          <t>Koen Vilain</t>
+        </is>
+      </c>
+      <c r="C91" s="9" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="inlineStr">
+        <is>
+          <t>37:15</t>
+        </is>
+      </c>
+      <c r="E91" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
+      <c r="A92" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B92" s="7" t="inlineStr">
+        <is>
+          <t>Gijs Roetman</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D92" s="6" t="inlineStr">
+        <is>
+          <t>37:46</t>
+        </is>
+      </c>
+      <c r="E92" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
+      <c r="A93" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B93" s="9" t="inlineStr">
+        <is>
+          <t>Ivar Hersbach</t>
+        </is>
+      </c>
+      <c r="C93" s="9" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="inlineStr">
+        <is>
+          <t>43:02</t>
+        </is>
+      </c>
+      <c r="E93" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
+      <c r="A94" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B94" s="7" t="inlineStr">
+        <is>
+          <t>Swen Hoegee</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D94" s="6" t="inlineStr">
+        <is>
+          <t>46:48</t>
+        </is>
+      </c>
+      <c r="E94" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
+      <c r="A95" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B95" s="9" t="inlineStr">
+        <is>
+          <t>Floris Hoek</t>
+        </is>
+      </c>
+      <c r="C95" s="9" t="inlineStr">
+        <is>
+          <t>Schore</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="inlineStr">
+        <is>
+          <t>47:29</t>
+        </is>
+      </c>
+      <c r="E95" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
+      <c r="A96" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B96" s="7" t="inlineStr">
+        <is>
+          <t>Aaron Haffert</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D96" s="6" t="inlineStr">
+        <is>
+          <t>51:19</t>
+        </is>
+      </c>
+      <c r="E96" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
+      <c r="A97" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B97" s="9" t="inlineStr">
+        <is>
+          <t>Finn Scholts</t>
+        </is>
+      </c>
+      <c r="C97" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="inlineStr">
+        <is>
+          <t>51:30</t>
+        </is>
+      </c>
+      <c r="E97" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
+      <c r="A98" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B98" s="7" t="inlineStr">
+        <is>
+          <t>Jayden Moerkerken</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D98" s="6" t="inlineStr">
+        <is>
+          <t>52:09</t>
+        </is>
+      </c>
+      <c r="E98" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>VTM17, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B101" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E101" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
+      <c r="A102" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B102" s="7" t="inlineStr">
+        <is>
+          <t>Famke Franzen</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D102" s="6" t="inlineStr">
+        <is>
+          <t>31:40</t>
+        </is>
+      </c>
+      <c r="E102" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
+      <c r="A103" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B103" s="9" t="inlineStr">
+        <is>
+          <t>Roos Buth</t>
+        </is>
+      </c>
+      <c r="C103" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="inlineStr">
+        <is>
+          <t>34:04</t>
+        </is>
+      </c>
+      <c r="E103" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
+      <c r="A104" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B104" s="7" t="inlineStr">
+        <is>
+          <t>Sophie van de Putte</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D104" s="6" t="inlineStr">
+        <is>
+          <t>35:23</t>
+        </is>
+      </c>
+      <c r="E104" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
+      <c r="A105" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B105" s="9" t="inlineStr">
+        <is>
+          <t>Daphne Joppe</t>
+        </is>
+      </c>
+      <c r="C105" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>35:24</t>
+        </is>
+      </c>
+      <c r="E105" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
+      <c r="A106" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B106" s="7" t="inlineStr">
+        <is>
+          <t>Ashley van Oostenbrugge</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D106" s="6" t="inlineStr">
+        <is>
+          <t>42:24</t>
+        </is>
+      </c>
+      <c r="E106" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
+      <c r="A107" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B107" s="9" t="inlineStr">
+        <is>
+          <t>Linney Koornneef</t>
+        </is>
+      </c>
+      <c r="C107" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="inlineStr">
+        <is>
+          <t>43:34</t>
+        </is>
+      </c>
+      <c r="E107" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
+      <c r="A108" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B108" s="7" t="inlineStr">
+        <is>
+          <t>Karin Bosiuk</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Stad ah Haringvliet</t>
+        </is>
+      </c>
+      <c r="D108" s="6" t="inlineStr">
+        <is>
+          <t>44:44</t>
+        </is>
+      </c>
+      <c r="E108" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
+      <c r="A109" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B109" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Ploeger</t>
+        </is>
+      </c>
+      <c r="C109" s="9" t="inlineStr">
+        <is>
+          <t>Uster - Zwitserland</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>49:20</t>
+        </is>
+      </c>
+      <c r="E109" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
+      <c r="A110" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B110" s="7" t="inlineStr">
+        <is>
+          <t>Cheyenna Hoffman</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D110" s="6" t="inlineStr">
+        <is>
+          <t>52:00</t>
+        </is>
+      </c>
+      <c r="E110" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
+      <c r="A111" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B111" s="9" t="inlineStr">
+        <is>
+          <t>Milou van der Linde</t>
+        </is>
+      </c>
+      <c r="C111" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D111" s="8" t="inlineStr">
+        <is>
+          <t>1:01:24</t>
+        </is>
+      </c>
+      <c r="E111" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
+      <c r="A113" s="4" t="inlineStr">
+        <is>
+          <t>M18+, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B114" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C114" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E114" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
+      <c r="A115" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B115" s="7" t="inlineStr">
+        <is>
+          <t>Yennick Wolthuizen</t>
+        </is>
+      </c>
+      <c r="C115" s="7" t="inlineStr">
+        <is>
+          <t>Ouddorp Zh</t>
+        </is>
+      </c>
+      <c r="D115" s="6" t="inlineStr">
+        <is>
+          <t>22:02</t>
+        </is>
+      </c>
+      <c r="E115" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
+      <c r="A116" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B116" s="9" t="inlineStr">
+        <is>
+          <t>Peter Pollemans</t>
+        </is>
+      </c>
+      <c r="C116" s="9" t="inlineStr">
+        <is>
+          <t>Olympus '70</t>
+        </is>
+      </c>
+      <c r="D116" s="8" t="inlineStr">
+        <is>
+          <t>22:12</t>
+        </is>
+      </c>
+      <c r="E116" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
+      <c r="A117" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B117" s="7" t="inlineStr">
+        <is>
+          <t>Lennen Jonker</t>
+        </is>
+      </c>
+      <c r="C117" s="7" t="inlineStr">
+        <is>
+          <t>Delta Sport</t>
+        </is>
+      </c>
+      <c r="D117" s="6" t="inlineStr">
+        <is>
+          <t>22:30</t>
+        </is>
+      </c>
+      <c r="E117" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
+      <c r="A118" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B118" s="9" t="inlineStr">
+        <is>
+          <t>Eric Wolfert</t>
+        </is>
+      </c>
+      <c r="C118" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D118" s="8" t="inlineStr">
+        <is>
+          <t>23:16</t>
+        </is>
+      </c>
+      <c r="E118" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
+      <c r="A119" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B119" s="7" t="inlineStr">
+        <is>
+          <t>Willem de Korte</t>
+        </is>
+      </c>
+      <c r="C119" s="7" t="inlineStr">
+        <is>
+          <t>González Running Team</t>
+        </is>
+      </c>
+      <c r="D119" s="6" t="inlineStr">
+        <is>
+          <t>23:19</t>
+        </is>
+      </c>
+      <c r="E119" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
+      <c r="A120" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B120" s="9" t="inlineStr">
+        <is>
+          <t>Adriaan Koole</t>
+        </is>
+      </c>
+      <c r="C120" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D120" s="8" t="inlineStr">
+        <is>
+          <t>23:32</t>
+        </is>
+      </c>
+      <c r="E120" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
+      <c r="A121" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B121" s="7" t="inlineStr">
+        <is>
+          <t>Niels Boot</t>
+        </is>
+      </c>
+      <c r="C121" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D121" s="6" t="inlineStr">
+        <is>
+          <t>23:49</t>
+        </is>
+      </c>
+      <c r="E121" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
+      <c r="A122" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B122" s="9" t="inlineStr">
+        <is>
+          <t>John Arensman</t>
+        </is>
+      </c>
+      <c r="C122" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="inlineStr">
+        <is>
+          <t>24:08</t>
+        </is>
+      </c>
+      <c r="E122" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
+      <c r="A123" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B123" s="7" t="inlineStr">
+        <is>
+          <t>Maarten Van Walsem</t>
+        </is>
+      </c>
+      <c r="C123" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D123" s="6" t="inlineStr">
+        <is>
+          <t>24:23</t>
+        </is>
+      </c>
+      <c r="E123" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
+      <c r="A124" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B124" s="9" t="inlineStr">
+        <is>
+          <t>Eric-Paul Boeters</t>
+        </is>
+      </c>
+      <c r="C124" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D124" s="8" t="inlineStr">
+        <is>
+          <t>24:44</t>
+        </is>
+      </c>
+      <c r="E124" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
+      <c r="A125" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B125" s="7" t="inlineStr">
+        <is>
+          <t>Michael Kerkhof</t>
+        </is>
+      </c>
+      <c r="C125" s="7" t="inlineStr">
+        <is>
+          <t>Hoogvliet Rotterdam</t>
+        </is>
+      </c>
+      <c r="D125" s="6" t="inlineStr">
+        <is>
+          <t>24:47</t>
+        </is>
+      </c>
+      <c r="E125" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
+      <c r="A126" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B126" s="9" t="inlineStr">
+        <is>
+          <t>Rijk van Dongen</t>
+        </is>
+      </c>
+      <c r="C126" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D126" s="8" t="inlineStr">
+        <is>
+          <t>24:52</t>
+        </is>
+      </c>
+      <c r="E126" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
+      <c r="A127" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B127" s="7" t="inlineStr">
+        <is>
+          <t>Freek Goedhart</t>
+        </is>
+      </c>
+      <c r="C127" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D127" s="6" t="inlineStr">
+        <is>
+          <t>24:58</t>
+        </is>
+      </c>
+      <c r="E127" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
+      <c r="A128" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B128" s="9" t="inlineStr">
+        <is>
+          <t>Adriaan Tanis</t>
+        </is>
+      </c>
+      <c r="C128" s="9" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D128" s="8" t="inlineStr">
+        <is>
+          <t>25:28</t>
+        </is>
+      </c>
+      <c r="E128" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
+      <c r="A129" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B129" s="7" t="inlineStr">
+        <is>
+          <t>Cornelis Bakker</t>
+        </is>
+      </c>
+      <c r="C129" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D129" s="6" t="inlineStr">
+        <is>
+          <t>25:30</t>
+        </is>
+      </c>
+      <c r="E129" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
+      <c r="A130" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B130" s="9" t="inlineStr">
+        <is>
+          <t>Robert Kik</t>
+        </is>
+      </c>
+      <c r="C130" s="9" t="inlineStr">
+        <is>
+          <t>Nieuwe-Tonge</t>
+        </is>
+      </c>
+      <c r="D130" s="8" t="inlineStr">
+        <is>
+          <t>25:48</t>
+        </is>
+      </c>
+      <c r="E130" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
+      <c r="A131" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B131" s="7" t="inlineStr">
+        <is>
+          <t>Ruud Maliepaard</t>
+        </is>
+      </c>
+      <c r="C131" s="7" t="inlineStr">
+        <is>
+          <t>Den Bommel</t>
+        </is>
+      </c>
+      <c r="D131" s="6" t="inlineStr">
+        <is>
+          <t>25:52</t>
+        </is>
+      </c>
+      <c r="E131" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
+      <c r="A132" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B132" s="9" t="inlineStr">
+        <is>
+          <t>Roel Brand</t>
+        </is>
+      </c>
+      <c r="C132" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D132" s="8" t="inlineStr">
+        <is>
+          <t>25:56</t>
+        </is>
+      </c>
+      <c r="E132" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
+      <c r="A133" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B133" s="7" t="inlineStr">
+        <is>
+          <t>Joost van Wezel</t>
+        </is>
+      </c>
+      <c r="C133" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D133" s="6" t="inlineStr">
+        <is>
+          <t>26:12</t>
+        </is>
+      </c>
+      <c r="E133" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
+      <c r="A134" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B134" s="9" t="inlineStr">
+        <is>
+          <t>Sam Andela</t>
+        </is>
+      </c>
+      <c r="C134" s="9" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D134" s="8" t="inlineStr">
+        <is>
+          <t>26:22</t>
+        </is>
+      </c>
+      <c r="E134" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
+      <c r="A135" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B135" s="7" t="inlineStr">
+        <is>
+          <t>Henk Pijper</t>
+        </is>
+      </c>
+      <c r="C135" s="7" t="inlineStr">
+        <is>
+          <t>Weesp</t>
+        </is>
+      </c>
+      <c r="D135" s="6" t="inlineStr">
+        <is>
+          <t>26:28</t>
+        </is>
+      </c>
+      <c r="E135" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
+      <c r="A136" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B136" s="9" t="inlineStr">
+        <is>
+          <t>Wessel van der Gijze</t>
+        </is>
+      </c>
+      <c r="C136" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D136" s="8" t="inlineStr">
+        <is>
+          <t>26:43</t>
+        </is>
+      </c>
+      <c r="E136" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
+      <c r="A137" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B137" s="7" t="inlineStr">
+        <is>
+          <t>Luuk van Wezel</t>
+        </is>
+      </c>
+      <c r="C137" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D137" s="6" t="inlineStr">
+        <is>
+          <t>26:44</t>
+        </is>
+      </c>
+      <c r="E137" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
+      <c r="A138" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B138" s="9" t="inlineStr">
+        <is>
+          <t>Pepijn Jak</t>
+        </is>
+      </c>
+      <c r="C138" s="9" t="inlineStr">
+        <is>
+          <t>Ooltgensplaat</t>
+        </is>
+      </c>
+      <c r="D138" s="8" t="inlineStr">
+        <is>
+          <t>26:55</t>
+        </is>
+      </c>
+      <c r="E138" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
+      <c r="A139" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B139" s="7" t="inlineStr">
+        <is>
+          <t>Matthijs van der Veer</t>
+        </is>
+      </c>
+      <c r="C139" s="7" t="inlineStr">
+        <is>
+          <t>Ouddorp Zh</t>
+        </is>
+      </c>
+      <c r="D139" s="6" t="inlineStr">
+        <is>
+          <t>27:05</t>
+        </is>
+      </c>
+      <c r="E139" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
+      <c r="A140" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B140" s="9" t="inlineStr">
+        <is>
+          <t>Ronald vd Bok</t>
+        </is>
+      </c>
+      <c r="C140" s="9" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D140" s="8" t="inlineStr">
+        <is>
+          <t>27:07</t>
+        </is>
+      </c>
+      <c r="E140" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
+      <c r="A141" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B141" s="7" t="inlineStr">
+        <is>
+          <t>Gertjan Lodder</t>
+        </is>
+      </c>
+      <c r="C141" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D141" s="6" t="inlineStr">
+        <is>
+          <t>27:31</t>
+        </is>
+      </c>
+      <c r="E141" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
+      <c r="A142" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B142" s="9" t="inlineStr">
+        <is>
+          <t>Rob Hobbel</t>
+        </is>
+      </c>
+      <c r="C142" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D142" s="8" t="inlineStr">
+        <is>
+          <t>27:35</t>
+        </is>
+      </c>
+      <c r="E142" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
+      <c r="A143" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B143" s="7" t="inlineStr">
+        <is>
+          <t>Walter Verhage</t>
+        </is>
+      </c>
+      <c r="C143" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D143" s="6" t="inlineStr">
+        <is>
+          <t>27:36</t>
+        </is>
+      </c>
+      <c r="E143" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
+      <c r="A144" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B144" s="9" t="inlineStr">
+        <is>
+          <t>Mats Joris</t>
+        </is>
+      </c>
+      <c r="C144" s="9" t="inlineStr">
+        <is>
+          <t>Moerstraten</t>
+        </is>
+      </c>
+      <c r="D144" s="8" t="inlineStr">
+        <is>
+          <t>27:45</t>
+        </is>
+      </c>
+      <c r="E144" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
+      <c r="A145" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B145" s="7" t="inlineStr">
+        <is>
+          <t>Matthis Cornelissen</t>
+        </is>
+      </c>
+      <c r="C145" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D145" s="6" t="inlineStr">
+        <is>
+          <t>28:13</t>
+        </is>
+      </c>
+      <c r="E145" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
+      <c r="A146" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B146" s="9" t="inlineStr">
+        <is>
+          <t>Christian Hoogzand</t>
+        </is>
+      </c>
+      <c r="C146" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D146" s="8" t="inlineStr">
+        <is>
+          <t>28:17</t>
+        </is>
+      </c>
+      <c r="E146" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
+      <c r="A147" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B147" s="7" t="inlineStr">
+        <is>
+          <t>Senny Wagemaker</t>
+        </is>
+      </c>
+      <c r="C147" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D147" s="6" t="inlineStr">
+        <is>
+          <t>28:20</t>
+        </is>
+      </c>
+      <c r="E147" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
+      <c r="A148" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B148" s="9" t="inlineStr">
+        <is>
+          <t>Mathijs van Heemst</t>
+        </is>
+      </c>
+      <c r="C148" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D148" s="8" t="inlineStr">
+        <is>
+          <t>28:28</t>
+        </is>
+      </c>
+      <c r="E148" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
+      <c r="A149" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B149" s="7" t="inlineStr">
+        <is>
+          <t>Johan Roetman</t>
+        </is>
+      </c>
+      <c r="C149" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D149" s="6" t="inlineStr">
+        <is>
+          <t>28:31</t>
+        </is>
+      </c>
+      <c r="E149" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
+      <c r="A150" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B150" s="9" t="inlineStr">
+        <is>
+          <t>Leander Jongejan</t>
+        </is>
+      </c>
+      <c r="C150" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D150" s="8" t="inlineStr">
+        <is>
+          <t>28:33</t>
+        </is>
+      </c>
+      <c r="E150" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
+      <c r="A151" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B151" s="7" t="inlineStr">
+        <is>
+          <t>Jeffrey van Veen</t>
+        </is>
+      </c>
+      <c r="C151" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D151" s="6" t="inlineStr">
+        <is>
+          <t>28:34</t>
+        </is>
+      </c>
+      <c r="E151" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
+      <c r="A152" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B152" s="9" t="inlineStr">
+        <is>
+          <t>Thom Drenth</t>
+        </is>
+      </c>
+      <c r="C152" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D152" s="8" t="inlineStr">
+        <is>
+          <t>28:35</t>
+        </is>
+      </c>
+      <c r="E152" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
+      <c r="A153" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B153" s="7" t="inlineStr">
+        <is>
+          <t>Niels Droger</t>
+        </is>
+      </c>
+      <c r="C153" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D153" s="6" t="inlineStr">
+        <is>
+          <t>29:06</t>
+        </is>
+      </c>
+      <c r="E153" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
+      <c r="A154" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B154" s="9" t="inlineStr">
+        <is>
+          <t>Coen van der Wal</t>
+        </is>
+      </c>
+      <c r="C154" s="9" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D154" s="8" t="inlineStr">
+        <is>
+          <t>29:17</t>
+        </is>
+      </c>
+      <c r="E154" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
+      <c r="A155" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B155" s="7" t="inlineStr">
+        <is>
+          <t>Sander van Ast</t>
+        </is>
+      </c>
+      <c r="C155" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D155" s="6" t="inlineStr">
+        <is>
+          <t>29:22</t>
+        </is>
+      </c>
+      <c r="E155" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
+      <c r="A156" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B156" s="9" t="inlineStr">
+        <is>
+          <t>Mark Bezemer</t>
+        </is>
+      </c>
+      <c r="C156" s="9" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D156" s="8" t="inlineStr">
+        <is>
+          <t>29:28</t>
+        </is>
+      </c>
+      <c r="E156" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
+      <c r="A157" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B157" s="7" t="inlineStr">
+        <is>
+          <t>Ron Zwijnenburg</t>
+        </is>
+      </c>
+      <c r="C157" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D157" s="6" t="inlineStr">
+        <is>
+          <t>29:29</t>
+        </is>
+      </c>
+      <c r="E157" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
+      <c r="A158" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B158" s="9" t="inlineStr">
+        <is>
+          <t>Tim Vreeker</t>
+        </is>
+      </c>
+      <c r="C158" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D158" s="8" t="inlineStr">
+        <is>
+          <t>29:35</t>
+        </is>
+      </c>
+      <c r="E158" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
+      <c r="A159" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B159" s="7" t="inlineStr">
+        <is>
+          <t>Addie Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C159" s="7" t="inlineStr">
+        <is>
+          <t>MelissantMelissant</t>
+        </is>
+      </c>
+      <c r="D159" s="6" t="inlineStr">
+        <is>
+          <t>30:08</t>
+        </is>
+      </c>
+      <c r="E159" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
+      <c r="A160" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B160" s="9" t="inlineStr">
+        <is>
+          <t>Marc Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C160" s="9" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D160" s="8" t="inlineStr">
+        <is>
+          <t>30:13</t>
+        </is>
+      </c>
+      <c r="E160" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
+      <c r="A161" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B161" s="7" t="inlineStr">
+        <is>
+          <t>Arjan Westenbrugge</t>
+        </is>
+      </c>
+      <c r="C161" s="7" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D161" s="6" t="inlineStr">
+        <is>
+          <t>30:15</t>
+        </is>
+      </c>
+      <c r="E161" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
+      <c r="A162" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B162" s="9" t="inlineStr">
+        <is>
+          <t>Roel Dam</t>
+        </is>
+      </c>
+      <c r="C162" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D162" s="8" t="inlineStr">
+        <is>
+          <t>30:17</t>
+        </is>
+      </c>
+      <c r="E162" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
+      <c r="A163" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B163" s="7" t="inlineStr">
+        <is>
+          <t>Jim Molenaar</t>
+        </is>
+      </c>
+      <c r="C163" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwe Tonge</t>
+        </is>
+      </c>
+      <c r="D163" s="6" t="inlineStr">
+        <is>
+          <t>30:21</t>
+        </is>
+      </c>
+      <c r="E163" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
+      <c r="A164" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B164" s="9" t="inlineStr">
+        <is>
+          <t>Lesley de Jong</t>
+        </is>
+      </c>
+      <c r="C164" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D164" s="8" t="inlineStr">
+        <is>
+          <t>30:38</t>
+        </is>
+      </c>
+      <c r="E164" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
+      <c r="A165" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B165" s="7" t="inlineStr">
+        <is>
+          <t>Paul Looij</t>
+        </is>
+      </c>
+      <c r="C165" s="7" t="inlineStr">
+        <is>
+          <t>Stad aan 't Haringvliet</t>
+        </is>
+      </c>
+      <c r="D165" s="6" t="inlineStr">
+        <is>
+          <t>30:49</t>
+        </is>
+      </c>
+      <c r="E165" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
+      <c r="A166" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B166" s="9" t="inlineStr">
+        <is>
+          <t>Cornelis Robijn</t>
+        </is>
+      </c>
+      <c r="C166" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D166" s="8" t="inlineStr">
+        <is>
+          <t>31:14</t>
+        </is>
+      </c>
+      <c r="E166" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
+      <c r="A167" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B167" s="7" t="inlineStr">
+        <is>
+          <t>Pieter Perdijk</t>
+        </is>
+      </c>
+      <c r="C167" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D167" s="6" t="inlineStr">
+        <is>
+          <t>31:36</t>
+        </is>
+      </c>
+      <c r="E167" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
+      <c r="A168" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B168" s="9" t="inlineStr">
+        <is>
+          <t>Marco Franzen</t>
+        </is>
+      </c>
+      <c r="C168" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D168" s="8" t="inlineStr">
+        <is>
+          <t>31:43</t>
+        </is>
+      </c>
+      <c r="E168" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
+      <c r="A169" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B169" s="7" t="inlineStr">
+        <is>
+          <t>Arnold van Lenten</t>
+        </is>
+      </c>
+      <c r="C169" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D169" s="6" t="inlineStr">
+        <is>
+          <t>31:49</t>
+        </is>
+      </c>
+      <c r="E169" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
+      <c r="A170" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B170" s="9" t="inlineStr">
+        <is>
+          <t>Bram van den Bout</t>
+        </is>
+      </c>
+      <c r="C170" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D170" s="8" t="inlineStr">
+        <is>
+          <t>32:17</t>
+        </is>
+      </c>
+      <c r="E170" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
+      <c r="A171" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B171" s="7" t="inlineStr">
+        <is>
+          <t>Marijn Groenendijk</t>
+        </is>
+      </c>
+      <c r="C171" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D171" s="6" t="inlineStr">
+        <is>
+          <t>32:18</t>
+        </is>
+      </c>
+      <c r="E171" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
+      <c r="A172" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B172" s="9" t="inlineStr">
+        <is>
+          <t>Bastiaan Nagtegaal</t>
+        </is>
+      </c>
+      <c r="C172" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D172" s="8" t="inlineStr">
+        <is>
+          <t>32:23</t>
+        </is>
+      </c>
+      <c r="E172" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
+      <c r="A173" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B173" s="7" t="inlineStr">
+        <is>
+          <t>Marc van Biert</t>
+        </is>
+      </c>
+      <c r="C173" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D173" s="6" t="inlineStr">
+        <is>
+          <t>32:24</t>
+        </is>
+      </c>
+      <c r="E173" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
+      <c r="A174" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B174" s="9" t="inlineStr">
+        <is>
+          <t>Henk Grootenboer</t>
+        </is>
+      </c>
+      <c r="C174" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D174" s="8" t="inlineStr">
+        <is>
+          <t>32:26</t>
+        </is>
+      </c>
+      <c r="E174" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
+      <c r="A175" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B175" s="7" t="inlineStr">
+        <is>
+          <t>Niels Albrechts</t>
+        </is>
+      </c>
+      <c r="C175" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D175" s="6" t="inlineStr">
+        <is>
+          <t>32:36</t>
+        </is>
+      </c>
+      <c r="E175" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
+      <c r="A176" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B176" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Broere</t>
+        </is>
+      </c>
+      <c r="C176" s="9" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D176" s="8" t="inlineStr">
+        <is>
+          <t>32:51</t>
+        </is>
+      </c>
+      <c r="E176" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
+      <c r="A177" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B177" s="7" t="inlineStr">
+        <is>
+          <t>John Noordijk</t>
+        </is>
+      </c>
+      <c r="C177" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D177" s="6" t="inlineStr">
+        <is>
+          <t>32:58</t>
+        </is>
+      </c>
+      <c r="E177" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
+      <c r="A178" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B178" s="9" t="inlineStr">
+        <is>
+          <t>Stefan Vreeken</t>
+        </is>
+      </c>
+      <c r="C178" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D178" s="8" t="inlineStr">
+        <is>
+          <t>33:12</t>
+        </is>
+      </c>
+      <c r="E178" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
+      <c r="A179" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B179" s="7" t="inlineStr">
+        <is>
+          <t>Pim van der Valk</t>
+        </is>
+      </c>
+      <c r="C179" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D179" s="6" t="inlineStr">
+        <is>
+          <t>33:44</t>
+        </is>
+      </c>
+      <c r="E179" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
+      <c r="A180" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B180" s="9" t="inlineStr">
+        <is>
+          <t>Patrick Verolme</t>
+        </is>
+      </c>
+      <c r="C180" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D180" s="8" t="inlineStr">
+        <is>
+          <t>33:59</t>
+        </is>
+      </c>
+      <c r="E180" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
+      <c r="A181" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B181" s="7" t="inlineStr">
+        <is>
+          <t>Jerry de Blok</t>
+        </is>
+      </c>
+      <c r="C181" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D181" s="6" t="inlineStr">
+        <is>
+          <t>34:08</t>
+        </is>
+      </c>
+      <c r="E181" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
+      <c r="A182" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B182" s="9" t="inlineStr">
+        <is>
+          <t>Gerwin Buth</t>
+        </is>
+      </c>
+      <c r="C182" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D182" s="8" t="inlineStr">
+        <is>
+          <t>34:10</t>
+        </is>
+      </c>
+      <c r="E182" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
+      <c r="A183" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B183" s="7" t="inlineStr">
+        <is>
+          <t>Cor Jansen</t>
+        </is>
+      </c>
+      <c r="C183" s="7" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D183" s="6" t="inlineStr">
+        <is>
+          <t>34:12</t>
+        </is>
+      </c>
+      <c r="E183" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
+      <c r="A184" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B184" s="9" t="inlineStr">
+        <is>
+          <t>Noah van der Wende</t>
+        </is>
+      </c>
+      <c r="C184" s="9" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D184" s="8" t="inlineStr">
+        <is>
+          <t>34:17</t>
+        </is>
+      </c>
+      <c r="E184" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
+      <c r="A185" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B185" s="7" t="inlineStr">
+        <is>
+          <t>Thomas van der Vorm</t>
+        </is>
+      </c>
+      <c r="C185" s="7" t="inlineStr">
+        <is>
+          <t>Rhoon</t>
+        </is>
+      </c>
+      <c r="D185" s="6" t="inlineStr">
+        <is>
+          <t>34:19</t>
+        </is>
+      </c>
+      <c r="E185" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
+      <c r="A186" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B186" s="9" t="inlineStr">
+        <is>
+          <t>Gerben Solleveld</t>
+        </is>
+      </c>
+      <c r="C186" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D186" s="8" t="inlineStr">
+        <is>
+          <t>34:24</t>
+        </is>
+      </c>
+      <c r="E186" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
+      <c r="A187" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B187" s="7" t="inlineStr">
+        <is>
+          <t>Marco Trommel</t>
+        </is>
+      </c>
+      <c r="C187" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D187" s="6" t="inlineStr">
+        <is>
+          <t>34:29</t>
+        </is>
+      </c>
+      <c r="E187" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
+      <c r="A188" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B188" s="9" t="inlineStr">
+        <is>
+          <t>Sander Struik</t>
+        </is>
+      </c>
+      <c r="C188" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D188" s="8" t="inlineStr">
+        <is>
+          <t>35:13</t>
+        </is>
+      </c>
+      <c r="E188" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
+      <c r="A189" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B189" s="7" t="inlineStr">
+        <is>
+          <t>Sven Dubbeld</t>
+        </is>
+      </c>
+      <c r="C189" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D189" s="6" t="inlineStr">
+        <is>
+          <t>36:12</t>
+        </is>
+      </c>
+      <c r="E189" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
+      <c r="A190" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B190" s="9" t="inlineStr">
+        <is>
+          <t>Pim van Noort</t>
+        </is>
+      </c>
+      <c r="C190" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D190" s="8" t="inlineStr">
+        <is>
+          <t>36:19</t>
+        </is>
+      </c>
+      <c r="E190" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
+      <c r="A191" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B191" s="7" t="inlineStr">
+        <is>
+          <t>Mik Mastenbroek</t>
+        </is>
+      </c>
+      <c r="C191" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D191" s="6" t="inlineStr">
+        <is>
+          <t>36:23</t>
+        </is>
+      </c>
+      <c r="E191" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
+      <c r="A192" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B192" s="9" t="inlineStr">
+        <is>
+          <t>Ruben Schellevis</t>
+        </is>
+      </c>
+      <c r="C192" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D192" s="8" t="inlineStr">
+        <is>
+          <t>36:31</t>
+        </is>
+      </c>
+      <c r="E192" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
+      <c r="A193" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B193" s="7" t="inlineStr">
+        <is>
+          <t>Aron Vroege</t>
+        </is>
+      </c>
+      <c r="C193" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D193" s="6" t="inlineStr">
+        <is>
+          <t>36:34</t>
+        </is>
+      </c>
+      <c r="E193" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
+      <c r="A194" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B194" s="9" t="inlineStr">
+        <is>
+          <t>Bernard Vinke</t>
+        </is>
+      </c>
+      <c r="C194" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D194" s="8" t="inlineStr">
+        <is>
+          <t>36:34</t>
+        </is>
+      </c>
+      <c r="E194" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
+      <c r="A195" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B195" s="7" t="inlineStr">
+        <is>
+          <t>Pim Jansen</t>
+        </is>
+      </c>
+      <c r="C195" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D195" s="6" t="inlineStr">
+        <is>
+          <t>36:38</t>
+        </is>
+      </c>
+      <c r="E195" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
+      <c r="A196" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B196" s="9" t="inlineStr">
+        <is>
+          <t>Frank Jan Koole</t>
+        </is>
+      </c>
+      <c r="C196" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D196" s="8" t="inlineStr">
+        <is>
+          <t>36:40</t>
+        </is>
+      </c>
+      <c r="E196" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
+      <c r="A197" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B197" s="7" t="inlineStr">
+        <is>
+          <t>Stefan Stokman</t>
+        </is>
+      </c>
+      <c r="C197" s="7" t="inlineStr">
+        <is>
+          <t>Dordrecht</t>
+        </is>
+      </c>
+      <c r="D197" s="6" t="inlineStr">
+        <is>
+          <t>36:50</t>
+        </is>
+      </c>
+      <c r="E197" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
+      <c r="A198" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B198" s="9" t="inlineStr">
+        <is>
+          <t>Elroy Vermeulen</t>
+        </is>
+      </c>
+      <c r="C198" s="9" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D198" s="8" t="inlineStr">
+        <is>
+          <t>36:59</t>
+        </is>
+      </c>
+      <c r="E198" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
+      <c r="A199" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B199" s="7" t="inlineStr">
+        <is>
+          <t>Eelco Versaevel</t>
+        </is>
+      </c>
+      <c r="C199" s="7" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D199" s="6" t="inlineStr">
+        <is>
+          <t>37:25</t>
+        </is>
+      </c>
+      <c r="E199" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
+      <c r="A200" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B200" s="9" t="inlineStr">
+        <is>
+          <t>Dimitri Achterberg</t>
+        </is>
+      </c>
+      <c r="C200" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D200" s="8" t="inlineStr">
+        <is>
+          <t>37:45</t>
+        </is>
+      </c>
+      <c r="E200" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
+      <c r="A201" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B201" s="7" t="inlineStr">
+        <is>
+          <t>Les van der Maden</t>
+        </is>
+      </c>
+      <c r="C201" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D201" s="6" t="inlineStr">
+        <is>
+          <t>38:45</t>
+        </is>
+      </c>
+      <c r="E201" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
+      <c r="A202" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B202" s="9" t="inlineStr">
+        <is>
+          <t>Mark Kievit</t>
+        </is>
+      </c>
+      <c r="C202" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D202" s="8" t="inlineStr">
+        <is>
+          <t>38:59</t>
+        </is>
+      </c>
+      <c r="E202" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
+      <c r="A203" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B203" s="7" t="inlineStr">
+        <is>
+          <t>Bob Weydema</t>
+        </is>
+      </c>
+      <c r="C203" s="7" t="inlineStr">
+        <is>
+          <t>Barendrecht</t>
+        </is>
+      </c>
+      <c r="D203" s="6" t="inlineStr">
+        <is>
+          <t>39:00</t>
+        </is>
+      </c>
+      <c r="E203" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
+      <c r="A204" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B204" s="9" t="inlineStr">
+        <is>
+          <t>Jan Doe</t>
+        </is>
+      </c>
+      <c r="C204" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D204" s="8" t="inlineStr">
+        <is>
+          <t>39:02</t>
+        </is>
+      </c>
+      <c r="E204" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
+      <c r="A205" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B205" s="7" t="inlineStr">
+        <is>
+          <t>Joannes Visser</t>
+        </is>
+      </c>
+      <c r="C205" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D205" s="6" t="inlineStr">
+        <is>
+          <t>42:23</t>
+        </is>
+      </c>
+      <c r="E205" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
+      <c r="A206" s="8" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B206" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Maliepaard</t>
+        </is>
+      </c>
+      <c r="C206" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D206" s="8" t="inlineStr">
+        <is>
+          <t>42:54</t>
+        </is>
+      </c>
+      <c r="E206" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
+      <c r="A207" s="6" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B207" s="7" t="inlineStr">
+        <is>
+          <t>Martin Dom</t>
+        </is>
+      </c>
+      <c r="C207" s="7" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D207" s="6" t="inlineStr">
+        <is>
+          <t>43:04</t>
+        </is>
+      </c>
+      <c r="E207" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
+      <c r="A208" s="8" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="B208" s="9" t="inlineStr">
+        <is>
+          <t>Kevin Sarelse</t>
+        </is>
+      </c>
+      <c r="C208" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D208" s="8" t="inlineStr">
+        <is>
+          <t>43:22</t>
+        </is>
+      </c>
+      <c r="E208" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
+      <c r="A209" s="6" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="B209" s="7" t="inlineStr">
+        <is>
+          <t>Thimo van Dongen</t>
+        </is>
+      </c>
+      <c r="C209" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D209" s="6" t="inlineStr">
+        <is>
+          <t>43:26</t>
+        </is>
+      </c>
+      <c r="E209" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
+      <c r="A210" s="8" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="B210" s="9" t="inlineStr">
+        <is>
+          <t>Stefan Scholys</t>
+        </is>
+      </c>
+      <c r="C210" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D210" s="8" t="inlineStr">
+        <is>
+          <t>51:20</t>
+        </is>
+      </c>
+      <c r="E210" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
+      <c r="A212" s="4" t="inlineStr">
+        <is>
+          <t>V18+, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B212" s="4"/>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
+      <c r="A213" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B213" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C213" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D213" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E213" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
+      <c r="A214" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B214" s="7" t="inlineStr">
+        <is>
+          <t>Laurey van den Berge</t>
+        </is>
+      </c>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D214" s="6" t="inlineStr">
+        <is>
+          <t>24:38</t>
+        </is>
+      </c>
+      <c r="E214" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
+      <c r="A215" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B215" s="9" t="inlineStr">
+        <is>
+          <t>Marjon Buscop</t>
+        </is>
+      </c>
+      <c r="C215" s="9" t="inlineStr">
+        <is>
+          <t>Oude Tonge</t>
+        </is>
+      </c>
+      <c r="D215" s="8" t="inlineStr">
+        <is>
+          <t>31:10</t>
+        </is>
+      </c>
+      <c r="E215" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
+      <c r="A216" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B216" s="7" t="inlineStr">
+        <is>
+          <t>Valence Bickel</t>
+        </is>
+      </c>
+      <c r="C216" s="7" t="inlineStr">
+        <is>
+          <t>De Heen</t>
+        </is>
+      </c>
+      <c r="D216" s="6" t="inlineStr">
+        <is>
+          <t>31:38</t>
+        </is>
+      </c>
+      <c r="E216" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
+      <c r="A217" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B217" s="9" t="inlineStr">
+        <is>
+          <t>Debora van Dieren</t>
+        </is>
+      </c>
+      <c r="C217" s="9" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D217" s="8" t="inlineStr">
+        <is>
+          <t>32:02</t>
+        </is>
+      </c>
+      <c r="E217" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
+      <c r="A218" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B218" s="7" t="inlineStr">
+        <is>
+          <t>Judith Spraakman</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D218" s="6" t="inlineStr">
+        <is>
+          <t>33:13</t>
+        </is>
+      </c>
+      <c r="E218" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
+      <c r="A219" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B219" s="9" t="inlineStr">
+        <is>
+          <t>Jantien Nagtegaal</t>
+        </is>
+      </c>
+      <c r="C219" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D219" s="8" t="inlineStr">
+        <is>
+          <t>33:50</t>
+        </is>
+      </c>
+      <c r="E219" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
+      <c r="A220" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B220" s="7" t="inlineStr">
+        <is>
+          <t>Patricia van der Laan</t>
+        </is>
+      </c>
+      <c r="C220" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D220" s="6" t="inlineStr">
+        <is>
+          <t>33:56</t>
+        </is>
+      </c>
+      <c r="E220" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
+      <c r="A221" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B221" s="9" t="inlineStr">
+        <is>
+          <t>Sylvia Nobels</t>
+        </is>
+      </c>
+      <c r="C221" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D221" s="8" t="inlineStr">
+        <is>
+          <t>34:22</t>
+        </is>
+      </c>
+      <c r="E221" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
+      <c r="A222" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B222" s="7" t="inlineStr">
+        <is>
+          <t>Jolijn Vermue</t>
+        </is>
+      </c>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Middelburg</t>
+        </is>
+      </c>
+      <c r="D222" s="6" t="inlineStr">
+        <is>
+          <t>34:42</t>
+        </is>
+      </c>
+      <c r="E222" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
+      <c r="A223" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B223" s="9" t="inlineStr">
+        <is>
+          <t>Manon Verhage</t>
+        </is>
+      </c>
+      <c r="C223" s="9" t="inlineStr">
+        <is>
+          <t>Berkel en Rodenrijs</t>
+        </is>
+      </c>
+      <c r="D223" s="8" t="inlineStr">
+        <is>
+          <t>35:39</t>
+        </is>
+      </c>
+      <c r="E223" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
+      <c r="A224" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B224" s="7" t="inlineStr">
+        <is>
+          <t>Véronique van den Hoogen</t>
+        </is>
+      </c>
+      <c r="C224" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D224" s="6" t="inlineStr">
+        <is>
+          <t>35:58</t>
+        </is>
+      </c>
+      <c r="E224" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
+      <c r="A225" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B225" s="9" t="inlineStr">
+        <is>
+          <t>Sinne Weisz</t>
+        </is>
+      </c>
+      <c r="C225" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D225" s="8" t="inlineStr">
+        <is>
+          <t>36:07</t>
+        </is>
+      </c>
+      <c r="E225" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
+      <c r="A226" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B226" s="7" t="inlineStr">
+        <is>
+          <t>Isa van Sliedregt</t>
+        </is>
+      </c>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>Oud Beijerland</t>
+        </is>
+      </c>
+      <c r="D226" s="6" t="inlineStr">
+        <is>
+          <t>36:31</t>
+        </is>
+      </c>
+      <c r="E226" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
+      <c r="A227" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B227" s="9" t="inlineStr">
+        <is>
+          <t>Anne Karsbergen</t>
+        </is>
+      </c>
+      <c r="C227" s="9" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D227" s="8" t="inlineStr">
+        <is>
+          <t>37:43</t>
+        </is>
+      </c>
+      <c r="E227" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
+      <c r="A228" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B228" s="7" t="inlineStr">
+        <is>
+          <t>Ellen Karsbergen</t>
+        </is>
+      </c>
+      <c r="C228" s="7" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D228" s="6" t="inlineStr">
+        <is>
+          <t>37:44</t>
+        </is>
+      </c>
+      <c r="E228" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
+      <c r="A229" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B229" s="9" t="inlineStr">
+        <is>
+          <t>Maartje Melissant</t>
+        </is>
+      </c>
+      <c r="C229" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D229" s="8" t="inlineStr">
+        <is>
+          <t>37:52</t>
+        </is>
+      </c>
+      <c r="E229" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
+      <c r="A230" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B230" s="7" t="inlineStr">
+        <is>
+          <t>Noortje Berkhof</t>
+        </is>
+      </c>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D230" s="6" t="inlineStr">
+        <is>
+          <t>38:01</t>
+        </is>
+      </c>
+      <c r="E230" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
+      <c r="A231" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B231" s="9" t="inlineStr">
+        <is>
+          <t>Merel Goedhart</t>
+        </is>
+      </c>
+      <c r="C231" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D231" s="8" t="inlineStr">
+        <is>
+          <t>38:11</t>
+        </is>
+      </c>
+      <c r="E231" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
+      <c r="A232" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B232" s="7" t="inlineStr">
+        <is>
+          <t>Marieke Mijs</t>
+        </is>
+      </c>
+      <c r="C232" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D232" s="6" t="inlineStr">
+        <is>
+          <t>38:15</t>
+        </is>
+      </c>
+      <c r="E232" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
+      <c r="A233" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B233" s="9" t="inlineStr">
+        <is>
+          <t>Marloes de Koeijer</t>
+        </is>
+      </c>
+      <c r="C233" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D233" s="8" t="inlineStr">
+        <is>
+          <t>38:17</t>
+        </is>
+      </c>
+      <c r="E233" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
+      <c r="A234" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B234" s="7" t="inlineStr">
+        <is>
+          <t>Marjolein Molenaar</t>
+        </is>
+      </c>
+      <c r="C234" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D234" s="6" t="inlineStr">
+        <is>
+          <t>38:24</t>
+        </is>
+      </c>
+      <c r="E234" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
+      <c r="A235" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B235" s="9" t="inlineStr">
+        <is>
+          <t>Abijah Groen</t>
+        </is>
+      </c>
+      <c r="C235" s="9" t="inlineStr">
+        <is>
+          <t>Stad aan 't Haringvliet</t>
+        </is>
+      </c>
+      <c r="D235" s="8" t="inlineStr">
+        <is>
+          <t>38:29</t>
+        </is>
+      </c>
+      <c r="E235" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
+      <c r="A236" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B236" s="7" t="inlineStr">
+        <is>
+          <t>Jorne Kap</t>
+        </is>
+      </c>
+      <c r="C236" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D236" s="6" t="inlineStr">
+        <is>
+          <t>38:44</t>
+        </is>
+      </c>
+      <c r="E236" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
+      <c r="A237" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B237" s="9" t="inlineStr">
+        <is>
+          <t>Maartje van Baalen</t>
+        </is>
+      </c>
+      <c r="C237" s="9" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D237" s="8" t="inlineStr">
+        <is>
+          <t>39:12</t>
+        </is>
+      </c>
+      <c r="E237" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
+      <c r="A238" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B238" s="7" t="inlineStr">
+        <is>
+          <t>Wilma Koornneef</t>
+        </is>
+      </c>
+      <c r="C238" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D238" s="6" t="inlineStr">
+        <is>
+          <t>39:19</t>
+        </is>
+      </c>
+      <c r="E238" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
+      <c r="A239" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B239" s="9" t="inlineStr">
+        <is>
+          <t>Thea Doorten-Reemeijer</t>
+        </is>
+      </c>
+      <c r="C239" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D239" s="8" t="inlineStr">
+        <is>
+          <t>41:27</t>
+        </is>
+      </c>
+      <c r="E239" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
+      <c r="A240" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B240" s="7" t="inlineStr">
+        <is>
+          <t>Diana van den Boogert</t>
+        </is>
+      </c>
+      <c r="C240" s="7" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D240" s="6" t="inlineStr">
+        <is>
+          <t>42:13</t>
+        </is>
+      </c>
+      <c r="E240" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
+      <c r="A241" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B241" s="9" t="inlineStr">
+        <is>
+          <t>Yara Groenendijk</t>
+        </is>
+      </c>
+      <c r="C241" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D241" s="8" t="inlineStr">
+        <is>
+          <t>42:20</t>
+        </is>
+      </c>
+      <c r="E241" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
+      <c r="A242" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B242" s="7" t="inlineStr">
+        <is>
+          <t>Kelly van den Hurk</t>
+        </is>
+      </c>
+      <c r="C242" s="7" t="inlineStr">
+        <is>
+          <t>Ouddorp Zh</t>
+        </is>
+      </c>
+      <c r="D242" s="6" t="inlineStr">
+        <is>
+          <t>42:57</t>
+        </is>
+      </c>
+      <c r="E242" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
+      <c r="A243" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B243" s="9" t="inlineStr">
+        <is>
+          <t>Melissa Smit</t>
+        </is>
+      </c>
+      <c r="C243" s="9" t="inlineStr">
+        <is>
+          <t>Volendam</t>
+        </is>
+      </c>
+      <c r="D243" s="8" t="inlineStr">
+        <is>
+          <t>43:03</t>
+        </is>
+      </c>
+      <c r="E243" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
+      <c r="A244" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B244" s="7" t="inlineStr">
+        <is>
+          <t>Mirlande Besemer</t>
+        </is>
+      </c>
+      <c r="C244" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D244" s="6" t="inlineStr">
+        <is>
+          <t>43:05</t>
+        </is>
+      </c>
+      <c r="E244" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
+      <c r="A245" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B245" s="9" t="inlineStr">
+        <is>
+          <t>Sascha van der Groef</t>
+        </is>
+      </c>
+      <c r="C245" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D245" s="8" t="inlineStr">
+        <is>
+          <t>43:06</t>
+        </is>
+      </c>
+      <c r="E245" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
+      <c r="A246" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B246" s="7" t="inlineStr">
+        <is>
+          <t>Tamara Troost</t>
+        </is>
+      </c>
+      <c r="C246" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D246" s="6" t="inlineStr">
+        <is>
+          <t>43:10</t>
+        </is>
+      </c>
+      <c r="E246" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
+      <c r="A247" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B247" s="9" t="inlineStr">
+        <is>
+          <t>Marian Wolfert</t>
+        </is>
+      </c>
+      <c r="C247" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D247" s="8" t="inlineStr">
+        <is>
+          <t>43:11</t>
+        </is>
+      </c>
+      <c r="E247" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
+      <c r="A248" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B248" s="7" t="inlineStr">
+        <is>
+          <t>Hannelien Kieviet</t>
+        </is>
+      </c>
+      <c r="C248" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D248" s="6" t="inlineStr">
+        <is>
+          <t>43:37</t>
+        </is>
+      </c>
+      <c r="E248" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="249">
+      <c r="A249" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B249" s="9" t="inlineStr">
+        <is>
+          <t>Els Verbiest</t>
+        </is>
+      </c>
+      <c r="C249" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D249" s="8" t="inlineStr">
+        <is>
+          <t>46:13</t>
+        </is>
+      </c>
+      <c r="E249" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="250">
+      <c r="A250" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B250" s="7" t="inlineStr">
+        <is>
+          <t>Renate de Neef</t>
+        </is>
+      </c>
+      <c r="C250" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D250" s="6" t="inlineStr">
+        <is>
+          <t>46:47</t>
+        </is>
+      </c>
+      <c r="E250" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="251">
+      <c r="A251" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B251" s="9" t="inlineStr">
+        <is>
+          <t>Charlotte Verhey</t>
+        </is>
+      </c>
+      <c r="C251" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D251" s="8" t="inlineStr">
+        <is>
+          <t>47:40</t>
+        </is>
+      </c>
+      <c r="E251" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
+      <c r="A252" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B252" s="7" t="inlineStr">
+        <is>
+          <t>Irene van Lente-Verhey</t>
+        </is>
+      </c>
+      <c r="C252" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D252" s="6" t="inlineStr">
+        <is>
+          <t>47:41</t>
+        </is>
+      </c>
+      <c r="E252" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
+      <c r="A254" s="4" t="inlineStr">
+        <is>
+          <t>M45+, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B254" s="4"/>
+      <c r="C254" s="4"/>
+      <c r="D254" s="4"/>
+      <c r="E254" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
+      <c r="A255" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B255" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C255" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D255" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E255" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
+      <c r="A256" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B256" s="7" t="inlineStr">
+        <is>
+          <t>André Melissant</t>
+        </is>
+      </c>
+      <c r="C256" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D256" s="6" t="inlineStr">
+        <is>
+          <t>25:33</t>
+        </is>
+      </c>
+      <c r="E256" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
+      <c r="A257" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B257" s="9" t="inlineStr">
+        <is>
+          <t>Arjan van Strien</t>
+        </is>
+      </c>
+      <c r="C257" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D257" s="8" t="inlineStr">
+        <is>
+          <t>26:15</t>
+        </is>
+      </c>
+      <c r="E257" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
+      <c r="A258" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B258" s="7" t="inlineStr">
+        <is>
+          <t>Cor de Geus</t>
+        </is>
+      </c>
+      <c r="C258" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D258" s="6" t="inlineStr">
+        <is>
+          <t>26:30</t>
+        </is>
+      </c>
+      <c r="E258" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
+      <c r="A259" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B259" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Stoop</t>
+        </is>
+      </c>
+      <c r="C259" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D259" s="8" t="inlineStr">
+        <is>
+          <t>27:44</t>
+        </is>
+      </c>
+      <c r="E259" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
+      <c r="A260" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B260" s="7" t="inlineStr">
+        <is>
+          <t>Jan Hoek</t>
+        </is>
+      </c>
+      <c r="C260" s="7" t="inlineStr">
+        <is>
+          <t>AV '56</t>
+        </is>
+      </c>
+      <c r="D260" s="6" t="inlineStr">
+        <is>
+          <t>29:00</t>
+        </is>
+      </c>
+      <c r="E260" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
+      <c r="A261" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B261" s="9" t="inlineStr">
+        <is>
+          <t>Leon van Kalken</t>
+        </is>
+      </c>
+      <c r="C261" s="9" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D261" s="8" t="inlineStr">
+        <is>
+          <t>29:18</t>
+        </is>
+      </c>
+      <c r="E261" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
+      <c r="A262" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B262" s="7" t="inlineStr">
+        <is>
+          <t>Bram Mourik</t>
+        </is>
+      </c>
+      <c r="C262" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D262" s="6" t="inlineStr">
+        <is>
+          <t>29:49</t>
+        </is>
+      </c>
+      <c r="E262" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
+      <c r="A263" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B263" s="9" t="inlineStr">
+        <is>
+          <t>Ron van Dijk</t>
+        </is>
+      </c>
+      <c r="C263" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D263" s="8" t="inlineStr">
+        <is>
+          <t>30:26</t>
+        </is>
+      </c>
+      <c r="E263" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
+      <c r="A264" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B264" s="7" t="inlineStr">
+        <is>
+          <t>Frits Bol Raap</t>
+        </is>
+      </c>
+      <c r="C264" s="7" t="inlineStr">
+        <is>
+          <t>Stellendam</t>
+        </is>
+      </c>
+      <c r="D264" s="6" t="inlineStr">
+        <is>
+          <t>30:37</t>
+        </is>
+      </c>
+      <c r="E264" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
+      <c r="A265" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B265" s="9" t="inlineStr">
+        <is>
+          <t>Hans Bienefelt</t>
+        </is>
+      </c>
+      <c r="C265" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D265" s="8" t="inlineStr">
+        <is>
+          <t>30:40</t>
+        </is>
+      </c>
+      <c r="E265" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
+      <c r="A266" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B266" s="7" t="inlineStr">
+        <is>
+          <t>Hans Taale</t>
+        </is>
+      </c>
+      <c r="C266" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D266" s="6" t="inlineStr">
+        <is>
+          <t>31:08</t>
+        </is>
+      </c>
+      <c r="E266" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
+      <c r="A267" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B267" s="9" t="inlineStr">
+        <is>
+          <t>Jaap Hoek</t>
+        </is>
+      </c>
+      <c r="C267" s="9" t="inlineStr">
+        <is>
+          <t>Goedereede</t>
+        </is>
+      </c>
+      <c r="D267" s="8" t="inlineStr">
+        <is>
+          <t>31:15</t>
+        </is>
+      </c>
+      <c r="E267" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
+      <c r="A268" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B268" s="7" t="inlineStr">
+        <is>
+          <t>Spo Meijs</t>
+        </is>
+      </c>
+      <c r="C268" s="7" t="inlineStr">
+        <is>
+          <t>Parijs</t>
+        </is>
+      </c>
+      <c r="D268" s="6" t="inlineStr">
+        <is>
+          <t>31:18</t>
+        </is>
+      </c>
+      <c r="E268" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
+      <c r="A269" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B269" s="9" t="inlineStr">
+        <is>
+          <t>Dennis Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C269" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D269" s="8" t="inlineStr">
+        <is>
+          <t>31:34</t>
+        </is>
+      </c>
+      <c r="E269" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
+      <c r="A270" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B270" s="7" t="inlineStr">
+        <is>
+          <t>Bas Jan de Bruijn</t>
+        </is>
+      </c>
+      <c r="C270" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D270" s="6" t="inlineStr">
+        <is>
+          <t>31:39</t>
+        </is>
+      </c>
+      <c r="E270" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
+      <c r="A271" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B271" s="9" t="inlineStr">
+        <is>
+          <t>Adriaan Lodder</t>
+        </is>
+      </c>
+      <c r="C271" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D271" s="8" t="inlineStr">
+        <is>
+          <t>31:55</t>
+        </is>
+      </c>
+      <c r="E271" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
+      <c r="A272" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B272" s="7" t="inlineStr">
+        <is>
+          <t>Leon Mijnders</t>
+        </is>
+      </c>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D272" s="6" t="inlineStr">
+        <is>
+          <t>31:57</t>
+        </is>
+      </c>
+      <c r="E272" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
+      <c r="A273" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B273" s="9" t="inlineStr">
+        <is>
+          <t>Rinus van Stee</t>
+        </is>
+      </c>
+      <c r="C273" s="9" t="inlineStr">
+        <is>
+          <t>Herkingen</t>
+        </is>
+      </c>
+      <c r="D273" s="8" t="inlineStr">
+        <is>
+          <t>32:04</t>
+        </is>
+      </c>
+      <c r="E273" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
+      <c r="A274" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B274" s="7" t="inlineStr">
+        <is>
+          <t>Kees Nagtegaal</t>
+        </is>
+      </c>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
+          <t>Melissant</t>
+        </is>
+      </c>
+      <c r="D274" s="6" t="inlineStr">
+        <is>
+          <t>32:14</t>
+        </is>
+      </c>
+      <c r="E274" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
+      <c r="A275" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B275" s="9" t="inlineStr">
+        <is>
+          <t>Evert Grinwis</t>
+        </is>
+      </c>
+      <c r="C275" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D275" s="8" t="inlineStr">
+        <is>
+          <t>32:47</t>
+        </is>
+      </c>
+      <c r="E275" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
+      <c r="A276" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B276" s="7" t="inlineStr">
+        <is>
+          <t>René Poortvliet</t>
+        </is>
+      </c>
+      <c r="C276" s="7" t="inlineStr">
+        <is>
+          <t>Hellevoetsluis</t>
+        </is>
+      </c>
+      <c r="D276" s="6" t="inlineStr">
+        <is>
+          <t>32:50</t>
+        </is>
+      </c>
+      <c r="E276" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
+      <c r="A277" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B277" s="9" t="inlineStr">
+        <is>
+          <t>Kees Nagtegaal</t>
+        </is>
+      </c>
+      <c r="C277" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D277" s="8" t="inlineStr">
+        <is>
+          <t>32:54</t>
+        </is>
+      </c>
+      <c r="E277" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
+      <c r="A278" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B278" s="7" t="inlineStr">
+        <is>
+          <t>Justin Prinsen</t>
+        </is>
+      </c>
+      <c r="C278" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D278" s="6" t="inlineStr">
+        <is>
+          <t>33:00</t>
+        </is>
+      </c>
+      <c r="E278" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
+      <c r="A279" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B279" s="9" t="inlineStr">
+        <is>
+          <t>Hans Rensen</t>
+        </is>
+      </c>
+      <c r="C279" s="9" t="inlineStr">
+        <is>
+          <t>Schipluiden</t>
+        </is>
+      </c>
+      <c r="D279" s="8" t="inlineStr">
+        <is>
+          <t>33:05</t>
+        </is>
+      </c>
+      <c r="E279" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
+      <c r="A280" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B280" s="7" t="inlineStr">
+        <is>
+          <t>Jan van Oudenaren</t>
+        </is>
+      </c>
+      <c r="C280" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D280" s="6" t="inlineStr">
+        <is>
+          <t>33:07</t>
+        </is>
+      </c>
+      <c r="E280" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
+      <c r="A281" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B281" s="9" t="inlineStr">
+        <is>
+          <t>Pieter Boeter</t>
+        </is>
+      </c>
+      <c r="C281" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D281" s="8" t="inlineStr">
+        <is>
+          <t>33:20</t>
+        </is>
+      </c>
+      <c r="E281" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
+      <c r="A282" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B282" s="7" t="inlineStr">
+        <is>
+          <t>Marcel Engel</t>
+        </is>
+      </c>
+      <c r="C282" s="7" t="inlineStr">
+        <is>
+          <t>Stellendam</t>
+        </is>
+      </c>
+      <c r="D282" s="6" t="inlineStr">
+        <is>
+          <t>33:29</t>
+        </is>
+      </c>
+      <c r="E282" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
+      <c r="A283" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B283" s="9" t="inlineStr">
+        <is>
+          <t>Hans Pijls</t>
+        </is>
+      </c>
+      <c r="C283" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D283" s="8" t="inlineStr">
+        <is>
+          <t>33:38</t>
+        </is>
+      </c>
+      <c r="E283" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
+      <c r="A284" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B284" s="7" t="inlineStr">
+        <is>
+          <t>Ronald Both</t>
+        </is>
+      </c>
+      <c r="C284" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D284" s="6" t="inlineStr">
+        <is>
+          <t>33:42</t>
+        </is>
+      </c>
+      <c r="E284" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
+      <c r="A285" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B285" s="9" t="inlineStr">
+        <is>
+          <t>Jacco de Vos</t>
+        </is>
+      </c>
+      <c r="C285" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D285" s="8" t="inlineStr">
+        <is>
+          <t>33:52</t>
+        </is>
+      </c>
+      <c r="E285" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
+      <c r="A286" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B286" s="7" t="inlineStr">
+        <is>
+          <t>Mathijs van Ledden</t>
+        </is>
+      </c>
+      <c r="C286" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D286" s="6" t="inlineStr">
+        <is>
+          <t>34:02</t>
+        </is>
+      </c>
+      <c r="E286" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
+      <c r="A287" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B287" s="9" t="inlineStr">
+        <is>
+          <t>Peter van Brussel</t>
+        </is>
+      </c>
+      <c r="C287" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D287" s="8" t="inlineStr">
+        <is>
+          <t>34:15</t>
+        </is>
+      </c>
+      <c r="E287" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
+      <c r="A288" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B288" s="7" t="inlineStr">
+        <is>
+          <t>Jan-Kees de Ronde</t>
+        </is>
+      </c>
+      <c r="C288" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D288" s="6" t="inlineStr">
+        <is>
+          <t>34:33</t>
+        </is>
+      </c>
+      <c r="E288" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
+      <c r="A289" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B289" s="9" t="inlineStr">
+        <is>
+          <t>John de Leeuw</t>
+        </is>
+      </c>
+      <c r="C289" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D289" s="8" t="inlineStr">
+        <is>
+          <t>34:46</t>
+        </is>
+      </c>
+      <c r="E289" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
+      <c r="A290" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B290" s="7" t="inlineStr">
+        <is>
+          <t>Bert de Groot</t>
+        </is>
+      </c>
+      <c r="C290" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D290" s="6" t="inlineStr">
+        <is>
+          <t>34:49</t>
+        </is>
+      </c>
+      <c r="E290" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
+      <c r="A291" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B291" s="9" t="inlineStr">
+        <is>
+          <t>Jaap Zwijnenburg</t>
+        </is>
+      </c>
+      <c r="C291" s="9" t="inlineStr">
+        <is>
+          <t>Oud Vossemeer</t>
+        </is>
+      </c>
+      <c r="D291" s="8" t="inlineStr">
+        <is>
+          <t>35:04</t>
+        </is>
+      </c>
+      <c r="E291" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
+      <c r="A292" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B292" s="7" t="inlineStr">
+        <is>
+          <t>Bernd Meier</t>
+        </is>
+      </c>
+      <c r="C292" s="7" t="inlineStr">
+        <is>
+          <t>Kirchen</t>
+        </is>
+      </c>
+      <c r="D292" s="6" t="inlineStr">
+        <is>
+          <t>35:09</t>
+        </is>
+      </c>
+      <c r="E292" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
+      <c r="A293" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B293" s="9" t="inlineStr">
+        <is>
+          <t>Benny Verbiest</t>
+        </is>
+      </c>
+      <c r="C293" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D293" s="8" t="inlineStr">
+        <is>
+          <t>35:15</t>
+        </is>
+      </c>
+      <c r="E293" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
+      <c r="A294" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B294" s="7" t="inlineStr">
+        <is>
+          <t>Bram Cornelissen</t>
+        </is>
+      </c>
+      <c r="C294" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D294" s="6" t="inlineStr">
+        <is>
+          <t>35:16</t>
+        </is>
+      </c>
+      <c r="E294" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
+      <c r="A295" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B295" s="9" t="inlineStr">
+        <is>
+          <t>Bert Joppe</t>
+        </is>
+      </c>
+      <c r="C295" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D295" s="8" t="inlineStr">
+        <is>
+          <t>35:25</t>
+        </is>
+      </c>
+      <c r="E295" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
+      <c r="A296" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B296" s="7" t="inlineStr">
+        <is>
+          <t>Jeroen Palthe</t>
+        </is>
+      </c>
+      <c r="C296" s="7" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="D296" s="6" t="inlineStr">
+        <is>
+          <t>35:38</t>
+        </is>
+      </c>
+      <c r="E296" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
+      <c r="A297" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B297" s="9" t="inlineStr">
+        <is>
+          <t>Bas Drenth</t>
+        </is>
+      </c>
+      <c r="C297" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D297" s="8" t="inlineStr">
+        <is>
+          <t>35:42</t>
+        </is>
+      </c>
+      <c r="E297" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
+      <c r="A298" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B298" s="7" t="inlineStr">
+        <is>
+          <t>Jan Willem van Baalen</t>
+        </is>
+      </c>
+      <c r="C298" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D298" s="6" t="inlineStr">
+        <is>
+          <t>35:47</t>
+        </is>
+      </c>
+      <c r="E298" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
+      <c r="A299" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B299" s="9" t="inlineStr">
+        <is>
+          <t>Hans Springvloet Dubbeld</t>
+        </is>
+      </c>
+      <c r="C299" s="9" t="inlineStr">
+        <is>
+          <t>Putte</t>
+        </is>
+      </c>
+      <c r="D299" s="8" t="inlineStr">
+        <is>
+          <t>36:01</t>
+        </is>
+      </c>
+      <c r="E299" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
+      <c r="A300" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B300" s="7" t="inlineStr">
+        <is>
+          <t>Pieter Visser</t>
+        </is>
+      </c>
+      <c r="C300" s="7" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D300" s="6" t="inlineStr">
+        <is>
+          <t>36:22</t>
+        </is>
+      </c>
+      <c r="E300" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
+      <c r="A301" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B301" s="9" t="inlineStr">
+        <is>
+          <t>Jan van Hassent</t>
+        </is>
+      </c>
+      <c r="C301" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D301" s="8" t="inlineStr">
+        <is>
+          <t>36:26</t>
+        </is>
+      </c>
+      <c r="E301" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
+      <c r="A302" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B302" s="7" t="inlineStr">
+        <is>
+          <t>Henkjan Tieleman</t>
+        </is>
+      </c>
+      <c r="C302" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D302" s="6" t="inlineStr">
+        <is>
+          <t>36:32</t>
+        </is>
+      </c>
+      <c r="E302" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
+      <c r="A303" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B303" s="9" t="inlineStr">
+        <is>
+          <t>Adri Klein</t>
+        </is>
+      </c>
+      <c r="C303" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D303" s="8" t="inlineStr">
+        <is>
+          <t>36:49</t>
+        </is>
+      </c>
+      <c r="E303" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
+      <c r="A304" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B304" s="7" t="inlineStr">
+        <is>
+          <t>Rien de Rijke</t>
+        </is>
+      </c>
+      <c r="C304" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D304" s="6" t="inlineStr">
+        <is>
+          <t>37:13</t>
+        </is>
+      </c>
+      <c r="E304" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="305">
+      <c r="A305" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B305" s="9" t="inlineStr">
+        <is>
+          <t>Bert van Wezel</t>
+        </is>
+      </c>
+      <c r="C305" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D305" s="8" t="inlineStr">
+        <is>
+          <t>37:32</t>
+        </is>
+      </c>
+      <c r="E305" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
+      <c r="A306" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B306" s="7" t="inlineStr">
+        <is>
+          <t>Cor de Loper</t>
+        </is>
+      </c>
+      <c r="C306" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D306" s="6" t="inlineStr">
+        <is>
+          <t>37:42</t>
+        </is>
+      </c>
+      <c r="E306" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
+      <c r="A307" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B307" s="9" t="inlineStr">
+        <is>
+          <t>EvertJan van Weenen</t>
+        </is>
+      </c>
+      <c r="C307" s="9" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D307" s="8" t="inlineStr">
+        <is>
+          <t>37:50</t>
+        </is>
+      </c>
+      <c r="E307" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
+      <c r="A308" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B308" s="7" t="inlineStr">
+        <is>
+          <t>Michiel Vijverberg</t>
+        </is>
+      </c>
+      <c r="C308" s="7" t="inlineStr">
+        <is>
+          <t>Reeuwijk</t>
+        </is>
+      </c>
+      <c r="D308" s="6" t="inlineStr">
+        <is>
+          <t>38:06</t>
+        </is>
+      </c>
+      <c r="E308" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
+      <c r="A309" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B309" s="9" t="inlineStr">
+        <is>
+          <t>Frenk ten Brinke</t>
+        </is>
+      </c>
+      <c r="C309" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D309" s="8" t="inlineStr">
+        <is>
+          <t>38:07</t>
+        </is>
+      </c>
+      <c r="E309" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
+      <c r="A310" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B310" s="7" t="inlineStr">
+        <is>
+          <t>Peter Goedhart</t>
+        </is>
+      </c>
+      <c r="C310" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D310" s="6" t="inlineStr">
+        <is>
+          <t>38:13</t>
+        </is>
+      </c>
+      <c r="E310" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
+      <c r="A311" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B311" s="9" t="inlineStr">
+        <is>
+          <t>Ab Lugtenburg</t>
+        </is>
+      </c>
+      <c r="C311" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D311" s="8" t="inlineStr">
+        <is>
+          <t>38:18</t>
+        </is>
+      </c>
+      <c r="E311" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
+      <c r="A312" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B312" s="7" t="inlineStr">
+        <is>
+          <t>Willem Verhage</t>
+        </is>
+      </c>
+      <c r="C312" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D312" s="6" t="inlineStr">
+        <is>
+          <t>38:58</t>
+        </is>
+      </c>
+      <c r="E312" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
+      <c r="A313" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B313" s="9" t="inlineStr">
+        <is>
+          <t>Peter van Oudenaren</t>
+        </is>
+      </c>
+      <c r="C313" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D313" s="8" t="inlineStr">
+        <is>
+          <t>39:17</t>
+        </is>
+      </c>
+      <c r="E313" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
+      <c r="A314" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B314" s="7" t="inlineStr">
+        <is>
+          <t>Ad Lambert</t>
+        </is>
+      </c>
+      <c r="C314" s="7" t="inlineStr">
+        <is>
+          <t>Den Bommel</t>
+        </is>
+      </c>
+      <c r="D314" s="6" t="inlineStr">
+        <is>
+          <t>39:27</t>
+        </is>
+      </c>
+      <c r="E314" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
+      <c r="A315" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B315" s="9" t="inlineStr">
+        <is>
+          <t>Marco Terlouw</t>
+        </is>
+      </c>
+      <c r="C315" s="9" t="inlineStr">
+        <is>
+          <t>Barendrecht</t>
+        </is>
+      </c>
+      <c r="D315" s="8" t="inlineStr">
+        <is>
+          <t>39:28</t>
+        </is>
+      </c>
+      <c r="E315" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
+      <c r="A316" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B316" s="7" t="inlineStr">
+        <is>
+          <t>Dirk Romijn</t>
+        </is>
+      </c>
+      <c r="C316" s="7" t="inlineStr">
+        <is>
+          <t>'s Gravendeel</t>
+        </is>
+      </c>
+      <c r="D316" s="6" t="inlineStr">
+        <is>
+          <t>41:58</t>
+        </is>
+      </c>
+      <c r="E316" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
+      <c r="A317" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B317" s="9" t="inlineStr">
+        <is>
+          <t>Gerard van Zuilen</t>
+        </is>
+      </c>
+      <c r="C317" s="9" t="inlineStr">
+        <is>
+          <t>Den Bommel</t>
+        </is>
+      </c>
+      <c r="D317" s="8" t="inlineStr">
+        <is>
+          <t>42:08</t>
+        </is>
+      </c>
+      <c r="E317" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
+      <c r="A318" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B318" s="7" t="inlineStr">
+        <is>
+          <t>Peter de Bakker</t>
+        </is>
+      </c>
+      <c r="C318" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D318" s="6" t="inlineStr">
+        <is>
+          <t>42:33</t>
+        </is>
+      </c>
+      <c r="E318" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
+      <c r="A319" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B319" s="9" t="inlineStr">
+        <is>
+          <t>Hans Maliepaard</t>
+        </is>
+      </c>
+      <c r="C319" s="9" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D319" s="8" t="inlineStr">
+        <is>
+          <t>43:39</t>
+        </is>
+      </c>
+      <c r="E319" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
+      <c r="A320" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B320" s="7" t="inlineStr">
+        <is>
+          <t>Gert Verhage</t>
+        </is>
+      </c>
+      <c r="C320" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D320" s="6" t="inlineStr">
+        <is>
+          <t>45:13</t>
+        </is>
+      </c>
+      <c r="E320" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
+      <c r="A321" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B321" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Reuijl</t>
+        </is>
+      </c>
+      <c r="C321" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D321" s="8" t="inlineStr">
+        <is>
+          <t>47:10</t>
+        </is>
+      </c>
+      <c r="E321" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
+      <c r="A322" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B322" s="7" t="inlineStr">
+        <is>
+          <t>Hans Smit</t>
+        </is>
+      </c>
+      <c r="C322" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D322" s="6" t="inlineStr">
+        <is>
+          <t>47:12</t>
+        </is>
+      </c>
+      <c r="E322" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
+      <c r="A323" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B323" s="9" t="inlineStr">
+        <is>
+          <t>Arjan de Leeuw-van Weenen</t>
+        </is>
+      </c>
+      <c r="C323" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D323" s="8" t="inlineStr">
+        <is>
+          <t>49:01</t>
+        </is>
+      </c>
+      <c r="E323" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
+      <c r="A324" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B324" s="7" t="inlineStr">
+        <is>
+          <t>Piet Verbiest</t>
+        </is>
+      </c>
+      <c r="C324" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D324" s="6" t="inlineStr">
+        <is>
+          <t>49:21</t>
+        </is>
+      </c>
+      <c r="E324" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
+      <c r="A325" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B325" s="9" t="inlineStr">
+        <is>
+          <t>Johan Kanters</t>
+        </is>
+      </c>
+      <c r="C325" s="9" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D325" s="8" t="inlineStr">
+        <is>
+          <t>49:40</t>
+        </is>
+      </c>
+      <c r="E325" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
+      <c r="A326" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B326" s="7" t="inlineStr">
+        <is>
+          <t>Darrin de Boer</t>
+        </is>
+      </c>
+      <c r="C326" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D326" s="6" t="inlineStr">
+        <is>
+          <t>52:55</t>
+        </is>
+      </c>
+      <c r="E326" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
+      <c r="A328" s="4" t="inlineStr">
+        <is>
+          <t>V45+, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B328" s="4"/>
+      <c r="C328" s="4"/>
+      <c r="D328" s="4"/>
+      <c r="E328" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
+      <c r="A329" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B329" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C329" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D329" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E329" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
+      <c r="A330" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B330" s="7" t="inlineStr">
+        <is>
+          <t>Miranda de Leeuw</t>
+        </is>
+      </c>
+      <c r="C330" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D330" s="6" t="inlineStr">
+        <is>
+          <t>34:43</t>
+        </is>
+      </c>
+      <c r="E330" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
+      <c r="A331" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B331" s="9" t="inlineStr">
+        <is>
+          <t>Antje de Ronde</t>
+        </is>
+      </c>
+      <c r="C331" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D331" s="8" t="inlineStr">
+        <is>
+          <t>34:52</t>
+        </is>
+      </c>
+      <c r="E331" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="332">
+      <c r="A332" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B332" s="7" t="inlineStr">
+        <is>
+          <t>Jacqueline Lodder</t>
+        </is>
+      </c>
+      <c r="C332" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D332" s="6" t="inlineStr">
+        <is>
+          <t>34:56</t>
+        </is>
+      </c>
+      <c r="E332" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="333">
+      <c r="A333" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B333" s="9" t="inlineStr">
+        <is>
+          <t>Natasja Robijn</t>
+        </is>
+      </c>
+      <c r="C333" s="9" t="inlineStr">
         <is>
           <t>Smmelsdijk</t>
         </is>
       </c>
-      <c r="D65" s="6" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A68" s="5" t="inlineStr">
+      <c r="D333" s="8" t="inlineStr">
+        <is>
+          <t>36:00</t>
+        </is>
+      </c>
+      <c r="E333" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
+      <c r="A334" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B334" s="7" t="inlineStr">
+        <is>
+          <t>Rita Verhage</t>
+        </is>
+      </c>
+      <c r="C334" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D334" s="6" t="inlineStr">
+        <is>
+          <t>36:44</t>
+        </is>
+      </c>
+      <c r="E334" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="335">
+      <c r="A335" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B335" s="9" t="inlineStr">
+        <is>
+          <t>Adrienne van Voorthuizen</t>
+        </is>
+      </c>
+      <c r="C335" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D335" s="8" t="inlineStr">
+        <is>
+          <t>36:47</t>
+        </is>
+      </c>
+      <c r="E335" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="336">
+      <c r="A336" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B336" s="7" t="inlineStr">
+        <is>
+          <t>Annemarie Pronk</t>
+        </is>
+      </c>
+      <c r="C336" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D336" s="6" t="inlineStr">
+        <is>
+          <t>37:12</t>
+        </is>
+      </c>
+      <c r="E336" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="337">
+      <c r="A337" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B337" s="9" t="inlineStr">
+        <is>
+          <t>Judith van Groningen</t>
+        </is>
+      </c>
+      <c r="C337" s="9" t="inlineStr">
+        <is>
+          <t>Dirksland</t>
+        </is>
+      </c>
+      <c r="D337" s="8" t="inlineStr">
+        <is>
+          <t>37:35</t>
+        </is>
+      </c>
+      <c r="E337" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
+      <c r="A338" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B338" s="7" t="inlineStr">
+        <is>
+          <t>Mariska Mastenbroek</t>
+        </is>
+      </c>
+      <c r="C338" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D338" s="6" t="inlineStr">
+        <is>
+          <t>37:39</t>
+        </is>
+      </c>
+      <c r="E338" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
+      <c r="A339" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B339" s="9" t="inlineStr">
+        <is>
+          <t>Annebet Houtsmuller</t>
+        </is>
+      </c>
+      <c r="C339" s="9" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D339" s="8" t="inlineStr">
+        <is>
+          <t>39:30</t>
+        </is>
+      </c>
+      <c r="E339" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="340">
+      <c r="A340" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B340" s="7" t="inlineStr">
+        <is>
+          <t>Tiny Boom-Beemster</t>
+        </is>
+      </c>
+      <c r="C340" s="7" t="inlineStr">
+        <is>
+          <t>Alkmaar</t>
+        </is>
+      </c>
+      <c r="D340" s="6" t="inlineStr">
+        <is>
+          <t>41:10</t>
+        </is>
+      </c>
+      <c r="E340" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="341">
+      <c r="A341" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B341" s="9" t="inlineStr">
+        <is>
+          <t>Corina de Vette</t>
+        </is>
+      </c>
+      <c r="C341" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D341" s="8" t="inlineStr">
+        <is>
+          <t>41:32</t>
+        </is>
+      </c>
+      <c r="E341" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="342">
+      <c r="A342" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B342" s="7" t="inlineStr">
+        <is>
+          <t>Agnes van Weenen</t>
+        </is>
+      </c>
+      <c r="C342" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D342" s="6" t="inlineStr">
+        <is>
+          <t>41:43</t>
+        </is>
+      </c>
+      <c r="E342" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="343">
+      <c r="A343" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B343" s="9" t="inlineStr">
+        <is>
+          <t>Mirjam Koene</t>
+        </is>
+      </c>
+      <c r="C343" s="9" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D343" s="8" t="inlineStr">
+        <is>
+          <t>42:02</t>
+        </is>
+      </c>
+      <c r="E343" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="344">
+      <c r="A344" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B344" s="7" t="inlineStr">
+        <is>
+          <t>Karin Eshuis</t>
+        </is>
+      </c>
+      <c r="C344" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D344" s="6" t="inlineStr">
+        <is>
+          <t>42:28</t>
+        </is>
+      </c>
+      <c r="E344" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
+      <c r="A345" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B345" s="9" t="inlineStr">
+        <is>
+          <t>Hanny de Jong</t>
+        </is>
+      </c>
+      <c r="C345" s="9" t="inlineStr">
+        <is>
+          <t>Den Bommel</t>
+        </is>
+      </c>
+      <c r="D345" s="8" t="inlineStr">
+        <is>
+          <t>42:32</t>
+        </is>
+      </c>
+      <c r="E345" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="346">
+      <c r="A346" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B346" s="7" t="inlineStr">
+        <is>
+          <t>Wilma Breen</t>
+        </is>
+      </c>
+      <c r="C346" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D346" s="6" t="inlineStr">
+        <is>
+          <t>42:58</t>
+        </is>
+      </c>
+      <c r="E346" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="347">
+      <c r="A347" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B347" s="9" t="inlineStr">
+        <is>
+          <t>Ria vd Nieuwendijk</t>
+        </is>
+      </c>
+      <c r="C347" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D347" s="8" t="inlineStr">
+        <is>
+          <t>43:00</t>
+        </is>
+      </c>
+      <c r="E347" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="348">
+      <c r="A348" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B348" s="7" t="inlineStr">
+        <is>
+          <t>Marieke Okker</t>
+        </is>
+      </c>
+      <c r="C348" s="7" t="inlineStr">
+        <is>
+          <t>Flakkee</t>
+        </is>
+      </c>
+      <c r="D348" s="6" t="inlineStr">
+        <is>
+          <t>43:48</t>
+        </is>
+      </c>
+      <c r="E348" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="349">
+      <c r="A349" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B349" s="9" t="inlineStr">
+        <is>
+          <t>Jolanda Gerrits</t>
+        </is>
+      </c>
+      <c r="C349" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D349" s="8" t="inlineStr">
+        <is>
+          <t>43:56</t>
+        </is>
+      </c>
+      <c r="E349" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="350">
+      <c r="A350" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B350" s="7" t="inlineStr">
+        <is>
+          <t>Annemieke Visser</t>
+        </is>
+      </c>
+      <c r="C350" s="7" t="inlineStr">
+        <is>
+          <t>Den Haag</t>
+        </is>
+      </c>
+      <c r="D350" s="6" t="inlineStr">
+        <is>
+          <t>48:40</t>
+        </is>
+      </c>
+      <c r="E350" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="351">
+      <c r="A351" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B351" s="9" t="inlineStr">
+        <is>
+          <t>Margriet Kanters Visbeen</t>
+        </is>
+      </c>
+      <c r="C351" s="9" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D351" s="8" t="inlineStr">
+        <is>
+          <t>50:04</t>
+        </is>
+      </c>
+      <c r="E351" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="352">
+      <c r="A352" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B352" s="7" t="inlineStr">
+        <is>
+          <t>Anja Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C352" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D352" s="6" t="inlineStr">
+        <is>
+          <t>50:52</t>
+        </is>
+      </c>
+      <c r="E352" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="354">
+      <c r="A354" s="4" t="inlineStr">
+        <is>
+          <t>STRTM, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B354" s="4"/>
+      <c r="C354" s="4"/>
+      <c r="D354" s="4"/>
+      <c r="E354" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="355">
+      <c r="A355" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B68" s="5" t="inlineStr">
+      <c r="B355" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C68" s="5" t="inlineStr">
+      <c r="C355" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D68" s="5" t="inlineStr">
+      <c r="D355" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E68" s="5"/>
-[...2 lines deleted...]
-      <c r="A69" s="6" t="inlineStr">
+      <c r="E355" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="356">
+      <c r="A356" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B69" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C69" s="7" t="inlineStr">
+      <c r="B356" s="7" t="inlineStr">
+        <is>
+          <t>Pieter Soeteman</t>
+        </is>
+      </c>
+      <c r="C356" s="7" t="inlineStr">
+        <is>
+          <t>Oude-Tonge</t>
+        </is>
+      </c>
+      <c r="D356" s="6" t="inlineStr">
+        <is>
+          <t>37:34</t>
+        </is>
+      </c>
+      <c r="E356" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
+      <c r="A357" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B357" s="9" t="inlineStr">
+        <is>
+          <t>Wiljo Reijnders</t>
+        </is>
+      </c>
+      <c r="C357" s="9" t="inlineStr">
+        <is>
+          <t>Nieuwe-Tonge</t>
+        </is>
+      </c>
+      <c r="D357" s="8" t="inlineStr">
+        <is>
+          <t>43:08</t>
+        </is>
+      </c>
+      <c r="E357" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="358">
+      <c r="A358" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B358" s="7" t="inlineStr">
+        <is>
+          <t>Jan Peter Robijn</t>
+        </is>
+      </c>
+      <c r="C358" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D358" s="6" t="inlineStr">
+        <is>
+          <t>45:56</t>
+        </is>
+      </c>
+      <c r="E358" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
+      <c r="A360" s="4" t="inlineStr">
+        <is>
+          <t>STRTV, 6.8 KM OMLOOP</t>
+        </is>
+      </c>
+      <c r="B360" s="4"/>
+      <c r="C360" s="4"/>
+      <c r="D360" s="4"/>
+      <c r="E360" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="361">
+      <c r="A361" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B361" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C361" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D361" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E361" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="362">
+      <c r="A362" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B362" s="7" t="inlineStr">
+        <is>
+          <t>Carlijn Koningswoud</t>
+        </is>
+      </c>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwe-Tonge</t>
+        </is>
+      </c>
+      <c r="D362" s="6" t="inlineStr">
+        <is>
+          <t>36:28</t>
+        </is>
+      </c>
+      <c r="E362" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="363">
+      <c r="A363" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B363" s="9" t="inlineStr">
+        <is>
+          <t>Linda Sluimer</t>
+        </is>
+      </c>
+      <c r="C363" s="9" t="inlineStr">
         <is>
           <t>Stad aan 't Haringvliet</t>
         </is>
       </c>
-      <c r="D69" s="6" t="inlineStr">
-[...90 lines deleted...]
-      <c r="A75" s="6" t="inlineStr">
+      <c r="D363" s="8" t="inlineStr">
+        <is>
+          <t>37:11</t>
+        </is>
+      </c>
+      <c r="E363" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="364">
+      <c r="A364" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B75" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A76" s="8" t="inlineStr">
+      <c r="B364" s="7" t="inlineStr">
+        <is>
+          <t>Fleur Felsbourg</t>
+        </is>
+      </c>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D364" s="6" t="inlineStr">
+        <is>
+          <t>38:00</t>
+        </is>
+      </c>
+      <c r="E364" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="365">
+      <c r="A365" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B76" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C76" s="9" t="inlineStr">
+      <c r="B365" s="9" t="inlineStr">
+        <is>
+          <t>Marleen Cornelissen</t>
+        </is>
+      </c>
+      <c r="C365" s="9" t="inlineStr">
         <is>
           <t>Middelharnis</t>
         </is>
       </c>
-      <c r="D76" s="8" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A77" s="6" t="inlineStr">
+      <c r="D365" s="8" t="inlineStr">
+        <is>
+          <t>44:41</t>
+        </is>
+      </c>
+      <c r="E365" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="366">
+      <c r="A366" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B77" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A78" s="8" t="inlineStr">
+      <c r="B366" s="7" t="inlineStr">
+        <is>
+          <t>Demelza Mol-den Otter</t>
+        </is>
+      </c>
+      <c r="C366" s="7" t="inlineStr">
+        <is>
+          <t>Middelharnis</t>
+        </is>
+      </c>
+      <c r="D366" s="6" t="inlineStr">
+        <is>
+          <t>47:07</t>
+        </is>
+      </c>
+      <c r="E366" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="367">
+      <c r="A367" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B78" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A79" s="6" t="inlineStr">
+      <c r="B367" s="9" t="inlineStr">
+        <is>
+          <t>Marcha van Veen</t>
+        </is>
+      </c>
+      <c r="C367" s="9" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D367" s="8" t="inlineStr">
+        <is>
+          <t>47:08</t>
+        </is>
+      </c>
+      <c r="E367" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="368">
+      <c r="A368" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B79" s="7" t="inlineStr">
-[...6491 lines deleted...]
-      <c r="B371" s="7" t="inlineStr">
+      <c r="B368" s="7" t="inlineStr">
         <is>
           <t>Marja Leeflang</t>
         </is>
       </c>
-      <c r="C371" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D371" s="6" t="inlineStr">
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D368" s="6" t="inlineStr">
         <is>
           <t>48:51</t>
         </is>
       </c>
-      <c r="E371" s="6"/>
+      <c r="E368" s="6"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>