--- v0 (2026-03-03)
+++ v1 (2026-08-01)
@@ -264,739 +264,739 @@
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Lars Van der Borgh</t>
         </is>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6" t="inlineStr">
         <is>
           <t>46:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Djimon Van der Veken</t>
         </is>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>47:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Kai Peters</t>
         </is>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6" t="inlineStr">
         <is>
           <t>48:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Daan Van den Heuvel</t>
         </is>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>56:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Marius De Klein</t>
         </is>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6" t="inlineStr">
         <is>
           <t>59:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
           <t>Jayden van Gelderen</t>
         </is>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>1:06:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Jort Mulders</t>
         </is>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6" t="inlineStr">
         <is>
           <t>1:06:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Ruben Wolkotte</t>
         </is>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>1:07:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Mats Wildeboer</t>
         </is>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="inlineStr">
         <is>
           <t>1:09:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
           <t>Ralf Mulders</t>
         </is>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>1:09:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>Luuk Van den heuvel</t>
         </is>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6" t="inlineStr">
         <is>
           <t>1:11:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Julian Wouters</t>
         </is>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>1:11:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Steye Nijenhuis</t>
         </is>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6" t="inlineStr">
         <is>
           <t>1:11:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
           <t>Storm Knuiman</t>
         </is>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>1:11:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Job Croonen</t>
         </is>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6" t="inlineStr">
         <is>
           <t>1:12:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Jaro Van Dreumel</t>
         </is>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>1:13:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>Joey Janssen</t>
         </is>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6" t="inlineStr">
         <is>
           <t>1:13:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
           <t>Jelle Veth</t>
         </is>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>1:14:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>Koen de Kleijn</t>
         </is>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6" t="inlineStr">
         <is>
           <t>1:15:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Sjoerd Toebast</t>
         </is>
       </c>
       <c r="C25" s="9"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>1:15:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>Rens Daanen</t>
         </is>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6" t="inlineStr">
         <is>
           <t>1:15:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
           <t>Jesse Van Os</t>
         </is>
       </c>
       <c r="C27" s="9"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>1:18:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>Sem Van Os</t>
         </is>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6" t="inlineStr">
         <is>
           <t>1:18:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
           <t>Siem Lamers</t>
         </is>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>1:18:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>Milan van Wamel</t>
         </is>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6" t="inlineStr">
         <is>
           <t>1:20:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
           <t>Cas van Wichen</t>
         </is>
       </c>
       <c r="C31" s="9"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>1:20:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>Noud Gordon</t>
         </is>
       </c>
       <c r="C32" s="7"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6" t="inlineStr">
         <is>
           <t>1:20:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
           <t>Siebe Veth</t>
         </is>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>1:21:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>Vegas Manson</t>
         </is>
       </c>
       <c r="C34" s="7"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6" t="inlineStr">
         <is>
           <t>1:22:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
           <t>Julian Terwisscha van Scheltinga</t>
         </is>
       </c>
       <c r="C35" s="9"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>1:22:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>Thijmen van Ooijen</t>
         </is>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6" t="inlineStr">
         <is>
           <t>1:25:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
           <t>Mick Sas</t>
         </is>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>1:30:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/33</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Tijn Verbruggen</t>
         </is>
       </c>
       <c r="C38" s="7"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6" t="inlineStr">
         <is>
           <t>1:30:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/34</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
           <t>Noud Van den Boom</t>
         </is>
       </c>
       <c r="C39" s="9"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>1:30:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/35</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>Daan vd Hurk</t>
         </is>
       </c>
       <c r="C40" s="7"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6" t="inlineStr">
         <is>
           <t>1:47:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/36</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
           <t>Olivier Van Dinteren</t>
         </is>
       </c>
       <c r="C41" s="9" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D41" s="8"/>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>1:51:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/37</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Noah Boeren</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>De Knalerwten</t>
         </is>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="6" t="inlineStr">
         <is>
           <t>1:56:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
@@ -1016,488 +1016,488 @@
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>Julia Meerveld</t>
         </is>
       </c>
       <c r="C46" s="7"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="inlineStr">
         <is>
           <t>57:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B47" s="9" t="inlineStr">
         <is>
           <t>Jules Nagtegaal</t>
         </is>
       </c>
       <c r="C47" s="9"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>1:10:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>Nora Gubbels</t>
         </is>
       </c>
       <c r="C48" s="7"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6" t="inlineStr">
         <is>
           <t>1:22:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B49" s="9" t="inlineStr">
         <is>
           <t>Fenne van Oosteren</t>
         </is>
       </c>
       <c r="C49" s="9"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>1:22:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>Lotte van der Borgh</t>
         </is>
       </c>
       <c r="C50" s="7"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6" t="inlineStr">
         <is>
           <t>1:22:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
       <c r="A51" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B51" s="9" t="inlineStr">
         <is>
           <t>Fiene van Kaauwen</t>
         </is>
       </c>
       <c r="C51" s="9"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>1:26:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>Saar Krechting</t>
         </is>
       </c>
       <c r="C52" s="7"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6" t="inlineStr">
         <is>
           <t>1:27:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B53" s="9" t="inlineStr">
         <is>
           <t>Lise Goedbloed</t>
         </is>
       </c>
       <c r="C53" s="9"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>1:27:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>Ilka Van den Heuvel</t>
         </is>
       </c>
       <c r="C54" s="7"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6" t="inlineStr">
         <is>
           <t>1:31:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
       <c r="A55" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B55" s="9" t="inlineStr">
         <is>
           <t>Roos van Coolwijk</t>
         </is>
       </c>
       <c r="C55" s="9"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>1:32:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>Ziva Wakker</t>
         </is>
       </c>
       <c r="C56" s="7"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6" t="inlineStr">
         <is>
           <t>1:32:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
       <c r="A57" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B57" s="9" t="inlineStr">
         <is>
           <t>Tess Janssen</t>
         </is>
       </c>
       <c r="C57" s="9"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>1:32:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>Iris Van de Werdt</t>
         </is>
       </c>
       <c r="C58" s="7"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6" t="inlineStr">
         <is>
           <t>1:32:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
       <c r="A59" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B59" s="9" t="inlineStr">
         <is>
           <t>Meis van Oorsouw</t>
         </is>
       </c>
       <c r="C59" s="9"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>1:40:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>Isa Krebbers</t>
         </is>
       </c>
       <c r="C60" s="7"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6" t="inlineStr">
         <is>
           <t>1:40:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B61" s="9" t="inlineStr">
         <is>
           <t>Niene Konings</t>
         </is>
       </c>
       <c r="C61" s="9"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>1:40:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>Floor Kroes</t>
         </is>
       </c>
       <c r="C62" s="7"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6" t="inlineStr">
         <is>
           <t>1:41:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
       <c r="A63" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B63" s="9" t="inlineStr">
         <is>
           <t>Lieke Van Alfen</t>
         </is>
       </c>
       <c r="C63" s="9"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>1:44:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>Siri Kropman</t>
         </is>
       </c>
       <c r="C64" s="7"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6" t="inlineStr">
         <is>
           <t>1:44:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
       <c r="A65" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B65" s="9" t="inlineStr">
         <is>
           <t>Tirsa Tacken</t>
         </is>
       </c>
       <c r="C65" s="9"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>1:47:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>Mare Labout</t>
         </is>
       </c>
       <c r="C66" s="7"/>
       <c r="D66" s="6"/>
       <c r="E66" s="6" t="inlineStr">
         <is>
           <t>1:47:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B67" s="9" t="inlineStr">
         <is>
           <t>Lizzie Vandenbosch</t>
         </is>
       </c>
       <c r="C67" s="9"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>1:54:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>Lena Swager</t>
         </is>
       </c>
       <c r="C68" s="7"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6" t="inlineStr">
         <is>
           <t>2:12:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B69" s="9" t="inlineStr">
         <is>
           <t>Danisha Radsma</t>
         </is>
       </c>
       <c r="C69" s="9"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>3:03:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
           <t>H18, HEREN 18</t>
         </is>
       </c>
       <c r="B71" s="4"/>
@@ -1513,1100 +1513,1100 @@
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D72" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>Cas Van Kaauwen</t>
         </is>
       </c>
       <c r="C73" s="7"/>
       <c r="D73" s="6"/>
       <c r="E73" s="6" t="inlineStr">
         <is>
           <t>38:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B74" s="9" t="inlineStr">
         <is>
           <t>Eric van den Bosch</t>
         </is>
       </c>
       <c r="C74" s="9"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>44:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>Lars Spanbroek</t>
         </is>
       </c>
       <c r="C75" s="7"/>
       <c r="D75" s="6"/>
       <c r="E75" s="6" t="inlineStr">
         <is>
           <t>46:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
       <c r="A76" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B76" s="9" t="inlineStr">
         <is>
           <t>Jan Van den Heuvel</t>
         </is>
       </c>
       <c r="C76" s="9"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>46:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>Karel Terlingen</t>
         </is>
       </c>
       <c r="C77" s="7"/>
       <c r="D77" s="6"/>
       <c r="E77" s="6" t="inlineStr">
         <is>
           <t>47:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
       <c r="A78" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B78" s="9" t="inlineStr">
         <is>
           <t>Dennis Verstegen</t>
         </is>
       </c>
       <c r="C78" s="9"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>47:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>Jan Willem Van Gesink</t>
         </is>
       </c>
       <c r="C79" s="7"/>
       <c r="D79" s="6"/>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>56:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B80" s="9" t="inlineStr">
         <is>
           <t>Corné Meerveld</t>
         </is>
       </c>
       <c r="C80" s="9"/>
       <c r="D80" s="8"/>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>57:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>Jip Verwijs</t>
         </is>
       </c>
       <c r="C81" s="7"/>
       <c r="D81" s="6"/>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>57:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B82" s="9" t="inlineStr">
         <is>
           <t>Willem Van den Akker</t>
         </is>
       </c>
       <c r="C82" s="9"/>
       <c r="D82" s="8"/>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>58:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>John van den Akker</t>
         </is>
       </c>
       <c r="C83" s="7"/>
       <c r="D83" s="6"/>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>58:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B84" s="9" t="inlineStr">
         <is>
           <t>Jur van Wijk</t>
         </is>
       </c>
       <c r="C84" s="9"/>
       <c r="D84" s="8"/>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>59:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>Jan Peters</t>
         </is>
       </c>
       <c r="C85" s="7"/>
       <c r="D85" s="6"/>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>1:02:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
       <c r="A86" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B86" s="9" t="inlineStr">
         <is>
           <t>Coen Mulder</t>
         </is>
       </c>
       <c r="C86" s="9"/>
       <c r="D86" s="8"/>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>1:02:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>Peter Voermans</t>
         </is>
       </c>
       <c r="C87" s="7"/>
       <c r="D87" s="6"/>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>1:06:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B88" s="9" t="inlineStr">
         <is>
           <t>Sander van Gelderen</t>
         </is>
       </c>
       <c r="C88" s="9"/>
       <c r="D88" s="8"/>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>1:06:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>Tom de Groot</t>
         </is>
       </c>
       <c r="C89" s="7"/>
       <c r="D89" s="6"/>
       <c r="E89" s="6" t="inlineStr">
         <is>
           <t>1:09:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B90" s="9" t="inlineStr">
         <is>
           <t>Johan de Ruiter</t>
         </is>
       </c>
       <c r="C90" s="9"/>
       <c r="D90" s="8"/>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>1:09:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>Tim Verbeeten</t>
         </is>
       </c>
       <c r="C91" s="7"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>1:09:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
           <t>Robbin Van Doorn</t>
         </is>
       </c>
       <c r="C92" s="9"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>1:10:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>Jan Scholten</t>
         </is>
       </c>
       <c r="C93" s="7"/>
       <c r="D93" s="6"/>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>1:11:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B94" s="9" t="inlineStr">
         <is>
           <t>Sten Knuiman</t>
         </is>
       </c>
       <c r="C94" s="9"/>
       <c r="D94" s="8"/>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>1:11:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>Sjors Van Ooijen</t>
         </is>
       </c>
       <c r="C95" s="7"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>1:12:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B96" s="9" t="inlineStr">
         <is>
           <t>Stefan Quijs</t>
         </is>
       </c>
       <c r="C96" s="9"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>1:12:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>Sjoerd van 't Oever</t>
         </is>
       </c>
       <c r="C97" s="7"/>
       <c r="D97" s="6"/>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>1:12:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B98" s="9" t="inlineStr">
         <is>
           <t>Jelle Beumer</t>
         </is>
       </c>
       <c r="C98" s="9"/>
       <c r="D98" s="8"/>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>1:13:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>Maarten van Zwam</t>
         </is>
       </c>
       <c r="C99" s="7"/>
       <c r="D99" s="6"/>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>1:13:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B100" s="9" t="inlineStr">
         <is>
           <t>Jules Wijven</t>
         </is>
       </c>
       <c r="C100" s="9"/>
       <c r="D100" s="8"/>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>1:13:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>William Van den Heuvel</t>
         </is>
       </c>
       <c r="C101" s="7"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>1:14:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B102" s="9" t="inlineStr">
         <is>
           <t>Max van Geffen</t>
         </is>
       </c>
       <c r="C102" s="9"/>
       <c r="D102" s="8"/>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>1:15:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>Joost Baars</t>
         </is>
       </c>
       <c r="C103" s="7"/>
       <c r="D103" s="6"/>
       <c r="E103" s="6" t="inlineStr">
         <is>
           <t>1:15:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B104" s="9" t="inlineStr">
         <is>
           <t>Rick Tromp</t>
         </is>
       </c>
       <c r="C104" s="9"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>1:17:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/33</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>Pim Peperkamp</t>
         </is>
       </c>
       <c r="C105" s="7"/>
       <c r="D105" s="6"/>
       <c r="E105" s="6" t="inlineStr">
         <is>
           <t>1:18:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/34</t>
         </is>
       </c>
       <c r="B106" s="9" t="inlineStr">
         <is>
           <t>Michael Schoonenberg</t>
         </is>
       </c>
       <c r="C106" s="9"/>
       <c r="D106" s="8"/>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>1:18:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/35</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>Pim Lamers</t>
         </is>
       </c>
       <c r="C107" s="7"/>
       <c r="D107" s="6"/>
       <c r="E107" s="6" t="inlineStr">
         <is>
           <t>1:18:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/36</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
           <t>Maurits Kraan</t>
         </is>
       </c>
       <c r="C108" s="9"/>
       <c r="D108" s="8"/>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>1:19:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/37</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>Edwin Hoenselaar</t>
         </is>
       </c>
       <c r="C109" s="7"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6" t="inlineStr">
         <is>
           <t>1:20:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
       <c r="A110" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/38</t>
         </is>
       </c>
       <c r="B110" s="9" t="inlineStr">
         <is>
           <t>Erik Gordon</t>
         </is>
       </c>
       <c r="C110" s="9"/>
       <c r="D110" s="8"/>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>1:20:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
       <c r="A111" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/39</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>Remco Hoenselaar</t>
         </is>
       </c>
       <c r="C111" s="7"/>
       <c r="D111" s="6"/>
       <c r="E111" s="6" t="inlineStr">
         <is>
           <t>1:20:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
       <c r="A112" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/40</t>
         </is>
       </c>
       <c r="B112" s="9" t="inlineStr">
         <is>
           <t>Brent Pruijn</t>
         </is>
       </c>
       <c r="C112" s="9"/>
       <c r="D112" s="8"/>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>1:22:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/41</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>Jaimy van Mansom</t>
         </is>
       </c>
       <c r="C113" s="7"/>
       <c r="D113" s="6"/>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>1:22:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/42</t>
         </is>
       </c>
       <c r="B114" s="9" t="inlineStr">
         <is>
           <t>Jelco Stapelbroek</t>
         </is>
       </c>
       <c r="C114" s="9"/>
       <c r="D114" s="8"/>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>1:22:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/43</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>Joost Vijselaar</t>
         </is>
       </c>
       <c r="C115" s="7"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>1:23:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
       <c r="A116" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/44</t>
         </is>
       </c>
       <c r="B116" s="9" t="inlineStr">
         <is>
           <t>Job Vijselaar</t>
         </is>
       </c>
       <c r="C116" s="9"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>1:23:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/45</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>Daan van Wijk</t>
         </is>
       </c>
       <c r="C117" s="7"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>1:24:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/46</t>
         </is>
       </c>
       <c r="B118" s="9" t="inlineStr">
         <is>
           <t>Maarten van Kaauwen</t>
         </is>
       </c>
       <c r="C118" s="9"/>
       <c r="D118" s="8"/>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>1:26:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/47</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>Joris van Ooijen</t>
         </is>
       </c>
       <c r="C119" s="7"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>1:26:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/48</t>
         </is>
       </c>
       <c r="B120" s="9" t="inlineStr">
         <is>
           <t>Jan Vercleij</t>
         </is>
       </c>
       <c r="C120" s="9" t="inlineStr">
         <is>
           <t>Kampsestraat</t>
         </is>
       </c>
       <c r="D120" s="8"/>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>1:28:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/49</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>Jeroen Van den Heuvel</t>
         </is>
       </c>
       <c r="C121" s="7"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6" t="inlineStr">
         <is>
           <t>1:31:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/50</t>
         </is>
       </c>
       <c r="B122" s="9" t="inlineStr">
         <is>
           <t>Mark Van Swam</t>
         </is>
       </c>
       <c r="C122" s="9"/>
       <c r="D122" s="8"/>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>1:33:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/51</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>Daan Schaart</t>
         </is>
       </c>
       <c r="C123" s="7"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6" t="inlineStr">
         <is>
           <t>1:37:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/52</t>
         </is>
       </c>
       <c r="B124" s="9" t="inlineStr">
         <is>
           <t>Stan van den Hurk</t>
         </is>
       </c>
       <c r="C124" s="9"/>
       <c r="D124" s="8"/>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>1:41:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/53</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>Jesse Poos</t>
         </is>
       </c>
       <c r="C125" s="7"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>1:44:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/54</t>
         </is>
       </c>
       <c r="B126" s="9" t="inlineStr">
         <is>
           <t>Gijs Wannet</t>
         </is>
       </c>
       <c r="C126" s="9"/>
       <c r="D126" s="8"/>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>1:45:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/55</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>Peter Hommersom</t>
         </is>
       </c>
       <c r="C127" s="7"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>1:52:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/56</t>
         </is>
       </c>
       <c r="B128" s="9" t="inlineStr">
         <is>
           <t>Daan Jorna</t>
         </is>
       </c>
       <c r="C128" s="9"/>
       <c r="D128" s="8"/>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>1:54:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
           <t>D18, DAMES 18</t>
         </is>
       </c>
       <c r="B130" s="4"/>
@@ -2622,640 +2622,640 @@
       </c>
       <c r="B131" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>Juleke Hempenius</t>
         </is>
       </c>
       <c r="C132" s="7"/>
       <c r="D132" s="6"/>
       <c r="E132" s="6" t="inlineStr">
         <is>
           <t>43:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
           <t>Merel Baars</t>
         </is>
       </c>
       <c r="C133" s="9"/>
       <c r="D133" s="8"/>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>48:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>Femke Heesakker</t>
         </is>
       </c>
       <c r="C134" s="7"/>
       <c r="D134" s="6"/>
       <c r="E134" s="6" t="inlineStr">
         <is>
           <t>54:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
           <t>Dieke Reijers</t>
         </is>
       </c>
       <c r="C135" s="9"/>
       <c r="D135" s="8"/>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>55:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>Noortje Oosterhoff</t>
         </is>
       </c>
       <c r="C136" s="7"/>
       <c r="D136" s="6"/>
       <c r="E136" s="6" t="inlineStr">
         <is>
           <t>59:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
           <t>Iwona De Klein</t>
         </is>
       </c>
       <c r="C137" s="9"/>
       <c r="D137" s="8"/>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>1:01:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>Kyra Esselbrugge</t>
         </is>
       </c>
       <c r="C138" s="7"/>
       <c r="D138" s="6"/>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>1:15:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
           <t>Mascha Willemsen</t>
         </is>
       </c>
       <c r="C139" s="9"/>
       <c r="D139" s="8"/>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>1:17:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>Lotte Bouman</t>
         </is>
       </c>
       <c r="C140" s="7"/>
       <c r="D140" s="6"/>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>1:18:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B141" s="9" t="inlineStr">
         <is>
           <t>Annemieke Verhagen</t>
         </is>
       </c>
       <c r="C141" s="9"/>
       <c r="D141" s="8"/>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>1:18:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>Danielle Stapelbroek</t>
         </is>
       </c>
       <c r="C142" s="7"/>
       <c r="D142" s="6"/>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>1:22:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
           <t>Milou Vijselaar</t>
         </is>
       </c>
       <c r="C143" s="9"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>1:23:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>Kelly van Hardeveld</t>
         </is>
       </c>
       <c r="C144" s="7"/>
       <c r="D144" s="6"/>
       <c r="E144" s="6" t="inlineStr">
         <is>
           <t>1:24:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
       <c r="A145" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B145" s="9" t="inlineStr">
         <is>
           <t>Monika Ellermeijer</t>
         </is>
       </c>
       <c r="C145" s="9"/>
       <c r="D145" s="8"/>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>1:24:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>Jet Gremmen</t>
         </is>
       </c>
       <c r="C146" s="7"/>
       <c r="D146" s="6"/>
       <c r="E146" s="6" t="inlineStr">
         <is>
           <t>1:24:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B147" s="9" t="inlineStr">
         <is>
           <t>Britt Broekman</t>
         </is>
       </c>
       <c r="C147" s="9"/>
       <c r="D147" s="8"/>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>1:31:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>Marlous Glaap</t>
         </is>
       </c>
       <c r="C148" s="7"/>
       <c r="D148" s="6"/>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>1:32:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
           <t>Mieke Van Swam</t>
         </is>
       </c>
       <c r="C149" s="9"/>
       <c r="D149" s="8"/>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>1:33:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>Esther Schrijen</t>
         </is>
       </c>
       <c r="C150" s="7"/>
       <c r="D150" s="6"/>
       <c r="E150" s="6" t="inlineStr">
         <is>
           <t>1:37:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B151" s="9" t="inlineStr">
         <is>
           <t>Femke Janssen</t>
         </is>
       </c>
       <c r="C151" s="9"/>
       <c r="D151" s="8"/>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>1:37:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>Noortje Bergevoet</t>
         </is>
       </c>
       <c r="C152" s="7"/>
       <c r="D152" s="6"/>
       <c r="E152" s="6" t="inlineStr">
         <is>
           <t>1:39:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
       <c r="A153" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
           <t>Claudia van Kerkhof</t>
         </is>
       </c>
       <c r="C153" s="9"/>
       <c r="D153" s="8"/>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>1:39:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>Franka vd Werdt</t>
         </is>
       </c>
       <c r="C154" s="7"/>
       <c r="D154" s="6"/>
       <c r="E154" s="6" t="inlineStr">
         <is>
           <t>1:39:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B155" s="9" t="inlineStr">
         <is>
           <t>Linda Toebast</t>
         </is>
       </c>
       <c r="C155" s="9"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>1:39:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>Desiree van Os</t>
         </is>
       </c>
       <c r="C156" s="7"/>
       <c r="D156" s="6"/>
       <c r="E156" s="6" t="inlineStr">
         <is>
           <t>1:43:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B157" s="9" t="inlineStr">
         <is>
           <t>Lisette Van Ooijen</t>
         </is>
       </c>
       <c r="C157" s="9"/>
       <c r="D157" s="8"/>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>1:43:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>Kiara Nijhof</t>
         </is>
       </c>
       <c r="C158" s="7"/>
       <c r="D158" s="6"/>
       <c r="E158" s="6" t="inlineStr">
         <is>
           <t>1:44:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B159" s="9" t="inlineStr">
         <is>
           <t>Kyara Wannet</t>
         </is>
       </c>
       <c r="C159" s="9"/>
       <c r="D159" s="8"/>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>1:45:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>Nora Geurts</t>
         </is>
       </c>
       <c r="C160" s="7"/>
       <c r="D160" s="6"/>
       <c r="E160" s="6" t="inlineStr">
         <is>
           <t>1:47:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B161" s="9" t="inlineStr">
         <is>
           <t>Coriënne Van Eck</t>
         </is>
       </c>
       <c r="C161" s="9"/>
       <c r="D161" s="8"/>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>1:47:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>Wilma Hommersom</t>
         </is>
       </c>
       <c r="C162" s="7"/>
       <c r="D162" s="6"/>
       <c r="E162" s="6" t="inlineStr">
         <is>
           <t>1:52:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B163" s="9" t="inlineStr">
         <is>
           <t>Suus Janssen</t>
         </is>
       </c>
       <c r="C163" s="9"/>
       <c r="D163" s="8"/>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>2:12:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
           <t>T10, TEAM JEUGD 10 - 13 JAAR</t>
         </is>
       </c>
       <c r="B165" s="4"/>
@@ -3271,603 +3271,603 @@
       </c>
       <c r="B166" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C166" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
       <c r="A167" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>Guus Mulders</t>
         </is>
       </c>
       <c r="C167" s="7" t="inlineStr">
         <is>
           <t>Dio boys</t>
         </is>
       </c>
       <c r="D167" s="6"/>
       <c r="E167" s="6" t="inlineStr">
         <is>
           <t>1:04:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
       <c r="A168" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B168" s="9" t="inlineStr">
         <is>
           <t>Guus van Tintelen</t>
         </is>
       </c>
       <c r="C168" s="9" t="inlineStr">
         <is>
           <t>Dio boys</t>
         </is>
       </c>
       <c r="D168" s="8"/>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>1:04:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
       <c r="A169" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>Thomas Hol</t>
         </is>
       </c>
       <c r="C169" s="7" t="inlineStr">
         <is>
           <t>Dio boys</t>
         </is>
       </c>
       <c r="D169" s="6"/>
       <c r="E169" s="6" t="inlineStr">
         <is>
           <t>1:04:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
       <c r="A170" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B170" s="9" t="inlineStr">
         <is>
           <t>Koen Hendriks</t>
         </is>
       </c>
       <c r="C170" s="9" t="inlineStr">
         <is>
           <t>Dio boys</t>
         </is>
       </c>
       <c r="D170" s="8"/>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>1:04:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
       <c r="A171" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>Lennard Geurts</t>
         </is>
       </c>
       <c r="C171" s="7" t="inlineStr">
         <is>
           <t>THLB</t>
         </is>
       </c>
       <c r="D171" s="6"/>
       <c r="E171" s="6" t="inlineStr">
         <is>
           <t>1:06:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
       <c r="A172" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B172" s="9" t="inlineStr">
         <is>
           <t>Hamzah Alnatour</t>
         </is>
       </c>
       <c r="C172" s="9" t="inlineStr">
         <is>
           <t>THLB</t>
         </is>
       </c>
       <c r="D172" s="8"/>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>1:06:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
       <c r="A173" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>Thijs Franssen</t>
         </is>
       </c>
       <c r="C173" s="7" t="inlineStr">
         <is>
           <t>THLB</t>
         </is>
       </c>
       <c r="D173" s="6"/>
       <c r="E173" s="6" t="inlineStr">
         <is>
           <t>1:06:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B174" s="9" t="inlineStr">
         <is>
           <t>Guus Van Dijk</t>
         </is>
       </c>
       <c r="C174" s="9" t="inlineStr">
         <is>
           <t>Snelle Jelles</t>
         </is>
       </c>
       <c r="D174" s="8"/>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>1:27:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>Linus Ebben</t>
         </is>
       </c>
       <c r="C175" s="7" t="inlineStr">
         <is>
           <t>Snelle Jelles</t>
         </is>
       </c>
       <c r="D175" s="6"/>
       <c r="E175" s="6" t="inlineStr">
         <is>
           <t>1:27:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
       <c r="A176" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B176" s="9" t="inlineStr">
         <is>
           <t>Bas Van der Wal</t>
         </is>
       </c>
       <c r="C176" s="9" t="inlineStr">
         <is>
           <t>Snelle Jelles</t>
         </is>
       </c>
       <c r="D176" s="8"/>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>1:27:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
       <c r="A177" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>Mees Ketz</t>
         </is>
       </c>
       <c r="C177" s="7" t="inlineStr">
         <is>
           <t>Snelle Jelles</t>
         </is>
       </c>
       <c r="D177" s="6"/>
       <c r="E177" s="6" t="inlineStr">
         <is>
           <t>1:27:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
       <c r="A178" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B178" s="9" t="inlineStr">
         <is>
           <t>Fenne van Dinteren</t>
         </is>
       </c>
       <c r="C178" s="9" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="D178" s="8"/>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>1:31:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>Sam Rikken</t>
         </is>
       </c>
       <c r="C179" s="7" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="D179" s="6"/>
       <c r="E179" s="6" t="inlineStr">
         <is>
           <t>1:31:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B180" s="9" t="inlineStr">
         <is>
           <t>Anna Stork</t>
         </is>
       </c>
       <c r="C180" s="9" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="D180" s="8"/>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>1:51:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
       <c r="A181" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>Anne Bressers</t>
         </is>
       </c>
       <c r="C181" s="7" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="D181" s="6"/>
       <c r="E181" s="6" t="inlineStr">
         <is>
           <t>1:53:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
       <c r="A182" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B182" s="9" t="inlineStr">
         <is>
           <t>Fenne Ooink</t>
         </is>
       </c>
       <c r="C182" s="9" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="D182" s="8"/>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>1:53:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
       <c r="A183" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
           <t>Nova Gerlag</t>
         </is>
       </c>
       <c r="C183" s="7" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="D183" s="6"/>
       <c r="E183" s="6" t="inlineStr">
         <is>
           <t>1:53:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
       <c r="A184" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B184" s="9" t="inlineStr">
         <is>
           <t>Moos Leneman</t>
         </is>
       </c>
       <c r="C184" s="9" t="inlineStr">
         <is>
           <t>Vikings</t>
         </is>
       </c>
       <c r="D184" s="8"/>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>2:00:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
       <c r="A185" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>Dex Van Suilen</t>
         </is>
       </c>
       <c r="C185" s="7" t="inlineStr">
         <is>
           <t>Vikings</t>
         </is>
       </c>
       <c r="D185" s="6"/>
       <c r="E185" s="6" t="inlineStr">
         <is>
           <t>2:00:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
       <c r="A186" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B186" s="9" t="inlineStr">
         <is>
           <t>Fem Maes</t>
         </is>
       </c>
       <c r="C186" s="9" t="inlineStr">
         <is>
           <t>Vikings</t>
         </is>
       </c>
       <c r="D186" s="8"/>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>2:00:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
       <c r="A187" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>Raff Steeg</t>
         </is>
       </c>
       <c r="C187" s="7" t="inlineStr">
         <is>
           <t>Vikings</t>
         </is>
       </c>
       <c r="D187" s="6"/>
       <c r="E187" s="6" t="inlineStr">
         <is>
           <t>2:00:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
       <c r="A188" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B188" s="9" t="inlineStr">
         <is>
           <t>Jayda De Jong</t>
         </is>
       </c>
       <c r="C188" s="9" t="inlineStr">
         <is>
           <t>De Kiwi's</t>
         </is>
       </c>
       <c r="D188" s="8"/>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>2:00:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
       <c r="A189" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B189" s="7" t="inlineStr">
         <is>
           <t>Lana De Kok</t>
         </is>
       </c>
       <c r="C189" s="7" t="inlineStr">
         <is>
           <t>De Kiwi's</t>
         </is>
       </c>
       <c r="D189" s="6"/>
       <c r="E189" s="6" t="inlineStr">
         <is>
           <t>2:00:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
       <c r="A190" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B190" s="9" t="inlineStr">
         <is>
           <t>Sella Reuser</t>
         </is>
       </c>
       <c r="C190" s="9" t="inlineStr">
         <is>
           <t>De Kiwi's</t>
         </is>
       </c>
       <c r="D190" s="8"/>
       <c r="E190" s="8" t="inlineStr">
         <is>
           <t>2:00:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
       <c r="A191" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>Mila Willems</t>
         </is>
       </c>
       <c r="C191" s="7" t="inlineStr">
         <is>
           <t>De Kiwi's</t>
         </is>
       </c>
       <c r="D191" s="6"/>
       <c r="E191" s="6" t="inlineStr">
         <is>
           <t>2:01:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
       <c r="A193" s="4" t="inlineStr">
         <is>
@@ -3887,1482 +3887,1482 @@
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C194" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
       <c r="A195" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B195" s="7" t="inlineStr">
         <is>
           <t>Job Van Lent</t>
         </is>
       </c>
       <c r="C195" s="7" t="inlineStr">
         <is>
           <t>Ongeregeld zooitje</t>
         </is>
       </c>
       <c r="D195" s="6" t="inlineStr">
         <is>
           <t>2:32:55</t>
         </is>
       </c>
       <c r="E195" s="6" t="inlineStr">
         <is>
           <t>1:35:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
       <c r="A196" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B196" s="9" t="inlineStr">
         <is>
           <t>Lex Van Lent</t>
         </is>
       </c>
       <c r="C196" s="9" t="inlineStr">
         <is>
           <t>Ongeregeld zooitje</t>
         </is>
       </c>
       <c r="D196" s="8" t="inlineStr">
         <is>
           <t>2:33:03</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
           <t>1:35:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
       <c r="A197" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
           <t>Tom Broekman</t>
         </is>
       </c>
       <c r="C197" s="7" t="inlineStr">
         <is>
           <t>Kabouters en giraffen</t>
         </is>
       </c>
       <c r="D197" s="6" t="inlineStr">
         <is>
           <t>2:33:57</t>
         </is>
       </c>
       <c r="E197" s="6" t="inlineStr">
         <is>
           <t>1:21:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
       <c r="A198" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B198" s="9" t="inlineStr">
         <is>
           <t>Wouter van den Heuvel</t>
         </is>
       </c>
       <c r="C198" s="9" t="inlineStr">
         <is>
           <t>Kabouters en giraffen</t>
         </is>
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
           <t>2:34:01</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>1:21:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
       <c r="A199" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B199" s="7" t="inlineStr">
         <is>
           <t>Mathijs van Rossum</t>
         </is>
       </c>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Kabouters en giraffen</t>
         </is>
       </c>
       <c r="D199" s="6" t="inlineStr">
         <is>
           <t>2:34:04</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>1:21:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
       <c r="A200" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B200" s="9" t="inlineStr">
         <is>
           <t>Levi Lemmers</t>
         </is>
       </c>
       <c r="C200" s="9" t="inlineStr">
         <is>
           <t>Kabouters en giraffen</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>2:34:06</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>1:21:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B201" s="7" t="inlineStr">
         <is>
           <t>Tess De Keijzer</t>
         </is>
       </c>
       <c r="C201" s="7" t="inlineStr">
         <is>
           <t>Ongeregeld zooitje</t>
         </is>
       </c>
       <c r="D201" s="6" t="inlineStr">
         <is>
           <t>2:36:28</t>
         </is>
       </c>
       <c r="E201" s="6" t="inlineStr">
         <is>
           <t>1:39:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
       <c r="A202" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B202" s="9" t="inlineStr">
         <is>
           <t>Isa De Keijzer</t>
         </is>
       </c>
       <c r="C202" s="9" t="inlineStr">
         <is>
           <t>Ongeregeld zooitje</t>
         </is>
       </c>
       <c r="D202" s="8" t="inlineStr">
         <is>
           <t>2:44:30</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
           <t>1:47:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
       <c r="A203" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
           <t>Tim Ariens</t>
         </is>
       </c>
       <c r="C203" s="7" t="inlineStr">
         <is>
           <t>Cle Torres</t>
         </is>
       </c>
       <c r="D203" s="6" t="inlineStr">
         <is>
           <t>3:19:54</t>
         </is>
       </c>
       <c r="E203" s="6" t="inlineStr">
         <is>
           <t>1:19:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
       <c r="A204" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B204" s="9" t="inlineStr">
         <is>
           <t>Ruben van Dijk</t>
         </is>
       </c>
       <c r="C204" s="9" t="inlineStr">
         <is>
           <t>Cle Torres</t>
         </is>
       </c>
       <c r="D204" s="8" t="inlineStr">
         <is>
           <t>3:19:59</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
           <t>1:19:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
       <c r="A205" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
           <t>Bart van Zwolgen</t>
         </is>
       </c>
       <c r="C205" s="7" t="inlineStr">
         <is>
           <t>Cle Torres</t>
         </is>
       </c>
       <c r="D205" s="6" t="inlineStr">
         <is>
           <t>3:19:59</t>
         </is>
       </c>
       <c r="E205" s="6" t="inlineStr">
         <is>
           <t>1:19:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
       <c r="A206" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B206" s="9" t="inlineStr">
         <is>
           <t>Pepijn Bisschop</t>
         </is>
       </c>
       <c r="C206" s="9" t="inlineStr">
         <is>
           <t>Cle Torres</t>
         </is>
       </c>
       <c r="D206" s="8" t="inlineStr">
         <is>
           <t>3:20:03</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
           <t>1:19:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
       <c r="A207" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
           <t>Sander van Dijk</t>
         </is>
       </c>
       <c r="C207" s="7" t="inlineStr">
         <is>
           <t>Cle Torres</t>
         </is>
       </c>
       <c r="D207" s="6" t="inlineStr">
         <is>
           <t>3:20:03</t>
         </is>
       </c>
       <c r="E207" s="6" t="inlineStr">
         <is>
           <t>1:19:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
       <c r="A208" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B208" s="9" t="inlineStr">
         <is>
           <t>Mike Drost</t>
         </is>
       </c>
       <c r="C208" s="9" t="inlineStr">
         <is>
           <t>Conies</t>
         </is>
       </c>
       <c r="D208" s="8" t="inlineStr">
         <is>
           <t>3:20:23</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
           <t>1:41:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
       <c r="A209" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
           <t>Stan Van Alfen</t>
         </is>
       </c>
       <c r="C209" s="7" t="inlineStr">
         <is>
           <t>Conies</t>
         </is>
       </c>
       <c r="D209" s="6" t="inlineStr">
         <is>
           <t>3:20:23</t>
         </is>
       </c>
       <c r="E209" s="6" t="inlineStr">
         <is>
           <t>1:41:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
       <c r="A210" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B210" s="9" t="inlineStr">
         <is>
           <t>Keano De kleijn</t>
         </is>
       </c>
       <c r="C210" s="9" t="inlineStr">
         <is>
           <t>Conies</t>
         </is>
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
           <t>3:20:29</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
           <t>1:41:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
       <c r="A211" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
           <t>Calle Kropman</t>
         </is>
       </c>
       <c r="C211" s="7" t="inlineStr">
         <is>
           <t>Conies</t>
         </is>
       </c>
       <c r="D211" s="6" t="inlineStr">
         <is>
           <t>3:20:29</t>
         </is>
       </c>
       <c r="E211" s="6" t="inlineStr">
         <is>
           <t>1:41:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B212" s="9" t="inlineStr">
         <is>
           <t>Jip Ketz</t>
         </is>
       </c>
       <c r="C212" s="9" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
           <t>3:24:40</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
           <t>1:43:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
       <c r="A213" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
           <t>Floor Krechting</t>
         </is>
       </c>
       <c r="C213" s="7" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D213" s="6" t="inlineStr">
         <is>
           <t>3:24:40</t>
         </is>
       </c>
       <c r="E213" s="6" t="inlineStr">
         <is>
           <t>1:43:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
       <c r="A214" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B214" s="9" t="inlineStr">
         <is>
           <t>Anouk van Echteld</t>
         </is>
       </c>
       <c r="C214" s="9" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D214" s="8" t="inlineStr">
         <is>
           <t>3:24:45</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
           <t>1:44:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
       <c r="A215" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B215" s="7" t="inlineStr">
         <is>
           <t>Maaike Hermans</t>
         </is>
       </c>
       <c r="C215" s="7" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D215" s="6" t="inlineStr">
         <is>
           <t>3:24:45</t>
         </is>
       </c>
       <c r="E215" s="6" t="inlineStr">
         <is>
           <t>1:44:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
       <c r="A216" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B216" s="9" t="inlineStr">
         <is>
           <t>Sanne Langeveld</t>
         </is>
       </c>
       <c r="C216" s="9" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D216" s="8" t="inlineStr">
         <is>
           <t>3:24:49</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
           <t>1:44:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
       <c r="A217" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B217" s="7" t="inlineStr">
         <is>
           <t>Rosa Zondag</t>
         </is>
       </c>
       <c r="C217" s="7" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D217" s="6" t="inlineStr">
         <is>
           <t>3:24:49</t>
         </is>
       </c>
       <c r="E217" s="6" t="inlineStr">
         <is>
           <t>1:44:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
       <c r="A218" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B218" s="9" t="inlineStr">
         <is>
           <t>Fleur Ernste</t>
         </is>
       </c>
       <c r="C218" s="9" t="inlineStr">
         <is>
           <t>De Flugeltjes</t>
         </is>
       </c>
       <c r="D218" s="8" t="inlineStr">
         <is>
           <t>3:24:57</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
           <t>1:44:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
       <c r="A219" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B219" s="7" t="inlineStr">
         <is>
           <t>Jorn Rikken</t>
         </is>
       </c>
       <c r="C219" s="7" t="inlineStr">
         <is>
           <t>Rakkers</t>
         </is>
       </c>
       <c r="D219" s="6" t="inlineStr">
         <is>
           <t>3:45:47</t>
         </is>
       </c>
       <c r="E219" s="6" t="inlineStr">
         <is>
           <t>58:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
       <c r="A220" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B220" s="9" t="inlineStr">
         <is>
           <t>Thijmen Verbruggen</t>
         </is>
       </c>
       <c r="C220" s="9" t="inlineStr">
         <is>
           <t>Rakkers</t>
         </is>
       </c>
       <c r="D220" s="8" t="inlineStr">
         <is>
           <t>3:53:22</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>1:05:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B221" s="7" t="inlineStr">
         <is>
           <t>Duco van der Sanden</t>
         </is>
       </c>
       <c r="C221" s="7" t="inlineStr">
         <is>
           <t>Modderige Mannetjes</t>
         </is>
       </c>
       <c r="D221" s="6" t="inlineStr">
         <is>
           <t>3:54:40</t>
         </is>
       </c>
       <c r="E221" s="6" t="inlineStr">
         <is>
           <t>1:07:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
       <c r="A222" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B222" s="9" t="inlineStr">
         <is>
           <t>Noud Zondag</t>
         </is>
       </c>
       <c r="C222" s="9" t="inlineStr">
         <is>
           <t>Rakkers</t>
         </is>
       </c>
       <c r="D222" s="8" t="inlineStr">
         <is>
           <t>3:54:54</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
           <t>1:07:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>Christian van Rossum</t>
         </is>
       </c>
       <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Rakkers</t>
         </is>
       </c>
       <c r="D223" s="6" t="inlineStr">
         <is>
           <t>3:55:03</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr">
         <is>
           <t>1:07:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
       <c r="A224" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B224" s="9" t="inlineStr">
         <is>
           <t>Aylani Nijhof</t>
         </is>
       </c>
       <c r="C224" s="9" t="inlineStr">
         <is>
           <t>De sportieve tantes</t>
         </is>
       </c>
       <c r="D224" s="8" t="inlineStr">
         <is>
           <t>4:00:55</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
           <t>1:49:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
       <c r="A225" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
           <t>Catootje Pasman</t>
         </is>
       </c>
       <c r="C225" s="7" t="inlineStr">
         <is>
           <t>De sportieve tantes</t>
         </is>
       </c>
       <c r="D225" s="6" t="inlineStr">
         <is>
           <t>4:00:56</t>
         </is>
       </c>
       <c r="E225" s="6" t="inlineStr">
         <is>
           <t>1:49:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
       <c r="A226" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B226" s="9" t="inlineStr">
         <is>
           <t>Jill Story</t>
         </is>
       </c>
       <c r="C226" s="9" t="inlineStr">
         <is>
           <t>De sportieve tantes</t>
         </is>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>4:01:04</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>1:49:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/33</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>Tessel Blessing</t>
         </is>
       </c>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>De sportieve tantes</t>
         </is>
       </c>
       <c r="D227" s="6" t="inlineStr">
         <is>
           <t>4:01:04</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr">
         <is>
           <t>1:49:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/34</t>
         </is>
       </c>
       <c r="B228" s="9" t="inlineStr">
         <is>
           <t>Sara van Gelder</t>
         </is>
       </c>
       <c r="C228" s="9" t="inlineStr">
         <is>
           <t>De sportieve tantes</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
           <t>4:01:05</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
           <t>1:49:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/35</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
           <t>Freek Van Hout</t>
         </is>
       </c>
       <c r="C229" s="7" t="inlineStr">
         <is>
           <t>Broeders andere moeders</t>
         </is>
       </c>
       <c r="D229" s="6" t="inlineStr">
         <is>
           <t>4:24:10</t>
         </is>
       </c>
       <c r="E229" s="6" t="inlineStr">
         <is>
           <t>1:20:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
       <c r="A230" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/36</t>
         </is>
       </c>
       <c r="B230" s="9" t="inlineStr">
         <is>
           <t>Wessel Van den Hurk</t>
         </is>
       </c>
       <c r="C230" s="9" t="inlineStr">
         <is>
           <t>Broeders andere moeders</t>
         </is>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
           <t>4:24:10</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
           <t>1:20:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/37</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>Noud Janssen</t>
         </is>
       </c>
       <c r="C231" s="7" t="inlineStr">
         <is>
           <t>Broeders andere moeders</t>
         </is>
       </c>
       <c r="D231" s="6" t="inlineStr">
         <is>
           <t>4:24:15</t>
         </is>
       </c>
       <c r="E231" s="6" t="inlineStr">
         <is>
           <t>1:20:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
       <c r="A232" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/38</t>
         </is>
       </c>
       <c r="B232" s="9" t="inlineStr">
         <is>
           <t>Nick Janssen</t>
         </is>
       </c>
       <c r="C232" s="9" t="inlineStr">
         <is>
           <t>Broeders andere moeders</t>
         </is>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
           <t>4:24:16</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
           <t>1:20:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
       <c r="A233" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/39</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>Job Lucassen</t>
         </is>
       </c>
       <c r="C233" s="7" t="inlineStr">
         <is>
           <t>Broeders andere moeders</t>
         </is>
       </c>
       <c r="D233" s="6" t="inlineStr">
         <is>
           <t>4:24:19</t>
         </is>
       </c>
       <c r="E233" s="6" t="inlineStr">
         <is>
           <t>1:20:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
       <c r="A234" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/40</t>
         </is>
       </c>
       <c r="B234" s="9" t="inlineStr">
         <is>
           <t>Stijn Crommentuyn</t>
         </is>
       </c>
       <c r="C234" s="9" t="inlineStr">
         <is>
           <t>Broeders andere moeders</t>
         </is>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
           <t>4:24:20</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
           <t>1:20:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
       <c r="A235" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/41</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
           <t>Daan van Raaij</t>
         </is>
       </c>
       <c r="C235" s="7" t="inlineStr">
         <is>
           <t>Zwimpies</t>
         </is>
       </c>
       <c r="D235" s="6" t="inlineStr">
         <is>
           <t>4:25:16</t>
         </is>
       </c>
       <c r="E235" s="6" t="inlineStr">
         <is>
           <t>1:48:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
       <c r="A236" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/42</t>
         </is>
       </c>
       <c r="B236" s="9" t="inlineStr">
         <is>
           <t>Niels Kooijmans</t>
         </is>
       </c>
       <c r="C236" s="9" t="inlineStr">
         <is>
           <t>Zwimpies</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
           <t>4:25:16</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
           <t>1:48:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
       <c r="A237" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/43</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>Fenne van Raaij</t>
         </is>
       </c>
       <c r="C237" s="7" t="inlineStr">
         <is>
           <t>Zwimpies</t>
         </is>
       </c>
       <c r="D237" s="6" t="inlineStr">
         <is>
           <t>4:25:20</t>
         </is>
       </c>
       <c r="E237" s="6" t="inlineStr">
         <is>
           <t>1:48:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
       <c r="A238" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/44</t>
         </is>
       </c>
       <c r="B238" s="9" t="inlineStr">
         <is>
           <t>Tom Schoffelmeer</t>
         </is>
       </c>
       <c r="C238" s="9" t="inlineStr">
         <is>
           <t>Rennen voor je zakgeld</t>
         </is>
       </c>
       <c r="D238" s="8" t="inlineStr">
         <is>
           <t>4:25:31</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
           <t>1:26:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/45</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>Boet Smits</t>
         </is>
       </c>
       <c r="C239" s="7" t="inlineStr">
         <is>
           <t>Rennen voor je zakgeld</t>
         </is>
       </c>
       <c r="D239" s="6" t="inlineStr">
         <is>
           <t>4:25:31</t>
         </is>
       </c>
       <c r="E239" s="6" t="inlineStr">
         <is>
           <t>1:26:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
       <c r="A240" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/46</t>
         </is>
       </c>
       <c r="B240" s="9" t="inlineStr">
         <is>
           <t>Jarno V Rooijen</t>
         </is>
       </c>
       <c r="C240" s="9" t="inlineStr">
         <is>
           <t>Rennen voor je zakgeld</t>
         </is>
       </c>
       <c r="D240" s="8" t="inlineStr">
         <is>
           <t>4:25:45</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
           <t>1:26:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
       <c r="A241" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/47</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
           <t>Joshua Vd Mond</t>
         </is>
       </c>
       <c r="C241" s="7" t="inlineStr">
         <is>
           <t>Rennen voor je zakgeld</t>
         </is>
       </c>
       <c r="D241" s="6" t="inlineStr">
         <is>
           <t>4:25:45</t>
         </is>
       </c>
       <c r="E241" s="6" t="inlineStr">
         <is>
           <t>1:26:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
       <c r="A242" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/48</t>
         </is>
       </c>
       <c r="B242" s="9" t="inlineStr">
         <is>
           <t>Wouter Vd Helm</t>
         </is>
       </c>
       <c r="C242" s="9" t="inlineStr">
         <is>
           <t>Rennen voor je zakgeld</t>
         </is>
       </c>
       <c r="D242" s="8" t="inlineStr">
         <is>
           <t>4:28:18</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
           <t>1:28:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
       <c r="A243" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/49</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
           <t>Luna van Os</t>
         </is>
       </c>
       <c r="C243" s="7" t="inlineStr">
         <is>
           <t>Survival-Squad</t>
         </is>
       </c>
       <c r="D243" s="6" t="inlineStr">
         <is>
           <t>4:42:27</t>
         </is>
       </c>
       <c r="E243" s="6" t="inlineStr">
         <is>
           <t>2:07:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
       <c r="A244" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/50</t>
         </is>
       </c>
       <c r="B244" s="9" t="inlineStr">
         <is>
           <t>Sam Hol</t>
         </is>
       </c>
       <c r="C244" s="9" t="inlineStr">
         <is>
           <t>Survival-Squad</t>
         </is>
       </c>
       <c r="D244" s="8" t="inlineStr">
         <is>
           <t>4:42:27</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
           <t>2:07:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
       <c r="A245" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/51</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
           <t>Line Romijnders</t>
         </is>
       </c>
       <c r="C245" s="7" t="inlineStr">
         <is>
           <t>Polder power</t>
         </is>
       </c>
       <c r="D245" s="6" t="inlineStr">
         <is>
           <t>4:42:46</t>
         </is>
       </c>
       <c r="E245" s="6" t="inlineStr">
         <is>
           <t>2:07:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
       <c r="A246" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/52</t>
         </is>
       </c>
       <c r="B246" s="9" t="inlineStr">
         <is>
           <t>Liv van Hulst</t>
         </is>
       </c>
       <c r="C246" s="9" t="inlineStr">
         <is>
           <t>Polder power</t>
         </is>
       </c>
       <c r="D246" s="8" t="inlineStr">
         <is>
           <t>4:42:46</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
           <t>2:07:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
       <c r="A247" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/53</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
           <t>Emma Ooink</t>
         </is>
       </c>
       <c r="C247" s="7" t="inlineStr">
         <is>
           <t>Polder power</t>
         </is>
       </c>
       <c r="D247" s="6" t="inlineStr">
         <is>
           <t>4:42:50</t>
         </is>
       </c>
       <c r="E247" s="6" t="inlineStr">
         <is>
           <t>2:07:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
       <c r="A248" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/54</t>
         </is>
       </c>
       <c r="B248" s="9" t="inlineStr">
         <is>
           <t>Luuk Meulenbelt</t>
         </is>
       </c>
       <c r="C248" s="9" t="inlineStr">
         <is>
           <t>Survival-Squad</t>
         </is>
       </c>
       <c r="D248" s="8" t="inlineStr">
         <is>
           <t>4:42:53</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>2:07:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1"/>
@@ -5386,6119 +5386,6119 @@
       </c>
       <c r="B251" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C251" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D251" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
       <c r="A252" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
           <t>Mika de Kok</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 2</t>
         </is>
       </c>
       <c r="D252" s="6"/>
       <c r="E252" s="6" t="inlineStr">
         <is>
           <t>55:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="253">
       <c r="A253" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B253" s="9" t="inlineStr">
         <is>
           <t>Kees van Tol</t>
         </is>
       </c>
       <c r="C253" s="9" t="inlineStr">
         <is>
           <t>Gin Fratse</t>
         </is>
       </c>
       <c r="D253" s="8"/>
       <c r="E253" s="8" t="inlineStr">
         <is>
           <t>55:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
       <c r="A254" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
           <t>Rolf Broekman</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Gin Fratse</t>
         </is>
       </c>
       <c r="D254" s="6"/>
       <c r="E254" s="6" t="inlineStr">
         <is>
           <t>55:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
       <c r="A255" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B255" s="9" t="inlineStr">
         <is>
           <t>Erwin Boone</t>
         </is>
       </c>
       <c r="C255" s="9" t="inlineStr">
         <is>
           <t>Gin Fratse</t>
         </is>
       </c>
       <c r="D255" s="8"/>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>55:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
       <c r="A256" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
           <t>Klaas-Geert Koolhout</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Gin Fratse</t>
         </is>
       </c>
       <c r="D256" s="6"/>
       <c r="E256" s="6" t="inlineStr">
         <is>
           <t>55:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
       <c r="A257" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B257" s="9" t="inlineStr">
         <is>
           <t>Niels Methorst</t>
         </is>
       </c>
       <c r="C257" s="9" t="inlineStr">
         <is>
           <t>Kampsestraat</t>
         </is>
       </c>
       <c r="D257" s="8"/>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>1:05:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
       <c r="A258" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
           <t>Morrison Van Dijk</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 2</t>
         </is>
       </c>
       <c r="D258" s="6"/>
       <c r="E258" s="6" t="inlineStr">
         <is>
           <t>1:05:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
       <c r="A259" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B259" s="9" t="inlineStr">
         <is>
           <t>Merijn Sas</t>
         </is>
       </c>
       <c r="C259" s="9" t="inlineStr">
         <is>
           <t>Sas</t>
         </is>
       </c>
       <c r="D259" s="8"/>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>1:05:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
       <c r="A260" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
           <t>Mathijs Sas</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Sas</t>
         </is>
       </c>
       <c r="D260" s="6"/>
       <c r="E260" s="6" t="inlineStr">
         <is>
           <t>1:05:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
       <c r="A261" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B261" s="9" t="inlineStr">
         <is>
           <t>Bodil van den Akker</t>
         </is>
       </c>
       <c r="C261" s="9" t="inlineStr">
         <is>
           <t>Duifjes</t>
         </is>
       </c>
       <c r="D261" s="8"/>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>1:06:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>Thijs Methorst</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Duifjes</t>
         </is>
       </c>
       <c r="D262" s="6"/>
       <c r="E262" s="6" t="inlineStr">
         <is>
           <t>1:06:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
       <c r="A263" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B263" s="9" t="inlineStr">
         <is>
           <t>Hugo Arntz</t>
         </is>
       </c>
       <c r="C263" s="9" t="inlineStr">
         <is>
           <t>Duifjes</t>
         </is>
       </c>
       <c r="D263" s="8"/>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>1:06:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
       <c r="A264" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
           <t>Thomas Arissen</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>Duifjes</t>
         </is>
       </c>
       <c r="D264" s="6"/>
       <c r="E264" s="6" t="inlineStr">
         <is>
           <t>1:06:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
       <c r="A265" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B265" s="9" t="inlineStr">
         <is>
           <t>Tijn van der Wielen</t>
         </is>
       </c>
       <c r="C265" s="9" t="inlineStr">
         <is>
           <t>Roadrunners</t>
         </is>
       </c>
       <c r="D265" s="8"/>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>1:07:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
           <t>Rick Hermans</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Roadrunners</t>
         </is>
       </c>
       <c r="D266" s="6"/>
       <c r="E266" s="6" t="inlineStr">
         <is>
           <t>1:07:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
       <c r="A267" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B267" s="9" t="inlineStr">
         <is>
           <t>Bram Koopmans</t>
         </is>
       </c>
       <c r="C267" s="9" t="inlineStr">
         <is>
           <t>Roadrunners</t>
         </is>
       </c>
       <c r="D267" s="8"/>
       <c r="E267" s="8" t="inlineStr">
         <is>
           <t>1:07:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
       <c r="A268" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
           <t>Karsten Weijers</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Roadrunners</t>
         </is>
       </c>
       <c r="D268" s="6"/>
       <c r="E268" s="6" t="inlineStr">
         <is>
           <t>1:07:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
       <c r="A269" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B269" s="9" t="inlineStr">
         <is>
           <t>Aernout Goedbloed</t>
         </is>
       </c>
       <c r="C269" s="9" t="inlineStr">
         <is>
           <t>Buskusclan</t>
         </is>
       </c>
       <c r="D269" s="8"/>
       <c r="E269" s="8" t="inlineStr">
         <is>
           <t>1:09:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
       <c r="A270" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
           <t>Mike Wouters</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Buskusclan</t>
         </is>
       </c>
       <c r="D270" s="6"/>
       <c r="E270" s="6" t="inlineStr">
         <is>
           <t>1:09:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
       <c r="A271" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B271" s="9" t="inlineStr">
         <is>
           <t>Jochem van Rossum</t>
         </is>
       </c>
       <c r="C271" s="9" t="inlineStr">
         <is>
           <t>Buskusclan</t>
         </is>
       </c>
       <c r="D271" s="8"/>
       <c r="E271" s="8" t="inlineStr">
         <is>
           <t>1:09:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
       <c r="A272" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
           <t>Hugo Van der Steen</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Buskusclan</t>
         </is>
       </c>
       <c r="D272" s="6"/>
       <c r="E272" s="6" t="inlineStr">
         <is>
           <t>1:09:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B273" s="9" t="inlineStr">
         <is>
           <t>Simone Bos</t>
         </is>
       </c>
       <c r="C273" s="9" t="inlineStr">
         <is>
           <t>Buskusclan</t>
         </is>
       </c>
       <c r="D273" s="8"/>
       <c r="E273" s="8" t="inlineStr">
         <is>
           <t>1:09:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
       <c r="A274" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>Sander Bos</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Buskusclan</t>
         </is>
       </c>
       <c r="D274" s="6"/>
       <c r="E274" s="6" t="inlineStr">
         <is>
           <t>1:09:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
       <c r="A275" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B275" s="9" t="inlineStr">
         <is>
           <t>Gijs Hendrikx</t>
         </is>
       </c>
       <c r="C275" s="9" t="inlineStr">
         <is>
           <t>De schrale mannen</t>
         </is>
       </c>
       <c r="D275" s="8"/>
       <c r="E275" s="8" t="inlineStr">
         <is>
           <t>1:12:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
           <t>Tom van der Borgh</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>De schrale mannen</t>
         </is>
       </c>
       <c r="D276" s="6"/>
       <c r="E276" s="6" t="inlineStr">
         <is>
           <t>1:12:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
       <c r="A277" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B277" s="9" t="inlineStr">
         <is>
           <t>Tjom van Rossum</t>
         </is>
       </c>
       <c r="C277" s="9" t="inlineStr">
         <is>
           <t>De schrale mannen</t>
         </is>
       </c>
       <c r="D277" s="8"/>
       <c r="E277" s="8" t="inlineStr">
         <is>
           <t>1:12:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
           <t>Jord van Wijk</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>De schrale mannen</t>
         </is>
       </c>
       <c r="D278" s="6"/>
       <c r="E278" s="6" t="inlineStr">
         <is>
           <t>1:12:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
       <c r="A279" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B279" s="9" t="inlineStr">
         <is>
           <t>Finn Meijer</t>
         </is>
       </c>
       <c r="C279" s="9" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 2</t>
         </is>
       </c>
       <c r="D279" s="8"/>
       <c r="E279" s="8" t="inlineStr">
         <is>
           <t>1:15:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>Nick Peters</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Blommies</t>
         </is>
       </c>
       <c r="D280" s="6"/>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>1:15:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B281" s="9" t="inlineStr">
         <is>
           <t>Dirk Borst</t>
         </is>
       </c>
       <c r="C281" s="9" t="inlineStr">
         <is>
           <t>Blommies</t>
         </is>
       </c>
       <c r="D281" s="8"/>
       <c r="E281" s="8" t="inlineStr">
         <is>
           <t>1:15:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
           <t>Minke Blom</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Blommies</t>
         </is>
       </c>
       <c r="D282" s="6"/>
       <c r="E282" s="6" t="inlineStr">
         <is>
           <t>1:15:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
       <c r="A283" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B283" s="9" t="inlineStr">
         <is>
           <t>Floor Blom</t>
         </is>
       </c>
       <c r="C283" s="9" t="inlineStr">
         <is>
           <t>Blommies</t>
         </is>
       </c>
       <c r="D283" s="8"/>
       <c r="E283" s="8" t="inlineStr">
         <is>
           <t>1:15:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
       <c r="A284" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/33</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>Nine Blom</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Blommies</t>
         </is>
       </c>
       <c r="D284" s="6"/>
       <c r="E284" s="6" t="inlineStr">
         <is>
           <t>1:15:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
       <c r="A285" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/34</t>
         </is>
       </c>
       <c r="B285" s="9" t="inlineStr">
         <is>
           <t>Frits Leenders</t>
         </is>
       </c>
       <c r="C285" s="9" t="inlineStr">
         <is>
           <t>Kapitein Koens brigade</t>
         </is>
       </c>
       <c r="D285" s="8"/>
       <c r="E285" s="8" t="inlineStr">
         <is>
           <t>1:16:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
       <c r="A286" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/35</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
           <t>Pepijn van Teeffelen</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Kapitein Koens brigade</t>
         </is>
       </c>
       <c r="D286" s="6"/>
       <c r="E286" s="6" t="inlineStr">
         <is>
           <t>1:16:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
       <c r="A287" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/36</t>
         </is>
       </c>
       <c r="B287" s="9" t="inlineStr">
         <is>
           <t>Teun Kerkenmeester</t>
         </is>
       </c>
       <c r="C287" s="9" t="inlineStr">
         <is>
           <t>Kapitein Koens brigade</t>
         </is>
       </c>
       <c r="D287" s="8"/>
       <c r="E287" s="8" t="inlineStr">
         <is>
           <t>1:16:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/37</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
           <t>Koen Baarda</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Kapitein Koens brigade</t>
         </is>
       </c>
       <c r="D288" s="6"/>
       <c r="E288" s="6" t="inlineStr">
         <is>
           <t>1:16:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
       <c r="A289" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/38</t>
         </is>
       </c>
       <c r="B289" s="9" t="inlineStr">
         <is>
           <t>Niels Wolters</t>
         </is>
       </c>
       <c r="C289" s="9" t="inlineStr">
         <is>
           <t>Kapitein Koens brigade</t>
         </is>
       </c>
       <c r="D289" s="8"/>
       <c r="E289" s="8" t="inlineStr">
         <is>
           <t>1:16:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/39</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
           <t>Lennart Geertjes</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Kapitein Koens brigade</t>
         </is>
       </c>
       <c r="D290" s="6"/>
       <c r="E290" s="6" t="inlineStr">
         <is>
           <t>1:16:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
       <c r="A291" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/40</t>
         </is>
       </c>
       <c r="B291" s="9" t="inlineStr">
         <is>
           <t>Roy Sas</t>
         </is>
       </c>
       <c r="C291" s="9" t="inlineStr">
         <is>
           <t>Sas</t>
         </is>
       </c>
       <c r="D291" s="8"/>
       <c r="E291" s="8" t="inlineStr">
         <is>
           <t>1:23:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
       <c r="A292" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/41</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
           <t>Kelly Klaassen</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Hollen voor je zakgeld</t>
         </is>
       </c>
       <c r="D292" s="6"/>
       <c r="E292" s="6" t="inlineStr">
         <is>
           <t>1:24:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
       <c r="A293" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/42</t>
         </is>
       </c>
       <c r="B293" s="9" t="inlineStr">
         <is>
           <t>Martin Wolswinkel</t>
         </is>
       </c>
       <c r="C293" s="9" t="inlineStr">
         <is>
           <t>Hollen voor je zakgeld</t>
         </is>
       </c>
       <c r="D293" s="8"/>
       <c r="E293" s="8" t="inlineStr">
         <is>
           <t>1:24:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
       <c r="A294" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/43</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
           <t>Thomas Hogema</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Hollen voor je zakgeld</t>
         </is>
       </c>
       <c r="D294" s="6"/>
       <c r="E294" s="6" t="inlineStr">
         <is>
           <t>1:24:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/44</t>
         </is>
       </c>
       <c r="B295" s="9" t="inlineStr">
         <is>
           <t>Dante Van Dijk</t>
         </is>
       </c>
       <c r="C295" s="9" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 2</t>
         </is>
       </c>
       <c r="D295" s="8"/>
       <c r="E295" s="8" t="inlineStr">
         <is>
           <t>1:24:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
       <c r="A296" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/45</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
           <t>Tijn Meijer</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 1</t>
         </is>
       </c>
       <c r="D296" s="6"/>
       <c r="E296" s="6" t="inlineStr">
         <is>
           <t>1:24:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
       <c r="A297" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/46</t>
         </is>
       </c>
       <c r="B297" s="9" t="inlineStr">
         <is>
           <t>Noah de Kok</t>
         </is>
       </c>
       <c r="C297" s="9" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 1</t>
         </is>
       </c>
       <c r="D297" s="8"/>
       <c r="E297" s="8" t="inlineStr">
         <is>
           <t>1:24:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
       <c r="A298" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/47</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
           <t>Rob de Kok</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 1</t>
         </is>
       </c>
       <c r="D298" s="6"/>
       <c r="E298" s="6" t="inlineStr">
         <is>
           <t>1:25:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
       <c r="A299" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/48</t>
         </is>
       </c>
       <c r="B299" s="9" t="inlineStr">
         <is>
           <t>Gertie Meijer</t>
         </is>
       </c>
       <c r="C299" s="9" t="inlineStr">
         <is>
           <t>De kleffe hamburgers 1</t>
         </is>
       </c>
       <c r="D299" s="8"/>
       <c r="E299" s="8" t="inlineStr">
         <is>
           <t>1:25:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
       <c r="A300" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/49</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
           <t>Lisa Nellestijn</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Sas</t>
         </is>
       </c>
       <c r="D300" s="6"/>
       <c r="E300" s="6" t="inlineStr">
         <is>
           <t>1:25:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
       <c r="A301" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/50</t>
         </is>
       </c>
       <c r="B301" s="9" t="inlineStr">
         <is>
           <t>Bart van Eerdt</t>
         </is>
       </c>
       <c r="C301" s="9" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D301" s="8"/>
       <c r="E301" s="8" t="inlineStr">
         <is>
           <t>1:25:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
       <c r="A302" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/51</t>
         </is>
       </c>
       <c r="B302" s="7" t="inlineStr">
         <is>
           <t>Joris Van Gurp</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Fake it till you make it</t>
         </is>
       </c>
       <c r="D302" s="6"/>
       <c r="E302" s="6" t="inlineStr">
         <is>
           <t>1:26:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
       <c r="A303" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/52</t>
         </is>
       </c>
       <c r="B303" s="9" t="inlineStr">
         <is>
           <t>Anouk Lucassen</t>
         </is>
       </c>
       <c r="C303" s="9" t="inlineStr">
         <is>
           <t>De snelle aapjes</t>
         </is>
       </c>
       <c r="D303" s="8"/>
       <c r="E303" s="8" t="inlineStr">
         <is>
           <t>1:26:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
       <c r="A304" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/53</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
           <t>Hilde Brands</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Fake it till you make it</t>
         </is>
       </c>
       <c r="D304" s="6"/>
       <c r="E304" s="6" t="inlineStr">
         <is>
           <t>1:26:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="305">
       <c r="A305" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/54</t>
         </is>
       </c>
       <c r="B305" s="9" t="inlineStr">
         <is>
           <t>Jesse Van Beem</t>
         </is>
       </c>
       <c r="C305" s="9" t="inlineStr">
         <is>
           <t>De snelle aapjes</t>
         </is>
       </c>
       <c r="D305" s="8"/>
       <c r="E305" s="8" t="inlineStr">
         <is>
           <t>1:26:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
       <c r="A306" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/55</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
           <t>Gwen Lucassen</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>De snelle aapjes</t>
         </is>
       </c>
       <c r="D306" s="6"/>
       <c r="E306" s="6" t="inlineStr">
         <is>
           <t>1:26:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/56</t>
         </is>
       </c>
       <c r="B307" s="9" t="inlineStr">
         <is>
           <t>Sem van Cranenbroek</t>
         </is>
       </c>
       <c r="C307" s="9" t="inlineStr">
         <is>
           <t>De snelle aapjes</t>
         </is>
       </c>
       <c r="D307" s="8"/>
       <c r="E307" s="8" t="inlineStr">
         <is>
           <t>1:26:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
       <c r="A308" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/57</t>
         </is>
       </c>
       <c r="B308" s="7" t="inlineStr">
         <is>
           <t>Debbie Lucassen</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>De snelle aapjes</t>
         </is>
       </c>
       <c r="D308" s="6"/>
       <c r="E308" s="6" t="inlineStr">
         <is>
           <t>1:26:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
       <c r="A309" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/58</t>
         </is>
       </c>
       <c r="B309" s="9" t="inlineStr">
         <is>
           <t>Remie Visscher</t>
         </is>
       </c>
       <c r="C309" s="9" t="inlineStr">
         <is>
           <t>Fake it till you make it</t>
         </is>
       </c>
       <c r="D309" s="8"/>
       <c r="E309" s="8" t="inlineStr">
         <is>
           <t>1:26:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
       <c r="A310" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/59</t>
         </is>
       </c>
       <c r="B310" s="7" t="inlineStr">
         <is>
           <t>Sjors Janssen</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>De snelle aapjes</t>
         </is>
       </c>
       <c r="D310" s="6"/>
       <c r="E310" s="6" t="inlineStr">
         <is>
           <t>1:26:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/60</t>
         </is>
       </c>
       <c r="B311" s="9" t="inlineStr">
         <is>
           <t>Fleur Kleijburg</t>
         </is>
       </c>
       <c r="C311" s="9" t="inlineStr">
         <is>
           <t>Fake it till you make it</t>
         </is>
       </c>
       <c r="D311" s="8"/>
       <c r="E311" s="8" t="inlineStr">
         <is>
           <t>1:27:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
       <c r="A312" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/61</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
           <t>Milan Strijbos</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D312" s="6"/>
       <c r="E312" s="6" t="inlineStr">
         <is>
           <t>1:27:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
       <c r="A313" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/62</t>
         </is>
       </c>
       <c r="B313" s="9" t="inlineStr">
         <is>
           <t>Boudewijn van Dijke</t>
         </is>
       </c>
       <c r="C313" s="9" t="inlineStr">
         <is>
           <t>Fake it till you make it</t>
         </is>
       </c>
       <c r="D313" s="8"/>
       <c r="E313" s="8" t="inlineStr">
         <is>
           <t>1:27:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/63</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
           <t>Joost van Eerdt</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D314" s="6"/>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>1:27:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
       <c r="A315" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/64</t>
         </is>
       </c>
       <c r="B315" s="9" t="inlineStr">
         <is>
           <t>Twan Strijbos</t>
         </is>
       </c>
       <c r="C315" s="9" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D315" s="8"/>
       <c r="E315" s="8" t="inlineStr">
         <is>
           <t>1:27:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
       <c r="A316" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/65</t>
         </is>
       </c>
       <c r="B316" s="7" t="inlineStr">
         <is>
           <t>Melissa van Eerdt</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D316" s="6"/>
       <c r="E316" s="6" t="inlineStr">
         <is>
           <t>1:27:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/66</t>
         </is>
       </c>
       <c r="B317" s="9" t="inlineStr">
         <is>
           <t>Daniel Van Eerdt</t>
         </is>
       </c>
       <c r="C317" s="9" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D317" s="8"/>
       <c r="E317" s="8" t="inlineStr">
         <is>
           <t>1:27:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/67</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
           <t>Henry Litjens</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>De zandhappers</t>
         </is>
       </c>
       <c r="D318" s="6"/>
       <c r="E318" s="6" t="inlineStr">
         <is>
           <t>1:28:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
       <c r="A319" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/68</t>
         </is>
       </c>
       <c r="B319" s="9" t="inlineStr">
         <is>
           <t>Guus Litjens</t>
         </is>
       </c>
       <c r="C319" s="9" t="inlineStr">
         <is>
           <t>De zandhappers</t>
         </is>
       </c>
       <c r="D319" s="8"/>
       <c r="E319" s="8" t="inlineStr">
         <is>
           <t>1:28:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
       <c r="A320" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/69</t>
         </is>
       </c>
       <c r="B320" s="7" t="inlineStr">
         <is>
           <t>Wendy Litjens</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>De zandhappers</t>
         </is>
       </c>
       <c r="D320" s="6"/>
       <c r="E320" s="6" t="inlineStr">
         <is>
           <t>1:28:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
       <c r="A321" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/70</t>
         </is>
       </c>
       <c r="B321" s="9" t="inlineStr">
         <is>
           <t>Femke Litjens</t>
         </is>
       </c>
       <c r="C321" s="9" t="inlineStr">
         <is>
           <t>De zandhappers</t>
         </is>
       </c>
       <c r="D321" s="8"/>
       <c r="E321" s="8" t="inlineStr">
         <is>
           <t>1:28:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
       <c r="A322" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/71</t>
         </is>
       </c>
       <c r="B322" s="7" t="inlineStr">
         <is>
           <t>Pim Van Hulst</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Kampsestraat</t>
         </is>
       </c>
       <c r="D322" s="6"/>
       <c r="E322" s="6" t="inlineStr">
         <is>
           <t>1:28:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
       <c r="A323" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/72</t>
         </is>
       </c>
       <c r="B323" s="9" t="inlineStr">
         <is>
           <t>Casper Elbers</t>
         </is>
       </c>
       <c r="C323" s="9" t="inlineStr">
         <is>
           <t>De Elbi's</t>
         </is>
       </c>
       <c r="D323" s="8"/>
       <c r="E323" s="8" t="inlineStr">
         <is>
           <t>1:32:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
       <c r="A324" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/73</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>Lucas Elbers</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>De Elbi's</t>
         </is>
       </c>
       <c r="D324" s="6"/>
       <c r="E324" s="6" t="inlineStr">
         <is>
           <t>1:32:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
       <c r="A325" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/74</t>
         </is>
       </c>
       <c r="B325" s="9" t="inlineStr">
         <is>
           <t>Mark Elbers</t>
         </is>
       </c>
       <c r="C325" s="9" t="inlineStr">
         <is>
           <t>De Elbi's</t>
         </is>
       </c>
       <c r="D325" s="8"/>
       <c r="E325" s="8" t="inlineStr">
         <is>
           <t>1:32:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
       <c r="A326" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/75</t>
         </is>
       </c>
       <c r="B326" s="7" t="inlineStr">
         <is>
           <t>Paula Elbers</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>De Elbi's</t>
         </is>
       </c>
       <c r="D326" s="6"/>
       <c r="E326" s="6" t="inlineStr">
         <is>
           <t>1:32:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="327">
       <c r="A327" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/76</t>
         </is>
       </c>
       <c r="B327" s="9" t="inlineStr">
         <is>
           <t>Brigitte van Eerdt</t>
         </is>
       </c>
       <c r="C327" s="9" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D327" s="8"/>
       <c r="E327" s="8" t="inlineStr">
         <is>
           <t>1:32:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
       <c r="A328" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/77</t>
         </is>
       </c>
       <c r="B328" s="7" t="inlineStr">
         <is>
           <t>Jill Kocken</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>The Runners</t>
         </is>
       </c>
       <c r="D328" s="6"/>
       <c r="E328" s="6" t="inlineStr">
         <is>
           <t>1:34:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/78</t>
         </is>
       </c>
       <c r="B329" s="9" t="inlineStr">
         <is>
           <t>Arno Kocken</t>
         </is>
       </c>
       <c r="C329" s="9" t="inlineStr">
         <is>
           <t>The Runners</t>
         </is>
       </c>
       <c r="D329" s="8"/>
       <c r="E329" s="8" t="inlineStr">
         <is>
           <t>1:34:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>79/79</t>
         </is>
       </c>
       <c r="B330" s="7" t="inlineStr">
         <is>
           <t>Britt Schiltmans</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>The Runners</t>
         </is>
       </c>
       <c r="D330" s="6"/>
       <c r="E330" s="6" t="inlineStr">
         <is>
           <t>1:34:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
       <c r="A331" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>80/80</t>
         </is>
       </c>
       <c r="B331" s="9" t="inlineStr">
         <is>
           <t>Georgina Fens</t>
         </is>
       </c>
       <c r="C331" s="9" t="inlineStr">
         <is>
           <t>Fit2gether</t>
         </is>
       </c>
       <c r="D331" s="8"/>
       <c r="E331" s="8" t="inlineStr">
         <is>
           <t>1:34:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="332">
       <c r="A332" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>81/81</t>
         </is>
       </c>
       <c r="B332" s="7" t="inlineStr">
         <is>
           <t>Natasha Rasseino</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>Fit2gether</t>
         </is>
       </c>
       <c r="D332" s="6"/>
       <c r="E332" s="6" t="inlineStr">
         <is>
           <t>1:34:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="333">
       <c r="A333" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>82/82</t>
         </is>
       </c>
       <c r="B333" s="9" t="inlineStr">
         <is>
           <t>Davy Leijs</t>
         </is>
       </c>
       <c r="C333" s="9" t="inlineStr">
         <is>
           <t>Fit2gether</t>
         </is>
       </c>
       <c r="D333" s="8"/>
       <c r="E333" s="8" t="inlineStr">
         <is>
           <t>1:35:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
       <c r="A334" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>83/83</t>
         </is>
       </c>
       <c r="B334" s="7" t="inlineStr">
         <is>
           <t>Edo Valkenburg</t>
         </is>
       </c>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Fit2gether</t>
         </is>
       </c>
       <c r="D334" s="6"/>
       <c r="E334" s="6" t="inlineStr">
         <is>
           <t>1:35:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="335">
       <c r="A335" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>84/84</t>
         </is>
       </c>
       <c r="B335" s="9" t="inlineStr">
         <is>
           <t>Yuri Prins</t>
         </is>
       </c>
       <c r="C335" s="9" t="inlineStr">
         <is>
           <t>De Nozems</t>
         </is>
       </c>
       <c r="D335" s="8"/>
       <c r="E335" s="8" t="inlineStr">
         <is>
           <t>1:35:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="336">
       <c r="A336" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>85/85</t>
         </is>
       </c>
       <c r="B336" s="7" t="inlineStr">
         <is>
           <t>Nanco Schiltmans</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>The Runners</t>
         </is>
       </c>
       <c r="D336" s="6"/>
       <c r="E336" s="6" t="inlineStr">
         <is>
           <t>1:35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="337">
       <c r="A337" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>86/86</t>
         </is>
       </c>
       <c r="B337" s="9" t="inlineStr">
         <is>
           <t>Patrick Goossen</t>
         </is>
       </c>
       <c r="C337" s="9" t="inlineStr">
         <is>
           <t>De Nozems</t>
         </is>
       </c>
       <c r="D337" s="8"/>
       <c r="E337" s="8" t="inlineStr">
         <is>
           <t>1:35:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
       <c r="A338" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>87/87</t>
         </is>
       </c>
       <c r="B338" s="7" t="inlineStr">
         <is>
           <t>Tom de Pater</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Zondagavondhardloopclubje</t>
         </is>
       </c>
       <c r="D338" s="6"/>
       <c r="E338" s="6" t="inlineStr">
         <is>
           <t>1:37:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
       <c r="A339" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>88/88</t>
         </is>
       </c>
       <c r="B339" s="9" t="inlineStr">
         <is>
           <t>Alwin van Welie</t>
         </is>
       </c>
       <c r="C339" s="9" t="inlineStr">
         <is>
           <t>Zondagavondhardloopclubje</t>
         </is>
       </c>
       <c r="D339" s="8"/>
       <c r="E339" s="8" t="inlineStr">
         <is>
           <t>1:37:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="340">
       <c r="A340" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>89/89</t>
         </is>
       </c>
       <c r="B340" s="7" t="inlineStr">
         <is>
           <t>Kim Belgers</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>KLYMSE</t>
         </is>
       </c>
       <c r="D340" s="6"/>
       <c r="E340" s="6" t="inlineStr">
         <is>
           <t>1:37:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="341">
       <c r="A341" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>90/90</t>
         </is>
       </c>
       <c r="B341" s="9" t="inlineStr">
         <is>
           <t>Esther Hofman</t>
         </is>
       </c>
       <c r="C341" s="9" t="inlineStr">
         <is>
           <t>KLYMSE</t>
         </is>
       </c>
       <c r="D341" s="8"/>
       <c r="E341" s="8" t="inlineStr">
         <is>
           <t>1:37:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="342">
       <c r="A342" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>91/91</t>
         </is>
       </c>
       <c r="B342" s="7" t="inlineStr">
         <is>
           <t>Jan de Pater</t>
         </is>
       </c>
       <c r="C342" s="7"/>
       <c r="D342" s="6"/>
       <c r="E342" s="6" t="inlineStr">
         <is>
           <t>1:37:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="343">
       <c r="A343" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>92/92</t>
         </is>
       </c>
       <c r="B343" s="9" t="inlineStr">
         <is>
           <t>Maikel Van Weerdenburg</t>
         </is>
       </c>
       <c r="C343" s="9" t="inlineStr">
         <is>
           <t>Team Fitboxing</t>
         </is>
       </c>
       <c r="D343" s="8"/>
       <c r="E343" s="8" t="inlineStr">
         <is>
           <t>1:37:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="344">
       <c r="A344" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>93/93</t>
         </is>
       </c>
       <c r="B344" s="7" t="inlineStr">
         <is>
           <t>Amber Kamerbeek</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Zondagavondhardloopclubje</t>
         </is>
       </c>
       <c r="D344" s="6"/>
       <c r="E344" s="6" t="inlineStr">
         <is>
           <t>1:37:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
       <c r="A345" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>94/94</t>
         </is>
       </c>
       <c r="B345" s="9" t="inlineStr">
         <is>
           <t>Ylvie Meeter</t>
         </is>
       </c>
       <c r="C345" s="9" t="inlineStr">
         <is>
           <t>Zondagavondhardloopclubje</t>
         </is>
       </c>
       <c r="D345" s="8"/>
       <c r="E345" s="8" t="inlineStr">
         <is>
           <t>1:37:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="346">
       <c r="A346" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>95/95</t>
         </is>
       </c>
       <c r="B346" s="7" t="inlineStr">
         <is>
           <t>Berrie Schluter</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Team Fitboxing</t>
         </is>
       </c>
       <c r="D346" s="6"/>
       <c r="E346" s="6" t="inlineStr">
         <is>
           <t>1:37:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="347">
       <c r="A347" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>96/96</t>
         </is>
       </c>
       <c r="B347" s="9" t="inlineStr">
         <is>
           <t>Lione de Haas</t>
         </is>
       </c>
       <c r="C347" s="9" t="inlineStr">
         <is>
           <t>KLYMSE</t>
         </is>
       </c>
       <c r="D347" s="8"/>
       <c r="E347" s="8" t="inlineStr">
         <is>
           <t>1:37:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="348">
       <c r="A348" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>97/97</t>
         </is>
       </c>
       <c r="B348" s="7" t="inlineStr">
         <is>
           <t>Timo van Bouwhorst</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Zondagavondhardloopclubje</t>
         </is>
       </c>
       <c r="D348" s="6"/>
       <c r="E348" s="6" t="inlineStr">
         <is>
           <t>1:37:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="349">
       <c r="A349" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>98/98</t>
         </is>
       </c>
       <c r="B349" s="9" t="inlineStr">
         <is>
           <t>Mark Rotte</t>
         </is>
       </c>
       <c r="C349" s="9" t="inlineStr">
         <is>
           <t>Zondagavondhardloopclubje</t>
         </is>
       </c>
       <c r="D349" s="8"/>
       <c r="E349" s="8" t="inlineStr">
         <is>
           <t>1:38:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="350">
       <c r="A350" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>99/99</t>
         </is>
       </c>
       <c r="B350" s="7" t="inlineStr">
         <is>
           <t>Sjoerd Vissers</t>
         </is>
       </c>
       <c r="C350" s="7" t="inlineStr">
         <is>
           <t>Team Fitboxing</t>
         </is>
       </c>
       <c r="D350" s="6"/>
       <c r="E350" s="6" t="inlineStr">
         <is>
           <t>1:38:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="351">
       <c r="A351" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>100/100</t>
         </is>
       </c>
       <c r="B351" s="9" t="inlineStr">
         <is>
           <t>Luca Althuizen</t>
         </is>
       </c>
       <c r="C351" s="9" t="inlineStr">
         <is>
           <t>Las Dunas</t>
         </is>
       </c>
       <c r="D351" s="8"/>
       <c r="E351" s="8" t="inlineStr">
         <is>
           <t>1:38:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="352">
       <c r="A352" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>101/101</t>
         </is>
       </c>
       <c r="B352" s="7" t="inlineStr">
         <is>
           <t>Owen Willems</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>Las Dunas</t>
         </is>
       </c>
       <c r="D352" s="6"/>
       <c r="E352" s="6" t="inlineStr">
         <is>
           <t>1:38:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="353">
       <c r="A353" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>102/102</t>
         </is>
       </c>
       <c r="B353" s="9" t="inlineStr">
         <is>
           <t>Therry Van Dreumel</t>
         </is>
       </c>
       <c r="C353" s="9" t="inlineStr">
         <is>
           <t>Team Fitboxing</t>
         </is>
       </c>
       <c r="D353" s="8"/>
       <c r="E353" s="8" t="inlineStr">
         <is>
           <t>1:38:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="354">
       <c r="A354" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>103/103</t>
         </is>
       </c>
       <c r="B354" s="7" t="inlineStr">
         <is>
           <t>Jessica Groenhof</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>Team Fitboxing</t>
         </is>
       </c>
       <c r="D354" s="6"/>
       <c r="E354" s="6" t="inlineStr">
         <is>
           <t>1:38:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="355">
       <c r="A355" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>104/104</t>
         </is>
       </c>
       <c r="B355" s="9" t="inlineStr">
         <is>
           <t>Justin Kerssies</t>
         </is>
       </c>
       <c r="C355" s="9" t="inlineStr">
         <is>
           <t>Kansloos</t>
         </is>
       </c>
       <c r="D355" s="8"/>
       <c r="E355" s="8" t="inlineStr">
         <is>
           <t>1:38:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="356">
       <c r="A356" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>105/105</t>
         </is>
       </c>
       <c r="B356" s="7" t="inlineStr">
         <is>
           <t>Liza Gremie</t>
         </is>
       </c>
       <c r="C356" s="7" t="inlineStr">
         <is>
           <t>Kansloos</t>
         </is>
       </c>
       <c r="D356" s="6"/>
       <c r="E356" s="6" t="inlineStr">
         <is>
           <t>1:38:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
       <c r="A357" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>106/106</t>
         </is>
       </c>
       <c r="B357" s="9" t="inlineStr">
         <is>
           <t>Jos Berden</t>
         </is>
       </c>
       <c r="C357" s="9" t="inlineStr">
         <is>
           <t>Team Fitboxing</t>
         </is>
       </c>
       <c r="D357" s="8"/>
       <c r="E357" s="8" t="inlineStr">
         <is>
           <t>1:38:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="358">
       <c r="A358" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>107/107</t>
         </is>
       </c>
       <c r="B358" s="7" t="inlineStr">
         <is>
           <t>Michelle ten Thij</t>
         </is>
       </c>
       <c r="C358" s="7" t="inlineStr">
         <is>
           <t>Las Dunas</t>
         </is>
       </c>
       <c r="D358" s="6"/>
       <c r="E358" s="6" t="inlineStr">
         <is>
           <t>1:38:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="359">
       <c r="A359" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>108/108</t>
         </is>
       </c>
       <c r="B359" s="9" t="inlineStr">
         <is>
           <t>Deborah van Zelm</t>
         </is>
       </c>
       <c r="C359" s="9" t="inlineStr">
         <is>
           <t>Las Dunas</t>
         </is>
       </c>
       <c r="D359" s="8"/>
       <c r="E359" s="8" t="inlineStr">
         <is>
           <t>1:38:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
       <c r="A360" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>109/109</t>
         </is>
       </c>
       <c r="B360" s="7" t="inlineStr">
         <is>
           <t>Daniëlle Snoek</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
           <t>Kansloos</t>
         </is>
       </c>
       <c r="D360" s="6"/>
       <c r="E360" s="6" t="inlineStr">
         <is>
           <t>1:38:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="361">
       <c r="A361" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>110/110</t>
         </is>
       </c>
       <c r="B361" s="9" t="inlineStr">
         <is>
           <t>Dione Gremie</t>
         </is>
       </c>
       <c r="C361" s="9" t="inlineStr">
         <is>
           <t>Kansloos</t>
         </is>
       </c>
       <c r="D361" s="8"/>
       <c r="E361" s="8" t="inlineStr">
         <is>
           <t>1:38:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="362">
       <c r="A362" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>111/111</t>
         </is>
       </c>
       <c r="B362" s="7" t="inlineStr">
         <is>
           <t>Mitchell Heus</t>
         </is>
       </c>
       <c r="C362" s="7" t="inlineStr">
         <is>
           <t>Kansloos</t>
         </is>
       </c>
       <c r="D362" s="6"/>
       <c r="E362" s="6" t="inlineStr">
         <is>
           <t>1:38:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="363">
       <c r="A363" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>112/112</t>
         </is>
       </c>
       <c r="B363" s="9" t="inlineStr">
         <is>
           <t>Timo Gremie</t>
         </is>
       </c>
       <c r="C363" s="9" t="inlineStr">
         <is>
           <t>Kansloos</t>
         </is>
       </c>
       <c r="D363" s="8"/>
       <c r="E363" s="8" t="inlineStr">
         <is>
           <t>1:38:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="364">
       <c r="A364" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>113/113</t>
         </is>
       </c>
       <c r="B364" s="7" t="inlineStr">
         <is>
           <t>Erik Willems</t>
         </is>
       </c>
       <c r="C364" s="7" t="inlineStr">
         <is>
           <t>Las Dunas</t>
         </is>
       </c>
       <c r="D364" s="6"/>
       <c r="E364" s="6" t="inlineStr">
         <is>
           <t>1:38:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="365">
       <c r="A365" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>114/114</t>
         </is>
       </c>
       <c r="B365" s="9" t="inlineStr">
         <is>
           <t>Marco Althuizen</t>
         </is>
       </c>
       <c r="C365" s="9" t="inlineStr">
         <is>
           <t>Las Dunas</t>
         </is>
       </c>
       <c r="D365" s="8"/>
       <c r="E365" s="8" t="inlineStr">
         <is>
           <t>1:38:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="366">
       <c r="A366" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>115/115</t>
         </is>
       </c>
       <c r="B366" s="7" t="inlineStr">
         <is>
           <t>Yvonne de Waal</t>
         </is>
       </c>
       <c r="C366" s="7" t="inlineStr">
         <is>
           <t>KLYMSE</t>
         </is>
       </c>
       <c r="D366" s="6"/>
       <c r="E366" s="6" t="inlineStr">
         <is>
           <t>1:39:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="367">
       <c r="A367" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>116/116</t>
         </is>
       </c>
       <c r="B367" s="9" t="inlineStr">
         <is>
           <t>Eline Strijbos</t>
         </is>
       </c>
       <c r="C367" s="9" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D367" s="8"/>
       <c r="E367" s="8" t="inlineStr">
         <is>
           <t>1:39:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="368">
       <c r="A368" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>117/117</t>
         </is>
       </c>
       <c r="B368" s="7" t="inlineStr">
         <is>
           <t>Renzo Strijbos</t>
         </is>
       </c>
       <c r="C368" s="7" t="inlineStr">
         <is>
           <t>The Unforgettables</t>
         </is>
       </c>
       <c r="D368" s="6"/>
       <c r="E368" s="6" t="inlineStr">
         <is>
           <t>1:39:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="369">
       <c r="A369" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>118/118</t>
         </is>
       </c>
       <c r="B369" s="9" t="inlineStr">
         <is>
           <t>Lara van Raaij</t>
         </is>
       </c>
       <c r="C369" s="9" t="inlineStr">
         <is>
           <t>4 girls</t>
         </is>
       </c>
       <c r="D369" s="8"/>
       <c r="E369" s="8" t="inlineStr">
         <is>
           <t>1:40:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="370">
       <c r="A370" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>119/119</t>
         </is>
       </c>
       <c r="B370" s="7" t="inlineStr">
         <is>
           <t>Merle Van Raaij</t>
         </is>
       </c>
       <c r="C370" s="7" t="inlineStr">
         <is>
           <t>4 girls</t>
         </is>
       </c>
       <c r="D370" s="6"/>
       <c r="E370" s="6" t="inlineStr">
         <is>
           <t>1:40:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="371">
       <c r="A371" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>120/120</t>
         </is>
       </c>
       <c r="B371" s="9" t="inlineStr">
         <is>
           <t>Mart Mooren</t>
         </is>
       </c>
       <c r="C371" s="9" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D371" s="8"/>
       <c r="E371" s="8" t="inlineStr">
         <is>
           <t>1:40:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="372">
       <c r="A372" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>121/121</t>
         </is>
       </c>
       <c r="B372" s="7" t="inlineStr">
         <is>
           <t>Anne van Hulst</t>
         </is>
       </c>
       <c r="C372" s="7" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D372" s="6"/>
       <c r="E372" s="6" t="inlineStr">
         <is>
           <t>1:40:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="373">
       <c r="A373" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>122/122</t>
         </is>
       </c>
       <c r="B373" s="9" t="inlineStr">
         <is>
           <t>Julian Van den Hurk</t>
         </is>
       </c>
       <c r="C373" s="9" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D373" s="8"/>
       <c r="E373" s="8" t="inlineStr">
         <is>
           <t>1:40:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="374">
       <c r="A374" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>123/123</t>
         </is>
       </c>
       <c r="B374" s="7" t="inlineStr">
         <is>
           <t>Maureen van den Heuvel</t>
         </is>
       </c>
       <c r="C374" s="7" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D374" s="6"/>
       <c r="E374" s="6" t="inlineStr">
         <is>
           <t>1:40:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="375">
       <c r="A375" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>124/124</t>
         </is>
       </c>
       <c r="B375" s="9" t="inlineStr">
         <is>
           <t>Isa Laros</t>
         </is>
       </c>
       <c r="C375" s="9" t="inlineStr">
         <is>
           <t>4 girls</t>
         </is>
       </c>
       <c r="D375" s="8"/>
       <c r="E375" s="8" t="inlineStr">
         <is>
           <t>1:40:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="376">
       <c r="A376" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>125/125</t>
         </is>
       </c>
       <c r="B376" s="7" t="inlineStr">
         <is>
           <t>Roos Gerrits</t>
         </is>
       </c>
       <c r="C376" s="7" t="inlineStr">
         <is>
           <t>4 girls</t>
         </is>
       </c>
       <c r="D376" s="6"/>
       <c r="E376" s="6" t="inlineStr">
         <is>
           <t>1:40:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="377">
       <c r="A377" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>126/126</t>
         </is>
       </c>
       <c r="B377" s="9" t="inlineStr">
         <is>
           <t>Jan Willem van Raaij</t>
         </is>
       </c>
       <c r="C377" s="9" t="inlineStr">
         <is>
           <t>4 girls</t>
         </is>
       </c>
       <c r="D377" s="8"/>
       <c r="E377" s="8" t="inlineStr">
         <is>
           <t>1:40:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="378">
       <c r="A378" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>127/127</t>
         </is>
       </c>
       <c r="B378" s="7" t="inlineStr">
         <is>
           <t>Danique Exner</t>
         </is>
       </c>
       <c r="C378" s="7" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D378" s="6"/>
       <c r="E378" s="6" t="inlineStr">
         <is>
           <t>1:40:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="379">
       <c r="A379" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>128/128</t>
         </is>
       </c>
       <c r="B379" s="9" t="inlineStr">
         <is>
           <t>Nienke Koopmans</t>
         </is>
       </c>
       <c r="C379" s="9" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D379" s="8"/>
       <c r="E379" s="8" t="inlineStr">
         <is>
           <t>1:40:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="380">
       <c r="A380" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>129/129</t>
         </is>
       </c>
       <c r="B380" s="7" t="inlineStr">
         <is>
           <t>Robin Hofstede</t>
         </is>
       </c>
       <c r="C380" s="7" t="inlineStr">
         <is>
           <t>Siokjes</t>
         </is>
       </c>
       <c r="D380" s="6"/>
       <c r="E380" s="6" t="inlineStr">
         <is>
           <t>1:40:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="381">
       <c r="A381" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>130/130</t>
         </is>
       </c>
       <c r="B381" s="9" t="inlineStr">
         <is>
           <t>Lotte Michels</t>
         </is>
       </c>
       <c r="C381" s="9" t="inlineStr">
         <is>
           <t>De Smeichels</t>
         </is>
       </c>
       <c r="D381" s="8"/>
       <c r="E381" s="8" t="inlineStr">
         <is>
           <t>1:40:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="382">
       <c r="A382" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>131/131</t>
         </is>
       </c>
       <c r="B382" s="7" t="inlineStr">
         <is>
           <t>Fenne Schiltmans</t>
         </is>
       </c>
       <c r="C382" s="7" t="inlineStr">
         <is>
           <t>The Runners</t>
         </is>
       </c>
       <c r="D382" s="6"/>
       <c r="E382" s="6" t="inlineStr">
         <is>
           <t>1:41:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="383">
       <c r="A383" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>132/132</t>
         </is>
       </c>
       <c r="B383" s="9" t="inlineStr">
         <is>
           <t>Gijs Michels</t>
         </is>
       </c>
       <c r="C383" s="9" t="inlineStr">
         <is>
           <t>De Smeichels</t>
         </is>
       </c>
       <c r="D383" s="8"/>
       <c r="E383" s="8" t="inlineStr">
         <is>
           <t>1:41:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="384">
       <c r="A384" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>133/133</t>
         </is>
       </c>
       <c r="B384" s="7" t="inlineStr">
         <is>
           <t>Lusanne Schiltmans</t>
         </is>
       </c>
       <c r="C384" s="7" t="inlineStr">
         <is>
           <t>The Runners</t>
         </is>
       </c>
       <c r="D384" s="6"/>
       <c r="E384" s="6" t="inlineStr">
         <is>
           <t>1:41:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="385">
       <c r="A385" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>134/134</t>
         </is>
       </c>
       <c r="B385" s="9" t="inlineStr">
         <is>
           <t>Jeffrey Michels</t>
         </is>
       </c>
       <c r="C385" s="9" t="inlineStr">
         <is>
           <t>De Smeichels</t>
         </is>
       </c>
       <c r="D385" s="8"/>
       <c r="E385" s="8" t="inlineStr">
         <is>
           <t>1:41:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="386">
       <c r="A386" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>135/135</t>
         </is>
       </c>
       <c r="B386" s="7" t="inlineStr">
         <is>
           <t>Marieke Michels</t>
         </is>
       </c>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>De Smeichels</t>
         </is>
       </c>
       <c r="D386" s="6"/>
       <c r="E386" s="6" t="inlineStr">
         <is>
           <t>1:41:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="387">
       <c r="A387" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>136/136</t>
         </is>
       </c>
       <c r="B387" s="9" t="inlineStr">
         <is>
           <t>Floris van den Hurk</t>
         </is>
       </c>
       <c r="C387" s="9" t="inlineStr">
         <is>
           <t>Feestboek</t>
         </is>
       </c>
       <c r="D387" s="8"/>
       <c r="E387" s="8" t="inlineStr">
         <is>
           <t>1:41:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>137/137</t>
         </is>
       </c>
       <c r="B388" s="7" t="inlineStr">
         <is>
           <t>Willem Bull</t>
         </is>
       </c>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Feestboek</t>
         </is>
       </c>
       <c r="D388" s="6"/>
       <c r="E388" s="6" t="inlineStr">
         <is>
           <t>1:41:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="389">
       <c r="A389" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>138/138</t>
         </is>
       </c>
       <c r="B389" s="9" t="inlineStr">
         <is>
           <t>Stan Gerrits</t>
         </is>
       </c>
       <c r="C389" s="9" t="inlineStr">
         <is>
           <t>Feestboek</t>
         </is>
       </c>
       <c r="D389" s="8"/>
       <c r="E389" s="8" t="inlineStr">
         <is>
           <t>1:42:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="390">
       <c r="A390" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>139/139</t>
         </is>
       </c>
       <c r="B390" s="7" t="inlineStr">
         <is>
           <t>Linda Nagel</t>
         </is>
       </c>
       <c r="C390" s="7" t="inlineStr">
         <is>
           <t>BC Spirit 2</t>
         </is>
       </c>
       <c r="D390" s="6"/>
       <c r="E390" s="6" t="inlineStr">
         <is>
           <t>1:42:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="391">
       <c r="A391" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>140/140</t>
         </is>
       </c>
       <c r="B391" s="9" t="inlineStr">
         <is>
           <t>Elisabeth van Leeuwen</t>
         </is>
       </c>
       <c r="C391" s="9" t="inlineStr">
         <is>
           <t>BC Spirit 2</t>
         </is>
       </c>
       <c r="D391" s="8"/>
       <c r="E391" s="8" t="inlineStr">
         <is>
           <t>1:42:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="392">
       <c r="A392" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>141/141</t>
         </is>
       </c>
       <c r="B392" s="7" t="inlineStr">
         <is>
           <t>Ron van Wezep</t>
         </is>
       </c>
       <c r="C392" s="7" t="inlineStr">
         <is>
           <t>BC Spirit 1</t>
         </is>
       </c>
       <c r="D392" s="6"/>
       <c r="E392" s="6" t="inlineStr">
         <is>
           <t>1:42:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="393">
       <c r="A393" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>142/142</t>
         </is>
       </c>
       <c r="B393" s="9" t="inlineStr">
         <is>
           <t>Theo Gerrits</t>
         </is>
       </c>
       <c r="C393" s="9" t="inlineStr">
         <is>
           <t>Feestboek</t>
         </is>
       </c>
       <c r="D393" s="8"/>
       <c r="E393" s="8" t="inlineStr">
         <is>
           <t>1:42:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="394">
       <c r="A394" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>143/143</t>
         </is>
       </c>
       <c r="B394" s="7" t="inlineStr">
         <is>
           <t>Robbert van den Hurk</t>
         </is>
       </c>
       <c r="C394" s="7" t="inlineStr">
         <is>
           <t>Feestboek</t>
         </is>
       </c>
       <c r="D394" s="6"/>
       <c r="E394" s="6" t="inlineStr">
         <is>
           <t>1:42:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="395">
       <c r="A395" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>144/144</t>
         </is>
       </c>
       <c r="B395" s="9" t="inlineStr">
         <is>
           <t>Jolanda de Ridder</t>
         </is>
       </c>
       <c r="C395" s="9" t="inlineStr">
         <is>
           <t>BC Spirit 1</t>
         </is>
       </c>
       <c r="D395" s="8"/>
       <c r="E395" s="8" t="inlineStr">
         <is>
           <t>1:42:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="396">
       <c r="A396" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>145/145</t>
         </is>
       </c>
       <c r="B396" s="7" t="inlineStr">
         <is>
           <t>Helen Kuiper</t>
         </is>
       </c>
       <c r="C396" s="7" t="inlineStr">
         <is>
           <t>BC Spirit 1</t>
         </is>
       </c>
       <c r="D396" s="6"/>
       <c r="E396" s="6" t="inlineStr">
         <is>
           <t>1:42:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="397">
       <c r="A397" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>146/146</t>
         </is>
       </c>
       <c r="B397" s="9" t="inlineStr">
         <is>
           <t>Bas Gremmen</t>
         </is>
       </c>
       <c r="C397" s="9" t="inlineStr">
         <is>
           <t>Tennisclub de Balzak</t>
         </is>
       </c>
       <c r="D397" s="8"/>
       <c r="E397" s="8" t="inlineStr">
         <is>
           <t>1:43:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="398">
       <c r="A398" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>147/147</t>
         </is>
       </c>
       <c r="B398" s="7" t="inlineStr">
         <is>
           <t>Chiel Bos</t>
         </is>
       </c>
       <c r="C398" s="7" t="inlineStr">
         <is>
           <t>Tennisclub de Balzak</t>
         </is>
       </c>
       <c r="D398" s="6"/>
       <c r="E398" s="6" t="inlineStr">
         <is>
           <t>1:43:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="399">
       <c r="A399" s="8" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>148/148</t>
         </is>
       </c>
       <c r="B399" s="9" t="inlineStr">
         <is>
           <t>Bram van Gils</t>
         </is>
       </c>
       <c r="C399" s="9" t="inlineStr">
         <is>
           <t>Tennisclub de Balzak</t>
         </is>
       </c>
       <c r="D399" s="8"/>
       <c r="E399" s="8" t="inlineStr">
         <is>
           <t>1:43:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="400">
       <c r="A400" s="6" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>149/149</t>
         </is>
       </c>
       <c r="B400" s="7" t="inlineStr">
         <is>
           <t>Melle Veenstra</t>
         </is>
       </c>
       <c r="C400" s="7" t="inlineStr">
         <is>
           <t>BC Spirit 2</t>
         </is>
       </c>
       <c r="D400" s="6"/>
       <c r="E400" s="6" t="inlineStr">
         <is>
           <t>1:43:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="401">
       <c r="A401" s="8" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>150/150</t>
         </is>
       </c>
       <c r="B401" s="9" t="inlineStr">
         <is>
           <t>Jenneke IJzerman</t>
         </is>
       </c>
       <c r="C401" s="9" t="inlineStr">
         <is>
           <t>BC Spirit 1</t>
         </is>
       </c>
       <c r="D401" s="8"/>
       <c r="E401" s="8" t="inlineStr">
         <is>
           <t>1:43:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="402">
       <c r="A402" s="6" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>151/151</t>
         </is>
       </c>
       <c r="B402" s="7" t="inlineStr">
         <is>
           <t>Jorn Kuijpers</t>
         </is>
       </c>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Dreumelse</t>
         </is>
       </c>
       <c r="D402" s="6"/>
       <c r="E402" s="6" t="inlineStr">
         <is>
           <t>1:45:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="403">
       <c r="A403" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>152/152</t>
         </is>
       </c>
       <c r="B403" s="9" t="inlineStr">
         <is>
           <t>Rob Thomassen</t>
         </is>
       </c>
       <c r="C403" s="9" t="inlineStr">
         <is>
           <t>Zonnedaal</t>
         </is>
       </c>
       <c r="D403" s="8"/>
       <c r="E403" s="8" t="inlineStr">
         <is>
           <t>1:45:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="404">
       <c r="A404" s="6" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>153/153</t>
         </is>
       </c>
       <c r="B404" s="7" t="inlineStr">
         <is>
           <t>Kim Hiddink</t>
         </is>
       </c>
       <c r="C404" s="7" t="inlineStr">
         <is>
           <t>Zonnedaal</t>
         </is>
       </c>
       <c r="D404" s="6"/>
       <c r="E404" s="6" t="inlineStr">
         <is>
           <t>1:46:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="405">
       <c r="A405" s="8" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>154/154</t>
         </is>
       </c>
       <c r="B405" s="9" t="inlineStr">
         <is>
           <t>Max Van Meerten</t>
         </is>
       </c>
       <c r="C405" s="9" t="inlineStr">
         <is>
           <t>Zonnedaal</t>
         </is>
       </c>
       <c r="D405" s="8"/>
       <c r="E405" s="8" t="inlineStr">
         <is>
           <t>1:46:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>155/155</t>
         </is>
       </c>
       <c r="B406" s="7" t="inlineStr">
         <is>
           <t>Anne Brands</t>
         </is>
       </c>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>De Smurrie Smoeltjes</t>
         </is>
       </c>
       <c r="D406" s="6"/>
       <c r="E406" s="6" t="inlineStr">
         <is>
           <t>1:47:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="407">
       <c r="A407" s="8" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>156/156</t>
         </is>
       </c>
       <c r="B407" s="9" t="inlineStr">
         <is>
           <t>Twan van Otterloo</t>
         </is>
       </c>
       <c r="C407" s="9" t="inlineStr">
         <is>
           <t>De Smurrie Smoeltjes</t>
         </is>
       </c>
       <c r="D407" s="8"/>
       <c r="E407" s="8" t="inlineStr">
         <is>
           <t>1:47:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="408">
       <c r="A408" s="6" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>157/157</t>
         </is>
       </c>
       <c r="B408" s="7" t="inlineStr">
         <is>
           <t>Edwin Koopmans</t>
         </is>
       </c>
       <c r="C408" s="7" t="inlineStr">
         <is>
           <t>De Smurrie Smoeltjes</t>
         </is>
       </c>
       <c r="D408" s="6"/>
       <c r="E408" s="6" t="inlineStr">
         <is>
           <t>1:47:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
       <c r="A409" s="8" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>158/158</t>
         </is>
       </c>
       <c r="B409" s="9" t="inlineStr">
         <is>
           <t>Ria Hijmering</t>
         </is>
       </c>
       <c r="C409" s="9" t="inlineStr">
         <is>
           <t>De Smurrie Smoeltjes</t>
         </is>
       </c>
       <c r="D409" s="8"/>
       <c r="E409" s="8" t="inlineStr">
         <is>
           <t>1:47:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
       <c r="A410" s="6" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>159/159</t>
         </is>
       </c>
       <c r="B410" s="7" t="inlineStr">
         <is>
           <t>Nick Peters</t>
         </is>
       </c>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D410" s="6"/>
       <c r="E410" s="6" t="inlineStr">
         <is>
           <t>1:47:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="411">
       <c r="A411" s="8" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>160/160</t>
         </is>
       </c>
       <c r="B411" s="9" t="inlineStr">
         <is>
           <t>Renate Veens</t>
         </is>
       </c>
       <c r="C411" s="9" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D411" s="8"/>
       <c r="E411" s="8" t="inlineStr">
         <is>
           <t>1:48:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>161/161</t>
         </is>
       </c>
       <c r="B412" s="7" t="inlineStr">
         <is>
           <t>Naomi Vossen</t>
         </is>
       </c>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D412" s="6"/>
       <c r="E412" s="6" t="inlineStr">
         <is>
           <t>1:48:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="413">
       <c r="A413" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>162/162</t>
         </is>
       </c>
       <c r="B413" s="9" t="inlineStr">
         <is>
           <t>Finn van Sommeren</t>
         </is>
       </c>
       <c r="C413" s="9" t="inlineStr">
         <is>
           <t>SomMullies</t>
         </is>
       </c>
       <c r="D413" s="8"/>
       <c r="E413" s="8" t="inlineStr">
         <is>
           <t>1:48:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>163/163</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
           <t>Milo van Sommeren</t>
         </is>
       </c>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>SomMullies</t>
         </is>
       </c>
       <c r="D414" s="6"/>
       <c r="E414" s="6" t="inlineStr">
         <is>
           <t>1:48:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="415">
       <c r="A415" s="8" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>164/164</t>
         </is>
       </c>
       <c r="B415" s="9" t="inlineStr">
         <is>
           <t>Joy Mulders</t>
         </is>
       </c>
       <c r="C415" s="9" t="inlineStr">
         <is>
           <t>SomMullies</t>
         </is>
       </c>
       <c r="D415" s="8"/>
       <c r="E415" s="8" t="inlineStr">
         <is>
           <t>1:48:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>165/165</t>
         </is>
       </c>
       <c r="B416" s="7" t="inlineStr">
         <is>
           <t>Thom Broekman</t>
         </is>
       </c>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Interpoule</t>
         </is>
       </c>
       <c r="D416" s="6"/>
       <c r="E416" s="6" t="inlineStr">
         <is>
           <t>1:48:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="417">
       <c r="A417" s="8" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>166/166</t>
         </is>
       </c>
       <c r="B417" s="9" t="inlineStr">
         <is>
           <t>Jan De Groot</t>
         </is>
       </c>
       <c r="C417" s="9" t="inlineStr">
         <is>
           <t>Interpoule</t>
         </is>
       </c>
       <c r="D417" s="8"/>
       <c r="E417" s="8" t="inlineStr">
         <is>
           <t>1:48:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="418">
       <c r="A418" s="6" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>167/167</t>
         </is>
       </c>
       <c r="B418" s="7" t="inlineStr">
         <is>
           <t>Gialam Nguyen</t>
         </is>
       </c>
       <c r="C418" s="7" t="inlineStr">
         <is>
           <t>Interpoule</t>
         </is>
       </c>
       <c r="D418" s="6"/>
       <c r="E418" s="6" t="inlineStr">
         <is>
           <t>1:48:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="419">
       <c r="A419" s="8" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>168/168</t>
         </is>
       </c>
       <c r="B419" s="9" t="inlineStr">
         <is>
           <t>Timon Beckmann</t>
         </is>
       </c>
       <c r="C419" s="9" t="inlineStr">
         <is>
           <t>Interpoule</t>
         </is>
       </c>
       <c r="D419" s="8"/>
       <c r="E419" s="8" t="inlineStr">
         <is>
           <t>1:48:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="420">
       <c r="A420" s="6" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>169/169</t>
         </is>
       </c>
       <c r="B420" s="7" t="inlineStr">
         <is>
           <t>Swee Mulders</t>
         </is>
       </c>
       <c r="C420" s="7" t="inlineStr">
         <is>
           <t>SomMullies</t>
         </is>
       </c>
       <c r="D420" s="6"/>
       <c r="E420" s="6" t="inlineStr">
         <is>
           <t>1:48:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="421">
       <c r="A421" s="8" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>170/170</t>
         </is>
       </c>
       <c r="B421" s="9" t="inlineStr">
         <is>
           <t>Diane Mulders</t>
         </is>
       </c>
       <c r="C421" s="9" t="inlineStr">
         <is>
           <t>SomMullies</t>
         </is>
       </c>
       <c r="D421" s="8"/>
       <c r="E421" s="8" t="inlineStr">
         <is>
           <t>1:48:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="422">
       <c r="A422" s="6" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>171/171</t>
         </is>
       </c>
       <c r="B422" s="7" t="inlineStr">
         <is>
           <t>Raymond van Sommeren</t>
         </is>
       </c>
       <c r="C422" s="7" t="inlineStr">
         <is>
           <t>SomMullies</t>
         </is>
       </c>
       <c r="D422" s="6"/>
       <c r="E422" s="6" t="inlineStr">
         <is>
           <t>1:48:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="423">
       <c r="A423" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>172/172</t>
         </is>
       </c>
       <c r="B423" s="9" t="inlineStr">
         <is>
           <t>Lara Furer</t>
         </is>
       </c>
       <c r="C423" s="9" t="inlineStr">
         <is>
           <t>Het gepeupel</t>
         </is>
       </c>
       <c r="D423" s="8"/>
       <c r="E423" s="8" t="inlineStr">
         <is>
           <t>1:49:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="424">
       <c r="A424" s="6" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>173/173</t>
         </is>
       </c>
       <c r="B424" s="7" t="inlineStr">
         <is>
           <t>Mecx Wildschut</t>
         </is>
       </c>
       <c r="C424" s="7" t="inlineStr">
         <is>
           <t>Het gepeupel</t>
         </is>
       </c>
       <c r="D424" s="6"/>
       <c r="E424" s="6" t="inlineStr">
         <is>
           <t>1:49:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="425">
       <c r="A425" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>174/174</t>
         </is>
       </c>
       <c r="B425" s="9" t="inlineStr">
         <is>
           <t>Isa Furer</t>
         </is>
       </c>
       <c r="C425" s="9" t="inlineStr">
         <is>
           <t>Het gepeupel</t>
         </is>
       </c>
       <c r="D425" s="8"/>
       <c r="E425" s="8" t="inlineStr">
         <is>
           <t>1:49:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="426">
       <c r="A426" s="6" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>175/175</t>
         </is>
       </c>
       <c r="B426" s="7" t="inlineStr">
         <is>
           <t>Joost Van Dinteren</t>
         </is>
       </c>
       <c r="C426" s="7" t="inlineStr">
         <is>
           <t>Het gepeupel</t>
         </is>
       </c>
       <c r="D426" s="6"/>
       <c r="E426" s="6" t="inlineStr">
         <is>
           <t>1:49:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="427">
       <c r="A427" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>176/176</t>
         </is>
       </c>
       <c r="B427" s="9" t="inlineStr">
         <is>
           <t>Rovert Van der Riet</t>
         </is>
       </c>
       <c r="C427" s="9" t="inlineStr">
         <is>
           <t>The Fighters</t>
         </is>
       </c>
       <c r="D427" s="8"/>
       <c r="E427" s="8" t="inlineStr">
         <is>
           <t>1:49:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="428">
       <c r="A428" s="6" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>177/177</t>
         </is>
       </c>
       <c r="B428" s="7" t="inlineStr">
         <is>
           <t>Tycho Van Oorsouw</t>
         </is>
       </c>
       <c r="C428" s="7" t="inlineStr">
         <is>
           <t>Dreumelse</t>
         </is>
       </c>
       <c r="D428" s="6"/>
       <c r="E428" s="6" t="inlineStr">
         <is>
           <t>1:50:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="429">
       <c r="A429" s="8" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>178/178</t>
         </is>
       </c>
       <c r="B429" s="9" t="inlineStr">
         <is>
           <t>Robertino Van Meerten</t>
         </is>
       </c>
       <c r="C429" s="9" t="inlineStr">
         <is>
           <t>Zonnedaal</t>
         </is>
       </c>
       <c r="D429" s="8"/>
       <c r="E429" s="8" t="inlineStr">
         <is>
           <t>1:50:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="430">
       <c r="A430" s="6" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>179/179</t>
         </is>
       </c>
       <c r="B430" s="7" t="inlineStr">
         <is>
           <t>Arjan De Vries</t>
         </is>
       </c>
       <c r="C430" s="7" t="inlineStr">
         <is>
           <t>The Fighters</t>
         </is>
       </c>
       <c r="D430" s="6"/>
       <c r="E430" s="6" t="inlineStr">
         <is>
           <t>1:50:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="431">
       <c r="A431" s="8" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>180/180</t>
         </is>
       </c>
       <c r="B431" s="9" t="inlineStr">
         <is>
           <t>Kris Van der Riet</t>
         </is>
       </c>
       <c r="C431" s="9" t="inlineStr">
         <is>
           <t>The Fighters</t>
         </is>
       </c>
       <c r="D431" s="8"/>
       <c r="E431" s="8" t="inlineStr">
         <is>
           <t>1:50:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="432">
       <c r="A432" s="6" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>181/181</t>
         </is>
       </c>
       <c r="B432" s="7" t="inlineStr">
         <is>
           <t>Merijn Odijk</t>
         </is>
       </c>
       <c r="C432" s="7" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D432" s="6"/>
       <c r="E432" s="6" t="inlineStr">
         <is>
           <t>1:51:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="433">
       <c r="A433" s="8" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>182/182</t>
         </is>
       </c>
       <c r="B433" s="9" t="inlineStr">
         <is>
           <t>Marieke De de Ruiter-Broekman</t>
         </is>
       </c>
       <c r="C433" s="9" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D433" s="8"/>
       <c r="E433" s="8" t="inlineStr">
         <is>
           <t>1:51:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="434">
       <c r="A434" s="6" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>183/183</t>
         </is>
       </c>
       <c r="B434" s="7" t="inlineStr">
         <is>
           <t>Jip De Ruiter</t>
         </is>
       </c>
       <c r="C434" s="7" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D434" s="6"/>
       <c r="E434" s="6" t="inlineStr">
         <is>
           <t>1:51:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="435">
       <c r="A435" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>184/184</t>
         </is>
       </c>
       <c r="B435" s="9" t="inlineStr">
         <is>
           <t>Mieke Van der Riet</t>
         </is>
       </c>
       <c r="C435" s="9" t="inlineStr">
         <is>
           <t>The Fighters</t>
         </is>
       </c>
       <c r="D435" s="8"/>
       <c r="E435" s="8" t="inlineStr">
         <is>
           <t>1:51:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="436">
       <c r="A436" s="6" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>185/185</t>
         </is>
       </c>
       <c r="B436" s="7" t="inlineStr">
         <is>
           <t>Fleur Tieleman</t>
         </is>
       </c>
       <c r="C436" s="7" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D436" s="6"/>
       <c r="E436" s="6" t="inlineStr">
         <is>
           <t>1:51:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
       <c r="A437" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>186/186</t>
         </is>
       </c>
       <c r="B437" s="9" t="inlineStr">
         <is>
           <t>Eelke Tieleman</t>
         </is>
       </c>
       <c r="C437" s="9" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D437" s="8"/>
       <c r="E437" s="8" t="inlineStr">
         <is>
           <t>1:51:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
       <c r="A438" s="6" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>187/187</t>
         </is>
       </c>
       <c r="B438" s="7" t="inlineStr">
         <is>
           <t>Bas Martens</t>
         </is>
       </c>
       <c r="C438" s="7" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D438" s="6"/>
       <c r="E438" s="6" t="inlineStr">
         <is>
           <t>1:51:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="439">
       <c r="A439" s="8" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>188/188</t>
         </is>
       </c>
       <c r="B439" s="9" t="inlineStr">
         <is>
           <t>Menno Odijk</t>
         </is>
       </c>
       <c r="C439" s="9" t="inlineStr">
         <is>
           <t>De Kneuters</t>
         </is>
       </c>
       <c r="D439" s="8"/>
       <c r="E439" s="8" t="inlineStr">
         <is>
           <t>1:51:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="440">
       <c r="A440" s="6" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>189/189</t>
         </is>
       </c>
       <c r="B440" s="7" t="inlineStr">
         <is>
           <t>Daniel Post</t>
         </is>
       </c>
       <c r="C440" s="7" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D440" s="6"/>
       <c r="E440" s="6" t="inlineStr">
         <is>
           <t>1:51:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
       <c r="A441" s="8" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>190/190</t>
         </is>
       </c>
       <c r="B441" s="9" t="inlineStr">
         <is>
           <t>Lieselotte Loning</t>
         </is>
       </c>
       <c r="C441" s="9" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D441" s="8"/>
       <c r="E441" s="8" t="inlineStr">
         <is>
           <t>1:51:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
       <c r="A442" s="6" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>191/191</t>
         </is>
       </c>
       <c r="B442" s="7" t="inlineStr">
         <is>
           <t>Susan Elsen</t>
         </is>
       </c>
       <c r="C442" s="7" t="inlineStr">
         <is>
           <t>Kampsestraat</t>
         </is>
       </c>
       <c r="D442" s="6"/>
       <c r="E442" s="6" t="inlineStr">
         <is>
           <t>1:51:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="443">
       <c r="A443" s="8" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>192/192</t>
         </is>
       </c>
       <c r="B443" s="9" t="inlineStr">
         <is>
           <t>Ulrike Methorst</t>
         </is>
       </c>
       <c r="C443" s="9" t="inlineStr">
         <is>
           <t>Kampsestraat</t>
         </is>
       </c>
       <c r="D443" s="8"/>
       <c r="E443" s="8" t="inlineStr">
         <is>
           <t>1:51:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
       <c r="A444" s="6" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>193/193</t>
         </is>
       </c>
       <c r="B444" s="7" t="inlineStr">
         <is>
           <t>Fyrena Van Oorsouw</t>
         </is>
       </c>
       <c r="C444" s="7" t="inlineStr">
         <is>
           <t>Dreumelse</t>
         </is>
       </c>
       <c r="D444" s="6"/>
       <c r="E444" s="6" t="inlineStr">
         <is>
           <t>1:51:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
       <c r="A445" s="8" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>194/194</t>
         </is>
       </c>
       <c r="B445" s="9" t="inlineStr">
         <is>
           <t>Marcel van Hulst</t>
         </is>
       </c>
       <c r="C445" s="9" t="inlineStr">
         <is>
           <t>Kampsestraat</t>
         </is>
       </c>
       <c r="D445" s="8"/>
       <c r="E445" s="8" t="inlineStr">
         <is>
           <t>1:51:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
       <c r="A446" s="6" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>195/195</t>
         </is>
       </c>
       <c r="B446" s="7" t="inlineStr">
         <is>
           <t>Emilie Loning</t>
         </is>
       </c>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D446" s="6"/>
       <c r="E446" s="6" t="inlineStr">
         <is>
           <t>1:52:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="447">
       <c r="A447" s="8" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>196/196</t>
         </is>
       </c>
       <c r="B447" s="9" t="inlineStr">
         <is>
           <t>Fiona Post</t>
         </is>
       </c>
       <c r="C447" s="9" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D447" s="8"/>
       <c r="E447" s="8" t="inlineStr">
         <is>
           <t>1:52:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="448">
       <c r="A448" s="6" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>197/197</t>
         </is>
       </c>
       <c r="B448" s="7" t="inlineStr">
         <is>
           <t>Mink Janssen</t>
         </is>
       </c>
       <c r="C448" s="7" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D448" s="6"/>
       <c r="E448" s="6" t="inlineStr">
         <is>
           <t>1:53:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="449">
       <c r="A449" s="8" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>198/198</t>
         </is>
       </c>
       <c r="B449" s="9" t="inlineStr">
         <is>
           <t>Gijs de Vaal</t>
         </is>
       </c>
       <c r="C449" s="9" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D449" s="8"/>
       <c r="E449" s="8" t="inlineStr">
         <is>
           <t>1:53:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="450">
       <c r="A450" s="6" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>199/199</t>
         </is>
       </c>
       <c r="B450" s="7" t="inlineStr">
         <is>
           <t>Gijs Loning</t>
         </is>
       </c>
       <c r="C450" s="7" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D450" s="6"/>
       <c r="E450" s="6" t="inlineStr">
         <is>
           <t>1:53:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="451">
       <c r="A451" s="8" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>200/200</t>
         </is>
       </c>
       <c r="B451" s="9" t="inlineStr">
         <is>
           <t>Lin Thijssen</t>
         </is>
       </c>
       <c r="C451" s="9" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D451" s="8"/>
       <c r="E451" s="8" t="inlineStr">
         <is>
           <t>1:53:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="452">
       <c r="A452" s="6" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>201/201</t>
         </is>
       </c>
       <c r="B452" s="7" t="inlineStr">
         <is>
           <t>Joukje Keuning</t>
         </is>
       </c>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D452" s="6"/>
       <c r="E452" s="6" t="inlineStr">
         <is>
           <t>1:53:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
       <c r="A453" s="8" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>202/202</t>
         </is>
       </c>
       <c r="B453" s="9" t="inlineStr">
         <is>
           <t>Roef Vink</t>
         </is>
       </c>
       <c r="C453" s="9" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D453" s="8"/>
       <c r="E453" s="8" t="inlineStr">
         <is>
           <t>1:53:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
       <c r="A454" s="6" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>203/203</t>
         </is>
       </c>
       <c r="B454" s="7" t="inlineStr">
         <is>
           <t>Semm van Geer</t>
         </is>
       </c>
       <c r="C454" s="7" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D454" s="6"/>
       <c r="E454" s="6" t="inlineStr">
         <is>
           <t>1:53:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
       <c r="A455" s="8" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>204/204</t>
         </is>
       </c>
       <c r="B455" s="9" t="inlineStr">
         <is>
           <t>Martin Post</t>
         </is>
       </c>
       <c r="C455" s="9" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D455" s="8"/>
       <c r="E455" s="8" t="inlineStr">
         <is>
           <t>1:53:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>205/205</t>
         </is>
       </c>
       <c r="B456" s="7" t="inlineStr">
         <is>
           <t>Louise Post</t>
         </is>
       </c>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Zuivelrunners</t>
         </is>
       </c>
       <c r="D456" s="6"/>
       <c r="E456" s="6" t="inlineStr">
         <is>
           <t>1:53:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
       <c r="A457" s="8" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>206/206</t>
         </is>
       </c>
       <c r="B457" s="9" t="inlineStr">
         <is>
           <t>Jill Huisman</t>
         </is>
       </c>
       <c r="C457" s="9" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D457" s="8"/>
       <c r="E457" s="8" t="inlineStr">
         <is>
           <t>1:53:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
       <c r="A458" s="6" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>207/207</t>
         </is>
       </c>
       <c r="B458" s="7" t="inlineStr">
         <is>
           <t>Indy van Oijen</t>
         </is>
       </c>
       <c r="C458" s="7" t="inlineStr">
         <is>
           <t>Knockworstparty</t>
         </is>
       </c>
       <c r="D458" s="6"/>
       <c r="E458" s="6" t="inlineStr">
         <is>
           <t>1:53:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="459">
       <c r="A459" s="8" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>208/208</t>
         </is>
       </c>
       <c r="B459" s="9" t="inlineStr">
         <is>
           <t>Indy Tijssens</t>
         </is>
       </c>
       <c r="C459" s="9" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D459" s="8"/>
       <c r="E459" s="8" t="inlineStr">
         <is>
           <t>1:53:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="460">
       <c r="A460" s="6" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>209/209</t>
         </is>
       </c>
       <c r="B460" s="7" t="inlineStr">
         <is>
           <t>Mila Peters</t>
         </is>
       </c>
       <c r="C460" s="7" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D460" s="6"/>
       <c r="E460" s="6" t="inlineStr">
         <is>
           <t>1:53:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="461">
       <c r="A461" s="8" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>210/210</t>
         </is>
       </c>
       <c r="B461" s="9" t="inlineStr">
         <is>
           <t>Marjo Boogerd</t>
         </is>
       </c>
       <c r="C461" s="9" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D461" s="8"/>
       <c r="E461" s="8" t="inlineStr">
         <is>
           <t>1:53:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="462">
       <c r="A462" s="6" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>211/211</t>
         </is>
       </c>
       <c r="B462" s="7" t="inlineStr">
         <is>
           <t>Arie Peters</t>
         </is>
       </c>
       <c r="C462" s="7" t="inlineStr">
         <is>
           <t>team zonnedaal</t>
         </is>
       </c>
       <c r="D462" s="6"/>
       <c r="E462" s="6" t="inlineStr">
         <is>
           <t>1:53:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="463">
       <c r="A463" s="8" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>212/212</t>
         </is>
       </c>
       <c r="B463" s="9" t="inlineStr">
         <is>
           <t>Fé Berden</t>
         </is>
       </c>
       <c r="C463" s="9" t="inlineStr">
         <is>
           <t>De Knalerwten</t>
         </is>
       </c>
       <c r="D463" s="8"/>
       <c r="E463" s="8" t="inlineStr">
         <is>
           <t>1:55:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="464">
       <c r="A464" s="6" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>213/213</t>
         </is>
       </c>
       <c r="B464" s="7" t="inlineStr">
         <is>
           <t>Sil Berden</t>
         </is>
       </c>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>De Knalerwten</t>
         </is>
       </c>
       <c r="D464" s="6"/>
       <c r="E464" s="6" t="inlineStr">
         <is>
           <t>1:56:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="465">
       <c r="A465" s="8" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>214/214</t>
         </is>
       </c>
       <c r="B465" s="9" t="inlineStr">
         <is>
           <t>Liv Boeren</t>
         </is>
       </c>
       <c r="C465" s="9" t="inlineStr">
         <is>
           <t>De Knalerwten</t>
         </is>
       </c>
       <c r="D465" s="8"/>
       <c r="E465" s="8" t="inlineStr">
         <is>
           <t>1:56:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="466">
       <c r="A466" s="6" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>215/215</t>
         </is>
       </c>
       <c r="B466" s="7" t="inlineStr">
         <is>
           <t>Marcel Boeren</t>
         </is>
       </c>
       <c r="C466" s="7" t="inlineStr">
         <is>
           <t>De Knalerwten</t>
         </is>
       </c>
       <c r="D466" s="6"/>
       <c r="E466" s="6" t="inlineStr">
         <is>
           <t>1:58:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="467">
       <c r="A467" s="8" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>216/216</t>
         </is>
       </c>
       <c r="B467" s="9" t="inlineStr">
         <is>
           <t>Suzanne Lamers</t>
         </is>
       </c>
       <c r="C467" s="9" t="inlineStr">
         <is>
           <t>Blondies</t>
         </is>
       </c>
       <c r="D467" s="8"/>
       <c r="E467" s="8" t="inlineStr">
         <is>
           <t>1:58:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="468">
       <c r="A468" s="6" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>217/217</t>
         </is>
       </c>
       <c r="B468" s="7" t="inlineStr">
         <is>
           <t>Izzy Van den Boom</t>
         </is>
       </c>
       <c r="C468" s="7" t="inlineStr">
         <is>
           <t>Blondies</t>
         </is>
       </c>
       <c r="D468" s="6"/>
       <c r="E468" s="6" t="inlineStr">
         <is>
           <t>1:58:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
       <c r="A469" s="8" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>218/218</t>
         </is>
       </c>
       <c r="B469" s="9" t="inlineStr">
         <is>
           <t>Jilly Van den Boom</t>
         </is>
       </c>
       <c r="C469" s="9" t="inlineStr">
         <is>
           <t>Blondies</t>
         </is>
       </c>
       <c r="D469" s="8"/>
       <c r="E469" s="8" t="inlineStr">
         <is>
           <t>1:58:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
       <c r="A470" s="6" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>219/219</t>
         </is>
       </c>
       <c r="B470" s="7" t="inlineStr">
         <is>
           <t>Patricia Van den Boom</t>
         </is>
       </c>
       <c r="C470" s="7" t="inlineStr">
         <is>
           <t>Blondies</t>
         </is>
       </c>
       <c r="D470" s="6"/>
       <c r="E470" s="6" t="inlineStr">
         <is>
           <t>1:58:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="471">
       <c r="A471" s="8" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>220/220</t>
         </is>
       </c>
       <c r="B471" s="9" t="inlineStr">
         <is>
           <t>Jayda Vissers</t>
         </is>
       </c>
       <c r="C471" s="9" t="inlineStr">
         <is>
           <t>Duk Gezellig</t>
         </is>
       </c>
       <c r="D471" s="8"/>
       <c r="E471" s="8" t="inlineStr">
         <is>
           <t>1:59:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="472">
       <c r="A472" s="6" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>221/221</t>
         </is>
       </c>
       <c r="B472" s="7" t="inlineStr">
         <is>
           <t>Dirma Verwoerd</t>
         </is>
       </c>
       <c r="C472" s="7" t="inlineStr">
         <is>
           <t>Duk Gezellig</t>
         </is>
       </c>
       <c r="D472" s="6"/>
       <c r="E472" s="6" t="inlineStr">
         <is>
           <t>1:59:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="473">
       <c r="A473" s="8" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>222/222</t>
         </is>
       </c>
       <c r="B473" s="9" t="inlineStr">
         <is>
           <t>Vince Van de Geer</t>
         </is>
       </c>
       <c r="C473" s="9" t="inlineStr">
         <is>
           <t>Duk Gezellig</t>
         </is>
       </c>
       <c r="D473" s="8"/>
       <c r="E473" s="8" t="inlineStr">
         <is>
           <t>1:59:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="474">
       <c r="A474" s="6" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>223/223</t>
         </is>
       </c>
       <c r="B474" s="7" t="inlineStr">
         <is>
           <t>Yentl Kooijmans</t>
         </is>
       </c>
       <c r="C474" s="7" t="inlineStr">
         <is>
           <t>Wij zijn zat,wie ben jij?</t>
         </is>
       </c>
       <c r="D474" s="6"/>
       <c r="E474" s="6" t="inlineStr">
         <is>
           <t>1:59:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="475">
       <c r="A475" s="8" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>224/224</t>
         </is>
       </c>
       <c r="B475" s="9" t="inlineStr">
         <is>
           <t>Lilly Wouters</t>
         </is>
       </c>
       <c r="C475" s="9" t="inlineStr">
         <is>
           <t>Wij zijn zat,wie ben jij?</t>
         </is>
       </c>
       <c r="D475" s="8"/>
       <c r="E475" s="8" t="inlineStr">
         <is>
           <t>1:59:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="476">
       <c r="A476" s="6" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>225/225</t>
         </is>
       </c>
       <c r="B476" s="7" t="inlineStr">
         <is>
           <t>Josine Van Os</t>
         </is>
       </c>
       <c r="C476" s="7" t="inlineStr">
         <is>
           <t>De Ossies</t>
         </is>
       </c>
       <c r="D476" s="6"/>
       <c r="E476" s="6" t="inlineStr">
         <is>
           <t>2:00:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="477">
       <c r="A477" s="8" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>226/226</t>
         </is>
       </c>
       <c r="B477" s="9" t="inlineStr">
         <is>
           <t>Daphne van Vliet</t>
         </is>
       </c>
       <c r="C477" s="9" t="inlineStr">
         <is>
           <t>Wij zijn zat,wie ben jij?</t>
         </is>
       </c>
       <c r="D477" s="8"/>
       <c r="E477" s="8" t="inlineStr">
         <is>
           <t>2:00:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="478">
       <c r="A478" s="6" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>227/227</t>
         </is>
       </c>
       <c r="B478" s="7" t="inlineStr">
         <is>
           <t>Anne Banken</t>
         </is>
       </c>
       <c r="C478" s="7" t="inlineStr">
         <is>
           <t>Wij zijn zat,wie ben jij?</t>
         </is>
       </c>
       <c r="D478" s="6"/>
       <c r="E478" s="6" t="inlineStr">
         <is>
           <t>2:00:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="479">
       <c r="A479" s="8" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>228/228</t>
         </is>
       </c>
       <c r="B479" s="9" t="inlineStr">
         <is>
           <t>Benthe Cobussen</t>
         </is>
       </c>
       <c r="C479" s="9" t="inlineStr">
         <is>
           <t>Cobusjes in de blubber</t>
         </is>
       </c>
       <c r="D479" s="8"/>
       <c r="E479" s="8" t="inlineStr">
         <is>
           <t>2:00:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="480">
       <c r="A480" s="6" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>229/229</t>
         </is>
       </c>
       <c r="B480" s="7" t="inlineStr">
         <is>
           <t>Mitchell Brouwer</t>
         </is>
       </c>
       <c r="C480" s="7" t="inlineStr">
         <is>
           <t>Turbo slakken</t>
         </is>
       </c>
       <c r="D480" s="6"/>
       <c r="E480" s="6" t="inlineStr">
         <is>
           <t>2:00:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="481">
       <c r="A481" s="8" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>230/230</t>
         </is>
       </c>
       <c r="B481" s="9" t="inlineStr">
         <is>
           <t>Maarten Boukes</t>
         </is>
       </c>
       <c r="C481" s="9" t="inlineStr">
         <is>
           <t>Turbo slakken</t>
         </is>
       </c>
       <c r="D481" s="8"/>
       <c r="E481" s="8" t="inlineStr">
         <is>
           <t>2:00:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="482">
       <c r="A482" s="6" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>231/231</t>
         </is>
       </c>
       <c r="B482" s="7" t="inlineStr">
         <is>
           <t>Bram Van Groningen</t>
         </is>
       </c>
       <c r="C482" s="7" t="inlineStr">
         <is>
           <t>Turbo slakken</t>
         </is>
       </c>
       <c r="D482" s="6"/>
       <c r="E482" s="6" t="inlineStr">
         <is>
           <t>2:00:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="483">
       <c r="A483" s="8" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>232/232</t>
         </is>
       </c>
       <c r="B483" s="9" t="inlineStr">
         <is>
           <t>Kelly Dammers</t>
         </is>
       </c>
       <c r="C483" s="9" t="inlineStr">
         <is>
           <t>Turbo slakken</t>
         </is>
       </c>
       <c r="D483" s="8"/>
       <c r="E483" s="8" t="inlineStr">
         <is>
           <t>2:01:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="484">
       <c r="A484" s="6" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>233/233</t>
         </is>
       </c>
       <c r="B484" s="7" t="inlineStr">
         <is>
           <t>Cyrielle Van der Weijden</t>
         </is>
       </c>
       <c r="C484" s="7" t="inlineStr">
         <is>
           <t>Turbo slakken</t>
         </is>
       </c>
       <c r="D484" s="6"/>
       <c r="E484" s="6" t="inlineStr">
         <is>
           <t>2:01:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
       <c r="A485" s="8" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>234/234</t>
         </is>
       </c>
       <c r="B485" s="9" t="inlineStr">
         <is>
           <t>Dennis Van Wichen</t>
         </is>
       </c>
       <c r="C485" s="9" t="inlineStr">
         <is>
           <t>Turbo slakken</t>
         </is>
       </c>
       <c r="D485" s="8"/>
       <c r="E485" s="8" t="inlineStr">
         <is>
           <t>2:01:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="486">
       <c r="A486" s="6" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>235/235</t>
         </is>
       </c>
       <c r="B486" s="7" t="inlineStr">
         <is>
           <t>Robin Van Os</t>
         </is>
       </c>
       <c r="C486" s="7" t="inlineStr">
         <is>
           <t>De Ossies</t>
         </is>
       </c>
       <c r="D486" s="6"/>
       <c r="E486" s="6" t="inlineStr">
         <is>
           <t>2:01:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="487">
       <c r="A487" s="8" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>236/236</t>
         </is>
       </c>
       <c r="B487" s="9" t="inlineStr">
         <is>
           <t>Niene Cobussen</t>
         </is>
       </c>
       <c r="C487" s="9" t="inlineStr">
         <is>
           <t>Cobusjes in de blubber</t>
         </is>
       </c>
       <c r="D487" s="8"/>
       <c r="E487" s="8" t="inlineStr">
         <is>
           <t>2:01:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="488">
       <c r="A488" s="6" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>237/237</t>
         </is>
       </c>
       <c r="B488" s="7" t="inlineStr">
         <is>
           <t>Wilco Cobussen</t>
         </is>
       </c>
       <c r="C488" s="7" t="inlineStr">
         <is>
           <t>Cobusjes in de blubber</t>
         </is>
       </c>
       <c r="D488" s="6"/>
       <c r="E488" s="6" t="inlineStr">
         <is>
           <t>2:01:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="489">
       <c r="A489" s="8" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>238/238</t>
         </is>
       </c>
       <c r="B489" s="9" t="inlineStr">
         <is>
           <t>Saskia Van OS</t>
         </is>
       </c>
       <c r="C489" s="9" t="inlineStr">
         <is>
           <t>De Ossies</t>
         </is>
       </c>
       <c r="D489" s="8"/>
       <c r="E489" s="8" t="inlineStr">
         <is>
           <t>2:02:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="490">
       <c r="A490" s="6" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>239/239</t>
         </is>
       </c>
       <c r="B490" s="7" t="inlineStr">
         <is>
           <t>Lysanne Cobussen</t>
         </is>
       </c>
       <c r="C490" s="7" t="inlineStr">
         <is>
           <t>Cobusjes in de blubber</t>
         </is>
       </c>
       <c r="D490" s="6"/>
       <c r="E490" s="6" t="inlineStr">
         <is>
           <t>2:02:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="491">
       <c r="A491" s="8" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>240/240</t>
         </is>
       </c>
       <c r="B491" s="9" t="inlineStr">
         <is>
           <t>Mara van de Stroet</t>
         </is>
       </c>
       <c r="C491" s="9" t="inlineStr">
         <is>
           <t>Funrunners Culemborg</t>
         </is>
       </c>
       <c r="D491" s="8"/>
       <c r="E491" s="8" t="inlineStr">
         <is>
           <t>2:02:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="492">
       <c r="A492" s="6" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>241/241</t>
         </is>
       </c>
       <c r="B492" s="7" t="inlineStr">
         <is>
           <t>Rene Van Os</t>
         </is>
       </c>
       <c r="C492" s="7" t="inlineStr">
         <is>
           <t>De Ossies</t>
         </is>
       </c>
       <c r="D492" s="6"/>
       <c r="E492" s="6" t="inlineStr">
         <is>
           <t>2:02:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="493">
       <c r="A493" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>242/242</t>
         </is>
       </c>
       <c r="B493" s="9" t="inlineStr">
         <is>
           <t>Nina Eerdhuijsen</t>
         </is>
       </c>
       <c r="C493" s="9" t="inlineStr">
         <is>
           <t>Funrunners Culemborg</t>
         </is>
       </c>
       <c r="D493" s="8"/>
       <c r="E493" s="8" t="inlineStr">
         <is>
           <t>2:02:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="494">
       <c r="A494" s="6" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>243/243</t>
         </is>
       </c>
       <c r="B494" s="7" t="inlineStr">
         <is>
           <t>Caitlin Eerdhuijsen</t>
         </is>
       </c>
       <c r="C494" s="7" t="inlineStr">
         <is>
           <t>Funrunners Culemborg</t>
         </is>
       </c>
       <c r="D494" s="6"/>
       <c r="E494" s="6" t="inlineStr">
         <is>
           <t>2:02:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="495">
       <c r="A495" s="8" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>244/244</t>
         </is>
       </c>
       <c r="B495" s="9" t="inlineStr">
         <is>
           <t>Jim Kassenberg</t>
         </is>
       </c>
       <c r="C495" s="9" t="inlineStr">
         <is>
           <t>Funrunners Culemborg</t>
         </is>
       </c>
       <c r="D495" s="8"/>
       <c r="E495" s="8" t="inlineStr">
         <is>
           <t>2:02:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="496">
       <c r="A496" s="6" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>245/245</t>
         </is>
       </c>
       <c r="B496" s="7" t="inlineStr">
         <is>
           <t>Karen Hofland</t>
         </is>
       </c>
       <c r="C496" s="7" t="inlineStr">
         <is>
           <t>Funrunners Culemborg</t>
         </is>
       </c>
       <c r="D496" s="6"/>
       <c r="E496" s="6" t="inlineStr">
         <is>
           <t>2:02:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="497">
       <c r="A497" s="8" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>246/246</t>
         </is>
       </c>
       <c r="B497" s="9" t="inlineStr">
         <is>
           <t>Luc Bevers</t>
         </is>
       </c>
       <c r="C497" s="9" t="inlineStr">
         <is>
           <t>Dinoland Brabant</t>
         </is>
       </c>
       <c r="D497" s="8"/>
       <c r="E497" s="8" t="inlineStr">
         <is>
           <t>2:03:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="498">
       <c r="A498" s="6" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>247/247</t>
         </is>
       </c>
       <c r="B498" s="7" t="inlineStr">
         <is>
           <t>Maya Corumlu</t>
         </is>
       </c>
       <c r="C498" s="7" t="inlineStr">
         <is>
           <t>Dinoland Brabant</t>
         </is>
       </c>
       <c r="D498" s="6"/>
       <c r="E498" s="6" t="inlineStr">
         <is>
           <t>2:03:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="499">
       <c r="A499" s="8" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>248/248</t>
         </is>
       </c>
       <c r="B499" s="9" t="inlineStr">
         <is>
           <t>Rixt Le Blanc</t>
         </is>
       </c>
       <c r="C499" s="9" t="inlineStr">
         <is>
           <t>Dinoland Brabant</t>
         </is>
       </c>
       <c r="D499" s="8"/>
       <c r="E499" s="8" t="inlineStr">
         <is>
           <t>2:03:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="500">
       <c r="A500" s="6" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>249/249</t>
         </is>
       </c>
       <c r="B500" s="7" t="inlineStr">
         <is>
           <t>Angelo Rou</t>
         </is>
       </c>
       <c r="C500" s="7" t="inlineStr">
         <is>
           <t>Dinoland Brabant</t>
         </is>
       </c>
       <c r="D500" s="6"/>
       <c r="E500" s="6" t="inlineStr">
         <is>
           <t>2:03:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="501">
       <c r="A501" s="8" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>250/250</t>
         </is>
       </c>
       <c r="B501" s="9" t="inlineStr">
         <is>
           <t>Lucas Smits</t>
         </is>
       </c>
       <c r="C501" s="9" t="inlineStr">
         <is>
           <t>Dronken Dropjes</t>
         </is>
       </c>
       <c r="D501" s="8"/>
       <c r="E501" s="8" t="inlineStr">
         <is>
           <t>2:07:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="502">
       <c r="A502" s="6" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>251/251</t>
         </is>
       </c>
       <c r="B502" s="7" t="inlineStr">
         <is>
           <t>Robin Piele</t>
         </is>
       </c>
       <c r="C502" s="7" t="inlineStr">
         <is>
           <t>Dronken Dropjes</t>
         </is>
       </c>
       <c r="D502" s="6"/>
       <c r="E502" s="6" t="inlineStr">
         <is>
           <t>2:07:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="503">
       <c r="A503" s="8" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>252/252</t>
         </is>
       </c>
       <c r="B503" s="9" t="inlineStr">
         <is>
           <t>Sophie Vermaas</t>
         </is>
       </c>
       <c r="C503" s="9" t="inlineStr">
         <is>
           <t>Dronken Dropjes</t>
         </is>
       </c>
       <c r="D503" s="8"/>
       <c r="E503" s="8" t="inlineStr">
         <is>
           <t>2:07:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="504">
       <c r="A504" s="6" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>253/253</t>
         </is>
       </c>
       <c r="B504" s="7" t="inlineStr">
         <is>
           <t>Mark Pallandt</t>
         </is>
       </c>
       <c r="C504" s="7" t="inlineStr">
         <is>
           <t>Dronken Dropjes</t>
         </is>
       </c>
       <c r="D504" s="6"/>
       <c r="E504" s="6" t="inlineStr">
         <is>
           <t>2:07:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="505">
       <c r="A505" s="8" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>254/254</t>
         </is>
       </c>
       <c r="B505" s="9" t="inlineStr">
         <is>
           <t>Linda Hendriks</t>
         </is>
       </c>
       <c r="C505" s="9" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D505" s="8"/>
       <c r="E505" s="8" t="inlineStr">
         <is>
           <t>2:37:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="506">
       <c r="A506" s="6" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>255/255</t>
         </is>
       </c>
       <c r="B506" s="7" t="inlineStr">
         <is>
           <t>Nick De Vree</t>
         </is>
       </c>
       <c r="C506" s="7" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D506" s="6"/>
       <c r="E506" s="6" t="inlineStr">
         <is>
           <t>2:37:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="507">
       <c r="A507" s="8" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>256/256</t>
         </is>
       </c>
       <c r="B507" s="9" t="inlineStr">
         <is>
           <t>Luca Lanu</t>
         </is>
       </c>
       <c r="C507" s="9" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D507" s="8"/>
       <c r="E507" s="8" t="inlineStr">
         <is>
           <t>2:37:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
       <c r="A508" s="6" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>257/257</t>
         </is>
       </c>
       <c r="B508" s="7" t="inlineStr">
         <is>
           <t>Sem Groeneveld</t>
         </is>
       </c>
       <c r="C508" s="7" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D508" s="6"/>
       <c r="E508" s="6" t="inlineStr">
         <is>
           <t>2:37:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
       <c r="A509" s="8" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>258/258</t>
         </is>
       </c>
       <c r="B509" s="9" t="inlineStr">
         <is>
           <t>Suzan van Heck</t>
         </is>
       </c>
       <c r="C509" s="9" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D509" s="8"/>
       <c r="E509" s="8" t="inlineStr">
         <is>
           <t>2:37:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="510">
       <c r="A510" s="6" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>259/259</t>
         </is>
       </c>
       <c r="B510" s="7" t="inlineStr">
         <is>
           <t>Cas Groeneveld</t>
         </is>
       </c>
       <c r="C510" s="7" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D510" s="6"/>
       <c r="E510" s="6" t="inlineStr">
         <is>
           <t>2:37:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="511">
       <c r="A511" s="8" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>260/260</t>
         </is>
       </c>
       <c r="B511" s="9" t="inlineStr">
         <is>
           <t>Jaap Hendriks</t>
         </is>
       </c>
       <c r="C511" s="9" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D511" s="8"/>
       <c r="E511" s="8" t="inlineStr">
         <is>
           <t>2:37:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="512">
       <c r="A512" s="6" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>261/261</t>
         </is>
       </c>
       <c r="B512" s="7" t="inlineStr">
         <is>
           <t>Milan Robin Hengeveld</t>
         </is>
       </c>
       <c r="C512" s="7" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D512" s="6"/>
       <c r="E512" s="6" t="inlineStr">
         <is>
           <t>2:37:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="513">
       <c r="A513" s="8" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>262/262</t>
         </is>
       </c>
       <c r="B513" s="9" t="inlineStr">
         <is>
           <t>Ruben Lanu</t>
         </is>
       </c>
       <c r="C513" s="9" t="inlineStr">
         <is>
           <t>De sportieve mollen</t>
         </is>
       </c>
       <c r="D513" s="8"/>
       <c r="E513" s="8" t="inlineStr">
         <is>
           <t>2:38:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
       <c r="A514" s="6" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>263/263</t>
         </is>
       </c>
       <c r="B514" s="7" t="inlineStr">
         <is>
           <t>Ilja Van der Bogt</t>
         </is>
       </c>
       <c r="C514" s="7" t="inlineStr">
         <is>
           <t>BHK</t>
         </is>
       </c>
       <c r="D514" s="6"/>
       <c r="E514" s="6" t="inlineStr">
         <is>
           <t>2:43:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="515">
       <c r="A515" s="8" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>264/264</t>
         </is>
       </c>
       <c r="B515" s="9" t="inlineStr">
         <is>
           <t>Britt Stevens</t>
         </is>
       </c>
       <c r="C515" s="9" t="inlineStr">
         <is>
           <t>BHK</t>
         </is>
       </c>
       <c r="D515" s="8"/>
       <c r="E515" s="8" t="inlineStr">
         <is>
           <t>2:43:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="516">
       <c r="A516" s="6" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>265/265</t>
         </is>
       </c>
       <c r="B516" s="7" t="inlineStr">
         <is>
           <t>Floor Kamphorst</t>
         </is>
       </c>
       <c r="C516" s="7" t="inlineStr">
         <is>
           <t>BHK</t>
         </is>
       </c>
       <c r="D516" s="6"/>
       <c r="E516" s="6" t="inlineStr">
         <is>
           <t>2:44:04</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>