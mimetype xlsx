--- v0 (2025-11-29)
+++ v1 (2026-06-10)
@@ -8420,51 +8420,51 @@
       </c>
       <c r="C310" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
           <t>9:50</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
           <t>9:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
-          <t>Quinten Booijink</t>
+          <t>Startnummer 552</t>
         </is>
       </c>
       <c r="C311" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D311" s="6" t="inlineStr">
         <is>
           <t>9:52</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr">
         <is>
           <t>9:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
       <c r="A312" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B312" s="9" t="inlineStr">
@@ -8906,51 +8906,51 @@
       </c>
       <c r="C328" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
           <t>10:23</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
           <t>10:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B329" s="7" t="inlineStr">
         <is>
-          <t>Niran Booijink</t>
+          <t>Startnummer 551</t>
         </is>
       </c>
       <c r="C329" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D329" s="6" t="inlineStr">
         <is>
           <t>10:30</t>
         </is>
       </c>
       <c r="E329" s="6" t="inlineStr">
         <is>
           <t>10:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="8" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B330" s="9" t="inlineStr">