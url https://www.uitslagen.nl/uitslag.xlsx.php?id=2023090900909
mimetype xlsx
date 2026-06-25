--- v0 (2026-03-03)
+++ v1 (2026-06-25)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E174"/>
+  <dimension ref="A1:E171"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Ronde van Waalre</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Waalre - Zaterdag 9 september 2023</t>
@@ -633,3368 +633,3331 @@
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Paul Feenstra</t>
         </is>
       </c>
       <c r="C21" s="9" t="inlineStr">
         <is>
           <t>Waalre</t>
         </is>
       </c>
       <c r="D21" s="8" t="inlineStr">
         <is>
           <t>1:27:45</t>
         </is>
       </c>
       <c r="E21" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
-          <t>Mats Sturm</t>
+          <t>Frank van Oost</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
-          <t>Waalre</t>
+          <t>Riethoven</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
-          <t>1:31:50</t>
+          <t>1:29:54</t>
         </is>
       </c>
       <c r="E22" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
-          <t>Job Sturm</t>
+          <t>Mats Sturm</t>
         </is>
       </c>
       <c r="C23" s="9" t="inlineStr">
         <is>
-          <t>WAALRE</t>
+          <t>Waalre</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>1:31:50</t>
         </is>
       </c>
       <c r="E23" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
-          <t>Rafael Peset</t>
+          <t>Job Sturm</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
-          <t>Waalre</t>
+          <t>WAALRE</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
-          <t>1:32:36</t>
+          <t>1:31:50</t>
         </is>
       </c>
       <c r="E24" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
-          <t>Maurice Aarts</t>
+          <t>Rafael Peset</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
-          <t>eindhoven</t>
+          <t>Waalre</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
-          <t>1:33:30</t>
+          <t>1:32:36</t>
         </is>
       </c>
       <c r="E25" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
-          <t>Joep de Rooij</t>
+          <t>Maurice Aarts</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
-          <t>Waalre</t>
+          <t>eindhoven</t>
         </is>
       </c>
       <c r="D26" s="6" t="inlineStr">
         <is>
-          <t>1:33:45</t>
+          <t>1:33:30</t>
         </is>
       </c>
       <c r="E26" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
-          <t>Wil Jansen</t>
+          <t>Joep de Rooij</t>
         </is>
       </c>
       <c r="C27" s="9" t="inlineStr">
         <is>
-          <t>Lieshout</t>
+          <t>Waalre</t>
         </is>
       </c>
       <c r="D27" s="8" t="inlineStr">
         <is>
-          <t>1:36:41</t>
+          <t>1:33:45</t>
         </is>
       </c>
       <c r="E27" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
-          <t>Klaas Rodenburg</t>
+          <t>Wil Jansen</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
-          <t>Veldhoven</t>
+          <t>Lieshout</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
-          <t>1:36:54</t>
+          <t>1:36:41</t>
         </is>
       </c>
       <c r="E28" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
-          <t>Muttalip Askin Temiz</t>
+          <t>Klaas Rodenburg</t>
         </is>
       </c>
       <c r="C29" s="9" t="inlineStr">
         <is>
-          <t>Waalre</t>
+          <t>Veldhoven</t>
         </is>
       </c>
       <c r="D29" s="8" t="inlineStr">
         <is>
-          <t>1:40:23</t>
+          <t>1:36:54</t>
         </is>
       </c>
       <c r="E29" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
-          <t>Henny Valks</t>
+          <t>Muttalip Askin Temiz</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
-          <t>Eindhoven</t>
+          <t>Waalre</t>
         </is>
       </c>
       <c r="D30" s="6" t="inlineStr">
         <is>
-          <t>1:47:51</t>
+          <t>1:40:23</t>
         </is>
       </c>
       <c r="E30" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
+          <t>Henny Valks</t>
+        </is>
+      </c>
+      <c r="C31" s="9" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>1:47:51</t>
+        </is>
+      </c>
+      <c r="E31" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
+      <c r="A32" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B32" s="7" t="inlineStr">
+        <is>
           <t>Patrick van den Boomen</t>
         </is>
       </c>
-      <c r="C31" s="9" t="inlineStr">
+      <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D31" s="8" t="inlineStr">
+      <c r="D32" s="6" t="inlineStr">
         <is>
           <t>1:51:23</t>
         </is>
       </c>
-      <c r="E31" s="8"/>
-[...5 lines deleted...]
-      <c r="A33" s="4" t="inlineStr">
+      <c r="E32" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
+      <c r="A34" s="4" t="inlineStr">
         <is>
           <t>VROUW, 15 KILOMETER</t>
         </is>
       </c>
-      <c r="B33" s="4"/>
-[...5 lines deleted...]
-      <c r="A34" s="5" t="inlineStr">
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B34" s="5" t="inlineStr">
+      <c r="B35" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C34" s="5" t="inlineStr">
+      <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D34" s="5" t="inlineStr">
+      <c r="D35" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E34" s="5"/>
-[...2 lines deleted...]
-      <c r="A35" s="6" t="inlineStr">
+      <c r="E35" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
+      <c r="A36" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B35" s="7" t="inlineStr">
+      <c r="B36" s="7" t="inlineStr">
         <is>
           <t>Emma Leygnac</t>
         </is>
       </c>
-      <c r="C35" s="7" t="inlineStr">
+      <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D35" s="6" t="inlineStr">
+      <c r="D36" s="6" t="inlineStr">
         <is>
           <t>1:11:23</t>
         </is>
       </c>
-      <c r="E35" s="6"/>
-[...2 lines deleted...]
-      <c r="A36" s="8" t="inlineStr">
+      <c r="E36" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
+      <c r="A37" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B36" s="9" t="inlineStr">
+      <c r="B37" s="9" t="inlineStr">
         <is>
           <t>Astha Sharma</t>
         </is>
       </c>
-      <c r="C36" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D36" s="8" t="inlineStr">
+      <c r="C37" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
         <is>
           <t>1:33:24</t>
         </is>
       </c>
-      <c r="E36" s="8"/>
-[...2 lines deleted...]
-      <c r="A37" s="6" t="inlineStr">
+      <c r="E37" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
+      <c r="A38" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B37" s="7" t="inlineStr">
+      <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Sonja Hoogewerff-de Rooij</t>
         </is>
       </c>
-      <c r="C37" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D37" s="6" t="inlineStr">
+      <c r="C38" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D38" s="6" t="inlineStr">
         <is>
           <t>1:33:45</t>
         </is>
       </c>
-      <c r="E37" s="6"/>
-[...2 lines deleted...]
-      <c r="A38" s="8" t="inlineStr">
+      <c r="E38" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
+      <c r="A39" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B38" s="9" t="inlineStr">
+      <c r="B39" s="9" t="inlineStr">
         <is>
           <t>Ria Stevens</t>
         </is>
       </c>
-      <c r="C38" s="9" t="inlineStr">
+      <c r="C39" s="9" t="inlineStr">
         <is>
           <t>Riethoven</t>
         </is>
       </c>
-      <c r="D38" s="8" t="inlineStr">
+      <c r="D39" s="8" t="inlineStr">
         <is>
           <t>1:37:10</t>
         </is>
       </c>
-      <c r="E38" s="8"/>
-[...2 lines deleted...]
-      <c r="A39" s="6" t="inlineStr">
+      <c r="E39" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
+      <c r="A40" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B39" s="7" t="inlineStr">
+      <c r="B40" s="7" t="inlineStr">
         <is>
           <t>Judith Revenboer</t>
         </is>
       </c>
-      <c r="C39" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D39" s="6" t="inlineStr">
+      <c r="C40" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D40" s="6" t="inlineStr">
         <is>
           <t>1:44:33</t>
         </is>
       </c>
-      <c r="E39" s="6"/>
-[...2 lines deleted...]
-      <c r="A40" s="8" t="inlineStr">
+      <c r="E40" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
+      <c r="A41" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B40" s="9" t="inlineStr">
+      <c r="B41" s="9" t="inlineStr">
         <is>
           <t>Wendy Hugenholtz</t>
         </is>
       </c>
-      <c r="C40" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D40" s="8" t="inlineStr">
+      <c r="C41" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
         <is>
           <t>1:44:33</t>
         </is>
       </c>
-      <c r="E40" s="8"/>
-[...2 lines deleted...]
-      <c r="A41" s="6" t="inlineStr">
+      <c r="E41" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
+      <c r="A42" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B41" s="7" t="inlineStr">
+      <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Jans van de Ven</t>
         </is>
       </c>
-      <c r="C41" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D41" s="6" t="inlineStr">
+      <c r="C42" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D42" s="6" t="inlineStr">
         <is>
           <t>1:50:15</t>
         </is>
       </c>
-      <c r="E41" s="6"/>
-[...2 lines deleted...]
-      <c r="A42" s="8" t="inlineStr">
+      <c r="E42" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
+      <c r="A43" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B42" s="9" t="inlineStr">
+      <c r="B43" s="9" t="inlineStr">
         <is>
           <t>Riekske Willems</t>
         </is>
       </c>
-      <c r="C42" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D42" s="8" t="inlineStr">
+      <c r="C43" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
         <is>
           <t>1:54:11</t>
         </is>
       </c>
-      <c r="E42" s="8"/>
-[...2 lines deleted...]
-      <c r="A43" s="6" t="inlineStr">
+      <c r="E43" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
+      <c r="A44" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B43" s="7" t="inlineStr">
+      <c r="B44" s="7" t="inlineStr">
         <is>
           <t>Loes Bouman</t>
         </is>
       </c>
-      <c r="C43" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D43" s="6" t="inlineStr">
+      <c r="C44" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D44" s="6" t="inlineStr">
         <is>
           <t>1:54:11</t>
         </is>
       </c>
-      <c r="E43" s="6"/>
-[...13 lines deleted...]
-      <c r="E45" s="4"/>
+      <c r="E44" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
+      <c r="A46" s="4" t="inlineStr">
+        <is>
+          <t>MAN, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B46" s="5" t="inlineStr">
+      <c r="B47" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C46" s="5" t="inlineStr">
+      <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D46" s="5" t="inlineStr">
+      <c r="D47" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E46" s="5"/>
-[...2 lines deleted...]
-      <c r="A47" s="6" t="inlineStr">
+      <c r="E47" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
+      <c r="A48" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B47" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" s="7" t="inlineStr">
+      <c r="B48" s="7" t="inlineStr">
+        <is>
+          <t>Thijs Beurskens</t>
+        </is>
+      </c>
+      <c r="C48" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D48" s="6" t="inlineStr">
+        <is>
+          <t>43:45</t>
+        </is>
+      </c>
+      <c r="E48" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
+      <c r="A49" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B49" s="9" t="inlineStr">
+        <is>
+          <t>Koen Bolsius</t>
+        </is>
+      </c>
+      <c r="C49" s="9" t="inlineStr">
+        <is>
+          <t>Moergestel</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>48:23</t>
+        </is>
+      </c>
+      <c r="E49" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
+      <c r="A50" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B50" s="7" t="inlineStr">
+        <is>
+          <t>Toine Lavrijssen</t>
+        </is>
+      </c>
+      <c r="C50" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D50" s="6" t="inlineStr">
+        <is>
+          <t>48:39</t>
+        </is>
+      </c>
+      <c r="E50" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
+      <c r="A51" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B51" s="9" t="inlineStr">
+        <is>
+          <t>Tom Lichtenberg</t>
+        </is>
+      </c>
+      <c r="C51" s="9" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>48:59</t>
+        </is>
+      </c>
+      <c r="E51" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
+      <c r="A52" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B52" s="7" t="inlineStr">
+        <is>
+          <t>Andre Engelen</t>
+        </is>
+      </c>
+      <c r="C52" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D52" s="6" t="inlineStr">
+        <is>
+          <t>50:06</t>
+        </is>
+      </c>
+      <c r="E52" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
+      <c r="A53" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B53" s="9" t="inlineStr">
+        <is>
+          <t>Michel Ziekman</t>
+        </is>
+      </c>
+      <c r="C53" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>50:39</t>
+        </is>
+      </c>
+      <c r="E53" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
+      <c r="A54" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B54" s="7" t="inlineStr">
+        <is>
+          <t>Tijmen Hendriksen</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>Goudriaan</t>
+        </is>
+      </c>
+      <c r="D54" s="6" t="inlineStr">
+        <is>
+          <t>52:30</t>
+        </is>
+      </c>
+      <c r="E54" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
+      <c r="A55" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B55" s="9" t="inlineStr">
+        <is>
+          <t>Marc Assinck</t>
+        </is>
+      </c>
+      <c r="C55" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>52:58</t>
+        </is>
+      </c>
+      <c r="E55" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
+      <c r="A56" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B56" s="7" t="inlineStr">
+        <is>
+          <t>Aron van der Hijden</t>
+        </is>
+      </c>
+      <c r="C56" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D56" s="6" t="inlineStr">
+        <is>
+          <t>53:09</t>
+        </is>
+      </c>
+      <c r="E56" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
+      <c r="A57" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B57" s="9" t="inlineStr">
+        <is>
+          <t>Tony Jansen</t>
+        </is>
+      </c>
+      <c r="C57" s="9" t="inlineStr">
+        <is>
+          <t>Duizel</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
+        <is>
+          <t>53:16</t>
+        </is>
+      </c>
+      <c r="E57" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
+      <c r="A58" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B58" s="7" t="inlineStr">
+        <is>
+          <t>Giovanni de Majo</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D58" s="6" t="inlineStr">
+        <is>
+          <t>53:35</t>
+        </is>
+      </c>
+      <c r="E58" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
+      <c r="A59" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B59" s="9" t="inlineStr">
+        <is>
+          <t>Martijn Liefrink</t>
+        </is>
+      </c>
+      <c r="C59" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>53:54</t>
+        </is>
+      </c>
+      <c r="E59" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
+      <c r="A60" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B60" s="7" t="inlineStr">
+        <is>
+          <t>Mark Hermans</t>
+        </is>
+      </c>
+      <c r="C60" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D60" s="6" t="inlineStr">
+        <is>
+          <t>54:59</t>
+        </is>
+      </c>
+      <c r="E60" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
+      <c r="A61" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B61" s="9" t="inlineStr">
+        <is>
+          <t>Willem Sleddens</t>
+        </is>
+      </c>
+      <c r="C61" s="9" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="inlineStr">
+        <is>
+          <t>55:16</t>
+        </is>
+      </c>
+      <c r="E61" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
+      <c r="A62" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B62" s="7" t="inlineStr">
+        <is>
+          <t>Armand Klignet</t>
+        </is>
+      </c>
+      <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Riethoven</t>
         </is>
       </c>
-      <c r="D47" s="6" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A50" s="5" t="inlineStr">
+      <c r="D62" s="6" t="inlineStr">
+        <is>
+          <t>56:31</t>
+        </is>
+      </c>
+      <c r="E62" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
+      <c r="A63" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B63" s="9" t="inlineStr">
+        <is>
+          <t>Roel Luijten</t>
+        </is>
+      </c>
+      <c r="C63" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>57:07</t>
+        </is>
+      </c>
+      <c r="E63" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
+      <c r="A64" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B64" s="7" t="inlineStr">
+        <is>
+          <t>Koen Sars</t>
+        </is>
+      </c>
+      <c r="C64" s="7" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D64" s="6" t="inlineStr">
+        <is>
+          <t>57:10</t>
+        </is>
+      </c>
+      <c r="E64" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
+      <c r="A65" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B65" s="9" t="inlineStr">
+        <is>
+          <t>Evert Claassen</t>
+        </is>
+      </c>
+      <c r="C65" s="9" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>57:39</t>
+        </is>
+      </c>
+      <c r="E65" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
+      <c r="A66" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B66" s="7" t="inlineStr">
+        <is>
+          <t>Robert-Jan de Wit</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D66" s="6" t="inlineStr">
+        <is>
+          <t>57:46</t>
+        </is>
+      </c>
+      <c r="E66" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
+      <c r="A67" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B67" s="9" t="inlineStr">
+        <is>
+          <t>Thomas Meyfroyt</t>
+        </is>
+      </c>
+      <c r="C67" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>57:52</t>
+        </is>
+      </c>
+      <c r="E67" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
+      <c r="A68" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B68" s="7" t="inlineStr">
+        <is>
+          <t>Daan Roelofs</t>
+        </is>
+      </c>
+      <c r="C68" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D68" s="6" t="inlineStr">
+        <is>
+          <t>58:08</t>
+        </is>
+      </c>
+      <c r="E68" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
+      <c r="A69" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B69" s="9" t="inlineStr">
+        <is>
+          <t>Harm Köhne</t>
+        </is>
+      </c>
+      <c r="C69" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>58:47</t>
+        </is>
+      </c>
+      <c r="E69" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
+      <c r="A70" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B70" s="7" t="inlineStr">
+        <is>
+          <t>Steven de Kort</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D70" s="6" t="inlineStr">
+        <is>
+          <t>58:48</t>
+        </is>
+      </c>
+      <c r="E70" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
+      <c r="A71" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B71" s="9" t="inlineStr">
+        <is>
+          <t>Thorsten Achterkirchen</t>
+        </is>
+      </c>
+      <c r="C71" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>1:00:37</t>
+        </is>
+      </c>
+      <c r="E71" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
+      <c r="A72" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B72" s="7" t="inlineStr">
+        <is>
+          <t>Freek Rurup</t>
+        </is>
+      </c>
+      <c r="C72" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D72" s="6" t="inlineStr">
+        <is>
+          <t>1:01:15</t>
+        </is>
+      </c>
+      <c r="E72" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
+      <c r="A73" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B73" s="9" t="inlineStr">
+        <is>
+          <t>Martijn Huinen</t>
+        </is>
+      </c>
+      <c r="C73" s="9" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>1:04:21</t>
+        </is>
+      </c>
+      <c r="E73" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
+      <c r="A74" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B74" s="7" t="inlineStr">
+        <is>
+          <t>Wim Kremers</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D74" s="6" t="inlineStr">
+        <is>
+          <t>1:04:31</t>
+        </is>
+      </c>
+      <c r="E74" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
+      <c r="A75" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B75" s="9" t="inlineStr">
+        <is>
+          <t>Wim Dekker</t>
+        </is>
+      </c>
+      <c r="C75" s="9" t="inlineStr">
+        <is>
+          <t>Veldhoven</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="inlineStr">
+        <is>
+          <t>1:05:13</t>
+        </is>
+      </c>
+      <c r="E75" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
+      <c r="A76" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B76" s="7" t="inlineStr">
+        <is>
+          <t>Matthijs Mickers</t>
+        </is>
+      </c>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D76" s="6" t="inlineStr">
+        <is>
+          <t>1:05:39</t>
+        </is>
+      </c>
+      <c r="E76" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
+      <c r="A77" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B77" s="9" t="inlineStr">
+        <is>
+          <t>Bas Mickers</t>
+        </is>
+      </c>
+      <c r="C77" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="inlineStr">
+        <is>
+          <t>1:05:43</t>
+        </is>
+      </c>
+      <c r="E77" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
+      <c r="A78" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B78" s="7" t="inlineStr">
+        <is>
+          <t>Martin van de Ven</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D78" s="6" t="inlineStr">
+        <is>
+          <t>1:05:45</t>
+        </is>
+      </c>
+      <c r="E78" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
+      <c r="A79" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B79" s="9" t="inlineStr">
+        <is>
+          <t>Stefan Daris</t>
+        </is>
+      </c>
+      <c r="C79" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>1:06:52</t>
+        </is>
+      </c>
+      <c r="E79" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
+      <c r="A80" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B80" s="7" t="inlineStr">
+        <is>
+          <t>Marco Sterken</t>
+        </is>
+      </c>
+      <c r="C80" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D80" s="6" t="inlineStr">
+        <is>
+          <t>1:08:11</t>
+        </is>
+      </c>
+      <c r="E80" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
+      <c r="A81" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B81" s="9" t="inlineStr">
+        <is>
+          <t>Noud Gepkens</t>
+        </is>
+      </c>
+      <c r="C81" s="9" t="inlineStr">
+        <is>
+          <t>VELDHOVEN</t>
+        </is>
+      </c>
+      <c r="D81" s="8" t="inlineStr">
+        <is>
+          <t>1:10:23</t>
+        </is>
+      </c>
+      <c r="E81" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
+      <c r="A82" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B82" s="7" t="inlineStr">
+        <is>
+          <t>Michel Gepkens</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Veldhoven</t>
+        </is>
+      </c>
+      <c r="D82" s="6" t="inlineStr">
+        <is>
+          <t>1:10:24</t>
+        </is>
+      </c>
+      <c r="E82" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>VROUW, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B50" s="5" t="inlineStr">
+      <c r="B85" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C50" s="5" t="inlineStr">
+      <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D50" s="5" t="inlineStr">
+      <c r="D85" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E50" s="5"/>
-[...2 lines deleted...]
-      <c r="A51" s="6" t="inlineStr">
+      <c r="E85" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
+      <c r="A86" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B51" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C51" s="7" t="inlineStr">
+      <c r="B86" s="7" t="inlineStr">
+        <is>
+          <t>Janneke de Ruiter</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D86" s="6" t="inlineStr">
+        <is>
+          <t>52:33</t>
+        </is>
+      </c>
+      <c r="E86" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
+      <c r="A87" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B87" s="9" t="inlineStr">
+        <is>
+          <t>Inge Das</t>
+        </is>
+      </c>
+      <c r="C87" s="9" t="inlineStr">
+        <is>
+          <t>Veldhoven</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="inlineStr">
+        <is>
+          <t>54:47</t>
+        </is>
+      </c>
+      <c r="E87" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
+      <c r="A88" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B88" s="7" t="inlineStr">
+        <is>
+          <t>Louise Klignet</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D88" s="6" t="inlineStr">
+        <is>
+          <t>55:51</t>
+        </is>
+      </c>
+      <c r="E88" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
+      <c r="A89" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B89" s="9" t="inlineStr">
+        <is>
+          <t>Caroline Steenberghe</t>
+        </is>
+      </c>
+      <c r="C89" s="9" t="inlineStr">
+        <is>
+          <t>Waare</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="inlineStr">
+        <is>
+          <t>55:58</t>
+        </is>
+      </c>
+      <c r="E89" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
+      <c r="A90" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B90" s="7" t="inlineStr">
+        <is>
+          <t>Evie van den Ouweland</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D90" s="6" t="inlineStr">
+        <is>
+          <t>59:40</t>
+        </is>
+      </c>
+      <c r="E90" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
+      <c r="A91" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B91" s="9" t="inlineStr">
+        <is>
+          <t>Anika Reithaar</t>
+        </is>
+      </c>
+      <c r="C91" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="inlineStr">
+        <is>
+          <t>59:48</t>
+        </is>
+      </c>
+      <c r="E91" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
+      <c r="A92" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B92" s="7" t="inlineStr">
+        <is>
+          <t>Ine Heijnemans</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D92" s="6" t="inlineStr">
+        <is>
+          <t>1:01:51</t>
+        </is>
+      </c>
+      <c r="E92" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
+      <c r="A93" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B93" s="9" t="inlineStr">
+        <is>
+          <t>Kristel van Oost</t>
+        </is>
+      </c>
+      <c r="C93" s="9" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="inlineStr">
+        <is>
+          <t>1:02:16</t>
+        </is>
+      </c>
+      <c r="E93" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
+      <c r="A94" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B94" s="7" t="inlineStr">
+        <is>
+          <t>Sandra Wegman</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D94" s="6" t="inlineStr">
+        <is>
+          <t>1:05:46</t>
+        </is>
+      </c>
+      <c r="E94" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
+      <c r="A95" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B95" s="9" t="inlineStr">
+        <is>
+          <t>Lieke Hermsen</t>
+        </is>
+      </c>
+      <c r="C95" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="inlineStr">
+        <is>
+          <t>1:09:51</t>
+        </is>
+      </c>
+      <c r="E95" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
+      <c r="A96" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B96" s="7" t="inlineStr">
+        <is>
+          <t>Marieke Franken</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D96" s="6" t="inlineStr">
+        <is>
+          <t>1:10:37</t>
+        </is>
+      </c>
+      <c r="E96" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
+      <c r="A97" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B97" s="9" t="inlineStr">
+        <is>
+          <t>Wendy van Mierlo</t>
+        </is>
+      </c>
+      <c r="C97" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="inlineStr">
+        <is>
+          <t>1:17:13</t>
+        </is>
+      </c>
+      <c r="E97" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
+      <c r="A98" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B98" s="7" t="inlineStr">
+        <is>
+          <t>Katelijn Bloembergen</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D98" s="6" t="inlineStr">
+        <is>
+          <t>1:22:12</t>
+        </is>
+      </c>
+      <c r="E98" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>MAN, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B101" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E101" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
+      <c r="A102" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B102" s="7" t="inlineStr">
+        <is>
+          <t>William Webster</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Veldhoven</t>
+        </is>
+      </c>
+      <c r="D102" s="6" t="inlineStr">
+        <is>
+          <t>17:58</t>
+        </is>
+      </c>
+      <c r="E102" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
+      <c r="A103" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B103" s="9" t="inlineStr">
+        <is>
+          <t>Eric Janssens</t>
+        </is>
+      </c>
+      <c r="C103" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="inlineStr">
+        <is>
+          <t>22:05</t>
+        </is>
+      </c>
+      <c r="E103" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
+      <c r="A104" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B104" s="7" t="inlineStr">
+        <is>
+          <t>Lars Tempelaars</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Best</t>
+        </is>
+      </c>
+      <c r="D104" s="6" t="inlineStr">
+        <is>
+          <t>22:23</t>
+        </is>
+      </c>
+      <c r="E104" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
+      <c r="A105" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B105" s="9" t="inlineStr">
+        <is>
+          <t>Maikel Heijnemans</t>
+        </is>
+      </c>
+      <c r="C105" s="9" t="inlineStr">
+        <is>
+          <t>Son en Breugel</t>
+        </is>
+      </c>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>22:37</t>
+        </is>
+      </c>
+      <c r="E105" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
+      <c r="A106" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B106" s="7" t="inlineStr">
+        <is>
+          <t>Michiel van Elzakker</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D106" s="6" t="inlineStr">
+        <is>
+          <t>24:03</t>
+        </is>
+      </c>
+      <c r="E106" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
+      <c r="A107" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B107" s="9" t="inlineStr">
+        <is>
+          <t>Mark Baggen</t>
+        </is>
+      </c>
+      <c r="C107" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="inlineStr">
+        <is>
+          <t>24:20</t>
+        </is>
+      </c>
+      <c r="E107" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
+      <c r="A108" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B108" s="7" t="inlineStr">
+        <is>
+          <t>Arvo van Haren</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D108" s="6" t="inlineStr">
+        <is>
+          <t>24:21</t>
+        </is>
+      </c>
+      <c r="E108" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
+      <c r="A109" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B109" s="9" t="inlineStr">
+        <is>
+          <t>Joost van der Heide</t>
+        </is>
+      </c>
+      <c r="C109" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>25:59</t>
+        </is>
+      </c>
+      <c r="E109" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
+      <c r="A110" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B110" s="7" t="inlineStr">
+        <is>
+          <t>Johan van der Heide</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D110" s="6" t="inlineStr">
+        <is>
+          <t>26:00</t>
+        </is>
+      </c>
+      <c r="E110" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
+      <c r="A111" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B111" s="9" t="inlineStr">
+        <is>
+          <t>René Avontuur</t>
+        </is>
+      </c>
+      <c r="C111" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D111" s="8" t="inlineStr">
+        <is>
+          <t>26:08</t>
+        </is>
+      </c>
+      <c r="E111" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
+      <c r="A112" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B112" s="7" t="inlineStr">
+        <is>
+          <t>Teun Verhiel</t>
+        </is>
+      </c>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D112" s="6" t="inlineStr">
+        <is>
+          <t>26:30</t>
+        </is>
+      </c>
+      <c r="E112" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
+      <c r="A113" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B113" s="9" t="inlineStr">
+        <is>
+          <t>Julius Klignet</t>
+        </is>
+      </c>
+      <c r="C113" s="9" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D113" s="8" t="inlineStr">
+        <is>
+          <t>28:27</t>
+        </is>
+      </c>
+      <c r="E113" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
+      <c r="A114" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B114" s="7" t="inlineStr">
+        <is>
+          <t>Floris Klignet</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D114" s="6" t="inlineStr">
+        <is>
+          <t>28:28</t>
+        </is>
+      </c>
+      <c r="E114" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
+      <c r="A115" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B115" s="9" t="inlineStr">
+        <is>
+          <t>Noud Speijcken</t>
+        </is>
+      </c>
+      <c r="C115" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="inlineStr">
+        <is>
+          <t>29:27</t>
+        </is>
+      </c>
+      <c r="E115" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
+      <c r="A116" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B116" s="7" t="inlineStr">
+        <is>
+          <t>Marcel Beckers</t>
+        </is>
+      </c>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D116" s="6" t="inlineStr">
+        <is>
+          <t>29:31</t>
+        </is>
+      </c>
+      <c r="E116" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
+      <c r="A117" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B117" s="9" t="inlineStr">
+        <is>
+          <t>Roald Willemsen</t>
+        </is>
+      </c>
+      <c r="C117" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D117" s="8" t="inlineStr">
+        <is>
+          <t>29:40</t>
+        </is>
+      </c>
+      <c r="E117" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
+      <c r="A118" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B118" s="7" t="inlineStr">
+        <is>
+          <t>Daan Reuhman</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D118" s="6" t="inlineStr">
+        <is>
+          <t>31:00</t>
+        </is>
+      </c>
+      <c r="E118" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
+      <c r="A119" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B119" s="9" t="inlineStr">
+        <is>
+          <t>Kes van Dijk</t>
+        </is>
+      </c>
+      <c r="C119" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>31:06</t>
+        </is>
+      </c>
+      <c r="E119" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
+      <c r="A120" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B120" s="7" t="inlineStr">
+        <is>
+          <t>Mustafa Sahin</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D120" s="6" t="inlineStr">
+        <is>
+          <t>31:34</t>
+        </is>
+      </c>
+      <c r="E120" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
+      <c r="A121" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B121" s="9" t="inlineStr">
+        <is>
+          <t>Oscar Vinck</t>
+        </is>
+      </c>
+      <c r="C121" s="9" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D51" s="6" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A52" s="8" t="inlineStr">
+      <c r="D121" s="8" t="inlineStr">
+        <is>
+          <t>31:55</t>
+        </is>
+      </c>
+      <c r="E121" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
+      <c r="A122" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B122" s="7" t="inlineStr">
+        <is>
+          <t>Jasper Rooijakkers</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>waalre</t>
+        </is>
+      </c>
+      <c r="D122" s="6" t="inlineStr">
+        <is>
+          <t>32:18</t>
+        </is>
+      </c>
+      <c r="E122" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
+      <c r="A123" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B123" s="9" t="inlineStr">
+        <is>
+          <t>Sjef van de Ouweland</t>
+        </is>
+      </c>
+      <c r="C123" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="inlineStr">
+        <is>
+          <t>32:47</t>
+        </is>
+      </c>
+      <c r="E123" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
+      <c r="A124" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B124" s="7" t="inlineStr">
+        <is>
+          <t>Jip Baggen</t>
+        </is>
+      </c>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D124" s="6" t="inlineStr">
+        <is>
+          <t>33:08</t>
+        </is>
+      </c>
+      <c r="E124" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
+      <c r="A125" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B125" s="9" t="inlineStr">
+        <is>
+          <t>Adri van der Linden</t>
+        </is>
+      </c>
+      <c r="C125" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D125" s="8" t="inlineStr">
+        <is>
+          <t>33:36</t>
+        </is>
+      </c>
+      <c r="E125" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
+      <c r="A126" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B126" s="7" t="inlineStr">
+        <is>
+          <t>Guus Kennis</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D126" s="6" t="inlineStr">
+        <is>
+          <t>34:10</t>
+        </is>
+      </c>
+      <c r="E126" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
+      <c r="A127" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B127" s="9" t="inlineStr">
+        <is>
+          <t>Elio de Majo</t>
+        </is>
+      </c>
+      <c r="C127" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="inlineStr">
+        <is>
+          <t>35:07</t>
+        </is>
+      </c>
+      <c r="E127" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
+      <c r="A128" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B128" s="7" t="inlineStr">
+        <is>
+          <t>Giovanni Andricciola</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D128" s="6" t="inlineStr">
+        <is>
+          <t>35:35</t>
+        </is>
+      </c>
+      <c r="E128" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
+      <c r="A129" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B129" s="9" t="inlineStr">
+        <is>
+          <t>Henk de Vrind</t>
+        </is>
+      </c>
+      <c r="C129" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D129" s="8" t="inlineStr">
+        <is>
+          <t>35:50</t>
+        </is>
+      </c>
+      <c r="E129" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
+      <c r="A130" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B130" s="7" t="inlineStr">
+        <is>
+          <t>Aron Woudenberg</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Velp</t>
+        </is>
+      </c>
+      <c r="D130" s="6" t="inlineStr">
+        <is>
+          <t>36:23</t>
+        </is>
+      </c>
+      <c r="E130" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
+      <c r="A131" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B131" s="9" t="inlineStr">
+        <is>
+          <t>Luuk Geurden</t>
+        </is>
+      </c>
+      <c r="C131" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D131" s="8" t="inlineStr">
+        <is>
+          <t>36:41</t>
+        </is>
+      </c>
+      <c r="E131" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
+      <c r="A132" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B132" s="7" t="inlineStr">
+        <is>
+          <t>Gabriele de Laat</t>
+        </is>
+      </c>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D132" s="6" t="inlineStr">
+        <is>
+          <t>38:40</t>
+        </is>
+      </c>
+      <c r="E132" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
+      <c r="A133" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B133" s="9" t="inlineStr">
+        <is>
+          <t>Wil van Zantvoort</t>
+        </is>
+      </c>
+      <c r="C133" s="9" t="inlineStr">
+        <is>
+          <t>Weert</t>
+        </is>
+      </c>
+      <c r="D133" s="8" t="inlineStr">
+        <is>
+          <t>39:31</t>
+        </is>
+      </c>
+      <c r="E133" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
+      <c r="A134" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B134" s="7" t="inlineStr">
+        <is>
+          <t>Leon Stofmeel</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D134" s="6" t="inlineStr">
+        <is>
+          <t>45:12</t>
+        </is>
+      </c>
+      <c r="E134" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
+      <c r="A136" s="4" t="inlineStr">
+        <is>
+          <t>VROUW, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B136" s="4"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="4"/>
+      <c r="E136" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B137" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E137" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
+      <c r="A138" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B138" s="7" t="inlineStr">
+        <is>
+          <t>Kim van Rossum</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Nuenen</t>
+        </is>
+      </c>
+      <c r="D138" s="6" t="inlineStr">
+        <is>
+          <t>26:23</t>
+        </is>
+      </c>
+      <c r="E138" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
+      <c r="A139" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B52" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A53" s="6" t="inlineStr">
+      <c r="B139" s="9" t="inlineStr">
+        <is>
+          <t>Fleur Jansen</t>
+        </is>
+      </c>
+      <c r="C139" s="9" t="inlineStr">
+        <is>
+          <t>Lieshout</t>
+        </is>
+      </c>
+      <c r="D139" s="8" t="inlineStr">
+        <is>
+          <t>27:12</t>
+        </is>
+      </c>
+      <c r="E139" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
+      <c r="A140" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B53" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A54" s="8" t="inlineStr">
+      <c r="B140" s="7" t="inlineStr">
+        <is>
+          <t>Dirkje Jansen</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D140" s="6" t="inlineStr">
+        <is>
+          <t>28:59</t>
+        </is>
+      </c>
+      <c r="E140" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
+      <c r="A141" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B54" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C54" s="9" t="inlineStr">
+      <c r="B141" s="9" t="inlineStr">
+        <is>
+          <t>Francien van den Ouweland</t>
+        </is>
+      </c>
+      <c r="C141" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D141" s="8" t="inlineStr">
+        <is>
+          <t>30:12</t>
+        </is>
+      </c>
+      <c r="E141" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
+      <c r="A142" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B142" s="7" t="inlineStr">
+        <is>
+          <t>Karien van Bommel</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D142" s="6" t="inlineStr">
+        <is>
+          <t>30:18</t>
+        </is>
+      </c>
+      <c r="E142" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
+      <c r="A143" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B143" s="9" t="inlineStr">
+        <is>
+          <t>Esther Weltevreden</t>
+        </is>
+      </c>
+      <c r="C143" s="9" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D54" s="8" t="inlineStr">
-[...40 lines deleted...]
-      <c r="C56" s="9" t="inlineStr">
+      <c r="D143" s="8" t="inlineStr">
+        <is>
+          <t>30:42</t>
+        </is>
+      </c>
+      <c r="E143" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
+      <c r="A144" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B144" s="7" t="inlineStr">
+        <is>
+          <t>Kai van Dijk</t>
+        </is>
+      </c>
+      <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Valkenswaard</t>
         </is>
       </c>
-      <c r="D56" s="8" t="inlineStr">
-[...30 lines deleted...]
-      <c r="A58" s="8" t="inlineStr">
+      <c r="D144" s="6" t="inlineStr">
+        <is>
+          <t>31:07</t>
+        </is>
+      </c>
+      <c r="E144" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
+      <c r="A145" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B58" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A59" s="6" t="inlineStr">
+      <c r="B145" s="9" t="inlineStr">
+        <is>
+          <t>Sofiie Kommers</t>
+        </is>
+      </c>
+      <c r="C145" s="9" t="inlineStr">
+        <is>
+          <t>eindhoven</t>
+        </is>
+      </c>
+      <c r="D145" s="8" t="inlineStr">
+        <is>
+          <t>31:09</t>
+        </is>
+      </c>
+      <c r="E145" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
+      <c r="A146" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B59" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" s="7" t="inlineStr">
+      <c r="B146" s="7" t="inlineStr">
+        <is>
+          <t>Meike van Deemter</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Groningen</t>
+        </is>
+      </c>
+      <c r="D146" s="6" t="inlineStr">
+        <is>
+          <t>31:31</t>
+        </is>
+      </c>
+      <c r="E146" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
+      <c r="A147" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B147" s="9" t="inlineStr">
+        <is>
+          <t>Farida KERROUCHE</t>
+        </is>
+      </c>
+      <c r="C147" s="9" t="inlineStr">
+        <is>
+          <t>5582 GX Waalre</t>
+        </is>
+      </c>
+      <c r="D147" s="8" t="inlineStr">
+        <is>
+          <t>31:54</t>
+        </is>
+      </c>
+      <c r="E147" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
+      <c r="A148" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B148" s="7" t="inlineStr">
+        <is>
+          <t>Mayke van der Ploeg</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D148" s="6" t="inlineStr">
+        <is>
+          <t>32:29</t>
+        </is>
+      </c>
+      <c r="E148" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
+      <c r="A149" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B149" s="9" t="inlineStr">
+        <is>
+          <t>Lisette Soupart</t>
+        </is>
+      </c>
+      <c r="C149" s="9" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D149" s="8" t="inlineStr">
+        <is>
+          <t>32:49</t>
+        </is>
+      </c>
+      <c r="E149" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
+      <c r="A150" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B150" s="7" t="inlineStr">
+        <is>
+          <t>Sanne Geboers</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D150" s="6" t="inlineStr">
+        <is>
+          <t>33:09</t>
+        </is>
+      </c>
+      <c r="E150" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
+      <c r="A151" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B151" s="9" t="inlineStr">
+        <is>
+          <t>Audrey Sars</t>
+        </is>
+      </c>
+      <c r="C151" s="9" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D151" s="8" t="inlineStr">
+        <is>
+          <t>33:42</t>
+        </is>
+      </c>
+      <c r="E151" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
+      <c r="A152" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B152" s="7" t="inlineStr">
+        <is>
+          <t>Roos Ketting</t>
+        </is>
+      </c>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D152" s="6" t="inlineStr">
+        <is>
+          <t>34:01</t>
+        </is>
+      </c>
+      <c r="E152" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
+      <c r="A153" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B153" s="9" t="inlineStr">
+        <is>
+          <t>Brenda Bosch</t>
+        </is>
+      </c>
+      <c r="C153" s="9" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D153" s="8" t="inlineStr">
+        <is>
+          <t>34:13</t>
+        </is>
+      </c>
+      <c r="E153" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
+      <c r="A154" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B154" s="7" t="inlineStr">
+        <is>
+          <t>Annemiek de Riet</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Hengelo</t>
+        </is>
+      </c>
+      <c r="D154" s="6" t="inlineStr">
+        <is>
+          <t>35:44</t>
+        </is>
+      </c>
+      <c r="E154" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
+      <c r="A155" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B155" s="9" t="inlineStr">
+        <is>
+          <t>Frederique de Vrind</t>
+        </is>
+      </c>
+      <c r="C155" s="9" t="inlineStr">
+        <is>
+          <t>Sint Michielsgestel</t>
+        </is>
+      </c>
+      <c r="D155" s="8" t="inlineStr">
+        <is>
+          <t>35:50</t>
+        </is>
+      </c>
+      <c r="E155" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
+      <c r="A156" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B156" s="7" t="inlineStr">
+        <is>
+          <t>Stephanie van Tongeren</t>
+        </is>
+      </c>
+      <c r="C156" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D156" s="6" t="inlineStr">
+        <is>
+          <t>36:22</t>
+        </is>
+      </c>
+      <c r="E156" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
+      <c r="A157" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B157" s="9" t="inlineStr">
+        <is>
+          <t>Diana Swart</t>
+        </is>
+      </c>
+      <c r="C157" s="9" t="inlineStr">
+        <is>
+          <t>Bunde</t>
+        </is>
+      </c>
+      <c r="D157" s="8" t="inlineStr">
+        <is>
+          <t>36:42</t>
+        </is>
+      </c>
+      <c r="E157" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
+      <c r="A158" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B158" s="7" t="inlineStr">
+        <is>
+          <t>Maud Roelofsen</t>
+        </is>
+      </c>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D158" s="6" t="inlineStr">
+        <is>
+          <t>36:52</t>
+        </is>
+      </c>
+      <c r="E158" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
+      <c r="A159" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B159" s="9" t="inlineStr">
+        <is>
+          <t>Floor Wittkowski</t>
+        </is>
+      </c>
+      <c r="C159" s="9" t="inlineStr">
+        <is>
+          <t>Heeze</t>
+        </is>
+      </c>
+      <c r="D159" s="8" t="inlineStr">
+        <is>
+          <t>37:18</t>
+        </is>
+      </c>
+      <c r="E159" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
+      <c r="A160" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B160" s="7" t="inlineStr">
+        <is>
+          <t>Anique Huijnen</t>
+        </is>
+      </c>
+      <c r="C160" s="7" t="inlineStr">
+        <is>
+          <t>Maastricht</t>
+        </is>
+      </c>
+      <c r="D160" s="6" t="inlineStr">
+        <is>
+          <t>37:26</t>
+        </is>
+      </c>
+      <c r="E160" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
+      <c r="A161" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B161" s="9" t="inlineStr">
+        <is>
+          <t>Myra Vissers</t>
+        </is>
+      </c>
+      <c r="C161" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D161" s="8" t="inlineStr">
+        <is>
+          <t>37:29</t>
+        </is>
+      </c>
+      <c r="E161" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
+      <c r="A162" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B162" s="7" t="inlineStr">
+        <is>
+          <t>Diana Derkx</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D162" s="6" t="inlineStr">
+        <is>
+          <t>37:47</t>
+        </is>
+      </c>
+      <c r="E162" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
+      <c r="A163" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B163" s="9" t="inlineStr">
+        <is>
+          <t>Inge Krol</t>
+        </is>
+      </c>
+      <c r="C163" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D163" s="8" t="inlineStr">
+        <is>
+          <t>38:47</t>
+        </is>
+      </c>
+      <c r="E163" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
+      <c r="A164" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B164" s="7" t="inlineStr">
+        <is>
+          <t>Mariela de Wit</t>
+        </is>
+      </c>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Riethoven</t>
+        </is>
+      </c>
+      <c r="D164" s="6" t="inlineStr">
+        <is>
+          <t>39:01</t>
+        </is>
+      </c>
+      <c r="E164" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
+      <c r="A165" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B165" s="9" t="inlineStr">
+        <is>
+          <t>Mirjam van Eijk</t>
+        </is>
+      </c>
+      <c r="C165" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D165" s="8" t="inlineStr">
+        <is>
+          <t>39:06</t>
+        </is>
+      </c>
+      <c r="E165" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
+      <c r="A166" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B166" s="7" t="inlineStr">
+        <is>
+          <t>Jacqueline van Dun-Meijer</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Valkenswaard</t>
+        </is>
+      </c>
+      <c r="D166" s="6" t="inlineStr">
+        <is>
+          <t>41:17</t>
+        </is>
+      </c>
+      <c r="E166" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
+      <c r="A167" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B167" s="9" t="inlineStr">
+        <is>
+          <t>Feline Stofmeel</t>
+        </is>
+      </c>
+      <c r="C167" s="9" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D59" s="6" t="inlineStr">
-[...86 lines deleted...]
-      <c r="C63" s="7" t="inlineStr">
+      <c r="D167" s="8" t="inlineStr">
+        <is>
+          <t>41:47</t>
+        </is>
+      </c>
+      <c r="E167" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
+      <c r="A168" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B168" s="7" t="inlineStr">
+        <is>
+          <t>Esther Stofmeel</t>
+        </is>
+      </c>
+      <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D63" s="6" t="inlineStr">
-[...17 lines deleted...]
-      <c r="C64" s="9" t="inlineStr">
+      <c r="D168" s="6" t="inlineStr">
+        <is>
+          <t>41:47</t>
+        </is>
+      </c>
+      <c r="E168" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
+      <c r="A169" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B169" s="9" t="inlineStr">
+        <is>
+          <t>Flore Stofmeel</t>
+        </is>
+      </c>
+      <c r="C169" s="9" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
-      <c r="D64" s="8" t="inlineStr">
-[...421 lines deleted...]
-      <c r="A83" s="6" t="inlineStr">
+      <c r="D169" s="8" t="inlineStr">
+        <is>
+          <t>45:12</t>
+        </is>
+      </c>
+      <c r="E169" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
+      <c r="A170" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B83" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A84" s="8" t="inlineStr">
+      <c r="B170" s="7" t="inlineStr">
+        <is>
+          <t>Ayla van Rooij</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D170" s="6" t="inlineStr">
+        <is>
+          <t>45:24</t>
+        </is>
+      </c>
+      <c r="E170" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
+      <c r="A171" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B84" s="9" t="inlineStr">
-[...1973 lines deleted...]
-      <c r="B174" s="9" t="inlineStr">
+      <c r="B171" s="9" t="inlineStr">
         <is>
           <t>Karin Seijdell</t>
         </is>
       </c>
-      <c r="C174" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D174" s="8" t="inlineStr">
+      <c r="C171" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D171" s="8" t="inlineStr">
         <is>
           <t>47:07</t>
         </is>
       </c>
-      <c r="E174" s="8"/>
+      <c r="E171" s="8"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>