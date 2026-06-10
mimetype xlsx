--- v0 (2025-12-08)
+++ v1 (2026-06-10)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E1354"/>
+  <dimension ref="A1:E1351"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Spijkenisse-Spark Marathon</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Spijkenisse - Zondag 26 november 2023</t>
@@ -24818,11271 +24818,11230 @@
       </c>
       <c r="C932" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D932" s="8" t="inlineStr">
         <is>
           <t>41:41</t>
         </is>
       </c>
       <c r="E932" s="8" t="inlineStr">
         <is>
           <t>41:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="933">
       <c r="A933" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B933" s="7" t="inlineStr">
         <is>
-          <t>Pavel Grigorenko</t>
+          <t>Luiz Vidal</t>
         </is>
       </c>
       <c r="C933" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D933" s="6" t="inlineStr">
         <is>
-          <t>42:16</t>
+          <t>41:58</t>
         </is>
       </c>
       <c r="E933" s="6" t="inlineStr">
         <is>
-          <t>42:13</t>
+          <t>41:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="934">
       <c r="A934" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B934" s="9" t="inlineStr">
         <is>
-          <t>Anthony Legouge</t>
+          <t>Pavel Grigorenko</t>
         </is>
       </c>
       <c r="C934" s="9" t="inlineStr">
         <is>
-          <t>Bezannes</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D934" s="8" t="inlineStr">
         <is>
           <t>42:16</t>
         </is>
       </c>
       <c r="E934" s="8" t="inlineStr">
         <is>
-          <t>42:09</t>
+          <t>42:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="935">
       <c r="A935" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B935" s="7" t="inlineStr">
         <is>
-          <t>Daniël Wang</t>
+          <t>Anthony Legouge</t>
         </is>
       </c>
       <c r="C935" s="7" t="inlineStr">
         <is>
-          <t>Simonshaven</t>
+          <t>Bezannes</t>
         </is>
       </c>
       <c r="D935" s="6" t="inlineStr">
         <is>
-          <t>42:29</t>
+          <t>42:16</t>
         </is>
       </c>
       <c r="E935" s="6" t="inlineStr">
         <is>
-          <t>42:26</t>
+          <t>42:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="936">
       <c r="A936" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B936" s="9" t="inlineStr">
         <is>
-          <t>Patrick Bouman</t>
+          <t>Daniël Wang</t>
         </is>
       </c>
       <c r="C936" s="9" t="inlineStr">
         <is>
-          <t>Goudswaard</t>
+          <t>Simonshaven</t>
         </is>
       </c>
       <c r="D936" s="8" t="inlineStr">
         <is>
-          <t>42:44</t>
+          <t>42:29</t>
         </is>
       </c>
       <c r="E936" s="8" t="inlineStr">
         <is>
-          <t>42:36</t>
+          <t>42:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="937">
       <c r="A937" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B937" s="7" t="inlineStr">
         <is>
-          <t>René Hoegen</t>
+          <t>Patrick Bouman</t>
         </is>
       </c>
       <c r="C937" s="7" t="inlineStr">
         <is>
-          <t>Pernis</t>
+          <t>Goudswaard</t>
         </is>
       </c>
       <c r="D937" s="6" t="inlineStr">
         <is>
-          <t>42:56</t>
+          <t>42:44</t>
         </is>
       </c>
       <c r="E937" s="6" t="inlineStr">
         <is>
-          <t>42:51</t>
+          <t>42:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="938">
       <c r="A938" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B938" s="9" t="inlineStr">
         <is>
-          <t>Martijn Schoormans</t>
+          <t>René Hoegen</t>
         </is>
       </c>
       <c r="C938" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Pernis</t>
         </is>
       </c>
       <c r="D938" s="8" t="inlineStr">
         <is>
-          <t>43:09</t>
+          <t>42:56</t>
         </is>
       </c>
       <c r="E938" s="8" t="inlineStr">
         <is>
-          <t>43:06</t>
+          <t>42:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="939">
       <c r="A939" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B939" s="7" t="inlineStr">
         <is>
-          <t>Ronald Hulsmann</t>
+          <t>Martijn Schoormans</t>
         </is>
       </c>
       <c r="C939" s="7" t="inlineStr">
         <is>
-          <t>Brielle</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D939" s="6" t="inlineStr">
         <is>
-          <t>43:12</t>
+          <t>43:09</t>
         </is>
       </c>
       <c r="E939" s="6" t="inlineStr">
         <is>
-          <t>43:10</t>
+          <t>43:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="940">
       <c r="A940" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B940" s="9" t="inlineStr">
         <is>
-          <t>Dima Titenko</t>
+          <t>Ronald Hulsmann</t>
         </is>
       </c>
       <c r="C940" s="9" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Brielle</t>
         </is>
       </c>
       <c r="D940" s="8" t="inlineStr">
         <is>
-          <t>43:17</t>
+          <t>43:12</t>
         </is>
       </c>
       <c r="E940" s="8" t="inlineStr">
         <is>
-          <t>43:15</t>
+          <t>43:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="941">
       <c r="A941" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B941" s="7" t="inlineStr">
         <is>
-          <t>Wesley Sturrus</t>
+          <t>Dima Titenko</t>
         </is>
       </c>
       <c r="C941" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D941" s="6" t="inlineStr">
         <is>
-          <t>43:21</t>
+          <t>43:17</t>
         </is>
       </c>
       <c r="E941" s="6" t="inlineStr">
         <is>
-          <t>43:13</t>
+          <t>43:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="942">
       <c r="A942" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B942" s="9" t="inlineStr">
         <is>
-          <t>Aleksandr Popkov</t>
+          <t>Wesley Sturrus</t>
         </is>
       </c>
       <c r="C942" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D942" s="8" t="inlineStr">
         <is>
-          <t>43:29</t>
+          <t>43:21</t>
         </is>
       </c>
       <c r="E942" s="8" t="inlineStr">
         <is>
-          <t>43:24</t>
+          <t>43:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="943">
       <c r="A943" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B943" s="7" t="inlineStr">
         <is>
-          <t>Coen van der Wal</t>
+          <t>Aleksandr Popkov</t>
         </is>
       </c>
       <c r="C943" s="7" t="inlineStr">
         <is>
-          <t>Melissant</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D943" s="6" t="inlineStr">
         <is>
-          <t>43:45</t>
+          <t>43:29</t>
         </is>
       </c>
       <c r="E943" s="6" t="inlineStr">
         <is>
-          <t>43:36</t>
+          <t>43:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="944">
       <c r="A944" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B944" s="9" t="inlineStr">
         <is>
-          <t>Jean-Paul van Diggelen</t>
+          <t>Coen van der Wal</t>
         </is>
       </c>
       <c r="C944" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Melissant</t>
         </is>
       </c>
       <c r="D944" s="8" t="inlineStr">
         <is>
-          <t>43:51</t>
+          <t>43:45</t>
         </is>
       </c>
       <c r="E944" s="8" t="inlineStr">
         <is>
-          <t>43:46</t>
+          <t>43:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="945">
       <c r="A945" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B945" s="7" t="inlineStr">
         <is>
-          <t>Jesus Caeiro Mouzo</t>
+          <t>Jean-Paul van Diggelen</t>
         </is>
       </c>
       <c r="C945" s="7" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D945" s="6" t="inlineStr">
         <is>
-          <t>44:09</t>
+          <t>43:51</t>
         </is>
       </c>
       <c r="E945" s="6" t="inlineStr">
         <is>
-          <t>44:04</t>
+          <t>43:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="946">
       <c r="A946" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B946" s="9" t="inlineStr">
         <is>
-          <t>Slawek Kozan</t>
+          <t>Jesus Caeiro Mouzo</t>
         </is>
       </c>
       <c r="C946" s="9" t="inlineStr">
         <is>
-          <t>Hillegom</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="D946" s="8" t="inlineStr">
         <is>
-          <t>44:49</t>
+          <t>44:09</t>
         </is>
       </c>
       <c r="E946" s="8" t="inlineStr">
         <is>
-          <t>44:25</t>
+          <t>44:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="947">
       <c r="A947" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B947" s="7" t="inlineStr">
         <is>
-          <t>René Koolen</t>
+          <t>Slawek Kozan</t>
         </is>
       </c>
       <c r="C947" s="7" t="inlineStr">
         <is>
-          <t>Geervliet</t>
+          <t>Hillegom</t>
         </is>
       </c>
       <c r="D947" s="6" t="inlineStr">
         <is>
-          <t>44:50</t>
+          <t>44:49</t>
         </is>
       </c>
       <c r="E947" s="6" t="inlineStr">
         <is>
-          <t>44:46</t>
+          <t>44:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="948">
       <c r="A948" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B948" s="9" t="inlineStr">
         <is>
-          <t>Stef Koenders</t>
+          <t>René Koolen</t>
         </is>
       </c>
       <c r="C948" s="9" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Geervliet</t>
         </is>
       </c>
       <c r="D948" s="8" t="inlineStr">
         <is>
-          <t>44:55</t>
+          <t>44:50</t>
         </is>
       </c>
       <c r="E948" s="8" t="inlineStr">
         <is>
           <t>44:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="949">
       <c r="A949" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B949" s="7" t="inlineStr">
         <is>
-          <t>Tjerk Noorduijn</t>
+          <t>Stef Koenders</t>
         </is>
       </c>
       <c r="C949" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Energie</t>
         </is>
       </c>
       <c r="D949" s="6" t="inlineStr">
         <is>
-          <t>45:10</t>
+          <t>44:55</t>
         </is>
       </c>
       <c r="E949" s="6" t="inlineStr">
         <is>
-          <t>44:56</t>
+          <t>44:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="950">
       <c r="A950" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B950" s="9" t="inlineStr">
         <is>
-          <t>Lars Mulder</t>
+          <t>Tjerk Noorduijn</t>
         </is>
       </c>
       <c r="C950" s="9" t="inlineStr">
         <is>
-          <t>Rijnsburg</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D950" s="8" t="inlineStr">
         <is>
           <t>45:10</t>
         </is>
       </c>
       <c r="E950" s="8" t="inlineStr">
         <is>
-          <t>44:57</t>
+          <t>44:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="951">
       <c r="A951" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B951" s="7" t="inlineStr">
         <is>
-          <t>Alfonso Menendez</t>
+          <t>Lars Mulder</t>
         </is>
       </c>
       <c r="C951" s="7" t="inlineStr">
         <is>
-          <t>Las Vegas</t>
+          <t>Rijnsburg</t>
         </is>
       </c>
       <c r="D951" s="6" t="inlineStr">
         <is>
-          <t>45:28</t>
+          <t>45:10</t>
         </is>
       </c>
       <c r="E951" s="6" t="inlineStr">
         <is>
-          <t>45:17</t>
+          <t>44:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="952">
       <c r="A952" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B952" s="9" t="inlineStr">
         <is>
-          <t>Wildanil Amin</t>
+          <t>Alfonso Menendez</t>
         </is>
       </c>
       <c r="C952" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Las Vegas</t>
         </is>
       </c>
       <c r="D952" s="8" t="inlineStr">
         <is>
-          <t>45:31</t>
+          <t>45:28</t>
         </is>
       </c>
       <c r="E952" s="8" t="inlineStr">
         <is>
-          <t>45:25</t>
+          <t>45:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="953">
       <c r="A953" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B953" s="7" t="inlineStr">
         <is>
-          <t>Thomas van den Bos</t>
+          <t>Wildanil Amin</t>
         </is>
       </c>
       <c r="C953" s="7" t="inlineStr">
         <is>
-          <t>Hellevoetsluis</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D953" s="6" t="inlineStr">
         <is>
-          <t>45:35</t>
+          <t>45:31</t>
         </is>
       </c>
       <c r="E953" s="6" t="inlineStr">
         <is>
-          <t>45:13</t>
+          <t>45:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="954">
       <c r="A954" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B954" s="9" t="inlineStr">
         <is>
-          <t>Kees Van Dongen</t>
+          <t>Thomas van den Bos</t>
         </is>
       </c>
       <c r="C954" s="9" t="inlineStr">
         <is>
-          <t>Hooge Zwaluwe</t>
+          <t>Hellevoetsluis</t>
         </is>
       </c>
       <c r="D954" s="8" t="inlineStr">
         <is>
-          <t>45:36</t>
+          <t>45:35</t>
         </is>
       </c>
       <c r="E954" s="8" t="inlineStr">
         <is>
-          <t>45:29</t>
+          <t>45:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="955">
       <c r="A955" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B955" s="7" t="inlineStr">
         <is>
-          <t>Casper Impens</t>
+          <t>Kees Van Dongen</t>
         </is>
       </c>
       <c r="C955" s="7" t="inlineStr">
         <is>
-          <t>Alphen aan den Rijn</t>
+          <t>Hooge Zwaluwe</t>
         </is>
       </c>
       <c r="D955" s="6" t="inlineStr">
         <is>
-          <t>45:56</t>
+          <t>45:36</t>
         </is>
       </c>
       <c r="E955" s="6" t="inlineStr">
         <is>
-          <t>45:54</t>
+          <t>45:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="956">
       <c r="A956" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B956" s="9" t="inlineStr">
         <is>
-          <t>René Leijtens</t>
+          <t>Casper Impens</t>
         </is>
       </c>
       <c r="C956" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D956" s="8" t="inlineStr">
         <is>
-          <t>46:06</t>
+          <t>45:56</t>
         </is>
       </c>
       <c r="E956" s="8" t="inlineStr">
         <is>
-          <t>45:38</t>
+          <t>45:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="957">
       <c r="A957" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B957" s="7" t="inlineStr">
         <is>
-          <t>Toms Kuskis</t>
+          <t>René Leijtens</t>
         </is>
       </c>
       <c r="C957" s="7" t="inlineStr">
         <is>
-          <t>Kegums</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D957" s="6" t="inlineStr">
         <is>
-          <t>46:11</t>
+          <t>46:06</t>
         </is>
       </c>
       <c r="E957" s="6" t="inlineStr">
         <is>
-          <t>45:31</t>
+          <t>45:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="958">
       <c r="A958" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B958" s="9" t="inlineStr">
         <is>
-          <t>Evgeny Drokov</t>
+          <t>Toms Kuskis</t>
         </is>
       </c>
       <c r="C958" s="9" t="inlineStr">
         <is>
-          <t>Bergschenhoek</t>
+          <t>Kegums</t>
         </is>
       </c>
       <c r="D958" s="8" t="inlineStr">
         <is>
-          <t>46:16</t>
+          <t>46:11</t>
         </is>
       </c>
       <c r="E958" s="8" t="inlineStr">
         <is>
-          <t>46:12</t>
+          <t>45:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="959">
       <c r="A959" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B959" s="7" t="inlineStr">
         <is>
-          <t>Matthijs Kenis</t>
+          <t>Evgeny Drokov</t>
         </is>
       </c>
       <c r="C959" s="7" t="inlineStr">
         <is>
-          <t>DJA</t>
+          <t>Bergschenhoek</t>
         </is>
       </c>
       <c r="D959" s="6" t="inlineStr">
         <is>
-          <t>46:17</t>
+          <t>46:16</t>
         </is>
       </c>
       <c r="E959" s="6" t="inlineStr">
         <is>
-          <t>46:14</t>
+          <t>46:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="960">
       <c r="A960" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B960" s="9" t="inlineStr">
         <is>
-          <t>Tijmen Kohn</t>
+          <t>Matthijs Kenis</t>
         </is>
       </c>
       <c r="C960" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>DJA</t>
         </is>
       </c>
       <c r="D960" s="8" t="inlineStr">
         <is>
-          <t>46:24</t>
+          <t>46:17</t>
         </is>
       </c>
       <c r="E960" s="8" t="inlineStr">
         <is>
-          <t>46:15</t>
+          <t>46:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="961">
       <c r="A961" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B961" s="7" t="inlineStr">
         <is>
-          <t>Albert van den Bedum</t>
+          <t>Tijmen Kohn</t>
         </is>
       </c>
       <c r="C961" s="7" t="inlineStr">
         <is>
-          <t>Spark</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D961" s="6" t="inlineStr">
         <is>
-          <t>47:00</t>
+          <t>46:24</t>
         </is>
       </c>
       <c r="E961" s="6" t="inlineStr">
         <is>
-          <t>46:47</t>
+          <t>46:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="962">
       <c r="A962" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B962" s="9" t="inlineStr">
         <is>
-          <t>Sem Groen</t>
+          <t>Albert van den Bedum</t>
         </is>
       </c>
       <c r="C962" s="9" t="inlineStr">
         <is>
           <t>Spark</t>
         </is>
       </c>
       <c r="D962" s="8" t="inlineStr">
         <is>
-          <t>47:09</t>
+          <t>47:00</t>
         </is>
       </c>
       <c r="E962" s="8" t="inlineStr">
         <is>
-          <t>47:02</t>
+          <t>46:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="963">
       <c r="A963" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B963" s="7" t="inlineStr">
         <is>
-          <t>Andrzej Kozakiewicz</t>
+          <t>Sem Groen</t>
         </is>
       </c>
       <c r="C963" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenzande</t>
+          <t>Spark</t>
         </is>
       </c>
       <c r="D963" s="6" t="inlineStr">
         <is>
-          <t>47:10</t>
+          <t>47:09</t>
         </is>
       </c>
       <c r="E963" s="6" t="inlineStr">
         <is>
-          <t>47:05</t>
+          <t>47:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="964">
       <c r="A964" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B964" s="9" t="inlineStr">
         <is>
-          <t>Sander Brand</t>
+          <t>Andrzej Kozakiewicz</t>
         </is>
       </c>
       <c r="C964" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>'s-Gravenzande</t>
         </is>
       </c>
       <c r="D964" s="8" t="inlineStr">
         <is>
-          <t>47:15</t>
+          <t>47:10</t>
         </is>
       </c>
       <c r="E964" s="8" t="inlineStr">
         <is>
-          <t>46:50</t>
+          <t>47:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="965">
       <c r="A965" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B965" s="7" t="inlineStr">
         <is>
-          <t>Tomas Rakovec</t>
+          <t>Sander Brand</t>
         </is>
       </c>
       <c r="C965" s="7" t="inlineStr">
         <is>
-          <t>Rijswijk Zh</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D965" s="6" t="inlineStr">
         <is>
-          <t>47:26</t>
+          <t>47:15</t>
         </is>
       </c>
       <c r="E965" s="6" t="inlineStr">
         <is>
-          <t>47:02</t>
+          <t>46:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="966">
       <c r="A966" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B966" s="9" t="inlineStr">
         <is>
-          <t>Rens de Jong</t>
+          <t>Tomas Rakovec</t>
         </is>
       </c>
       <c r="C966" s="9" t="inlineStr">
         <is>
-          <t>Barendrecht</t>
+          <t>Rijswijk Zh</t>
         </is>
       </c>
       <c r="D966" s="8" t="inlineStr">
         <is>
-          <t>47:36</t>
+          <t>47:26</t>
         </is>
       </c>
       <c r="E966" s="8" t="inlineStr">
         <is>
-          <t>47:27</t>
+          <t>47:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="967">
       <c r="A967" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B967" s="7" t="inlineStr">
         <is>
-          <t>Michał Błaszczyk</t>
+          <t>Rens de Jong</t>
         </is>
       </c>
       <c r="C967" s="7" t="inlineStr">
         <is>
-          <t>Bergen op Zoom</t>
+          <t>Barendrecht</t>
         </is>
       </c>
       <c r="D967" s="6" t="inlineStr">
         <is>
-          <t>47:43</t>
+          <t>47:36</t>
         </is>
       </c>
       <c r="E967" s="6" t="inlineStr">
         <is>
-          <t>47:04</t>
+          <t>47:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="968">
       <c r="A968" s="8" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B968" s="9" t="inlineStr">
         <is>
-          <t>Jan Duel</t>
+          <t>Michał Błaszczyk</t>
         </is>
       </c>
       <c r="C968" s="9" t="inlineStr">
         <is>
-          <t>Schoonhoven</t>
+          <t>Bergen op Zoom</t>
         </is>
       </c>
       <c r="D968" s="8" t="inlineStr">
         <is>
-          <t>47:59</t>
+          <t>47:43</t>
         </is>
       </c>
       <c r="E968" s="8" t="inlineStr">
         <is>
-          <t>47:55</t>
+          <t>47:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="969">
       <c r="A969" s="6" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B969" s="7" t="inlineStr">
         <is>
-          <t>Georgios Goulas</t>
+          <t>Jan Duel</t>
         </is>
       </c>
       <c r="C969" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Schoonhoven</t>
         </is>
       </c>
       <c r="D969" s="6" t="inlineStr">
         <is>
-          <t>48:15</t>
+          <t>47:59</t>
         </is>
       </c>
       <c r="E969" s="6" t="inlineStr">
         <is>
-          <t>48:04</t>
+          <t>47:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="970">
       <c r="A970" s="8" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B970" s="9" t="inlineStr">
         <is>
-          <t>Richard Rol</t>
+          <t>Georgios Goulas</t>
         </is>
       </c>
       <c r="C970" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D970" s="8" t="inlineStr">
         <is>
-          <t>48:18</t>
+          <t>48:15</t>
         </is>
       </c>
       <c r="E970" s="8" t="inlineStr">
         <is>
-          <t>48:09</t>
+          <t>48:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="971">
       <c r="A971" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B971" s="7" t="inlineStr">
         <is>
-          <t>Erwin Kuin</t>
+          <t>Richard Rol</t>
         </is>
       </c>
       <c r="C971" s="7" t="inlineStr">
         <is>
-          <t>Barendrecht</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D971" s="6" t="inlineStr">
         <is>
-          <t>48:34</t>
+          <t>48:18</t>
         </is>
       </c>
       <c r="E971" s="6" t="inlineStr">
         <is>
-          <t>48:23</t>
+          <t>48:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="972">
       <c r="A972" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B972" s="9" t="inlineStr">
         <is>
-          <t>Yaşarcan Yılmaz</t>
+          <t>Erwin Kuin</t>
         </is>
       </c>
       <c r="C972" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Barendrecht</t>
         </is>
       </c>
       <c r="D972" s="8" t="inlineStr">
         <is>
-          <t>48:39</t>
+          <t>48:34</t>
         </is>
       </c>
       <c r="E972" s="8" t="inlineStr">
         <is>
-          <t>48:37</t>
+          <t>48:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="973">
       <c r="A973" s="6" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B973" s="7" t="inlineStr">
         <is>
-          <t>Julian Zalme</t>
+          <t>Yaşarcan Yılmaz</t>
         </is>
       </c>
       <c r="C973" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D973" s="6" t="inlineStr">
         <is>
-          <t>48:53</t>
+          <t>48:39</t>
         </is>
       </c>
       <c r="E973" s="6" t="inlineStr">
         <is>
-          <t>48:50</t>
+          <t>48:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="974">
       <c r="A974" s="8" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B974" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Bouman</t>
+          <t>Julian Zalme</t>
         </is>
       </c>
       <c r="C974" s="9" t="inlineStr">
         <is>
-          <t>Piershil</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D974" s="8" t="inlineStr">
         <is>
-          <t>49:12</t>
+          <t>48:53</t>
         </is>
       </c>
       <c r="E974" s="8" t="inlineStr">
         <is>
-          <t>49:04</t>
+          <t>48:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="975">
       <c r="A975" s="6" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B975" s="7" t="inlineStr">
         <is>
-          <t>Alwin Van Alphen</t>
+          <t>Jeroen Bouman</t>
         </is>
       </c>
       <c r="C975" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Piershil</t>
         </is>
       </c>
       <c r="D975" s="6" t="inlineStr">
         <is>
-          <t>49:26</t>
+          <t>49:12</t>
         </is>
       </c>
       <c r="E975" s="6" t="inlineStr">
         <is>
-          <t>49:11</t>
+          <t>49:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="976">
       <c r="A976" s="8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B976" s="9" t="inlineStr">
         <is>
-          <t>Matthijs Drevijn</t>
+          <t>Alwin Van Alphen</t>
         </is>
       </c>
       <c r="C976" s="9" t="inlineStr">
         <is>
-          <t>Zevenhuizen Zh</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D976" s="8" t="inlineStr">
         <is>
-          <t>49:34</t>
+          <t>49:26</t>
         </is>
       </c>
       <c r="E976" s="8" t="inlineStr">
         <is>
-          <t>49:24</t>
+          <t>49:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="977">
       <c r="A977" s="6" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B977" s="7" t="inlineStr">
         <is>
-          <t>Antoine Westerman</t>
+          <t>Matthijs Drevijn</t>
         </is>
       </c>
       <c r="C977" s="7" t="inlineStr">
         <is>
-          <t>Oostvoorne</t>
+          <t>Zevenhuizen Zh</t>
         </is>
       </c>
       <c r="D977" s="6" t="inlineStr">
         <is>
-          <t>49:37</t>
+          <t>49:34</t>
         </is>
       </c>
       <c r="E977" s="6" t="inlineStr">
         <is>
-          <t>49:25</t>
+          <t>49:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="978">
       <c r="A978" s="8" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B978" s="9" t="inlineStr">
         <is>
-          <t>Ricardo Singewald</t>
+          <t>Antoine Westerman</t>
         </is>
       </c>
       <c r="C978" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Oostvoorne</t>
         </is>
       </c>
       <c r="D978" s="8" t="inlineStr">
         <is>
-          <t>49:59</t>
+          <t>49:37</t>
         </is>
       </c>
       <c r="E978" s="8" t="inlineStr">
         <is>
-          <t>49:56</t>
+          <t>49:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="979">
       <c r="A979" s="6" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B979" s="7" t="inlineStr">
         <is>
-          <t>Tim Stadman Robaard</t>
+          <t>Ricardo Singewald</t>
         </is>
       </c>
       <c r="C979" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D979" s="6" t="inlineStr">
         <is>
-          <t>50:00</t>
+          <t>49:59</t>
         </is>
       </c>
       <c r="E979" s="6" t="inlineStr">
         <is>
-          <t>49:32</t>
+          <t>49:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="980">
       <c r="A980" s="8" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B980" s="9" t="inlineStr">
         <is>
-          <t>Andrei Neronov</t>
+          <t>Tim Stadman Robaard</t>
         </is>
       </c>
       <c r="C980" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D980" s="8" t="inlineStr">
         <is>
-          <t>50:11</t>
+          <t>50:00</t>
         </is>
       </c>
       <c r="E980" s="8" t="inlineStr">
         <is>
-          <t>49:44</t>
+          <t>49:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="981">
       <c r="A981" s="6" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B981" s="7" t="inlineStr">
         <is>
-          <t>Hans de Jong</t>
+          <t>Andrei Neronov</t>
         </is>
       </c>
       <c r="C981" s="7" t="inlineStr">
         <is>
-          <t>avVN</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D981" s="6" t="inlineStr">
         <is>
-          <t>50:15</t>
+          <t>50:11</t>
         </is>
       </c>
       <c r="E981" s="6" t="inlineStr">
         <is>
-          <t>50:13</t>
+          <t>49:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="982">
       <c r="A982" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B982" s="9" t="inlineStr">
         <is>
-          <t>Melis Glavimans</t>
+          <t>Hans de Jong</t>
         </is>
       </c>
       <c r="C982" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>avVN</t>
         </is>
       </c>
       <c r="D982" s="8" t="inlineStr">
         <is>
-          <t>50:38</t>
+          <t>50:15</t>
         </is>
       </c>
       <c r="E982" s="8" t="inlineStr">
         <is>
-          <t>50:27</t>
+          <t>50:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="983">
       <c r="A983" s="6" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B983" s="7" t="inlineStr">
         <is>
-          <t>Jeroen van 't Verlaat</t>
+          <t>Melis Glavimans</t>
         </is>
       </c>
       <c r="C983" s="7" t="inlineStr">
         <is>
-          <t>Nederlandse Triathlon Bond</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D983" s="6" t="inlineStr">
         <is>
-          <t>50:47</t>
+          <t>50:38</t>
         </is>
       </c>
       <c r="E983" s="6" t="inlineStr">
         <is>
-          <t>50:28</t>
+          <t>50:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="984">
       <c r="A984" s="8" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B984" s="9" t="inlineStr">
         <is>
-          <t>Wijnand van Pelt</t>
+          <t>Jeroen van 't Verlaat</t>
         </is>
       </c>
       <c r="C984" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Nederlandse Triathlon Bond</t>
         </is>
       </c>
       <c r="D984" s="8" t="inlineStr">
         <is>
-          <t>50:48</t>
+          <t>50:47</t>
         </is>
       </c>
       <c r="E984" s="8" t="inlineStr">
         <is>
-          <t>49:54</t>
+          <t>50:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="985">
       <c r="A985" s="6" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B985" s="7" t="inlineStr">
         <is>
-          <t>Ihor Pokatashkin</t>
+          <t>Wijnand van Pelt</t>
         </is>
       </c>
       <c r="C985" s="7" t="inlineStr">
         <is>
-          <t>Leusden</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D985" s="6" t="inlineStr">
         <is>
-          <t>51:06</t>
+          <t>50:48</t>
         </is>
       </c>
       <c r="E985" s="6" t="inlineStr">
         <is>
-          <t>51:01</t>
+          <t>49:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="986">
       <c r="A986" s="8" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B986" s="9" t="inlineStr">
         <is>
-          <t>Remco de Reus</t>
+          <t>Ihor Pokatashkin</t>
         </is>
       </c>
       <c r="C986" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Leusden</t>
         </is>
       </c>
       <c r="D986" s="8" t="inlineStr">
         <is>
-          <t>51:14</t>
+          <t>51:06</t>
         </is>
       </c>
       <c r="E986" s="8" t="inlineStr">
         <is>
-          <t>50:55</t>
+          <t>51:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="987">
       <c r="A987" s="6" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B987" s="7" t="inlineStr">
         <is>
-          <t>Sander van de Nadort</t>
+          <t>Remco de Reus</t>
         </is>
       </c>
       <c r="C987" s="7" t="inlineStr">
         <is>
-          <t>Spark</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D987" s="6" t="inlineStr">
         <is>
           <t>51:14</t>
         </is>
       </c>
       <c r="E987" s="6" t="inlineStr">
         <is>
-          <t>51:08</t>
+          <t>50:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="988">
       <c r="A988" s="8" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B988" s="9" t="inlineStr">
         <is>
-          <t>Guido Ketting</t>
+          <t>Sander van de Nadort</t>
         </is>
       </c>
       <c r="C988" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Spark</t>
         </is>
       </c>
       <c r="D988" s="8" t="inlineStr">
         <is>
-          <t>51:19</t>
+          <t>51:14</t>
         </is>
       </c>
       <c r="E988" s="8" t="inlineStr">
         <is>
-          <t>51:01</t>
+          <t>51:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="989">
       <c r="A989" s="6" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B989" s="7" t="inlineStr">
         <is>
-          <t>Geert Bierlaagh</t>
+          <t>Guido Ketting</t>
         </is>
       </c>
       <c r="C989" s="7" t="inlineStr">
         <is>
-          <t>Monster</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D989" s="6" t="inlineStr">
         <is>
-          <t>51:26</t>
+          <t>51:19</t>
         </is>
       </c>
       <c r="E989" s="6" t="inlineStr">
         <is>
-          <t>51:19</t>
+          <t>51:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="990">
       <c r="A990" s="8" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B990" s="9" t="inlineStr">
         <is>
-          <t>Patrick van Buren</t>
+          <t>Geert Bierlaagh</t>
         </is>
       </c>
       <c r="C990" s="9" t="inlineStr">
         <is>
-          <t>Heenvliet</t>
+          <t>Monster</t>
         </is>
       </c>
       <c r="D990" s="8" t="inlineStr">
         <is>
-          <t>51:33</t>
+          <t>51:26</t>
         </is>
       </c>
       <c r="E990" s="8" t="inlineStr">
         <is>
-          <t>51:23</t>
+          <t>51:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="991">
       <c r="A991" s="6" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B991" s="7" t="inlineStr">
         <is>
-          <t>Jay van Dam</t>
+          <t>Patrick van Buren</t>
         </is>
       </c>
       <c r="C991" s="7" t="inlineStr">
         <is>
-          <t>Stolwijk</t>
+          <t>Heenvliet</t>
         </is>
       </c>
       <c r="D991" s="6" t="inlineStr">
         <is>
-          <t>51:52</t>
+          <t>51:33</t>
         </is>
       </c>
       <c r="E991" s="6" t="inlineStr">
         <is>
-          <t>51:17</t>
+          <t>51:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="992">
       <c r="A992" s="8" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B992" s="9" t="inlineStr">
         <is>
-          <t>Harrie Haak</t>
+          <t>Jay van Dam</t>
         </is>
       </c>
       <c r="C992" s="9" t="inlineStr">
         <is>
-          <t>Spark</t>
+          <t>Stolwijk</t>
         </is>
       </c>
       <c r="D992" s="8" t="inlineStr">
         <is>
-          <t>51:54</t>
+          <t>51:52</t>
         </is>
       </c>
       <c r="E992" s="8" t="inlineStr">
         <is>
-          <t>51:47</t>
+          <t>51:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="993">
       <c r="A993" s="6" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B993" s="7" t="inlineStr">
         <is>
-          <t>Jelle Koen</t>
+          <t>Harrie Haak</t>
         </is>
       </c>
       <c r="C993" s="7" t="inlineStr">
         <is>
-          <t>Vlaardingen</t>
+          <t>Spark</t>
         </is>
       </c>
       <c r="D993" s="6" t="inlineStr">
         <is>
-          <t>52:01</t>
+          <t>51:54</t>
         </is>
       </c>
       <c r="E993" s="6" t="inlineStr">
         <is>
-          <t>51:38</t>
+          <t>51:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="994">
       <c r="A994" s="8" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B994" s="9" t="inlineStr">
         <is>
-          <t>Nicolas Fosseprez</t>
+          <t>Jelle Koen</t>
         </is>
       </c>
       <c r="C994" s="9" t="inlineStr">
         <is>
-          <t>Dion le Val</t>
+          <t>Vlaardingen</t>
         </is>
       </c>
       <c r="D994" s="8" t="inlineStr">
         <is>
-          <t>52:28</t>
+          <t>52:01</t>
         </is>
       </c>
       <c r="E994" s="8" t="inlineStr">
         <is>
-          <t>52:01</t>
+          <t>51:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="995">
       <c r="A995" s="6" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B995" s="7" t="inlineStr">
         <is>
-          <t>Joey de Haan</t>
+          <t>Nicolas Fosseprez</t>
         </is>
       </c>
       <c r="C995" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Dion le Val</t>
         </is>
       </c>
       <c r="D995" s="6" t="inlineStr">
         <is>
-          <t>52:49</t>
+          <t>52:28</t>
         </is>
       </c>
       <c r="E995" s="6" t="inlineStr">
         <is>
-          <t>52:03</t>
+          <t>52:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="996">
       <c r="A996" s="8" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B996" s="9" t="inlineStr">
         <is>
-          <t>José L Inchausti</t>
+          <t>Joey de Haan</t>
         </is>
       </c>
       <c r="C996" s="9" t="inlineStr">
         <is>
-          <t>Zwijndrecht</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D996" s="8" t="inlineStr">
         <is>
           <t>52:49</t>
         </is>
       </c>
       <c r="E996" s="8" t="inlineStr">
         <is>
-          <t>52:28</t>
+          <t>52:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="997">
       <c r="A997" s="6" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B997" s="7" t="inlineStr">
         <is>
-          <t>Peter Borgdorff</t>
+          <t>José L Inchausti</t>
         </is>
       </c>
       <c r="C997" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Zwijndrecht</t>
         </is>
       </c>
       <c r="D997" s="6" t="inlineStr">
         <is>
-          <t>52:50</t>
+          <t>52:49</t>
         </is>
       </c>
       <c r="E997" s="6" t="inlineStr">
         <is>
-          <t>52:26</t>
+          <t>52:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="998">
       <c r="A998" s="8" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B998" s="9" t="inlineStr">
         <is>
-          <t>Michel Samsom</t>
+          <t>Peter Borgdorff</t>
         </is>
       </c>
       <c r="C998" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D998" s="8" t="inlineStr">
         <is>
-          <t>53:14</t>
+          <t>52:50</t>
         </is>
       </c>
       <c r="E998" s="8" t="inlineStr">
         <is>
-          <t>53:03</t>
+          <t>52:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="999">
       <c r="A999" s="6" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B999" s="7" t="inlineStr">
         <is>
-          <t>Jacques ten Kate</t>
+          <t>Michel Samsom</t>
         </is>
       </c>
       <c r="C999" s="7" t="inlineStr">
         <is>
-          <t>Monster</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D999" s="6" t="inlineStr">
         <is>
-          <t>53:38</t>
+          <t>53:14</t>
         </is>
       </c>
       <c r="E999" s="6" t="inlineStr">
         <is>
-          <t>53:30</t>
+          <t>53:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1000">
       <c r="A1000" s="8" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B1000" s="9" t="inlineStr">
         <is>
-          <t>Nick Nederlof</t>
+          <t>Jacques ten Kate</t>
         </is>
       </c>
       <c r="C1000" s="9" t="inlineStr">
         <is>
-          <t>Brielle</t>
+          <t>Monster</t>
         </is>
       </c>
       <c r="D1000" s="8" t="inlineStr">
         <is>
-          <t>53:42</t>
+          <t>53:38</t>
         </is>
       </c>
       <c r="E1000" s="8" t="inlineStr">
         <is>
-          <t>53:39</t>
+          <t>53:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1001">
       <c r="A1001" s="6" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B1001" s="7" t="inlineStr">
         <is>
-          <t>Justin van der Pluym</t>
+          <t>Nick Nederlof</t>
         </is>
       </c>
       <c r="C1001" s="7" t="inlineStr">
         <is>
-          <t>Oostvoorne</t>
+          <t>Brielle</t>
         </is>
       </c>
       <c r="D1001" s="6" t="inlineStr">
         <is>
           <t>53:42</t>
         </is>
       </c>
       <c r="E1001" s="6" t="inlineStr">
         <is>
           <t>53:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1002">
       <c r="A1002" s="8" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B1002" s="9" t="inlineStr">
         <is>
-          <t>Arjen Stooker</t>
+          <t>Justin van der Pluym</t>
         </is>
       </c>
       <c r="C1002" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Oostvoorne</t>
         </is>
       </c>
       <c r="D1002" s="8" t="inlineStr">
         <is>
-          <t>54:01</t>
+          <t>53:42</t>
         </is>
       </c>
       <c r="E1002" s="8" t="inlineStr">
         <is>
-          <t>53:57</t>
+          <t>53:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1003">
       <c r="A1003" s="6" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B1003" s="7" t="inlineStr">
         <is>
-          <t>Sobhan Omranian Khorasani</t>
+          <t>Arjen Stooker</t>
         </is>
       </c>
       <c r="C1003" s="7" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1003" s="6" t="inlineStr">
         <is>
-          <t>54:02</t>
+          <t>54:01</t>
         </is>
       </c>
       <c r="E1003" s="6" t="inlineStr">
         <is>
-          <t>52:04</t>
+          <t>53:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1004">
       <c r="A1004" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B1004" s="9" t="inlineStr">
         <is>
-          <t>Sean Stumpf</t>
+          <t>Sobhan Omranian Khorasani</t>
         </is>
       </c>
       <c r="C1004" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1004" s="8" t="inlineStr">
         <is>
-          <t>54:03</t>
+          <t>54:02</t>
         </is>
       </c>
       <c r="E1004" s="8" t="inlineStr">
         <is>
-          <t>53:38</t>
+          <t>52:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1005">
       <c r="A1005" s="6" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B1005" s="7" t="inlineStr">
         <is>
-          <t>John van Zweeden</t>
+          <t>Sean Stumpf</t>
         </is>
       </c>
       <c r="C1005" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1005" s="6" t="inlineStr">
         <is>
-          <t>54:08</t>
+          <t>54:03</t>
         </is>
       </c>
       <c r="E1005" s="6" t="inlineStr">
         <is>
-          <t>54:04</t>
+          <t>53:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1006">
       <c r="A1006" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B1006" s="9" t="inlineStr">
         <is>
-          <t>Ewoud Bruin</t>
+          <t>John van Zweeden</t>
         </is>
       </c>
       <c r="C1006" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1006" s="8" t="inlineStr">
         <is>
-          <t>54:09</t>
+          <t>54:08</t>
         </is>
       </c>
       <c r="E1006" s="8" t="inlineStr">
         <is>
-          <t>53:47</t>
+          <t>54:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1007">
       <c r="A1007" s="6" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B1007" s="7" t="inlineStr">
         <is>
-          <t>Ertugrul Arikan</t>
+          <t>Ewoud Bruin</t>
         </is>
       </c>
       <c r="C1007" s="7" t="inlineStr">
         <is>
-          <t>Eindhoven</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1007" s="6" t="inlineStr">
         <is>
-          <t>54:16</t>
+          <t>54:09</t>
         </is>
       </c>
       <c r="E1007" s="6" t="inlineStr">
         <is>
-          <t>54:14</t>
+          <t>53:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1008">
       <c r="A1008" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B1008" s="9" t="inlineStr">
         <is>
-          <t>Dylan den Hartog</t>
+          <t>Ertugrul Arikan</t>
         </is>
       </c>
       <c r="C1008" s="9" t="inlineStr">
         <is>
-          <t>Middelburg</t>
+          <t>Eindhoven</t>
         </is>
       </c>
       <c r="D1008" s="8" t="inlineStr">
         <is>
-          <t>54:21</t>
+          <t>54:16</t>
         </is>
       </c>
       <c r="E1008" s="8" t="inlineStr">
         <is>
-          <t>53:45</t>
+          <t>54:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1009">
       <c r="A1009" s="6" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B1009" s="7" t="inlineStr">
         <is>
-          <t>Ryan Homburg</t>
+          <t>Dylan den Hartog</t>
         </is>
       </c>
       <c r="C1009" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Middelburg</t>
         </is>
       </c>
       <c r="D1009" s="6" t="inlineStr">
         <is>
-          <t>54:35</t>
+          <t>54:21</t>
         </is>
       </c>
       <c r="E1009" s="6" t="inlineStr">
         <is>
-          <t>53:47</t>
+          <t>53:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1010">
       <c r="A1010" s="8" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B1010" s="9" t="inlineStr">
         <is>
-          <t>Evert Baak</t>
+          <t>Ryan Homburg</t>
         </is>
       </c>
       <c r="C1010" s="9" t="inlineStr">
         <is>
-          <t>Rijswijk Zh</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1010" s="8" t="inlineStr">
         <is>
-          <t>54:43</t>
+          <t>54:35</t>
         </is>
       </c>
       <c r="E1010" s="8" t="inlineStr">
         <is>
-          <t>54:36</t>
+          <t>53:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1011">
       <c r="A1011" s="6" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B1011" s="7" t="inlineStr">
         <is>
-          <t>Wesley Demmers</t>
+          <t>Evert Baak</t>
         </is>
       </c>
       <c r="C1011" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Rijswijk Zh</t>
         </is>
       </c>
       <c r="D1011" s="6" t="inlineStr">
         <is>
-          <t>54:45</t>
+          <t>54:43</t>
         </is>
       </c>
       <c r="E1011" s="6" t="inlineStr">
         <is>
-          <t>54:01</t>
+          <t>54:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1012">
       <c r="A1012" s="8" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B1012" s="9" t="inlineStr">
         <is>
-          <t>Demian Polane</t>
+          <t>Wesley Demmers</t>
         </is>
       </c>
       <c r="C1012" s="9" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1012" s="8" t="inlineStr">
         <is>
-          <t>54:50</t>
+          <t>54:45</t>
         </is>
       </c>
       <c r="E1012" s="8" t="inlineStr">
         <is>
-          <t>54:26</t>
+          <t>54:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1013">
       <c r="A1013" s="6" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B1013" s="7" t="inlineStr">
         <is>
-          <t>Remon Hage</t>
+          <t>Demian Polane</t>
         </is>
       </c>
       <c r="C1013" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D1013" s="6" t="inlineStr">
         <is>
-          <t>54:53</t>
+          <t>54:50</t>
         </is>
       </c>
       <c r="E1013" s="6" t="inlineStr">
         <is>
-          <t>54:39</t>
+          <t>54:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1014">
       <c r="A1014" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B1014" s="9" t="inlineStr">
         <is>
-          <t>Michiel van Mourik</t>
+          <t>Remon Hage</t>
         </is>
       </c>
       <c r="C1014" s="9" t="inlineStr">
         <is>
-          <t>Zuidland</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1014" s="8" t="inlineStr">
         <is>
           <t>54:53</t>
         </is>
       </c>
       <c r="E1014" s="8" t="inlineStr">
         <is>
           <t>54:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1015">
       <c r="A1015" s="6" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B1015" s="7" t="inlineStr">
         <is>
-          <t>Hans de Jong</t>
+          <t>Michiel van Mourik</t>
         </is>
       </c>
       <c r="C1015" s="7" t="inlineStr">
         <is>
-          <t>Capelle aan den IJssel</t>
+          <t>Zuidland</t>
         </is>
       </c>
       <c r="D1015" s="6" t="inlineStr">
         <is>
-          <t>54:57</t>
+          <t>54:53</t>
         </is>
       </c>
       <c r="E1015" s="6" t="inlineStr">
         <is>
-          <t>54:34</t>
+          <t>54:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1016">
       <c r="A1016" s="8" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B1016" s="9" t="inlineStr">
         <is>
-          <t>Frank Daams</t>
+          <t>Hans de Jong</t>
         </is>
       </c>
       <c r="C1016" s="9" t="inlineStr">
         <is>
-          <t>Hekelingen</t>
+          <t>Capelle aan den IJssel</t>
         </is>
       </c>
       <c r="D1016" s="8" t="inlineStr">
         <is>
-          <t>54:58</t>
+          <t>54:57</t>
         </is>
       </c>
       <c r="E1016" s="8" t="inlineStr">
         <is>
-          <t>54:40</t>
+          <t>54:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1017">
       <c r="A1017" s="6" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B1017" s="7" t="inlineStr">
         <is>
-          <t>Toru Kikuchi</t>
+          <t>Frank Daams</t>
         </is>
       </c>
       <c r="C1017" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Hekelingen</t>
         </is>
       </c>
       <c r="D1017" s="6" t="inlineStr">
         <is>
-          <t>55:00</t>
+          <t>54:58</t>
         </is>
       </c>
       <c r="E1017" s="6" t="inlineStr">
         <is>
-          <t>54:52</t>
+          <t>54:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1018">
       <c r="A1018" s="8" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B1018" s="9" t="inlineStr">
         <is>
-          <t>Jordi van het Hoofd</t>
+          <t>Toru Kikuchi</t>
         </is>
       </c>
       <c r="C1018" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1018" s="8" t="inlineStr">
         <is>
-          <t>55:06</t>
+          <t>55:00</t>
         </is>
       </c>
       <c r="E1018" s="8" t="inlineStr">
         <is>
-          <t>54:17</t>
+          <t>54:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1019">
       <c r="A1019" s="6" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B1019" s="7" t="inlineStr">
         <is>
-          <t>Ty Beckx</t>
+          <t>Jordi van het Hoofd</t>
         </is>
       </c>
       <c r="C1019" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1019" s="6" t="inlineStr">
         <is>
-          <t>55:16</t>
+          <t>55:06</t>
         </is>
       </c>
       <c r="E1019" s="6" t="inlineStr">
         <is>
-          <t>55:08</t>
+          <t>54:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1020">
       <c r="A1020" s="8" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B1020" s="9" t="inlineStr">
         <is>
-          <t>Cor van Rooijen</t>
+          <t>Ty Beckx</t>
         </is>
       </c>
       <c r="C1020" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1020" s="8" t="inlineStr">
         <is>
-          <t>55:33</t>
+          <t>55:16</t>
         </is>
       </c>
       <c r="E1020" s="8" t="inlineStr">
         <is>
-          <t>55:26</t>
+          <t>55:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1021">
       <c r="A1021" s="6" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B1021" s="7" t="inlineStr">
         <is>
-          <t>Isaac Sierra</t>
+          <t>Cor van Rooijen</t>
         </is>
       </c>
       <c r="C1021" s="7" t="inlineStr">
         <is>
-          <t>Madrid</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1021" s="6" t="inlineStr">
         <is>
-          <t>55:34</t>
+          <t>55:33</t>
         </is>
       </c>
       <c r="E1021" s="6" t="inlineStr">
         <is>
-          <t>55:22</t>
+          <t>55:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1022">
       <c r="A1022" s="8" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B1022" s="9" t="inlineStr">
         <is>
-          <t>Mateusz Betina</t>
+          <t>Isaac Sierra</t>
         </is>
       </c>
       <c r="C1022" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Madrid</t>
         </is>
       </c>
       <c r="D1022" s="8" t="inlineStr">
         <is>
-          <t>55:56</t>
+          <t>55:34</t>
         </is>
       </c>
       <c r="E1022" s="8" t="inlineStr">
         <is>
-          <t>55:47</t>
+          <t>55:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1023">
       <c r="A1023" s="6" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B1023" s="7" t="inlineStr">
         <is>
-          <t>Edwin Groen</t>
+          <t>Mateusz Betina</t>
         </is>
       </c>
       <c r="C1023" s="7" t="inlineStr">
         <is>
-          <t>Hellevoetsluis</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1023" s="6" t="inlineStr">
         <is>
-          <t>56:03</t>
+          <t>55:56</t>
         </is>
       </c>
       <c r="E1023" s="6" t="inlineStr">
         <is>
-          <t>55:56</t>
+          <t>55:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1024">
       <c r="A1024" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B1024" s="9" t="inlineStr">
         <is>
-          <t>Karel VanTienhoven</t>
+          <t>Edwin Groen</t>
         </is>
       </c>
       <c r="C1024" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Hellevoetsluis</t>
         </is>
       </c>
       <c r="D1024" s="8" t="inlineStr">
         <is>
-          <t>56:08</t>
+          <t>56:03</t>
         </is>
       </c>
       <c r="E1024" s="8" t="inlineStr">
         <is>
-          <t>55:48</t>
+          <t>55:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1025">
       <c r="A1025" s="6" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B1025" s="7" t="inlineStr">
         <is>
-          <t>Patrick van Sliedrecht</t>
+          <t>Karel VanTienhoven</t>
         </is>
       </c>
       <c r="C1025" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1025" s="6" t="inlineStr">
         <is>
-          <t>56:52</t>
+          <t>56:08</t>
         </is>
       </c>
       <c r="E1025" s="6" t="inlineStr">
         <is>
-          <t>56:12</t>
+          <t>55:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1026">
       <c r="A1026" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B1026" s="9" t="inlineStr">
         <is>
-          <t>Sebastian van Lankeren</t>
+          <t>Patrick van Sliedrecht</t>
         </is>
       </c>
       <c r="C1026" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1026" s="8" t="inlineStr">
         <is>
-          <t>57:02</t>
+          <t>56:52</t>
         </is>
       </c>
       <c r="E1026" s="8" t="inlineStr">
         <is>
-          <t>56:28</t>
+          <t>56:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1027">
       <c r="A1027" s="6" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B1027" s="7" t="inlineStr">
         <is>
-          <t>Pascal Kleinjan</t>
+          <t>Sebastian van Lankeren</t>
         </is>
       </c>
       <c r="C1027" s="7" t="inlineStr">
         <is>
-          <t>Spark</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1027" s="6" t="inlineStr">
         <is>
-          <t>57:04</t>
+          <t>57:02</t>
         </is>
       </c>
       <c r="E1027" s="6" t="inlineStr">
         <is>
-          <t>56:58</t>
+          <t>56:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1028">
       <c r="A1028" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B1028" s="9" t="inlineStr">
         <is>
-          <t>Twan Broeders</t>
+          <t>Pascal Kleinjan</t>
         </is>
       </c>
       <c r="C1028" s="9" t="inlineStr">
         <is>
-          <t>Dordrecht</t>
+          <t>Spark</t>
         </is>
       </c>
       <c r="D1028" s="8" t="inlineStr">
         <is>
-          <t>57:19</t>
+          <t>57:04</t>
         </is>
       </c>
       <c r="E1028" s="8" t="inlineStr">
         <is>
-          <t>57:10</t>
+          <t>56:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1029">
       <c r="A1029" s="6" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B1029" s="7" t="inlineStr">
         <is>
-          <t>Edwin Engelfriet</t>
+          <t>Twan Broeders</t>
         </is>
       </c>
       <c r="C1029" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Dordrecht</t>
         </is>
       </c>
       <c r="D1029" s="6" t="inlineStr">
         <is>
-          <t>57:33</t>
+          <t>57:19</t>
         </is>
       </c>
       <c r="E1029" s="6" t="inlineStr">
         <is>
-          <t>56:44</t>
+          <t>57:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1030">
       <c r="A1030" s="8" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B1030" s="9" t="inlineStr">
         <is>
-          <t>Marcel Kleijwegt</t>
+          <t>Edwin Engelfriet</t>
         </is>
       </c>
       <c r="C1030" s="9" t="inlineStr">
         <is>
-          <t>Heenvliet</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1030" s="8" t="inlineStr">
         <is>
-          <t>58:04</t>
+          <t>57:33</t>
         </is>
       </c>
       <c r="E1030" s="8" t="inlineStr">
         <is>
-          <t>58:00</t>
+          <t>56:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1031">
       <c r="A1031" s="6" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B1031" s="7" t="inlineStr">
         <is>
-          <t>Hans Matthijssen</t>
+          <t>Marcel Kleijwegt</t>
         </is>
       </c>
       <c r="C1031" s="7" t="inlineStr">
         <is>
-          <t>Rijsbergen</t>
+          <t>Heenvliet</t>
         </is>
       </c>
       <c r="D1031" s="6" t="inlineStr">
         <is>
-          <t>58:20</t>
+          <t>58:04</t>
         </is>
       </c>
       <c r="E1031" s="6" t="inlineStr">
         <is>
-          <t>57:54</t>
+          <t>58:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1032">
       <c r="A1032" s="8" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B1032" s="9" t="inlineStr">
         <is>
-          <t>Angelo van der Maas</t>
+          <t>Hans Matthijssen</t>
         </is>
       </c>
       <c r="C1032" s="9" t="inlineStr">
         <is>
-          <t>Middelburg</t>
+          <t>Rijsbergen</t>
         </is>
       </c>
       <c r="D1032" s="8" t="inlineStr">
         <is>
-          <t>58:39</t>
+          <t>58:20</t>
         </is>
       </c>
       <c r="E1032" s="8" t="inlineStr">
         <is>
-          <t>58:02</t>
+          <t>57:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1033">
       <c r="A1033" s="6" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B1033" s="7" t="inlineStr">
         <is>
-          <t>Patrick Vogel</t>
+          <t>Angelo van der Maas</t>
         </is>
       </c>
       <c r="C1033" s="7" t="inlineStr">
         <is>
           <t>Middelburg</t>
         </is>
       </c>
       <c r="D1033" s="6" t="inlineStr">
         <is>
           <t>58:39</t>
         </is>
       </c>
       <c r="E1033" s="6" t="inlineStr">
         <is>
-          <t>58:03</t>
+          <t>58:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1034">
       <c r="A1034" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B1034" s="9" t="inlineStr">
         <is>
-          <t>Bartłomiej Krygiołka</t>
+          <t>Patrick Vogel</t>
         </is>
       </c>
       <c r="C1034" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Middelburg</t>
         </is>
       </c>
       <c r="D1034" s="8" t="inlineStr">
         <is>
-          <t>58:50</t>
+          <t>58:39</t>
         </is>
       </c>
       <c r="E1034" s="8" t="inlineStr">
         <is>
-          <t>58:24</t>
+          <t>58:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1035">
       <c r="A1035" s="6" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B1035" s="7" t="inlineStr">
         <is>
-          <t>Dennis Speelpenning</t>
+          <t>Bartłomiej Krygiołka</t>
         </is>
       </c>
       <c r="C1035" s="7" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1035" s="6" t="inlineStr">
         <is>
-          <t>59:13</t>
+          <t>58:50</t>
         </is>
       </c>
       <c r="E1035" s="6" t="inlineStr">
         <is>
-          <t>58:47</t>
+          <t>58:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1036">
       <c r="A1036" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B1036" s="9" t="inlineStr">
         <is>
-          <t>Marco de Reus</t>
+          <t>Dennis Speelpenning</t>
         </is>
       </c>
       <c r="C1036" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1036" s="8" t="inlineStr">
         <is>
-          <t>59:18</t>
+          <t>59:13</t>
         </is>
       </c>
       <c r="E1036" s="8" t="inlineStr">
         <is>
-          <t>58:59</t>
+          <t>58:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1037">
       <c r="A1037" s="6" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B1037" s="7" t="inlineStr">
         <is>
-          <t>Stefan Klutz</t>
+          <t>Marco de Reus</t>
         </is>
       </c>
       <c r="C1037" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1037" s="6" t="inlineStr">
         <is>
-          <t>59:39</t>
+          <t>59:18</t>
         </is>
       </c>
       <c r="E1037" s="6" t="inlineStr">
         <is>
-          <t>59:07</t>
+          <t>58:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1038">
       <c r="A1038" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B1038" s="9" t="inlineStr">
         <is>
-          <t>Martijn Overgaauw</t>
+          <t>Stefan Klutz</t>
         </is>
       </c>
       <c r="C1038" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1038" s="8" t="inlineStr">
         <is>
           <t>59:39</t>
         </is>
       </c>
       <c r="E1038" s="8" t="inlineStr">
         <is>
           <t>59:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1039">
       <c r="A1039" s="6" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B1039" s="7" t="inlineStr">
         <is>
-          <t>Marcel van Oostveen</t>
+          <t>Martijn Overgaauw</t>
         </is>
       </c>
       <c r="C1039" s="7" t="inlineStr">
         <is>
-          <t>Zaanland</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1039" s="6" t="inlineStr">
         <is>
-          <t>59:44</t>
+          <t>59:39</t>
         </is>
       </c>
       <c r="E1039" s="6" t="inlineStr">
         <is>
           <t>59:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1040">
       <c r="A1040" s="8" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B1040" s="9" t="inlineStr">
         <is>
-          <t>Rik van der Jagt</t>
+          <t>Marcel van Oostveen</t>
         </is>
       </c>
       <c r="C1040" s="9" t="inlineStr">
         <is>
           <t>Zaanland</t>
         </is>
       </c>
       <c r="D1040" s="8" t="inlineStr">
         <is>
-          <t>59:45</t>
+          <t>59:44</t>
         </is>
       </c>
       <c r="E1040" s="8" t="inlineStr">
         <is>
           <t>59:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1041">
       <c r="A1041" s="6" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B1041" s="7" t="inlineStr">
         <is>
-          <t>Ronald Burcke</t>
+          <t>Rik van der Jagt</t>
         </is>
       </c>
       <c r="C1041" s="7" t="inlineStr">
         <is>
-          <t>Hellevoetsluis</t>
+          <t>Zaanland</t>
         </is>
       </c>
       <c r="D1041" s="6" t="inlineStr">
         <is>
-          <t>1:00:21</t>
+          <t>59:45</t>
         </is>
       </c>
       <c r="E1041" s="6" t="inlineStr">
         <is>
-          <t>59:51</t>
+          <t>59:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1042">
       <c r="A1042" s="8" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B1042" s="9" t="inlineStr">
         <is>
-          <t>Jannes van Mourik</t>
+          <t>Ronald Burcke</t>
         </is>
       </c>
       <c r="C1042" s="9" t="inlineStr">
         <is>
-          <t>Gorinchem</t>
+          <t>Hellevoetsluis</t>
         </is>
       </c>
       <c r="D1042" s="8" t="inlineStr">
         <is>
-          <t>1:00:57</t>
+          <t>1:00:21</t>
         </is>
       </c>
       <c r="E1042" s="8" t="inlineStr">
         <is>
-          <t>1:00:25</t>
+          <t>59:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1043">
       <c r="A1043" s="6" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B1043" s="7" t="inlineStr">
         <is>
-          <t>Marco van Brenkelen</t>
+          <t>Jannes van Mourik</t>
         </is>
       </c>
       <c r="C1043" s="7" t="inlineStr">
         <is>
-          <t>Hoogvliet Rotterdam</t>
+          <t>Gorinchem</t>
         </is>
       </c>
       <c r="D1043" s="6" t="inlineStr">
         <is>
-          <t>1:00:58</t>
+          <t>1:00:57</t>
         </is>
       </c>
       <c r="E1043" s="6" t="inlineStr">
         <is>
-          <t>1:00:22</t>
+          <t>1:00:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1044">
       <c r="A1044" s="8" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B1044" s="9" t="inlineStr">
         <is>
-          <t>Bart de Heus</t>
+          <t>Marco van Brenkelen</t>
         </is>
       </c>
       <c r="C1044" s="9" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
       <c r="D1044" s="8" t="inlineStr">
         <is>
-          <t>1:01:23</t>
+          <t>1:00:58</t>
         </is>
       </c>
       <c r="E1044" s="8" t="inlineStr">
         <is>
-          <t>1:00:45</t>
+          <t>1:00:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1045">
       <c r="A1045" s="6" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B1045" s="7" t="inlineStr">
         <is>
-          <t>Dawid Szymacha</t>
+          <t>Bart de Heus</t>
         </is>
       </c>
       <c r="C1045" s="7" t="inlineStr">
         <is>
-          <t>Bełchatow</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1045" s="6" t="inlineStr">
         <is>
-          <t>1:01:31</t>
+          <t>1:01:23</t>
         </is>
       </c>
       <c r="E1045" s="6" t="inlineStr">
         <is>
-          <t>1:00:55</t>
+          <t>1:00:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1046">
       <c r="A1046" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B1046" s="9" t="inlineStr">
         <is>
-          <t>Aitor Exposito</t>
+          <t>Dawid Szymacha</t>
         </is>
       </c>
       <c r="C1046" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Bełchatow</t>
         </is>
       </c>
       <c r="D1046" s="8" t="inlineStr">
         <is>
-          <t>1:01:51</t>
+          <t>1:01:31</t>
         </is>
       </c>
       <c r="E1046" s="8" t="inlineStr">
         <is>
-          <t>1:01:35</t>
+          <t>1:00:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1047">
       <c r="A1047" s="6" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B1047" s="7" t="inlineStr">
         <is>
-          <t>Mitchell Mastwijk</t>
+          <t>Aitor Exposito</t>
         </is>
       </c>
       <c r="C1047" s="7" t="inlineStr">
         <is>
-          <t>Hoogvliet Rotterdam</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1047" s="6" t="inlineStr">
         <is>
-          <t>1:01:53</t>
+          <t>1:01:51</t>
         </is>
       </c>
       <c r="E1047" s="6" t="inlineStr">
         <is>
-          <t>1:01:23</t>
+          <t>1:01:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1048">
       <c r="A1048" s="8" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B1048" s="9" t="inlineStr">
         <is>
-          <t>Arjan van Ginkel</t>
+          <t>Mitchell Mastwijk</t>
         </is>
       </c>
       <c r="C1048" s="9" t="inlineStr">
         <is>
-          <t>Vlaardingen</t>
+          <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
       <c r="D1048" s="8" t="inlineStr">
         <is>
-          <t>1:02:02</t>
+          <t>1:01:53</t>
         </is>
       </c>
       <c r="E1048" s="8" t="inlineStr">
         <is>
-          <t>1:01:31</t>
+          <t>1:01:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1049">
       <c r="A1049" s="6" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B1049" s="7" t="inlineStr">
         <is>
-          <t>Bunyamin Karasu</t>
+          <t>Arjan van Ginkel</t>
         </is>
       </c>
       <c r="C1049" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Vlaardingen</t>
         </is>
       </c>
       <c r="D1049" s="6" t="inlineStr">
         <is>
-          <t>1:02:59</t>
+          <t>1:02:02</t>
         </is>
       </c>
       <c r="E1049" s="6" t="inlineStr">
         <is>
-          <t>1:02:29</t>
+          <t>1:01:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1050">
       <c r="A1050" s="8" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B1050" s="9" t="inlineStr">
         <is>
-          <t>Patrick Gray</t>
+          <t>Bunyamin Karasu</t>
         </is>
       </c>
       <c r="C1050" s="9" t="inlineStr">
         <is>
-          <t>Hendrik-Ido-Ambacht</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1050" s="8" t="inlineStr">
         <is>
-          <t>1:03:01</t>
+          <t>1:02:59</t>
         </is>
       </c>
       <c r="E1050" s="8" t="inlineStr">
         <is>
-          <t>1:02:06</t>
+          <t>1:02:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1051">
       <c r="A1051" s="6" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B1051" s="7" t="inlineStr">
         <is>
-          <t>Ron Budding</t>
+          <t>Patrick Gray</t>
         </is>
       </c>
       <c r="C1051" s="7" t="inlineStr">
         <is>
-          <t>Vlaardingen</t>
+          <t>Hendrik-Ido-Ambacht</t>
         </is>
       </c>
       <c r="D1051" s="6" t="inlineStr">
         <is>
-          <t>1:03:19</t>
+          <t>1:03:01</t>
         </is>
       </c>
       <c r="E1051" s="6" t="inlineStr">
         <is>
-          <t>1:03:08</t>
+          <t>1:02:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1052">
       <c r="A1052" s="8" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B1052" s="9" t="inlineStr">
         <is>
-          <t>Maurice Akker</t>
+          <t>Ron Budding</t>
         </is>
       </c>
       <c r="C1052" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Vlaardingen</t>
         </is>
       </c>
       <c r="D1052" s="8" t="inlineStr">
         <is>
-          <t>1:04:14</t>
+          <t>1:03:19</t>
         </is>
       </c>
       <c r="E1052" s="8" t="inlineStr">
         <is>
-          <t>1:03:24</t>
+          <t>1:03:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1053">
       <c r="A1053" s="6" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B1053" s="7" t="inlineStr">
         <is>
-          <t>Mark van Iddekinge</t>
+          <t>Maurice Akker</t>
         </is>
       </c>
       <c r="C1053" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1053" s="6" t="inlineStr">
         <is>
           <t>1:04:14</t>
         </is>
       </c>
       <c r="E1053" s="6" t="inlineStr">
         <is>
           <t>1:03:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1054">
       <c r="A1054" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B1054" s="9" t="inlineStr">
         <is>
-          <t>Brendo Itue</t>
+          <t>Mark van Iddekinge</t>
         </is>
       </c>
       <c r="C1054" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1054" s="8" t="inlineStr">
         <is>
-          <t>1:04:20</t>
+          <t>1:04:14</t>
         </is>
       </c>
       <c r="E1054" s="8" t="inlineStr">
         <is>
-          <t>1:03:58</t>
+          <t>1:03:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1055">
       <c r="A1055" s="6" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B1055" s="7" t="inlineStr">
         <is>
-          <t>Barend Rigbers</t>
+          <t>Brendo Itue</t>
         </is>
       </c>
       <c r="C1055" s="7" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1055" s="6" t="inlineStr">
         <is>
-          <t>1:04:23</t>
+          <t>1:04:20</t>
         </is>
       </c>
       <c r="E1055" s="6" t="inlineStr">
         <is>
-          <t>1:02:45</t>
+          <t>1:03:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1056">
       <c r="A1056" s="8" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B1056" s="9" t="inlineStr">
         <is>
-          <t>Ron Holling</t>
+          <t>Barend Rigbers</t>
         </is>
       </c>
       <c r="C1056" s="9" t="inlineStr">
         <is>
-          <t>De Koplopers</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D1056" s="8" t="inlineStr">
         <is>
-          <t>1:05:11</t>
+          <t>1:04:23</t>
         </is>
       </c>
       <c r="E1056" s="8" t="inlineStr">
         <is>
-          <t>1:05:05</t>
+          <t>1:02:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1057">
       <c r="A1057" s="6" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B1057" s="7" t="inlineStr">
         <is>
-          <t>Bert van Ravenhorst</t>
+          <t>Ron Holling</t>
         </is>
       </c>
       <c r="C1057" s="7" t="inlineStr">
         <is>
-          <t>Brielle</t>
+          <t>De Koplopers</t>
         </is>
       </c>
       <c r="D1057" s="6" t="inlineStr">
         <is>
-          <t>1:05:42</t>
+          <t>1:05:11</t>
         </is>
       </c>
       <c r="E1057" s="6" t="inlineStr">
         <is>
-          <t>1:05:19</t>
+          <t>1:05:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1058">
       <c r="A1058" s="8" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B1058" s="9" t="inlineStr">
         <is>
-          <t>Mario Troost</t>
+          <t>Bert van Ravenhorst</t>
         </is>
       </c>
       <c r="C1058" s="9" t="inlineStr">
         <is>
-          <t>Hekelingen</t>
+          <t>Brielle</t>
         </is>
       </c>
       <c r="D1058" s="8" t="inlineStr">
         <is>
-          <t>1:05:55</t>
+          <t>1:05:42</t>
         </is>
       </c>
       <c r="E1058" s="8" t="inlineStr">
         <is>
-          <t>1:05:40</t>
+          <t>1:05:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1059">
       <c r="A1059" s="6" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B1059" s="7" t="inlineStr">
         <is>
-          <t>David van der Ent</t>
+          <t>Mario Troost</t>
         </is>
       </c>
       <c r="C1059" s="7" t="inlineStr">
         <is>
-          <t>Rhoon</t>
+          <t>Hekelingen</t>
         </is>
       </c>
       <c r="D1059" s="6" t="inlineStr">
         <is>
-          <t>1:06:52</t>
+          <t>1:05:55</t>
         </is>
       </c>
       <c r="E1059" s="6" t="inlineStr">
         <is>
-          <t>1:06:10</t>
+          <t>1:05:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1060">
       <c r="A1060" s="8" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B1060" s="9" t="inlineStr">
         <is>
-          <t>Nico Nieuwamerongen</t>
+          <t>David van der Ent</t>
         </is>
       </c>
       <c r="C1060" s="9" t="inlineStr">
         <is>
-          <t>Spijkenisse</t>
+          <t>Rhoon</t>
         </is>
       </c>
       <c r="D1060" s="8" t="inlineStr">
         <is>
-          <t>1:11:25</t>
+          <t>1:06:52</t>
         </is>
       </c>
       <c r="E1060" s="8" t="inlineStr">
         <is>
-          <t>1:10:55</t>
+          <t>1:06:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1061">
       <c r="A1061" s="6" t="inlineStr">
         <is>
           <t>159</t>
         </is>
       </c>
       <c r="B1061" s="7" t="inlineStr">
         <is>
-          <t>Martin Mutsaers</t>
+          <t>Nico Nieuwamerongen</t>
         </is>
       </c>
       <c r="C1061" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1061" s="6" t="inlineStr">
         <is>
-          <t>1:11:55</t>
+          <t>1:11:25</t>
         </is>
       </c>
       <c r="E1061" s="6" t="inlineStr">
         <is>
-          <t>1:11:11</t>
+          <t>1:10:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1062">
       <c r="A1062" s="8" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="B1062" s="9" t="inlineStr">
         <is>
-          <t>Rudy Noordijk</t>
+          <t>Martin Mutsaers</t>
         </is>
       </c>
       <c r="C1062" s="9" t="inlineStr">
         <is>
-          <t>Simonshaven</t>
+          <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D1062" s="8" t="inlineStr">
         <is>
-          <t>1:13:41</t>
+          <t>1:11:55</t>
         </is>
       </c>
       <c r="E1062" s="8" t="inlineStr">
         <is>
-          <t>1:13:27</t>
+          <t>1:11:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1063">
       <c r="A1063" s="6" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="B1063" s="7" t="inlineStr">
         <is>
-          <t>Michael Jille</t>
+          <t>Rudy Noordijk</t>
         </is>
       </c>
       <c r="C1063" s="7" t="inlineStr">
         <is>
-          <t>Hoek</t>
+          <t>Simonshaven</t>
         </is>
       </c>
       <c r="D1063" s="6" t="inlineStr">
         <is>
-          <t>1:15:22</t>
+          <t>1:13:41</t>
         </is>
       </c>
       <c r="E1063" s="6" t="inlineStr">
         <is>
-          <t>1:14:21</t>
+          <t>1:13:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1064">
       <c r="A1064" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="B1064" s="9" t="inlineStr">
         <is>
-          <t>Hans Meijndert</t>
+          <t>Michael Jille</t>
         </is>
       </c>
       <c r="C1064" s="9" t="inlineStr">
         <is>
-          <t>Pernis Rotterdam</t>
+          <t>Hoek</t>
         </is>
       </c>
       <c r="D1064" s="8" t="inlineStr">
         <is>
-          <t>1:15:37</t>
+          <t>1:15:22</t>
         </is>
       </c>
       <c r="E1064" s="8" t="inlineStr">
         <is>
-          <t>1:15:27</t>
+          <t>1:14:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1065">
       <c r="A1065" s="6" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="B1065" s="7" t="inlineStr">
         <is>
+          <t>Hans Meijndert</t>
+        </is>
+      </c>
+      <c r="C1065" s="7" t="inlineStr">
+        <is>
+          <t>Pernis Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1065" s="6" t="inlineStr">
+        <is>
+          <t>1:15:37</t>
+        </is>
+      </c>
+      <c r="E1065" s="6" t="inlineStr">
+        <is>
+          <t>1:15:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1066">
+      <c r="A1066" s="8" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="B1066" s="9" t="inlineStr">
+        <is>
           <t>Manuel Domenech Ribeiro</t>
         </is>
       </c>
-      <c r="C1065" s="7" t="inlineStr">
+      <c r="C1066" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
-      <c r="D1065" s="6" t="inlineStr">
+      <c r="D1066" s="8" t="inlineStr">
         <is>
           <t>1:20:05</t>
         </is>
       </c>
-      <c r="E1065" s="6" t="inlineStr">
+      <c r="E1066" s="8" t="inlineStr">
         <is>
           <t>1:19:15</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
-[...3 lines deleted...]
-      <c r="A1067" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
+      <c r="A1067" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1068">
+      <c r="A1068" s="4" t="inlineStr">
         <is>
           <t>VROUW, 10 KILOMETER</t>
         </is>
       </c>
-      <c r="B1067" s="4"/>
-[...5 lines deleted...]
-      <c r="A1068" s="5" t="inlineStr">
+      <c r="B1068" s="4"/>
+      <c r="C1068" s="4"/>
+      <c r="D1068" s="4"/>
+      <c r="E1068" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1069">
+      <c r="A1069" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B1068" s="5" t="inlineStr">
+      <c r="B1069" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C1068" s="5" t="inlineStr">
+      <c r="C1069" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D1068" s="5" t="inlineStr">
+      <c r="D1069" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E1068" s="5" t="inlineStr">
+      <c r="E1069" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1069">
-      <c r="A1069" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1070">
+      <c r="A1070" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1069" s="7" t="inlineStr">
+      <c r="B1070" s="7" t="inlineStr">
         <is>
           <t>Monique Verschuure</t>
         </is>
       </c>
-      <c r="C1069" s="7" t="inlineStr">
+      <c r="C1070" s="7" t="inlineStr">
         <is>
           <t>AV '56</t>
         </is>
       </c>
-      <c r="D1069" s="6" t="inlineStr">
+      <c r="D1070" s="6" t="inlineStr">
         <is>
           <t>38:31</t>
         </is>
       </c>
-      <c r="E1069" s="6" t="inlineStr">
+      <c r="E1070" s="6" t="inlineStr">
         <is>
           <t>38:29</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1070">
-      <c r="A1070" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1071">
+      <c r="A1071" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B1070" s="9" t="inlineStr">
+      <c r="B1071" s="9" t="inlineStr">
         <is>
           <t>Pauline Courret</t>
         </is>
       </c>
-      <c r="C1070" s="9" t="inlineStr">
+      <c r="C1071" s="9" t="inlineStr">
         <is>
           <t>EUR Roadrunners</t>
         </is>
       </c>
-      <c r="D1070" s="8" t="inlineStr">
+      <c r="D1071" s="8" t="inlineStr">
         <is>
           <t>39:06</t>
         </is>
       </c>
-      <c r="E1070" s="8" t="inlineStr">
+      <c r="E1071" s="8" t="inlineStr">
         <is>
           <t>39:05</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1071">
-      <c r="A1071" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1072">
+      <c r="A1072" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B1071" s="7" t="inlineStr">
+      <c r="B1072" s="7" t="inlineStr">
         <is>
           <t>Babette Van der Horst</t>
         </is>
       </c>
-      <c r="C1071" s="7" t="inlineStr">
+      <c r="C1072" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
-      <c r="D1071" s="6" t="inlineStr">
+      <c r="D1072" s="6" t="inlineStr">
         <is>
           <t>39:59</t>
         </is>
       </c>
-      <c r="E1071" s="6" t="inlineStr">
+      <c r="E1072" s="6" t="inlineStr">
         <is>
           <t>39:58</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1072">
-      <c r="A1072" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1073">
+      <c r="A1073" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B1072" s="9" t="inlineStr">
+      <c r="B1073" s="9" t="inlineStr">
         <is>
           <t>Katrien Verstraeten</t>
         </is>
       </c>
-      <c r="C1072" s="9" t="inlineStr">
+      <c r="C1073" s="9" t="inlineStr">
         <is>
           <t>Heverlee</t>
         </is>
       </c>
-      <c r="D1072" s="8" t="inlineStr">
+      <c r="D1073" s="8" t="inlineStr">
         <is>
           <t>40:08</t>
         </is>
       </c>
-      <c r="E1072" s="8" t="inlineStr">
+      <c r="E1073" s="8" t="inlineStr">
         <is>
           <t>40:06</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1073">
-      <c r="A1073" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1074">
+      <c r="A1074" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B1073" s="7" t="inlineStr">
+      <c r="B1074" s="7" t="inlineStr">
         <is>
           <t>Carolina Frias</t>
         </is>
       </c>
-      <c r="C1073" s="7" t="inlineStr">
+      <c r="C1074" s="7" t="inlineStr">
         <is>
           <t>Voorburg</t>
         </is>
       </c>
-      <c r="D1073" s="6" t="inlineStr">
+      <c r="D1074" s="6" t="inlineStr">
         <is>
           <t>41:08</t>
         </is>
       </c>
-      <c r="E1073" s="6" t="inlineStr">
+      <c r="E1074" s="6" t="inlineStr">
         <is>
           <t>41:05</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1074">
-      <c r="A1074" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1075">
+      <c r="A1075" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B1074" s="9" t="inlineStr">
+      <c r="B1075" s="9" t="inlineStr">
         <is>
           <t>Zoe Metais</t>
         </is>
       </c>
-      <c r="C1074" s="9" t="inlineStr">
+      <c r="C1075" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1074" s="8" t="inlineStr">
+      <c r="D1075" s="8" t="inlineStr">
         <is>
           <t>41:54</t>
         </is>
       </c>
-      <c r="E1074" s="8" t="inlineStr">
+      <c r="E1075" s="8" t="inlineStr">
         <is>
           <t>41:52</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1075">
-      <c r="A1075" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1076">
+      <c r="A1076" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B1075" s="7" t="inlineStr">
+      <c r="B1076" s="7" t="inlineStr">
         <is>
           <t>Jolanda van Noord</t>
         </is>
       </c>
-      <c r="C1075" s="7" t="inlineStr">
+      <c r="C1076" s="7" t="inlineStr">
         <is>
           <t>Pallas '93</t>
         </is>
       </c>
-      <c r="D1075" s="6" t="inlineStr">
+      <c r="D1076" s="6" t="inlineStr">
         <is>
           <t>44:03</t>
         </is>
       </c>
-      <c r="E1075" s="6" t="inlineStr">
+      <c r="E1076" s="6" t="inlineStr">
         <is>
           <t>43:57</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1076">
-      <c r="A1076" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1077">
+      <c r="A1077" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B1076" s="9" t="inlineStr">
+      <c r="B1077" s="9" t="inlineStr">
         <is>
           <t>Mandy Goedhart</t>
         </is>
       </c>
-      <c r="C1076" s="9" t="inlineStr">
+      <c r="C1077" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1076" s="8" t="inlineStr">
+      <c r="D1077" s="8" t="inlineStr">
         <is>
           <t>46:08</t>
         </is>
       </c>
-      <c r="E1076" s="8" t="inlineStr">
+      <c r="E1077" s="8" t="inlineStr">
         <is>
           <t>45:54</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1077">
-      <c r="A1077" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1078">
+      <c r="A1078" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B1077" s="7" t="inlineStr">
+      <c r="B1078" s="7" t="inlineStr">
         <is>
           <t>Annemiek Willemze</t>
         </is>
       </c>
-      <c r="C1077" s="7" t="inlineStr">
+      <c r="C1078" s="7" t="inlineStr">
         <is>
           <t>Rhoon</t>
         </is>
       </c>
-      <c r="D1077" s="6" t="inlineStr">
+      <c r="D1078" s="6" t="inlineStr">
         <is>
           <t>46:18</t>
         </is>
       </c>
-      <c r="E1077" s="6" t="inlineStr">
+      <c r="E1078" s="6" t="inlineStr">
         <is>
           <t>45:59</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1078">
-      <c r="A1078" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1079">
+      <c r="A1079" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B1078" s="9" t="inlineStr">
+      <c r="B1079" s="9" t="inlineStr">
         <is>
           <t>Maria Arnedo Lopez</t>
         </is>
       </c>
-      <c r="C1078" s="9" t="inlineStr">
+      <c r="C1079" s="9" t="inlineStr">
         <is>
           <t>Delft</t>
         </is>
       </c>
-      <c r="D1078" s="8" t="inlineStr">
+      <c r="D1079" s="8" t="inlineStr">
         <is>
           <t>46:39</t>
         </is>
       </c>
-      <c r="E1078" s="8" t="inlineStr">
+      <c r="E1079" s="8" t="inlineStr">
         <is>
           <t>46:36</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1079">
-      <c r="A1079" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1080">
+      <c r="A1080" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B1079" s="7" t="inlineStr">
+      <c r="B1080" s="7" t="inlineStr">
         <is>
           <t>Leonie Stooker</t>
         </is>
       </c>
-      <c r="C1079" s="7" t="inlineStr">
+      <c r="C1080" s="7" t="inlineStr">
         <is>
           <t>Gouda</t>
         </is>
       </c>
-      <c r="D1079" s="6" t="inlineStr">
+      <c r="D1080" s="6" t="inlineStr">
         <is>
           <t>47:45</t>
         </is>
       </c>
-      <c r="E1079" s="6" t="inlineStr">
+      <c r="E1080" s="6" t="inlineStr">
         <is>
           <t>47:41</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1080">
-      <c r="A1080" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1081">
+      <c r="A1081" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B1080" s="9" t="inlineStr">
+      <c r="B1081" s="9" t="inlineStr">
         <is>
           <t>Lisa Boxhoorn</t>
         </is>
       </c>
-      <c r="C1080" s="9" t="inlineStr">
+      <c r="C1081" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1080" s="8" t="inlineStr">
+      <c r="D1081" s="8" t="inlineStr">
         <is>
           <t>48:45</t>
         </is>
       </c>
-      <c r="E1080" s="8" t="inlineStr">
+      <c r="E1081" s="8" t="inlineStr">
         <is>
           <t>48:22</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1081">
-      <c r="A1081" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1082">
+      <c r="A1082" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B1081" s="7" t="inlineStr">
+      <c r="B1082" s="7" t="inlineStr">
         <is>
           <t>Leire Alvarez</t>
         </is>
       </c>
-      <c r="C1081" s="7" t="inlineStr">
+      <c r="C1082" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1081" s="6" t="inlineStr">
+      <c r="D1082" s="6" t="inlineStr">
         <is>
           <t>49:29</t>
         </is>
       </c>
-      <c r="E1081" s="6" t="inlineStr">
+      <c r="E1082" s="6" t="inlineStr">
         <is>
           <t>49:13</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1082">
-      <c r="A1082" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1083">
+      <c r="A1083" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="B1082" s="9" t="inlineStr">
+      <c r="B1083" s="9" t="inlineStr">
         <is>
           <t>Mariella Bruinenberg</t>
         </is>
       </c>
-      <c r="C1082" s="9" t="inlineStr">
+      <c r="C1083" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
-      <c r="D1082" s="8" t="inlineStr">
+      <c r="D1083" s="8" t="inlineStr">
         <is>
           <t>49:40</t>
         </is>
       </c>
-      <c r="E1082" s="8" t="inlineStr">
+      <c r="E1083" s="8" t="inlineStr">
         <is>
           <t>49:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1083">
-      <c r="A1083" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1084">
+      <c r="A1084" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B1083" s="7" t="inlineStr">
+      <c r="B1084" s="7" t="inlineStr">
         <is>
           <t>Angela Hokke</t>
         </is>
       </c>
-      <c r="C1083" s="7" t="inlineStr">
+      <c r="C1084" s="7" t="inlineStr">
         <is>
           <t>Zuidland</t>
         </is>
       </c>
-      <c r="D1083" s="6" t="inlineStr">
+      <c r="D1084" s="6" t="inlineStr">
         <is>
           <t>49:54</t>
         </is>
       </c>
-      <c r="E1083" s="6" t="inlineStr">
+      <c r="E1084" s="6" t="inlineStr">
         <is>
           <t>49:50</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1084">
-      <c r="A1084" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1085">
+      <c r="A1085" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="B1084" s="9" t="inlineStr">
+      <c r="B1085" s="9" t="inlineStr">
         <is>
           <t>Kristel Wieten</t>
         </is>
       </c>
-      <c r="C1084" s="9" t="inlineStr">
+      <c r="C1085" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
-      <c r="D1084" s="8" t="inlineStr">
+      <c r="D1085" s="8" t="inlineStr">
         <is>
           <t>50:00</t>
         </is>
       </c>
-      <c r="E1084" s="8" t="inlineStr">
+      <c r="E1085" s="8" t="inlineStr">
         <is>
           <t>49:33</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1085">
-      <c r="A1085" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1086">
+      <c r="A1086" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="B1085" s="7" t="inlineStr">
+      <c r="B1086" s="7" t="inlineStr">
         <is>
           <t>Madeleine in 't Veld</t>
         </is>
       </c>
-      <c r="C1085" s="7" t="inlineStr">
+      <c r="C1086" s="7" t="inlineStr">
         <is>
           <t>Oud-Beijerland</t>
         </is>
       </c>
-      <c r="D1085" s="6" t="inlineStr">
+      <c r="D1086" s="6" t="inlineStr">
         <is>
           <t>50:12</t>
         </is>
       </c>
-      <c r="E1085" s="6" t="inlineStr">
+      <c r="E1086" s="6" t="inlineStr">
         <is>
           <t>50:10</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1086">
-      <c r="A1086" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1087">
+      <c r="A1087" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B1086" s="9" t="inlineStr">
+      <c r="B1087" s="9" t="inlineStr">
         <is>
           <t>Vivienne Aline Bauer</t>
         </is>
       </c>
-      <c r="C1086" s="9" t="inlineStr">
+      <c r="C1087" s="9" t="inlineStr">
         <is>
           <t>Leiden</t>
         </is>
       </c>
-      <c r="D1086" s="8" t="inlineStr">
+      <c r="D1087" s="8" t="inlineStr">
         <is>
           <t>50:14</t>
         </is>
       </c>
-      <c r="E1086" s="8" t="inlineStr">
+      <c r="E1087" s="8" t="inlineStr">
         <is>
           <t>49:32</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1087">
-      <c r="A1087" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1088">
+      <c r="A1088" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="B1087" s="7" t="inlineStr">
+      <c r="B1088" s="7" t="inlineStr">
         <is>
           <t>Josipa Benic</t>
         </is>
       </c>
-      <c r="C1087" s="7" t="inlineStr">
+      <c r="C1088" s="7" t="inlineStr">
         <is>
           <t>Zaandam</t>
         </is>
       </c>
-      <c r="D1087" s="6" t="inlineStr">
+      <c r="D1088" s="6" t="inlineStr">
         <is>
           <t>50:16</t>
         </is>
       </c>
-      <c r="E1087" s="6" t="inlineStr">
+      <c r="E1088" s="6" t="inlineStr">
         <is>
           <t>50:07</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1088">
-      <c r="A1088" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1089">
+      <c r="A1089" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B1088" s="9" t="inlineStr">
+      <c r="B1089" s="9" t="inlineStr">
         <is>
           <t>Danielle Kooimans</t>
         </is>
       </c>
-      <c r="C1088" s="9" t="inlineStr">
+      <c r="C1089" s="9" t="inlineStr">
         <is>
           <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
-      <c r="D1088" s="8" t="inlineStr">
+      <c r="D1089" s="8" t="inlineStr">
         <is>
           <t>50:27</t>
         </is>
       </c>
-      <c r="E1088" s="8" t="inlineStr">
+      <c r="E1089" s="8" t="inlineStr">
         <is>
           <t>49:53</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1089">
-      <c r="A1089" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1090">
+      <c r="A1090" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B1089" s="7" t="inlineStr">
+      <c r="B1090" s="7" t="inlineStr">
         <is>
           <t>Janna van Zevenbergen</t>
         </is>
       </c>
-      <c r="C1089" s="7" t="inlineStr">
+      <c r="C1090" s="7" t="inlineStr">
         <is>
           <t>Maassluis</t>
         </is>
       </c>
-      <c r="D1089" s="6" t="inlineStr">
+      <c r="D1090" s="6" t="inlineStr">
         <is>
           <t>50:30</t>
         </is>
       </c>
-      <c r="E1089" s="6" t="inlineStr">
+      <c r="E1090" s="6" t="inlineStr">
         <is>
           <t>50:04</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1090">
-      <c r="A1090" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1091">
+      <c r="A1091" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="B1090" s="9" t="inlineStr">
+      <c r="B1091" s="9" t="inlineStr">
         <is>
           <t>Margot Hanekamp</t>
         </is>
       </c>
-      <c r="C1090" s="9" t="inlineStr">
+      <c r="C1091" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
-      <c r="D1090" s="8" t="inlineStr">
+      <c r="D1091" s="8" t="inlineStr">
         <is>
           <t>51:58</t>
         </is>
       </c>
-      <c r="E1090" s="8" t="inlineStr">
+      <c r="E1091" s="8" t="inlineStr">
         <is>
           <t>51:40</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1091">
-      <c r="A1091" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1092">
+      <c r="A1092" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B1091" s="7" t="inlineStr">
+      <c r="B1092" s="7" t="inlineStr">
         <is>
           <t>Andriana Dryl</t>
         </is>
       </c>
-      <c r="C1091" s="7" t="inlineStr">
+      <c r="C1092" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1091" s="6" t="inlineStr">
+      <c r="D1092" s="6" t="inlineStr">
         <is>
           <t>52:10</t>
         </is>
       </c>
-      <c r="E1091" s="6" t="inlineStr">
+      <c r="E1092" s="6" t="inlineStr">
         <is>
           <t>51:48</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1092">
-      <c r="A1092" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1093">
+      <c r="A1093" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="B1092" s="9" t="inlineStr">
+      <c r="B1093" s="9" t="inlineStr">
         <is>
           <t>Nancy Giganon</t>
         </is>
       </c>
-      <c r="C1092" s="9" t="inlineStr">
+      <c r="C1093" s="9" t="inlineStr">
         <is>
           <t>Saint Quentin</t>
         </is>
       </c>
-      <c r="D1092" s="8" t="inlineStr">
+      <c r="D1093" s="8" t="inlineStr">
         <is>
           <t>52:57</t>
         </is>
       </c>
-      <c r="E1092" s="8" t="inlineStr">
+      <c r="E1093" s="8" t="inlineStr">
         <is>
           <t>52:23</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1093">
-      <c r="A1093" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1094">
+      <c r="A1094" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B1093" s="7" t="inlineStr">
+      <c r="B1094" s="7" t="inlineStr">
         <is>
           <t>Linda de Bruijn</t>
         </is>
       </c>
-      <c r="C1093" s="7" t="inlineStr">
+      <c r="C1094" s="7" t="inlineStr">
         <is>
           <t>Pallas '93</t>
         </is>
       </c>
-      <c r="D1093" s="6" t="inlineStr">
+      <c r="D1094" s="6" t="inlineStr">
         <is>
           <t>53:14</t>
         </is>
       </c>
-      <c r="E1093" s="6" t="inlineStr">
+      <c r="E1094" s="6" t="inlineStr">
         <is>
           <t>53:07</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1094">
-      <c r="A1094" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1095">
+      <c r="A1095" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="B1094" s="9" t="inlineStr">
+      <c r="B1095" s="9" t="inlineStr">
         <is>
           <t>Paulien de Geest</t>
         </is>
       </c>
-      <c r="C1094" s="9" t="inlineStr">
+      <c r="C1095" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1094" s="8" t="inlineStr">
+      <c r="D1095" s="8" t="inlineStr">
         <is>
           <t>53:16</t>
         </is>
       </c>
-      <c r="E1094" s="8" t="inlineStr">
+      <c r="E1095" s="8" t="inlineStr">
         <is>
           <t>52:51</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1095">
-      <c r="A1095" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1096">
+      <c r="A1096" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="B1095" s="7" t="inlineStr">
+      <c r="B1096" s="7" t="inlineStr">
         <is>
           <t>Marieke Overeijnder</t>
         </is>
       </c>
-      <c r="C1095" s="7" t="inlineStr">
+      <c r="C1096" s="7" t="inlineStr">
         <is>
           <t>Voorschoten</t>
         </is>
       </c>
-      <c r="D1095" s="6" t="inlineStr">
+      <c r="D1096" s="6" t="inlineStr">
         <is>
           <t>53:27</t>
         </is>
       </c>
-      <c r="E1095" s="6" t="inlineStr">
+      <c r="E1096" s="6" t="inlineStr">
         <is>
           <t>53:13</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1096">
-      <c r="A1096" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1097">
+      <c r="A1097" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="B1096" s="9" t="inlineStr">
+      <c r="B1097" s="9" t="inlineStr">
         <is>
           <t>Sophie Kenis</t>
         </is>
       </c>
-      <c r="C1096" s="9" t="inlineStr">
+      <c r="C1097" s="9" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
-      <c r="D1096" s="8" t="inlineStr">
+      <c r="D1097" s="8" t="inlineStr">
         <is>
           <t>53:28</t>
         </is>
       </c>
-      <c r="E1096" s="8" t="inlineStr">
+      <c r="E1097" s="8" t="inlineStr">
         <is>
           <t>53:19</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1097">
-      <c r="A1097" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1098">
+      <c r="A1098" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="B1097" s="7" t="inlineStr">
+      <c r="B1098" s="7" t="inlineStr">
         <is>
           <t>Anna Rogoz</t>
         </is>
       </c>
-      <c r="C1097" s="7" t="inlineStr">
+      <c r="C1098" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1097" s="6" t="inlineStr">
+      <c r="D1098" s="6" t="inlineStr">
         <is>
           <t>53:37</t>
         </is>
       </c>
-      <c r="E1097" s="6" t="inlineStr">
+      <c r="E1098" s="6" t="inlineStr">
         <is>
           <t>52:44</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1098">
-      <c r="A1098" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1099">
+      <c r="A1099" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="B1098" s="9" t="inlineStr">
+      <c r="B1099" s="9" t="inlineStr">
         <is>
           <t>Solange Lopes Cardozo</t>
         </is>
       </c>
-      <c r="C1098" s="9" t="inlineStr">
+      <c r="C1099" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1098" s="8" t="inlineStr">
+      <c r="D1099" s="8" t="inlineStr">
         <is>
           <t>54:22</t>
         </is>
       </c>
-      <c r="E1098" s="8" t="inlineStr">
+      <c r="E1099" s="8" t="inlineStr">
         <is>
           <t>53:41</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1099">
-      <c r="A1099" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1100">
+      <c r="A1100" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="B1099" s="7" t="inlineStr">
+      <c r="B1100" s="7" t="inlineStr">
         <is>
           <t>Joek de Hoog</t>
         </is>
       </c>
-      <c r="C1099" s="7" t="inlineStr">
+      <c r="C1100" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1099" s="6" t="inlineStr">
+      <c r="D1100" s="6" t="inlineStr">
         <is>
           <t>54:32</t>
         </is>
       </c>
-      <c r="E1099" s="6" t="inlineStr">
+      <c r="E1100" s="6" t="inlineStr">
         <is>
           <t>54:15</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1100">
-      <c r="A1100" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1101">
+      <c r="A1101" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="B1100" s="9" t="inlineStr">
+      <c r="B1101" s="9" t="inlineStr">
         <is>
           <t>Maarit Arpalo</t>
         </is>
       </c>
-      <c r="C1100" s="9" t="inlineStr">
+      <c r="C1101" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
-      <c r="D1100" s="8" t="inlineStr">
+      <c r="D1101" s="8" t="inlineStr">
         <is>
           <t>54:35</t>
         </is>
       </c>
-      <c r="E1100" s="8" t="inlineStr">
+      <c r="E1101" s="8" t="inlineStr">
         <is>
           <t>54:29</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1101">
-      <c r="A1101" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1102">
+      <c r="A1102" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B1101" s="7" t="inlineStr">
+      <c r="B1102" s="7" t="inlineStr">
         <is>
           <t>Marjolein van den Meiracker</t>
         </is>
       </c>
-      <c r="C1101" s="7" t="inlineStr">
+      <c r="C1102" s="7" t="inlineStr">
         <is>
           <t>Oud-Beijerland</t>
         </is>
       </c>
-      <c r="D1101" s="6" t="inlineStr">
+      <c r="D1102" s="6" t="inlineStr">
         <is>
           <t>54:38</t>
         </is>
       </c>
-      <c r="E1101" s="6" t="inlineStr">
+      <c r="E1102" s="6" t="inlineStr">
         <is>
           <t>53:59</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1102">
-      <c r="A1102" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1103">
+      <c r="A1103" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B1102" s="9" t="inlineStr">
+      <c r="B1103" s="9" t="inlineStr">
         <is>
           <t>Carlette Willems</t>
         </is>
       </c>
-      <c r="C1102" s="9" t="inlineStr">
+      <c r="C1103" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1102" s="8" t="inlineStr">
+      <c r="D1103" s="8" t="inlineStr">
         <is>
           <t>55:50</t>
         </is>
       </c>
-      <c r="E1102" s="8" t="inlineStr">
+      <c r="E1103" s="8" t="inlineStr">
         <is>
           <t>55:29</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1103">
-      <c r="A1103" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1104">
+      <c r="A1104" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B1103" s="7" t="inlineStr">
+      <c r="B1104" s="7" t="inlineStr">
         <is>
           <t>Rianne van der Velden</t>
         </is>
       </c>
-      <c r="C1103" s="7" t="inlineStr">
+      <c r="C1104" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1103" s="6" t="inlineStr">
+      <c r="D1104" s="6" t="inlineStr">
         <is>
           <t>56:04</t>
         </is>
       </c>
-      <c r="E1103" s="6" t="inlineStr">
+      <c r="E1104" s="6" t="inlineStr">
         <is>
           <t>55:41</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1104">
-      <c r="A1104" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1105">
+      <c r="A1105" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="B1104" s="9" t="inlineStr">
+      <c r="B1105" s="9" t="inlineStr">
         <is>
           <t>Shan Qu</t>
         </is>
       </c>
-      <c r="C1104" s="9" t="inlineStr">
+      <c r="C1105" s="9" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
-      <c r="D1104" s="8" t="inlineStr">
+      <c r="D1105" s="8" t="inlineStr">
         <is>
           <t>56:05</t>
         </is>
       </c>
-      <c r="E1104" s="8" t="inlineStr">
+      <c r="E1105" s="8" t="inlineStr">
         <is>
           <t>55:30</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1105">
-      <c r="A1105" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1106">
+      <c r="A1106" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="B1105" s="7" t="inlineStr">
+      <c r="B1106" s="7" t="inlineStr">
         <is>
           <t>Raquel Serna</t>
         </is>
       </c>
-      <c r="C1105" s="7" t="inlineStr">
+      <c r="C1106" s="7" t="inlineStr">
         <is>
           <t>Antwerp</t>
         </is>
       </c>
-      <c r="D1105" s="6" t="inlineStr">
+      <c r="D1106" s="6" t="inlineStr">
         <is>
           <t>56:24</t>
         </is>
       </c>
-      <c r="E1105" s="6" t="inlineStr">
+      <c r="E1106" s="6" t="inlineStr">
         <is>
           <t>55:59</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1106">
-      <c r="A1106" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1107">
+      <c r="A1107" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="B1106" s="9" t="inlineStr">
+      <c r="B1107" s="9" t="inlineStr">
         <is>
           <t>Sharon Pikaar</t>
         </is>
       </c>
-      <c r="C1106" s="9" t="inlineStr">
+      <c r="C1107" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
-      <c r="D1106" s="8" t="inlineStr">
+      <c r="D1107" s="8" t="inlineStr">
         <is>
           <t>56:33</t>
         </is>
       </c>
-      <c r="E1106" s="8" t="inlineStr">
+      <c r="E1107" s="8" t="inlineStr">
         <is>
           <t>56:07</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1107">
-      <c r="A1107" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1108">
+      <c r="A1108" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="B1107" s="7" t="inlineStr">
+      <c r="B1108" s="7" t="inlineStr">
         <is>
           <t>Anna Reimus-Dąbrowska</t>
         </is>
       </c>
-      <c r="C1107" s="7" t="inlineStr">
+      <c r="C1108" s="7" t="inlineStr">
         <is>
           <t>Gdansk</t>
         </is>
       </c>
-      <c r="D1107" s="6" t="inlineStr">
+      <c r="D1108" s="6" t="inlineStr">
         <is>
           <t>57:14</t>
         </is>
       </c>
-      <c r="E1107" s="6" t="inlineStr">
+      <c r="E1108" s="6" t="inlineStr">
         <is>
           <t>56:39</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1108">
-      <c r="A1108" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1109">
+      <c r="A1109" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
-      <c r="B1108" s="9" t="inlineStr">
+      <c r="B1109" s="9" t="inlineStr">
         <is>
           <t>Marcela Müller Silva</t>
         </is>
       </c>
-      <c r="C1108" s="9" t="inlineStr">
+      <c r="C1109" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
-      <c r="D1108" s="8" t="inlineStr">
+      <c r="D1109" s="8" t="inlineStr">
         <is>
           <t>57:22</t>
         </is>
       </c>
-      <c r="E1108" s="8" t="inlineStr">
+      <c r="E1109" s="8" t="inlineStr">
         <is>
           <t>56:50</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1109">
-      <c r="A1109" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1110">
+      <c r="A1110" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="B1109" s="7" t="inlineStr">
+      <c r="B1110" s="7" t="inlineStr">
         <is>
           <t>Lilian van der Steen</t>
         </is>
       </c>
-      <c r="C1109" s="7" t="inlineStr">
+      <c r="C1110" s="7" t="inlineStr">
         <is>
           <t>Gorinchem</t>
         </is>
       </c>
-      <c r="D1109" s="6" t="inlineStr">
+      <c r="D1110" s="6" t="inlineStr">
         <is>
           <t>57:22</t>
         </is>
       </c>
-      <c r="E1109" s="6" t="inlineStr">
+      <c r="E1110" s="6" t="inlineStr">
         <is>
           <t>56:51</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1110">
-      <c r="A1110" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1111">
+      <c r="A1111" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="B1110" s="9" t="inlineStr">
+      <c r="B1111" s="9" t="inlineStr">
         <is>
           <t>Lobke Engelfriet</t>
         </is>
       </c>
-      <c r="C1110" s="9" t="inlineStr">
+      <c r="C1111" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
-      <c r="D1110" s="8" t="inlineStr">
+      <c r="D1111" s="8" t="inlineStr">
         <is>
           <t>57:33</t>
         </is>
       </c>
-      <c r="E1110" s="8" t="inlineStr">
+      <c r="E1111" s="8" t="inlineStr">
         <is>
           <t>56:43</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1111">
-      <c r="A1111" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1112">
+      <c r="A1112" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="B1111" s="7" t="inlineStr">
+      <c r="B1112" s="7" t="inlineStr">
         <is>
           <t>Andrea Vidal rivera</t>
         </is>
       </c>
-      <c r="C1111" s="7" t="inlineStr">
+      <c r="C1112" s="7" t="inlineStr">
         <is>
           <t>Antwerpen</t>
         </is>
       </c>
-      <c r="D1111" s="6" t="inlineStr">
+      <c r="D1112" s="6" t="inlineStr">
         <is>
           <t>57:56</t>
         </is>
       </c>
-      <c r="E1111" s="6" t="inlineStr">
+      <c r="E1112" s="6" t="inlineStr">
         <is>
           <t>57:12</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1112">
-      <c r="A1112" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1113">
+      <c r="A1113" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="B1112" s="9" t="inlineStr">
+      <c r="B1113" s="9" t="inlineStr">
         <is>
           <t>Janneke Boutens</t>
         </is>
       </c>
-      <c r="C1112" s="9" t="inlineStr">
+      <c r="C1113" s="9" t="inlineStr">
         <is>
           <t>Middelburg</t>
         </is>
       </c>
-      <c r="D1112" s="8" t="inlineStr">
+      <c r="D1113" s="8" t="inlineStr">
         <is>
           <t>57:59</t>
         </is>
       </c>
-      <c r="E1112" s="8" t="inlineStr">
+      <c r="E1113" s="8" t="inlineStr">
         <is>
           <t>57:39</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1113">
-      <c r="A1113" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1114">
+      <c r="A1114" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="B1113" s="7" t="inlineStr">
+      <c r="B1114" s="7" t="inlineStr">
         <is>
           <t>Ilse Nasveld</t>
         </is>
       </c>
-      <c r="C1113" s="7" t="inlineStr">
+      <c r="C1114" s="7" t="inlineStr">
         <is>
           <t>Zuidland</t>
         </is>
       </c>
-      <c r="D1113" s="6" t="inlineStr">
+      <c r="D1114" s="6" t="inlineStr">
         <is>
           <t>58:11</t>
         </is>
       </c>
-      <c r="E1113" s="6" t="inlineStr">
+      <c r="E1114" s="6" t="inlineStr">
         <is>
           <t>57:53</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1114">
-      <c r="A1114" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1115">
+      <c r="A1115" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
-      <c r="B1114" s="9" t="inlineStr">
+      <c r="B1115" s="9" t="inlineStr">
         <is>
           <t>Anouk Buijsman</t>
         </is>
       </c>
-      <c r="C1114" s="9" t="inlineStr">
+      <c r="C1115" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1114" s="8" t="inlineStr">
+      <c r="D1115" s="8" t="inlineStr">
         <is>
           <t>58:19</t>
         </is>
       </c>
-      <c r="E1114" s="8" t="inlineStr">
+      <c r="E1115" s="8" t="inlineStr">
         <is>
           <t>57:47</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1115">
-      <c r="A1115" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1116">
+      <c r="A1116" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
-      <c r="B1115" s="7" t="inlineStr">
+      <c r="B1116" s="7" t="inlineStr">
         <is>
           <t>Dominique Vogel</t>
         </is>
       </c>
-      <c r="C1115" s="7" t="inlineStr">
+      <c r="C1116" s="7" t="inlineStr">
         <is>
           <t>Middelburg</t>
         </is>
       </c>
-      <c r="D1115" s="6" t="inlineStr">
+      <c r="D1116" s="6" t="inlineStr">
         <is>
           <t>58:36</t>
         </is>
       </c>
-      <c r="E1115" s="6" t="inlineStr">
+      <c r="E1116" s="6" t="inlineStr">
         <is>
           <t>57:59</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1116">
-      <c r="A1116" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1117">
+      <c r="A1117" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="B1116" s="9" t="inlineStr">
+      <c r="B1117" s="9" t="inlineStr">
         <is>
           <t>Betty van Zoelen</t>
         </is>
       </c>
-      <c r="C1116" s="9" t="inlineStr">
+      <c r="C1117" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
-      <c r="D1116" s="8" t="inlineStr">
+      <c r="D1117" s="8" t="inlineStr">
         <is>
           <t>58:38</t>
         </is>
       </c>
-      <c r="E1116" s="8" t="inlineStr">
+      <c r="E1117" s="8" t="inlineStr">
         <is>
           <t>58:27</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1117">
-      <c r="A1117" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1118">
+      <c r="A1118" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
-      <c r="B1117" s="7" t="inlineStr">
+      <c r="B1118" s="7" t="inlineStr">
         <is>
           <t>Sandra van Oudenaarden</t>
         </is>
       </c>
-      <c r="C1117" s="7" t="inlineStr">
+      <c r="C1118" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1117" s="6" t="inlineStr">
+      <c r="D1118" s="6" t="inlineStr">
         <is>
           <t>58:51</t>
         </is>
       </c>
-      <c r="E1117" s="6" t="inlineStr">
+      <c r="E1118" s="6" t="inlineStr">
         <is>
           <t>58:11</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1118">
-      <c r="A1118" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1119">
+      <c r="A1119" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="B1118" s="9" t="inlineStr">
+      <c r="B1119" s="9" t="inlineStr">
         <is>
           <t>Nicole Roosjen</t>
         </is>
       </c>
-      <c r="C1118" s="9" t="inlineStr">
+      <c r="C1119" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1118" s="8" t="inlineStr">
+      <c r="D1119" s="8" t="inlineStr">
         <is>
           <t>59:29</t>
         </is>
       </c>
-      <c r="E1118" s="8" t="inlineStr">
+      <c r="E1119" s="8" t="inlineStr">
         <is>
           <t>59:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1119">
-      <c r="A1119" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1120">
+      <c r="A1120" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
-      <c r="B1119" s="7" t="inlineStr">
+      <c r="B1120" s="7" t="inlineStr">
         <is>
           <t>Marloes Zoutendijk</t>
         </is>
       </c>
-      <c r="C1119" s="7" t="inlineStr">
+      <c r="C1120" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1119" s="6" t="inlineStr">
+      <c r="D1120" s="6" t="inlineStr">
         <is>
           <t>59:30</t>
         </is>
       </c>
-      <c r="E1119" s="6" t="inlineStr">
+      <c r="E1120" s="6" t="inlineStr">
         <is>
           <t>58:55</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1120">
-      <c r="A1120" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1121">
+      <c r="A1121" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
-      <c r="B1120" s="9" t="inlineStr">
+      <c r="B1121" s="9" t="inlineStr">
         <is>
           <t>Ane Lecue Goti</t>
         </is>
       </c>
-      <c r="C1120" s="9" t="inlineStr">
+      <c r="C1121" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1120" s="8" t="inlineStr">
+      <c r="D1121" s="8" t="inlineStr">
         <is>
           <t>59:31</t>
         </is>
       </c>
-      <c r="E1120" s="8" t="inlineStr">
+      <c r="E1121" s="8" t="inlineStr">
         <is>
           <t>59:15</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1121">
-      <c r="A1121" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1122">
+      <c r="A1122" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
-      <c r="B1121" s="7" t="inlineStr">
+      <c r="B1122" s="7" t="inlineStr">
         <is>
           <t>Redia Sitorus</t>
         </is>
       </c>
-      <c r="C1121" s="7" t="inlineStr">
+      <c r="C1122" s="7" t="inlineStr">
         <is>
           <t>Nieuwerkerk ad IJssel</t>
         </is>
       </c>
-      <c r="D1121" s="6" t="inlineStr">
+      <c r="D1122" s="6" t="inlineStr">
         <is>
           <t>1:00:01</t>
         </is>
       </c>
-      <c r="E1121" s="6" t="inlineStr">
+      <c r="E1122" s="6" t="inlineStr">
         <is>
           <t>59:57</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1122">
-      <c r="A1122" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1123">
+      <c r="A1123" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
-      <c r="B1122" s="9" t="inlineStr">
+      <c r="B1123" s="9" t="inlineStr">
         <is>
           <t>Amparo Roig-Adam</t>
         </is>
       </c>
-      <c r="C1122" s="9" t="inlineStr">
+      <c r="C1123" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1122" s="8" t="inlineStr">
+      <c r="D1123" s="8" t="inlineStr">
         <is>
           <t>1:00:36</t>
         </is>
       </c>
-      <c r="E1122" s="8" t="inlineStr">
+      <c r="E1123" s="8" t="inlineStr">
         <is>
           <t>59:53</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1123">
-      <c r="A1123" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1124">
+      <c r="A1124" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
-      <c r="B1123" s="7" t="inlineStr">
+      <c r="B1124" s="7" t="inlineStr">
         <is>
           <t>Sandra Rumkorf</t>
         </is>
       </c>
-      <c r="C1123" s="7" t="inlineStr">
+      <c r="C1124" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
-      <c r="D1123" s="6" t="inlineStr">
+      <c r="D1124" s="6" t="inlineStr">
         <is>
           <t>1:00:59</t>
         </is>
       </c>
-      <c r="E1123" s="6" t="inlineStr">
+      <c r="E1124" s="6" t="inlineStr">
         <is>
           <t>1:00:31</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1124">
-      <c r="A1124" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1125">
+      <c r="A1125" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
-      <c r="B1124" s="9" t="inlineStr">
+      <c r="B1125" s="9" t="inlineStr">
         <is>
           <t>Meyrama Sári Molnár</t>
         </is>
       </c>
-      <c r="C1124" s="9" t="inlineStr">
+      <c r="C1125" s="9" t="inlineStr">
         <is>
           <t>Bruxelles</t>
         </is>
       </c>
-      <c r="D1124" s="8" t="inlineStr">
+      <c r="D1125" s="8" t="inlineStr">
         <is>
           <t>1:01:05</t>
         </is>
       </c>
-      <c r="E1124" s="8" t="inlineStr">
+      <c r="E1125" s="8" t="inlineStr">
         <is>
           <t>1:00:22</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1125">
-      <c r="A1125" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1126">
+      <c r="A1126" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
-      <c r="B1125" s="7" t="inlineStr">
+      <c r="B1126" s="7" t="inlineStr">
         <is>
           <t>Elles van Dillen</t>
         </is>
       </c>
-      <c r="C1125" s="7" t="inlineStr">
+      <c r="C1126" s="7" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
-      <c r="D1125" s="6" t="inlineStr">
+      <c r="D1126" s="6" t="inlineStr">
         <is>
           <t>1:01:18</t>
         </is>
       </c>
-      <c r="E1125" s="6" t="inlineStr">
+      <c r="E1126" s="6" t="inlineStr">
         <is>
           <t>1:00:51</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1126">
-      <c r="A1126" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1127">
+      <c r="A1127" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
-      <c r="B1126" s="9" t="inlineStr">
+      <c r="B1127" s="9" t="inlineStr">
         <is>
           <t>Marilene van den Berg</t>
         </is>
       </c>
-      <c r="C1126" s="9" t="inlineStr">
+      <c r="C1127" s="9" t="inlineStr">
         <is>
           <t>Spirit Oud Beijerland</t>
         </is>
       </c>
-      <c r="D1126" s="8" t="inlineStr">
+      <c r="D1127" s="8" t="inlineStr">
         <is>
           <t>1:01:22</t>
         </is>
       </c>
-      <c r="E1126" s="8" t="inlineStr">
+      <c r="E1127" s="8" t="inlineStr">
         <is>
           <t>1:00:45</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1127">
-      <c r="A1127" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1128">
+      <c r="A1128" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
-      <c r="B1127" s="7" t="inlineStr">
+      <c r="B1128" s="7" t="inlineStr">
         <is>
           <t>Linda van der Weegen</t>
         </is>
       </c>
-      <c r="C1127" s="7" t="inlineStr">
+      <c r="C1128" s="7" t="inlineStr">
         <is>
           <t>Rijswijk Zh</t>
         </is>
       </c>
-      <c r="D1127" s="6" t="inlineStr">
+      <c r="D1128" s="6" t="inlineStr">
         <is>
           <t>1:01:23</t>
         </is>
       </c>
-      <c r="E1127" s="6" t="inlineStr">
+      <c r="E1128" s="6" t="inlineStr">
         <is>
           <t>1:00:45</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1128">
-      <c r="A1128" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1129">
+      <c r="A1129" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="B1128" s="9" t="inlineStr">
+      <c r="B1129" s="9" t="inlineStr">
         <is>
           <t>Leah Smith</t>
         </is>
       </c>
-      <c r="C1128" s="9" t="inlineStr">
+      <c r="C1129" s="9" t="inlineStr">
         <is>
           <t>Cheltenham</t>
         </is>
       </c>
-      <c r="D1128" s="8" t="inlineStr">
+      <c r="D1129" s="8" t="inlineStr">
         <is>
           <t>1:01:45</t>
         </is>
       </c>
-      <c r="E1128" s="8" t="inlineStr">
+      <c r="E1129" s="8" t="inlineStr">
         <is>
           <t>1:01:25</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1129">
-      <c r="A1129" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1130">
+      <c r="A1130" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
-      <c r="B1129" s="7" t="inlineStr">
+      <c r="B1130" s="7" t="inlineStr">
         <is>
           <t>Elena Langarica Lion</t>
         </is>
       </c>
-      <c r="C1129" s="7" t="inlineStr">
+      <c r="C1130" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1129" s="6" t="inlineStr">
+      <c r="D1130" s="6" t="inlineStr">
         <is>
           <t>1:01:51</t>
         </is>
       </c>
-      <c r="E1129" s="6" t="inlineStr">
+      <c r="E1130" s="6" t="inlineStr">
         <is>
           <t>1:01:35</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1130">
-      <c r="A1130" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1131">
+      <c r="A1131" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
-      <c r="B1130" s="9" t="inlineStr">
+      <c r="B1131" s="9" t="inlineStr">
         <is>
           <t>Nel van Wijk</t>
         </is>
       </c>
-      <c r="C1130" s="9" t="inlineStr">
+      <c r="C1131" s="9" t="inlineStr">
         <is>
           <t>Zevenhuizen Zh</t>
         </is>
       </c>
-      <c r="D1130" s="8" t="inlineStr">
+      <c r="D1131" s="8" t="inlineStr">
         <is>
           <t>1:02:07</t>
         </is>
       </c>
-      <c r="E1130" s="8" t="inlineStr">
+      <c r="E1131" s="8" t="inlineStr">
         <is>
           <t>1:01:25</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1131">
-      <c r="A1131" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1132">
+      <c r="A1132" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
-      <c r="B1131" s="7" t="inlineStr">
+      <c r="B1132" s="7" t="inlineStr">
         <is>
           <t>Nicole van Diggelen</t>
         </is>
       </c>
-      <c r="C1131" s="7" t="inlineStr">
+      <c r="C1132" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1131" s="6" t="inlineStr">
+      <c r="D1132" s="6" t="inlineStr">
         <is>
           <t>1:02:10</t>
         </is>
       </c>
-      <c r="E1131" s="6" t="inlineStr">
+      <c r="E1132" s="6" t="inlineStr">
         <is>
           <t>1:01:49</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1132">
-      <c r="A1132" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1133">
+      <c r="A1133" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
-      <c r="B1132" s="9" t="inlineStr">
+      <c r="B1133" s="9" t="inlineStr">
         <is>
           <t>Christa Sjabbens</t>
         </is>
       </c>
-      <c r="C1132" s="9" t="inlineStr">
+      <c r="C1133" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1132" s="8" t="inlineStr">
+      <c r="D1133" s="8" t="inlineStr">
         <is>
           <t>1:02:29</t>
         </is>
       </c>
-      <c r="E1132" s="8" t="inlineStr">
+      <c r="E1133" s="8" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1133">
-      <c r="A1133" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1134">
+      <c r="A1134" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
-      <c r="B1133" s="7" t="inlineStr">
+      <c r="B1134" s="7" t="inlineStr">
         <is>
           <t>Manuela Slabbekoorn</t>
         </is>
       </c>
-      <c r="C1133" s="7" t="inlineStr">
+      <c r="C1134" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1133" s="6" t="inlineStr">
+      <c r="D1134" s="6" t="inlineStr">
         <is>
           <t>1:02:30</t>
         </is>
       </c>
-      <c r="E1133" s="6" t="inlineStr">
+      <c r="E1134" s="6" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1134">
-      <c r="A1134" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1135">
+      <c r="A1135" s="8" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
-      <c r="B1134" s="9" t="inlineStr">
+      <c r="B1135" s="9" t="inlineStr">
         <is>
           <t>Natalie Huisman</t>
         </is>
       </c>
-      <c r="C1134" s="9" t="inlineStr">
+      <c r="C1135" s="9" t="inlineStr">
         <is>
           <t>Hekelingen</t>
         </is>
       </c>
-      <c r="D1134" s="8" t="inlineStr">
+      <c r="D1135" s="8" t="inlineStr">
         <is>
           <t>1:02:45</t>
         </is>
       </c>
-      <c r="E1134" s="8" t="inlineStr">
+      <c r="E1135" s="8" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1135">
-      <c r="A1135" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1136">
+      <c r="A1136" s="6" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
-      <c r="B1135" s="7" t="inlineStr">
+      <c r="B1136" s="7" t="inlineStr">
         <is>
           <t>Fleur Bruining</t>
         </is>
       </c>
-      <c r="C1135" s="7" t="inlineStr">
+      <c r="C1136" s="7" t="inlineStr">
         <is>
           <t>Hekelingen</t>
         </is>
       </c>
-      <c r="D1135" s="6" t="inlineStr">
+      <c r="D1136" s="6" t="inlineStr">
         <is>
           <t>1:02:45</t>
         </is>
       </c>
-      <c r="E1135" s="6" t="inlineStr">
+      <c r="E1136" s="6" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1136">
-      <c r="A1136" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1137">
+      <c r="A1137" s="8" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
-      <c r="B1136" s="9" t="inlineStr">
+      <c r="B1137" s="9" t="inlineStr">
         <is>
           <t>Ilse Scholten</t>
         </is>
       </c>
-      <c r="C1136" s="9" t="inlineStr">
+      <c r="C1137" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1136" s="8" t="inlineStr">
+      <c r="D1137" s="8" t="inlineStr">
         <is>
           <t>1:03:11</t>
         </is>
       </c>
-      <c r="E1136" s="8" t="inlineStr">
+      <c r="E1137" s="8" t="inlineStr">
         <is>
           <t>1:02:53</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1137">
-      <c r="A1137" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1138">
+      <c r="A1138" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
-      <c r="B1137" s="7" t="inlineStr">
+      <c r="B1138" s="7" t="inlineStr">
         <is>
           <t>Bianca Rosbergen</t>
         </is>
       </c>
-      <c r="C1137" s="7" t="inlineStr">
+      <c r="C1138" s="7" t="inlineStr">
         <is>
           <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
-      <c r="D1137" s="6" t="inlineStr">
+      <c r="D1138" s="6" t="inlineStr">
         <is>
           <t>1:03:47</t>
         </is>
       </c>
-      <c r="E1137" s="6" t="inlineStr">
+      <c r="E1138" s="6" t="inlineStr">
         <is>
           <t>1:03:32</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1138">
-      <c r="A1138" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1139">
+      <c r="A1139" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="B1138" s="9" t="inlineStr">
+      <c r="B1139" s="9" t="inlineStr">
         <is>
           <t>Victoire Allard</t>
         </is>
       </c>
-      <c r="C1138" s="9" t="inlineStr">
+      <c r="C1139" s="9" t="inlineStr">
         <is>
           <t>Paris</t>
         </is>
       </c>
-      <c r="D1138" s="8" t="inlineStr">
+      <c r="D1139" s="8" t="inlineStr">
         <is>
           <t>1:03:56</t>
         </is>
       </c>
-      <c r="E1138" s="8" t="inlineStr">
+      <c r="E1139" s="8" t="inlineStr">
         <is>
           <t>1:03:33</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1139">
-      <c r="A1139" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1140">
+      <c r="A1140" s="6" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
-      <c r="B1139" s="7" t="inlineStr">
+      <c r="B1140" s="7" t="inlineStr">
         <is>
           <t>Esther Stutvoet</t>
         </is>
       </c>
-      <c r="C1139" s="7" t="inlineStr">
+      <c r="C1140" s="7" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
-      <c r="D1139" s="6" t="inlineStr">
+      <c r="D1140" s="6" t="inlineStr">
         <is>
           <t>1:04:01</t>
         </is>
       </c>
-      <c r="E1139" s="6" t="inlineStr">
+      <c r="E1140" s="6" t="inlineStr">
         <is>
           <t>1:03:34</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1140">
-      <c r="A1140" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1141">
+      <c r="A1141" s="8" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
-      <c r="B1140" s="9" t="inlineStr">
+      <c r="B1141" s="9" t="inlineStr">
         <is>
           <t>Monique Panneman</t>
         </is>
       </c>
-      <c r="C1140" s="9" t="inlineStr">
+      <c r="C1141" s="9" t="inlineStr">
         <is>
           <t>KAV Holland</t>
         </is>
       </c>
-      <c r="D1140" s="8" t="inlineStr">
+      <c r="D1141" s="8" t="inlineStr">
         <is>
           <t>1:04:04</t>
         </is>
       </c>
-      <c r="E1140" s="8" t="inlineStr">
+      <c r="E1141" s="8" t="inlineStr">
         <is>
           <t>1:03:32</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1141">
-      <c r="A1141" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1142">
+      <c r="A1142" s="6" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
-      <c r="B1141" s="7" t="inlineStr">
+      <c r="B1142" s="7" t="inlineStr">
         <is>
           <t>Wanda Knoppers</t>
         </is>
       </c>
-      <c r="C1141" s="7" t="inlineStr">
+      <c r="C1142" s="7" t="inlineStr">
         <is>
           <t>Zuidland</t>
         </is>
       </c>
-      <c r="D1141" s="6" t="inlineStr">
+      <c r="D1142" s="6" t="inlineStr">
         <is>
           <t>1:04:40</t>
         </is>
       </c>
-      <c r="E1141" s="6" t="inlineStr">
+      <c r="E1142" s="6" t="inlineStr">
         <is>
           <t>1:03:54</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1142">
-      <c r="A1142" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1143">
+      <c r="A1143" s="8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
-      <c r="B1142" s="9" t="inlineStr">
+      <c r="B1143" s="9" t="inlineStr">
         <is>
           <t>Amy Verbeek</t>
         </is>
       </c>
-      <c r="C1142" s="9" t="inlineStr">
+      <c r="C1143" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1142" s="8" t="inlineStr">
+      <c r="D1143" s="8" t="inlineStr">
         <is>
           <t>1:05:00</t>
         </is>
       </c>
-      <c r="E1142" s="8" t="inlineStr">
+      <c r="E1143" s="8" t="inlineStr">
         <is>
           <t>1:04:16</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1143">
-      <c r="A1143" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1144">
+      <c r="A1144" s="6" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
-      <c r="B1143" s="7" t="inlineStr">
+      <c r="B1144" s="7" t="inlineStr">
         <is>
           <t>Brenda McArthur</t>
         </is>
       </c>
-      <c r="C1143" s="7" t="inlineStr">
+      <c r="C1144" s="7" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
-      <c r="D1143" s="6" t="inlineStr">
+      <c r="D1144" s="6" t="inlineStr">
         <is>
           <t>1:05:11</t>
         </is>
       </c>
-      <c r="E1143" s="6" t="inlineStr">
+      <c r="E1144" s="6" t="inlineStr">
         <is>
           <t>1:04:46</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1144">
-      <c r="A1144" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1145">
+      <c r="A1145" s="8" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
-      <c r="B1144" s="9" t="inlineStr">
+      <c r="B1145" s="9" t="inlineStr">
         <is>
           <t>Gaby Gerritsen</t>
         </is>
       </c>
-      <c r="C1144" s="9" t="inlineStr">
+      <c r="C1145" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1144" s="8" t="inlineStr">
+      <c r="D1145" s="8" t="inlineStr">
         <is>
           <t>1:05:12</t>
         </is>
       </c>
-      <c r="E1144" s="8" t="inlineStr">
+      <c r="E1145" s="8" t="inlineStr">
         <is>
           <t>1:04:46</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1145">
-      <c r="A1145" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1146">
+      <c r="A1146" s="6" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
-      <c r="B1145" s="7" t="inlineStr">
+      <c r="B1146" s="7" t="inlineStr">
         <is>
           <t>Marloes Westerman</t>
         </is>
       </c>
-      <c r="C1145" s="7" t="inlineStr">
+      <c r="C1146" s="7" t="inlineStr">
         <is>
           <t>Oostvoorne</t>
         </is>
       </c>
-      <c r="D1145" s="6" t="inlineStr">
+      <c r="D1146" s="6" t="inlineStr">
         <is>
           <t>1:05:39</t>
         </is>
       </c>
-      <c r="E1145" s="6" t="inlineStr">
+      <c r="E1146" s="6" t="inlineStr">
         <is>
           <t>1:05:27</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1146">
-      <c r="A1146" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1147">
+      <c r="A1147" s="8" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
-      <c r="B1146" s="9" t="inlineStr">
+      <c r="B1147" s="9" t="inlineStr">
         <is>
           <t>Ineke Roelofs</t>
         </is>
       </c>
-      <c r="C1146" s="9" t="inlineStr">
+      <c r="C1147" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1146" s="8" t="inlineStr">
+      <c r="D1147" s="8" t="inlineStr">
         <is>
           <t>1:05:44</t>
         </is>
       </c>
-      <c r="E1146" s="8" t="inlineStr">
+      <c r="E1147" s="8" t="inlineStr">
         <is>
           <t>1:04:52</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1147">
-      <c r="A1147" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1148">
+      <c r="A1148" s="6" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
-      <c r="B1147" s="7" t="inlineStr">
+      <c r="B1148" s="7" t="inlineStr">
         <is>
           <t>Corinne Troost</t>
         </is>
       </c>
-      <c r="C1147" s="7" t="inlineStr">
+      <c r="C1148" s="7" t="inlineStr">
         <is>
           <t>Hekelingen</t>
         </is>
       </c>
-      <c r="D1147" s="6" t="inlineStr">
+      <c r="D1148" s="6" t="inlineStr">
         <is>
           <t>1:05:55</t>
         </is>
       </c>
-      <c r="E1147" s="6" t="inlineStr">
+      <c r="E1148" s="6" t="inlineStr">
         <is>
           <t>1:05:40</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1148">
-      <c r="A1148" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1149">
+      <c r="A1149" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
-      <c r="B1148" s="9" t="inlineStr">
+      <c r="B1149" s="9" t="inlineStr">
         <is>
           <t>Sigrid Orgers-Barten</t>
         </is>
       </c>
-      <c r="C1148" s="9" t="inlineStr">
+      <c r="C1149" s="9" t="inlineStr">
         <is>
           <t>Hekelingen</t>
         </is>
       </c>
-      <c r="D1148" s="8" t="inlineStr">
+      <c r="D1149" s="8" t="inlineStr">
         <is>
           <t>1:05:55</t>
         </is>
       </c>
-      <c r="E1148" s="8" t="inlineStr">
+      <c r="E1149" s="8" t="inlineStr">
         <is>
           <t>1:05:40</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1149">
-      <c r="A1149" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1150">
+      <c r="A1150" s="6" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
-      <c r="B1149" s="7" t="inlineStr">
+      <c r="B1150" s="7" t="inlineStr">
         <is>
           <t>Sabina Keijl</t>
         </is>
       </c>
-      <c r="C1149" s="7" t="inlineStr">
+      <c r="C1150" s="7" t="inlineStr">
         <is>
           <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
-      <c r="D1149" s="6" t="inlineStr">
+      <c r="D1150" s="6" t="inlineStr">
         <is>
           <t>1:06:12</t>
         </is>
       </c>
-      <c r="E1149" s="6" t="inlineStr">
+      <c r="E1150" s="6" t="inlineStr">
         <is>
           <t>1:05:31</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1150">
-      <c r="A1150" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1151">
+      <c r="A1151" s="8" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
-      <c r="B1150" s="9" t="inlineStr">
+      <c r="B1151" s="9" t="inlineStr">
         <is>
           <t>Natalie van der Steen</t>
         </is>
       </c>
-      <c r="C1150" s="9" t="inlineStr">
+      <c r="C1151" s="9" t="inlineStr">
         <is>
           <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
-      <c r="D1150" s="8" t="inlineStr">
+      <c r="D1151" s="8" t="inlineStr">
         <is>
           <t>1:06:24</t>
         </is>
       </c>
-      <c r="E1150" s="8" t="inlineStr">
+      <c r="E1151" s="8" t="inlineStr">
         <is>
           <t>1:05:37</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1151">
-      <c r="A1151" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1152">
+      <c r="A1152" s="6" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
-      <c r="B1151" s="7" t="inlineStr">
+      <c r="B1152" s="7" t="inlineStr">
         <is>
           <t>Suzanne Brom</t>
         </is>
       </c>
-      <c r="C1151" s="7" t="inlineStr">
+      <c r="C1152" s="7" t="inlineStr">
         <is>
           <t>Oostvoorne</t>
         </is>
       </c>
-      <c r="D1151" s="6" t="inlineStr">
+      <c r="D1152" s="6" t="inlineStr">
         <is>
           <t>1:06:28</t>
         </is>
       </c>
-      <c r="E1151" s="6" t="inlineStr">
+      <c r="E1152" s="6" t="inlineStr">
         <is>
           <t>1:06:16</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1152">
-      <c r="A1152" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1153">
+      <c r="A1153" s="8" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
-      <c r="B1152" s="9" t="inlineStr">
+      <c r="B1153" s="9" t="inlineStr">
         <is>
           <t>Anda van der Mark-de Ruiter</t>
         </is>
       </c>
-      <c r="C1152" s="9" t="inlineStr">
+      <c r="C1153" s="9" t="inlineStr">
         <is>
           <t>Leiden</t>
         </is>
       </c>
-      <c r="D1152" s="8" t="inlineStr">
+      <c r="D1153" s="8" t="inlineStr">
         <is>
           <t>1:06:42</t>
         </is>
       </c>
-      <c r="E1152" s="8" t="inlineStr">
+      <c r="E1153" s="8" t="inlineStr">
         <is>
           <t>1:05:54</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1153">
-      <c r="A1153" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1154">
+      <c r="A1154" s="6" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
-      <c r="B1153" s="7" t="inlineStr">
+      <c r="B1154" s="7" t="inlineStr">
         <is>
           <t>Quirine Mudde</t>
         </is>
       </c>
-      <c r="C1153" s="7" t="inlineStr">
+      <c r="C1154" s="7" t="inlineStr">
         <is>
           <t>Pijnacker</t>
         </is>
       </c>
-      <c r="D1153" s="6" t="inlineStr">
+      <c r="D1154" s="6" t="inlineStr">
         <is>
           <t>1:06:48</t>
         </is>
       </c>
-      <c r="E1153" s="6" t="inlineStr">
+      <c r="E1154" s="6" t="inlineStr">
         <is>
           <t>1:06:38</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1154">
-      <c r="A1154" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1155">
+      <c r="A1155" s="8" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
-      <c r="B1154" s="9" t="inlineStr">
+      <c r="B1155" s="9" t="inlineStr">
         <is>
           <t>Anne Marie Bontje Ketting</t>
         </is>
       </c>
-      <c r="C1154" s="9" t="inlineStr">
+      <c r="C1155" s="9" t="inlineStr">
         <is>
           <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
-      <c r="D1154" s="8" t="inlineStr">
+      <c r="D1155" s="8" t="inlineStr">
         <is>
           <t>1:08:38</t>
         </is>
       </c>
-      <c r="E1154" s="8" t="inlineStr">
+      <c r="E1155" s="8" t="inlineStr">
         <is>
           <t>1:07:56</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1155">
-      <c r="A1155" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1156">
+      <c r="A1156" s="6" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
-      <c r="B1155" s="7" t="inlineStr">
+      <c r="B1156" s="7" t="inlineStr">
         <is>
           <t>Laura Van Es</t>
         </is>
       </c>
-      <c r="C1155" s="7" t="inlineStr">
+      <c r="C1156" s="7" t="inlineStr">
         <is>
           <t>Boom</t>
         </is>
       </c>
-      <c r="D1155" s="6" t="inlineStr">
+      <c r="D1156" s="6" t="inlineStr">
         <is>
           <t>1:09:43</t>
         </is>
       </c>
-      <c r="E1155" s="6" t="inlineStr">
+      <c r="E1156" s="6" t="inlineStr">
         <is>
           <t>1:09:14</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1156">
-      <c r="A1156" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1157">
+      <c r="A1157" s="8" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
-      <c r="B1156" s="9" t="inlineStr">
+      <c r="B1157" s="9" t="inlineStr">
         <is>
           <t>Astrid Chander-Stroet</t>
         </is>
       </c>
-      <c r="C1156" s="9" t="inlineStr">
+      <c r="C1157" s="9" t="inlineStr">
         <is>
           <t>Haarlemmermeer</t>
         </is>
       </c>
-      <c r="D1156" s="8" t="inlineStr">
+      <c r="D1157" s="8" t="inlineStr">
         <is>
           <t>1:09:57</t>
         </is>
       </c>
-      <c r="E1156" s="8" t="inlineStr">
+      <c r="E1157" s="8" t="inlineStr">
         <is>
           <t>1:09:30</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1157">
-      <c r="A1157" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1158">
+      <c r="A1158" s="6" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
-      <c r="B1157" s="7" t="inlineStr">
+      <c r="B1158" s="7" t="inlineStr">
         <is>
           <t>Simone van der Voort</t>
         </is>
       </c>
-      <c r="C1157" s="7" t="inlineStr">
+      <c r="C1158" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1157" s="6" t="inlineStr">
+      <c r="D1158" s="6" t="inlineStr">
         <is>
           <t>1:10:01</t>
         </is>
       </c>
-      <c r="E1157" s="6" t="inlineStr">
+      <c r="E1158" s="6" t="inlineStr">
         <is>
           <t>1:09:18</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1158">
-      <c r="A1158" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1159">
+      <c r="A1159" s="8" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
-      <c r="B1158" s="9" t="inlineStr">
+      <c r="B1159" s="9" t="inlineStr">
         <is>
           <t>Renate Berveling</t>
         </is>
       </c>
-      <c r="C1158" s="9" t="inlineStr">
+      <c r="C1159" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1158" s="8" t="inlineStr">
+      <c r="D1159" s="8" t="inlineStr">
         <is>
           <t>1:10:01</t>
         </is>
       </c>
-      <c r="E1158" s="8" t="inlineStr">
+      <c r="E1159" s="8" t="inlineStr">
         <is>
           <t>1:09:18</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1159">
-      <c r="A1159" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1160">
+      <c r="A1160" s="6" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
-      <c r="B1159" s="7" t="inlineStr">
+      <c r="B1160" s="7" t="inlineStr">
         <is>
           <t>Anne Kropmans</t>
         </is>
       </c>
-      <c r="C1159" s="7" t="inlineStr">
+      <c r="C1160" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1159" s="6" t="inlineStr">
+      <c r="D1160" s="6" t="inlineStr">
         <is>
           <t>1:10:11</t>
         </is>
       </c>
-      <c r="E1159" s="6" t="inlineStr">
+      <c r="E1160" s="6" t="inlineStr">
         <is>
           <t>1:09:51</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1160">
-      <c r="A1160" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1161">
+      <c r="A1161" s="8" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
-      <c r="B1160" s="9" t="inlineStr">
+      <c r="B1161" s="9" t="inlineStr">
         <is>
           <t>Marion Meerwaldt</t>
         </is>
       </c>
-      <c r="C1160" s="9" t="inlineStr">
+      <c r="C1161" s="9" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
-      <c r="D1160" s="8" t="inlineStr">
+      <c r="D1161" s="8" t="inlineStr">
         <is>
           <t>1:11:32</t>
         </is>
       </c>
-      <c r="E1160" s="8" t="inlineStr">
+      <c r="E1161" s="8" t="inlineStr">
         <is>
           <t>1:11:08</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1161">
-      <c r="A1161" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1162">
+      <c r="A1162" s="6" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
-      <c r="B1161" s="7" t="inlineStr">
+      <c r="B1162" s="7" t="inlineStr">
         <is>
           <t>Kirsten Mutsaers</t>
         </is>
       </c>
-      <c r="C1161" s="7" t="inlineStr">
+      <c r="C1162" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1161" s="6" t="inlineStr">
+      <c r="D1162" s="6" t="inlineStr">
         <is>
           <t>1:11:55</t>
         </is>
       </c>
-      <c r="E1161" s="6" t="inlineStr">
+      <c r="E1162" s="6" t="inlineStr">
         <is>
           <t>1:11:10</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1162">
-      <c r="A1162" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1163">
+      <c r="A1163" s="8" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
-      <c r="B1162" s="9" t="inlineStr">
+      <c r="B1163" s="9" t="inlineStr">
         <is>
           <t>Fidan Fidan Gürcan</t>
         </is>
       </c>
-      <c r="C1162" s="9" t="inlineStr">
+      <c r="C1163" s="9" t="inlineStr">
         <is>
           <t>Aalsmeer</t>
         </is>
       </c>
-      <c r="D1162" s="8" t="inlineStr">
+      <c r="D1163" s="8" t="inlineStr">
         <is>
           <t>1:12:22</t>
         </is>
       </c>
-      <c r="E1162" s="8" t="inlineStr">
+      <c r="E1163" s="8" t="inlineStr">
         <is>
           <t>1:11:47</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1163">
-      <c r="A1163" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1164">
+      <c r="A1164" s="6" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
-      <c r="B1163" s="7" t="inlineStr">
+      <c r="B1164" s="7" t="inlineStr">
         <is>
           <t>Michelle van der Sluis</t>
         </is>
       </c>
-      <c r="C1163" s="7" t="inlineStr">
+      <c r="C1164" s="7" t="inlineStr">
         <is>
           <t>Hellevoetsluis</t>
         </is>
       </c>
-      <c r="D1163" s="6" t="inlineStr">
+      <c r="D1164" s="6" t="inlineStr">
         <is>
           <t>1:14:26</t>
         </is>
       </c>
-      <c r="E1163" s="6" t="inlineStr">
+      <c r="E1164" s="6" t="inlineStr">
         <is>
           <t>1:14:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1164">
-      <c r="A1164" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1165">
+      <c r="A1165" s="8" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
-      <c r="B1164" s="9" t="inlineStr">
+      <c r="B1165" s="9" t="inlineStr">
         <is>
           <t>Ana Oliveira dos Santos Uijl</t>
         </is>
       </c>
-      <c r="C1164" s="9" t="inlineStr">
+      <c r="C1165" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
-      <c r="D1164" s="8" t="inlineStr">
+      <c r="D1165" s="8" t="inlineStr">
         <is>
           <t>1:15:05</t>
         </is>
       </c>
-      <c r="E1164" s="8" t="inlineStr">
+      <c r="E1165" s="8" t="inlineStr">
         <is>
           <t>1:14:31</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1165">
-      <c r="A1165" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1166">
+      <c r="A1166" s="6" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
-      <c r="B1165" s="7" t="inlineStr">
+      <c r="B1166" s="7" t="inlineStr">
         <is>
           <t>Aniek Westerbeke</t>
         </is>
       </c>
-      <c r="C1165" s="7" t="inlineStr">
+      <c r="C1166" s="7" t="inlineStr">
         <is>
           <t>Hoek</t>
         </is>
       </c>
-      <c r="D1165" s="6" t="inlineStr">
+      <c r="D1166" s="6" t="inlineStr">
         <is>
           <t>1:15:23</t>
         </is>
       </c>
-      <c r="E1165" s="6" t="inlineStr">
+      <c r="E1166" s="6" t="inlineStr">
         <is>
           <t>1:14:21</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1166">
-      <c r="A1166" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1167">
+      <c r="A1167" s="8" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
-      <c r="B1166" s="9" t="inlineStr">
+      <c r="B1167" s="9" t="inlineStr">
         <is>
           <t>Hilda Oogjen</t>
         </is>
       </c>
-      <c r="C1166" s="9" t="inlineStr">
+      <c r="C1167" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
-      <c r="D1166" s="8" t="inlineStr">
+      <c r="D1167" s="8" t="inlineStr">
         <is>
           <t>1:17:33</t>
         </is>
       </c>
-      <c r="E1166" s="8" t="inlineStr">
+      <c r="E1167" s="8" t="inlineStr">
         <is>
           <t>1:16:54</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1167">
-      <c r="A1167" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1168">
+      <c r="A1168" s="6" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
-      <c r="B1167" s="7" t="inlineStr">
+      <c r="B1168" s="7" t="inlineStr">
         <is>
           <t>Merve Bas Seyyar</t>
         </is>
       </c>
-      <c r="C1167" s="7" t="inlineStr">
+      <c r="C1168" s="7" t="inlineStr">
         <is>
           <t>Den Haag</t>
         </is>
       </c>
-      <c r="D1167" s="6" t="inlineStr">
+      <c r="D1168" s="6" t="inlineStr">
         <is>
           <t>1:20:05</t>
         </is>
       </c>
-      <c r="E1167" s="6" t="inlineStr">
+      <c r="E1168" s="6" t="inlineStr">
         <is>
           <t>1:19:37</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1168">
-[...11 lines deleted...]
-      <c r="E1169" s="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1169">
+      <c r="A1169" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1170">
-      <c r="A1170" s="5" t="inlineStr">
+      <c r="A1170" s="4" t="inlineStr">
+        <is>
+          <t>MAN, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B1170" s="4"/>
+      <c r="C1170" s="4"/>
+      <c r="D1170" s="4"/>
+      <c r="E1170" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1171">
+      <c r="A1171" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B1170" s="5" t="inlineStr">
+      <c r="B1171" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C1170" s="5" t="inlineStr">
+      <c r="C1171" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D1170" s="5" t="inlineStr">
+      <c r="D1171" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E1170" s="5" t="inlineStr">
+      <c r="E1171" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1171">
-      <c r="A1171" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1172">
+      <c r="A1172" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1171" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C1171" s="7" t="inlineStr">
+      <c r="B1172" s="7" t="inlineStr">
+        <is>
+          <t>Hidde Weersma</t>
+        </is>
+      </c>
+      <c r="C1172" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1172" s="6" t="inlineStr">
+        <is>
+          <t>16:03</t>
+        </is>
+      </c>
+      <c r="E1172" s="6" t="inlineStr">
+        <is>
+          <t>16:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1173">
+      <c r="A1173" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1173" s="9" t="inlineStr">
+        <is>
+          <t>Joost van Esch</t>
+        </is>
+      </c>
+      <c r="C1173" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam Atletiek</t>
+        </is>
+      </c>
+      <c r="D1173" s="8" t="inlineStr">
+        <is>
+          <t>16:22</t>
+        </is>
+      </c>
+      <c r="E1173" s="8" t="inlineStr">
+        <is>
+          <t>16:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1174">
+      <c r="A1174" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1174" s="7" t="inlineStr">
+        <is>
+          <t>Wouter Verstraate</t>
+        </is>
+      </c>
+      <c r="C1174" s="7" t="inlineStr">
+        <is>
+          <t>Arnemuiden</t>
+        </is>
+      </c>
+      <c r="D1174" s="6" t="inlineStr">
+        <is>
+          <t>16:27</t>
+        </is>
+      </c>
+      <c r="E1174" s="6" t="inlineStr">
+        <is>
+          <t>16:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1175">
+      <c r="A1175" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1175" s="9" t="inlineStr">
+        <is>
+          <t>Jim Doornbosch</t>
+        </is>
+      </c>
+      <c r="C1175" s="9" t="inlineStr">
+        <is>
+          <t>Hellevoetsluis</t>
+        </is>
+      </c>
+      <c r="D1175" s="8" t="inlineStr">
+        <is>
+          <t>16:40</t>
+        </is>
+      </c>
+      <c r="E1175" s="8" t="inlineStr">
+        <is>
+          <t>16:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1176">
+      <c r="A1176" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1176" s="7" t="inlineStr">
+        <is>
+          <t>Twan Kleijwegt</t>
+        </is>
+      </c>
+      <c r="C1176" s="7" t="inlineStr">
+        <is>
+          <t>PAC</t>
+        </is>
+      </c>
+      <c r="D1176" s="6" t="inlineStr">
+        <is>
+          <t>16:40</t>
+        </is>
+      </c>
+      <c r="E1176" s="6" t="inlineStr">
+        <is>
+          <t>16:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1177">
+      <c r="A1177" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1177" s="9" t="inlineStr">
+        <is>
+          <t>Federico Sosa</t>
+        </is>
+      </c>
+      <c r="C1177" s="9" t="inlineStr">
+        <is>
+          <t>Amsterdam Zuidoost</t>
+        </is>
+      </c>
+      <c r="D1177" s="8" t="inlineStr">
+        <is>
+          <t>17:49</t>
+        </is>
+      </c>
+      <c r="E1177" s="8" t="inlineStr">
+        <is>
+          <t>17:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1178">
+      <c r="A1178" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1178" s="7" t="inlineStr">
+        <is>
+          <t>Nikolay Prokudin</t>
+        </is>
+      </c>
+      <c r="C1178" s="7" t="inlineStr">
+        <is>
+          <t>Reutov</t>
+        </is>
+      </c>
+      <c r="D1178" s="6" t="inlineStr">
+        <is>
+          <t>18:24</t>
+        </is>
+      </c>
+      <c r="E1178" s="6" t="inlineStr">
+        <is>
+          <t>18:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1179">
+      <c r="A1179" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1179" s="9" t="inlineStr">
+        <is>
+          <t>Marcel Fiering</t>
+        </is>
+      </c>
+      <c r="C1179" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1179" s="8" t="inlineStr">
+        <is>
+          <t>18:28</t>
+        </is>
+      </c>
+      <c r="E1179" s="8" t="inlineStr">
+        <is>
+          <t>18:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1180">
+      <c r="A1180" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1180" s="7" t="inlineStr">
+        <is>
+          <t>Youri Watson</t>
+        </is>
+      </c>
+      <c r="C1180" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1180" s="6" t="inlineStr">
+        <is>
+          <t>19:04</t>
+        </is>
+      </c>
+      <c r="E1180" s="6" t="inlineStr">
+        <is>
+          <t>19:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1181">
+      <c r="A1181" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1181" s="9" t="inlineStr">
+        <is>
+          <t>Frido Verschoor</t>
+        </is>
+      </c>
+      <c r="C1181" s="9" t="inlineStr">
+        <is>
+          <t>Energie</t>
+        </is>
+      </c>
+      <c r="D1181" s="8" t="inlineStr">
+        <is>
+          <t>19:12</t>
+        </is>
+      </c>
+      <c r="E1181" s="8" t="inlineStr">
+        <is>
+          <t>19:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1182">
+      <c r="A1182" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1182" s="7" t="inlineStr">
+        <is>
+          <t>Berend Rikken</t>
+        </is>
+      </c>
+      <c r="C1182" s="7" t="inlineStr">
+        <is>
+          <t>Loopgroep Berkel</t>
+        </is>
+      </c>
+      <c r="D1182" s="6" t="inlineStr">
+        <is>
+          <t>19:46</t>
+        </is>
+      </c>
+      <c r="E1182" s="6" t="inlineStr">
+        <is>
+          <t>19:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1183">
+      <c r="A1183" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1183" s="9" t="inlineStr">
+        <is>
+          <t>Mark Klaassens</t>
+        </is>
+      </c>
+      <c r="C1183" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1183" s="8" t="inlineStr">
+        <is>
+          <t>19:48</t>
+        </is>
+      </c>
+      <c r="E1183" s="8" t="inlineStr">
+        <is>
+          <t>19:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1184">
+      <c r="A1184" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1184" s="7" t="inlineStr">
+        <is>
+          <t>Jurriaan van den Berg</t>
+        </is>
+      </c>
+      <c r="C1184" s="7" t="inlineStr">
+        <is>
+          <t>Piershil</t>
+        </is>
+      </c>
+      <c r="D1184" s="6" t="inlineStr">
+        <is>
+          <t>19:54</t>
+        </is>
+      </c>
+      <c r="E1184" s="6" t="inlineStr">
+        <is>
+          <t>19:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1185">
+      <c r="A1185" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1185" s="9" t="inlineStr">
+        <is>
+          <t>Lorenzo van Leenen</t>
+        </is>
+      </c>
+      <c r="C1185" s="9" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1185" s="8" t="inlineStr">
+        <is>
+          <t>20:09</t>
+        </is>
+      </c>
+      <c r="E1185" s="8" t="inlineStr">
+        <is>
+          <t>19:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1186">
+      <c r="A1186" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1186" s="7" t="inlineStr">
+        <is>
+          <t>Rogier Hoogerwerf</t>
+        </is>
+      </c>
+      <c r="C1186" s="7" t="inlineStr">
+        <is>
+          <t>Schiedam</t>
+        </is>
+      </c>
+      <c r="D1186" s="6" t="inlineStr">
+        <is>
+          <t>20:12</t>
+        </is>
+      </c>
+      <c r="E1186" s="6" t="inlineStr">
+        <is>
+          <t>20:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1187">
+      <c r="A1187" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1187" s="9" t="inlineStr">
+        <is>
+          <t>Jaap van Zevenbergen</t>
+        </is>
+      </c>
+      <c r="C1187" s="9" t="inlineStr">
+        <is>
+          <t>Fortuna</t>
+        </is>
+      </c>
+      <c r="D1187" s="8" t="inlineStr">
+        <is>
+          <t>20:23</t>
+        </is>
+      </c>
+      <c r="E1187" s="8" t="inlineStr">
+        <is>
+          <t>20:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1188">
+      <c r="A1188" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1188" s="7" t="inlineStr">
+        <is>
+          <t>Sander Peters</t>
+        </is>
+      </c>
+      <c r="C1188" s="7" t="inlineStr">
+        <is>
+          <t>Voorne Atletiek</t>
+        </is>
+      </c>
+      <c r="D1188" s="6" t="inlineStr">
+        <is>
+          <t>20:26</t>
+        </is>
+      </c>
+      <c r="E1188" s="6" t="inlineStr">
+        <is>
+          <t>20:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1189">
+      <c r="A1189" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1189" s="9" t="inlineStr">
+        <is>
+          <t>Ruben Borgdorff</t>
+        </is>
+      </c>
+      <c r="C1189" s="9" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1189" s="8" t="inlineStr">
+        <is>
+          <t>20:48</t>
+        </is>
+      </c>
+      <c r="E1189" s="8" t="inlineStr">
+        <is>
+          <t>20:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1190">
+      <c r="A1190" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1190" s="7" t="inlineStr">
+        <is>
+          <t>Maarten Hoogerwerf</t>
+        </is>
+      </c>
+      <c r="C1190" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1190" s="6" t="inlineStr">
+        <is>
+          <t>21:01</t>
+        </is>
+      </c>
+      <c r="E1190" s="6" t="inlineStr">
+        <is>
+          <t>21:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1191">
+      <c r="A1191" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1191" s="9" t="inlineStr">
+        <is>
+          <t>Jordi Talen</t>
+        </is>
+      </c>
+      <c r="C1191" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1191" s="8" t="inlineStr">
+        <is>
+          <t>21:08</t>
+        </is>
+      </c>
+      <c r="E1191" s="8" t="inlineStr">
+        <is>
+          <t>20:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1192">
+      <c r="A1192" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1192" s="7" t="inlineStr">
+        <is>
+          <t>Michael Goud</t>
+        </is>
+      </c>
+      <c r="C1192" s="7" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1192" s="6" t="inlineStr">
+        <is>
+          <t>21:16</t>
+        </is>
+      </c>
+      <c r="E1192" s="6" t="inlineStr">
+        <is>
+          <t>21:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1193">
+      <c r="A1193" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1193" s="9" t="inlineStr">
+        <is>
+          <t>Max Llahuet Claramunt</t>
+        </is>
+      </c>
+      <c r="C1193" s="9" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1193" s="8" t="inlineStr">
+        <is>
+          <t>21:18</t>
+        </is>
+      </c>
+      <c r="E1193" s="8" t="inlineStr">
+        <is>
+          <t>21:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1194">
+      <c r="A1194" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1194" s="7" t="inlineStr">
+        <is>
+          <t>Joris Kraak</t>
+        </is>
+      </c>
+      <c r="C1194" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1194" s="6" t="inlineStr">
+        <is>
+          <t>21:24</t>
+        </is>
+      </c>
+      <c r="E1194" s="6" t="inlineStr">
+        <is>
+          <t>21:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1195">
+      <c r="A1195" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1195" s="9" t="inlineStr">
+        <is>
+          <t>Eric Goossens</t>
+        </is>
+      </c>
+      <c r="C1195" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1195" s="8" t="inlineStr">
+        <is>
+          <t>21:31</t>
+        </is>
+      </c>
+      <c r="E1195" s="8" t="inlineStr">
+        <is>
+          <t>20:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1196">
+      <c r="A1196" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1196" s="7" t="inlineStr">
+        <is>
+          <t>Vigo van Belle</t>
+        </is>
+      </c>
+      <c r="C1196" s="7" t="inlineStr">
+        <is>
+          <t>Poortugaal</t>
+        </is>
+      </c>
+      <c r="D1196" s="6" t="inlineStr">
+        <is>
+          <t>21:40</t>
+        </is>
+      </c>
+      <c r="E1196" s="6" t="inlineStr">
+        <is>
+          <t>21:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1197">
+      <c r="A1197" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1197" s="9" t="inlineStr">
+        <is>
+          <t>Maxime van Kampen</t>
+        </is>
+      </c>
+      <c r="C1197" s="9" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1197" s="8" t="inlineStr">
+        <is>
+          <t>21:56</t>
+        </is>
+      </c>
+      <c r="E1197" s="8" t="inlineStr">
+        <is>
+          <t>21:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1198">
+      <c r="A1198" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1198" s="7" t="inlineStr">
+        <is>
+          <t>Paul Streep</t>
+        </is>
+      </c>
+      <c r="C1198" s="7" t="inlineStr">
+        <is>
+          <t>PAC</t>
+        </is>
+      </c>
+      <c r="D1198" s="6" t="inlineStr">
+        <is>
+          <t>22:24</t>
+        </is>
+      </c>
+      <c r="E1198" s="6" t="inlineStr">
+        <is>
+          <t>22:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1199">
+      <c r="A1199" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1199" s="9" t="inlineStr">
+        <is>
+          <t>Frank Huisman</t>
+        </is>
+      </c>
+      <c r="C1199" s="9" t="inlineStr">
+        <is>
+          <t>Poortugaal</t>
+        </is>
+      </c>
+      <c r="D1199" s="8" t="inlineStr">
+        <is>
+          <t>22:41</t>
+        </is>
+      </c>
+      <c r="E1199" s="8" t="inlineStr">
+        <is>
+          <t>22:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1200">
+      <c r="A1200" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1200" s="7" t="inlineStr">
+        <is>
+          <t>Michiel Hilgeman</t>
+        </is>
+      </c>
+      <c r="C1200" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1200" s="6" t="inlineStr">
+        <is>
+          <t>22:58</t>
+        </is>
+      </c>
+      <c r="E1200" s="6" t="inlineStr">
+        <is>
+          <t>22:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1201">
+      <c r="A1201" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1201" s="9" t="inlineStr">
+        <is>
+          <t>Kieran Borst</t>
+        </is>
+      </c>
+      <c r="C1201" s="9" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1201" s="8" t="inlineStr">
+        <is>
+          <t>22:59</t>
+        </is>
+      </c>
+      <c r="E1201" s="8" t="inlineStr">
+        <is>
+          <t>22:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1202">
+      <c r="A1202" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1202" s="7" t="inlineStr">
+        <is>
+          <t>Erik Hoogerwerf</t>
+        </is>
+      </c>
+      <c r="C1202" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1202" s="6" t="inlineStr">
+        <is>
+          <t>23:03</t>
+        </is>
+      </c>
+      <c r="E1202" s="6" t="inlineStr">
+        <is>
+          <t>22:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1203">
+      <c r="A1203" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1203" s="9" t="inlineStr">
+        <is>
+          <t>Igor Tkanov</t>
+        </is>
+      </c>
+      <c r="C1203" s="9" t="inlineStr">
+        <is>
+          <t>Amstelveen</t>
+        </is>
+      </c>
+      <c r="D1203" s="8" t="inlineStr">
+        <is>
+          <t>23:07</t>
+        </is>
+      </c>
+      <c r="E1203" s="8" t="inlineStr">
+        <is>
+          <t>23:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1204">
+      <c r="A1204" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1204" s="7" t="inlineStr">
+        <is>
+          <t>Tom Borgdorff</t>
+        </is>
+      </c>
+      <c r="C1204" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1204" s="6" t="inlineStr">
+        <is>
+          <t>23:18</t>
+        </is>
+      </c>
+      <c r="E1204" s="6" t="inlineStr">
+        <is>
+          <t>23:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1205">
+      <c r="A1205" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1205" s="9" t="inlineStr">
+        <is>
+          <t>Sjoerd van Belle</t>
+        </is>
+      </c>
+      <c r="C1205" s="9" t="inlineStr">
+        <is>
+          <t>Poortugaal</t>
+        </is>
+      </c>
+      <c r="D1205" s="8" t="inlineStr">
+        <is>
+          <t>23:22</t>
+        </is>
+      </c>
+      <c r="E1205" s="8" t="inlineStr">
+        <is>
+          <t>23:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1206">
+      <c r="A1206" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1206" s="7" t="inlineStr">
+        <is>
+          <t>Arjen Teijn</t>
+        </is>
+      </c>
+      <c r="C1206" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1206" s="6" t="inlineStr">
+        <is>
+          <t>23:37</t>
+        </is>
+      </c>
+      <c r="E1206" s="6" t="inlineStr">
+        <is>
+          <t>23:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1207">
+      <c r="A1207" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1207" s="9" t="inlineStr">
+        <is>
+          <t>Harald Buitenweg</t>
+        </is>
+      </c>
+      <c r="C1207" s="9" t="inlineStr">
+        <is>
+          <t>Zoetermeer</t>
+        </is>
+      </c>
+      <c r="D1207" s="8" t="inlineStr">
+        <is>
+          <t>23:49</t>
+        </is>
+      </c>
+      <c r="E1207" s="8" t="inlineStr">
+        <is>
+          <t>23:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1208">
+      <c r="A1208" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1208" s="7" t="inlineStr">
+        <is>
+          <t>Conrad Veerman</t>
+        </is>
+      </c>
+      <c r="C1208" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1208" s="6" t="inlineStr">
+        <is>
+          <t>24:18</t>
+        </is>
+      </c>
+      <c r="E1208" s="6" t="inlineStr">
+        <is>
+          <t>24:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1209">
+      <c r="A1209" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1209" s="9" t="inlineStr">
+        <is>
+          <t>Joey van der Meijde</t>
+        </is>
+      </c>
+      <c r="C1209" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1209" s="8" t="inlineStr">
+        <is>
+          <t>24:31</t>
+        </is>
+      </c>
+      <c r="E1209" s="8" t="inlineStr">
+        <is>
+          <t>24:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1210">
+      <c r="A1210" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1210" s="7" t="inlineStr">
+        <is>
+          <t>Ning Xu</t>
+        </is>
+      </c>
+      <c r="C1210" s="7" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1210" s="6" t="inlineStr">
+        <is>
+          <t>24:49</t>
+        </is>
+      </c>
+      <c r="E1210" s="6" t="inlineStr">
+        <is>
+          <t>24:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1211">
+      <c r="A1211" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1211" s="9" t="inlineStr">
+        <is>
+          <t>Daniel Hawke</t>
+        </is>
+      </c>
+      <c r="C1211" s="9" t="inlineStr">
+        <is>
+          <t>Diemen</t>
+        </is>
+      </c>
+      <c r="D1211" s="8" t="inlineStr">
+        <is>
+          <t>25:09</t>
+        </is>
+      </c>
+      <c r="E1211" s="8" t="inlineStr">
+        <is>
+          <t>24:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1212">
+      <c r="A1212" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1212" s="7" t="inlineStr">
+        <is>
+          <t>Ronald Borgdorff</t>
+        </is>
+      </c>
+      <c r="C1212" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1212" s="6" t="inlineStr">
+        <is>
+          <t>25:16</t>
+        </is>
+      </c>
+      <c r="E1212" s="6" t="inlineStr">
+        <is>
+          <t>24:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1213">
+      <c r="A1213" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1213" s="9" t="inlineStr">
+        <is>
+          <t>Roy Uittermark</t>
+        </is>
+      </c>
+      <c r="C1213" s="9" t="inlineStr">
+        <is>
+          <t>'s-Gravendeel</t>
+        </is>
+      </c>
+      <c r="D1213" s="8" t="inlineStr">
+        <is>
+          <t>25:18</t>
+        </is>
+      </c>
+      <c r="E1213" s="8" t="inlineStr">
+        <is>
+          <t>25:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1214">
+      <c r="A1214" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1214" s="7" t="inlineStr">
+        <is>
+          <t>Roy Beckx</t>
+        </is>
+      </c>
+      <c r="C1214" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1214" s="6" t="inlineStr">
+        <is>
+          <t>25:28</t>
+        </is>
+      </c>
+      <c r="E1214" s="6" t="inlineStr">
+        <is>
+          <t>25:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1215">
+      <c r="A1215" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1215" s="9" t="inlineStr">
+        <is>
+          <t>Frank Schultz</t>
+        </is>
+      </c>
+      <c r="C1215" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1215" s="8" t="inlineStr">
+        <is>
+          <t>26:05</t>
+        </is>
+      </c>
+      <c r="E1215" s="8" t="inlineStr">
+        <is>
+          <t>25:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1216">
+      <c r="A1216" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1216" s="7" t="inlineStr">
+        <is>
+          <t>Sander Mulder</t>
+        </is>
+      </c>
+      <c r="C1216" s="7" t="inlineStr">
+        <is>
+          <t>Zierikzee</t>
+        </is>
+      </c>
+      <c r="D1216" s="6" t="inlineStr">
+        <is>
+          <t>26:13</t>
+        </is>
+      </c>
+      <c r="E1216" s="6" t="inlineStr">
+        <is>
+          <t>25:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1217">
+      <c r="A1217" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1217" s="9" t="inlineStr">
+        <is>
+          <t>Pieter Vonk Noordegraaf</t>
+        </is>
+      </c>
+      <c r="C1217" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1217" s="8" t="inlineStr">
+        <is>
+          <t>26:16</t>
+        </is>
+      </c>
+      <c r="E1217" s="8" t="inlineStr">
+        <is>
+          <t>26:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1218">
+      <c r="A1218" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1218" s="7" t="inlineStr">
+        <is>
+          <t>Jan Vooys</t>
+        </is>
+      </c>
+      <c r="C1218" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1218" s="6" t="inlineStr">
+        <is>
+          <t>26:23</t>
+        </is>
+      </c>
+      <c r="E1218" s="6" t="inlineStr">
+        <is>
+          <t>25:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1219">
+      <c r="A1219" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1219" s="9" t="inlineStr">
+        <is>
+          <t>Lorenzo Ventura</t>
+        </is>
+      </c>
+      <c r="C1219" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1219" s="8" t="inlineStr">
+        <is>
+          <t>26:28</t>
+        </is>
+      </c>
+      <c r="E1219" s="8" t="inlineStr">
+        <is>
+          <t>26:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1220">
+      <c r="A1220" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1220" s="7" t="inlineStr">
+        <is>
+          <t>Frederic Mulder</t>
+        </is>
+      </c>
+      <c r="C1220" s="7" t="inlineStr">
+        <is>
+          <t>Zierikzee</t>
+        </is>
+      </c>
+      <c r="D1220" s="6" t="inlineStr">
+        <is>
+          <t>26:48</t>
+        </is>
+      </c>
+      <c r="E1220" s="6" t="inlineStr">
+        <is>
+          <t>26:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1221">
+      <c r="A1221" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1221" s="9" t="inlineStr">
+        <is>
+          <t>Max Bonte</t>
+        </is>
+      </c>
+      <c r="C1221" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1221" s="8" t="inlineStr">
+        <is>
+          <t>26:50</t>
+        </is>
+      </c>
+      <c r="E1221" s="8" t="inlineStr">
+        <is>
+          <t>26:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1222">
+      <c r="A1222" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1222" s="7" t="inlineStr">
+        <is>
+          <t>Chenyu Wen</t>
+        </is>
+      </c>
+      <c r="C1222" s="7" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
-      <c r="D1171" s="6" t="inlineStr">
+      <c r="D1222" s="6" t="inlineStr">
+        <is>
+          <t>27:45</t>
+        </is>
+      </c>
+      <c r="E1222" s="6" t="inlineStr">
+        <is>
+          <t>27:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1223">
+      <c r="A1223" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1223" s="9" t="inlineStr">
+        <is>
+          <t>Frans van Maasbommel</t>
+        </is>
+      </c>
+      <c r="C1223" s="9" t="inlineStr">
+        <is>
+          <t>Alblasserdam</t>
+        </is>
+      </c>
+      <c r="D1223" s="8" t="inlineStr">
+        <is>
+          <t>28:00</t>
+        </is>
+      </c>
+      <c r="E1223" s="8" t="inlineStr">
+        <is>
+          <t>27:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1224">
+      <c r="A1224" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1224" s="7" t="inlineStr">
+        <is>
+          <t>Peter de Ligt</t>
+        </is>
+      </c>
+      <c r="C1224" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1224" s="6" t="inlineStr">
+        <is>
+          <t>28:04</t>
+        </is>
+      </c>
+      <c r="E1224" s="6" t="inlineStr">
+        <is>
+          <t>27:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1225">
+      <c r="A1225" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1225" s="9" t="inlineStr">
+        <is>
+          <t>Daan Gonlag</t>
+        </is>
+      </c>
+      <c r="C1225" s="9" t="inlineStr">
+        <is>
+          <t>Simonshaven</t>
+        </is>
+      </c>
+      <c r="D1225" s="8" t="inlineStr">
+        <is>
+          <t>28:09</t>
+        </is>
+      </c>
+      <c r="E1225" s="8" t="inlineStr">
+        <is>
+          <t>27:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1226">
+      <c r="A1226" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1226" s="7" t="inlineStr">
+        <is>
+          <t>Kees Verstraate</t>
+        </is>
+      </c>
+      <c r="C1226" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1226" s="6" t="inlineStr">
+        <is>
+          <t>28:16</t>
+        </is>
+      </c>
+      <c r="E1226" s="6" t="inlineStr">
+        <is>
+          <t>27:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1227">
+      <c r="A1227" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1227" s="9" t="inlineStr">
+        <is>
+          <t>Ulas Taskin</t>
+        </is>
+      </c>
+      <c r="C1227" s="9" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D1227" s="8" t="inlineStr">
+        <is>
+          <t>28:17</t>
+        </is>
+      </c>
+      <c r="E1227" s="8" t="inlineStr">
+        <is>
+          <t>27:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1228">
+      <c r="A1228" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B1228" s="7" t="inlineStr">
+        <is>
+          <t>Harry Bronder</t>
+        </is>
+      </c>
+      <c r="C1228" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1228" s="6" t="inlineStr">
+        <is>
+          <t>28:40</t>
+        </is>
+      </c>
+      <c r="E1228" s="6" t="inlineStr">
+        <is>
+          <t>28:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1229">
+      <c r="A1229" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B1229" s="9" t="inlineStr">
+        <is>
+          <t>Collin van der Stokker</t>
+        </is>
+      </c>
+      <c r="C1229" s="9" t="inlineStr">
+        <is>
+          <t>Spark</t>
+        </is>
+      </c>
+      <c r="D1229" s="8" t="inlineStr">
+        <is>
+          <t>29:34</t>
+        </is>
+      </c>
+      <c r="E1229" s="8" t="inlineStr">
+        <is>
+          <t>29:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1230">
+      <c r="A1230" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B1230" s="7" t="inlineStr">
+        <is>
+          <t>Sam Gonlag</t>
+        </is>
+      </c>
+      <c r="C1230" s="7" t="inlineStr">
+        <is>
+          <t>Simonshaven</t>
+        </is>
+      </c>
+      <c r="D1230" s="6" t="inlineStr">
+        <is>
+          <t>29:43</t>
+        </is>
+      </c>
+      <c r="E1230" s="6" t="inlineStr">
+        <is>
+          <t>29:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1231">
+      <c r="A1231" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B1231" s="9" t="inlineStr">
+        <is>
+          <t>Sander Gonlag</t>
+        </is>
+      </c>
+      <c r="C1231" s="9" t="inlineStr">
+        <is>
+          <t>Simonshaven</t>
+        </is>
+      </c>
+      <c r="D1231" s="8" t="inlineStr">
+        <is>
+          <t>29:45</t>
+        </is>
+      </c>
+      <c r="E1231" s="8" t="inlineStr">
+        <is>
+          <t>29:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1232">
+      <c r="A1232" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B1232" s="7" t="inlineStr">
+        <is>
+          <t>Job Joossen-Meyvis</t>
+        </is>
+      </c>
+      <c r="C1232" s="7" t="inlineStr">
+        <is>
+          <t>Turnhout</t>
+        </is>
+      </c>
+      <c r="D1232" s="6" t="inlineStr">
+        <is>
+          <t>29:50</t>
+        </is>
+      </c>
+      <c r="E1232" s="6" t="inlineStr">
+        <is>
+          <t>29:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1233">
+      <c r="A1233" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B1233" s="9" t="inlineStr">
+        <is>
+          <t>Haroldinio Abauna</t>
+        </is>
+      </c>
+      <c r="C1233" s="9" t="inlineStr">
+        <is>
+          <t>Eindhoven</t>
+        </is>
+      </c>
+      <c r="D1233" s="8" t="inlineStr">
+        <is>
+          <t>30:05</t>
+        </is>
+      </c>
+      <c r="E1233" s="8" t="inlineStr">
+        <is>
+          <t>28:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1234">
+      <c r="A1234" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B1234" s="7" t="inlineStr">
+        <is>
+          <t>Erwin de Bruin</t>
+        </is>
+      </c>
+      <c r="C1234" s="7" t="inlineStr">
+        <is>
+          <t>Oostvoorne</t>
+        </is>
+      </c>
+      <c r="D1234" s="6" t="inlineStr">
+        <is>
+          <t>30:15</t>
+        </is>
+      </c>
+      <c r="E1234" s="6" t="inlineStr">
+        <is>
+          <t>30:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1235">
+      <c r="A1235" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B1235" s="9" t="inlineStr">
+        <is>
+          <t>Tijme Kroone</t>
+        </is>
+      </c>
+      <c r="C1235" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1235" s="8" t="inlineStr">
+        <is>
+          <t>30:21</t>
+        </is>
+      </c>
+      <c r="E1235" s="8" t="inlineStr">
+        <is>
+          <t>30:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1236">
+      <c r="A1236" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B1236" s="7" t="inlineStr">
+        <is>
+          <t>Scott Catton</t>
+        </is>
+      </c>
+      <c r="C1236" s="7" t="inlineStr">
+        <is>
+          <t>Leander</t>
+        </is>
+      </c>
+      <c r="D1236" s="6" t="inlineStr">
+        <is>
+          <t>30:51</t>
+        </is>
+      </c>
+      <c r="E1236" s="6" t="inlineStr">
+        <is>
+          <t>30:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1237">
+      <c r="A1237" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B1237" s="9" t="inlineStr">
+        <is>
+          <t>Kyano Groenewoud</t>
+        </is>
+      </c>
+      <c r="C1237" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1237" s="8" t="inlineStr">
+        <is>
+          <t>31:07</t>
+        </is>
+      </c>
+      <c r="E1237" s="8" t="inlineStr">
+        <is>
+          <t>30:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1238">
+      <c r="A1238" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B1238" s="7" t="inlineStr">
+        <is>
+          <t>Andy Badal</t>
+        </is>
+      </c>
+      <c r="C1238" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam Zuidoost</t>
+        </is>
+      </c>
+      <c r="D1238" s="6" t="inlineStr">
+        <is>
+          <t>31:41</t>
+        </is>
+      </c>
+      <c r="E1238" s="6" t="inlineStr">
+        <is>
+          <t>31:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1239">
+      <c r="A1239" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B1239" s="9" t="inlineStr">
+        <is>
+          <t>Kordian Anczyk</t>
+        </is>
+      </c>
+      <c r="C1239" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1239" s="8" t="inlineStr">
+        <is>
+          <t>31:48</t>
+        </is>
+      </c>
+      <c r="E1239" s="8" t="inlineStr">
+        <is>
+          <t>31:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1240">
+      <c r="A1240" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B1240" s="7" t="inlineStr">
+        <is>
+          <t>Rob Cribbelier</t>
+        </is>
+      </c>
+      <c r="C1240" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1240" s="6" t="inlineStr">
+        <is>
+          <t>32:10</t>
+        </is>
+      </c>
+      <c r="E1240" s="6" t="inlineStr">
+        <is>
+          <t>31:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1241">
+      <c r="A1241" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B1241" s="9" t="inlineStr">
+        <is>
+          <t>Don van Eerde</t>
+        </is>
+      </c>
+      <c r="C1241" s="9" t="inlineStr">
+        <is>
+          <t>Zoetermeer</t>
+        </is>
+      </c>
+      <c r="D1241" s="8" t="inlineStr">
+        <is>
+          <t>32:36</t>
+        </is>
+      </c>
+      <c r="E1241" s="8" t="inlineStr">
+        <is>
+          <t>32:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1242">
+      <c r="A1242" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B1242" s="7" t="inlineStr">
+        <is>
+          <t>Martijn Mulder</t>
+        </is>
+      </c>
+      <c r="C1242" s="7" t="inlineStr">
+        <is>
+          <t>Zierikzee</t>
+        </is>
+      </c>
+      <c r="D1242" s="6" t="inlineStr">
+        <is>
+          <t>32:39</t>
+        </is>
+      </c>
+      <c r="E1242" s="6" t="inlineStr">
+        <is>
+          <t>32:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1243">
+      <c r="A1243" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B1243" s="9" t="inlineStr">
+        <is>
+          <t>Eric van Mastrigt</t>
+        </is>
+      </c>
+      <c r="C1243" s="9" t="inlineStr">
+        <is>
+          <t>Poortugaal</t>
+        </is>
+      </c>
+      <c r="D1243" s="8" t="inlineStr">
+        <is>
+          <t>32:47</t>
+        </is>
+      </c>
+      <c r="E1243" s="8" t="inlineStr">
+        <is>
+          <t>32:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1244">
+      <c r="A1244" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B1244" s="7" t="inlineStr">
+        <is>
+          <t>Arseniy Vynogradov</t>
+        </is>
+      </c>
+      <c r="C1244" s="7" t="inlineStr">
+        <is>
+          <t>Voorburg</t>
+        </is>
+      </c>
+      <c r="D1244" s="6" t="inlineStr">
+        <is>
+          <t>33:13</t>
+        </is>
+      </c>
+      <c r="E1244" s="6" t="inlineStr">
+        <is>
+          <t>32:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1245">
+      <c r="A1245" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B1245" s="9" t="inlineStr">
+        <is>
+          <t>Dick van der Wal</t>
+        </is>
+      </c>
+      <c r="C1245" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1245" s="8" t="inlineStr">
+        <is>
+          <t>33:33</t>
+        </is>
+      </c>
+      <c r="E1245" s="8" t="inlineStr">
+        <is>
+          <t>32:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1246">
+      <c r="A1246" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B1246" s="7" t="inlineStr">
+        <is>
+          <t>Pepijn Elshout</t>
+        </is>
+      </c>
+      <c r="C1246" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1246" s="6" t="inlineStr">
+        <is>
+          <t>33:55</t>
+        </is>
+      </c>
+      <c r="E1246" s="6" t="inlineStr">
+        <is>
+          <t>33:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1247">
+      <c r="A1247" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B1247" s="9" t="inlineStr">
+        <is>
+          <t>Igor Prokudin</t>
+        </is>
+      </c>
+      <c r="C1247" s="9" t="inlineStr">
+        <is>
+          <t>Reutov</t>
+        </is>
+      </c>
+      <c r="D1247" s="8" t="inlineStr">
+        <is>
+          <t>34:02</t>
+        </is>
+      </c>
+      <c r="E1247" s="8" t="inlineStr">
+        <is>
+          <t>33:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1248">
+      <c r="A1248" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B1248" s="7" t="inlineStr">
+        <is>
+          <t>Reviano Martis</t>
+        </is>
+      </c>
+      <c r="C1248" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1248" s="6" t="inlineStr">
+        <is>
+          <t>34:36</t>
+        </is>
+      </c>
+      <c r="E1248" s="6" t="inlineStr">
+        <is>
+          <t>34:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1249">
+      <c r="A1249" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B1249" s="9" t="inlineStr">
+        <is>
+          <t>Ivo van Oudenaarden</t>
+        </is>
+      </c>
+      <c r="C1249" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1249" s="8" t="inlineStr">
+        <is>
+          <t>34:36</t>
+        </is>
+      </c>
+      <c r="E1249" s="8" t="inlineStr">
+        <is>
+          <t>33:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1250">
+      <c r="A1250" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B1250" s="7" t="inlineStr">
+        <is>
+          <t>Jurry Ventura</t>
+        </is>
+      </c>
+      <c r="C1250" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1250" s="6" t="inlineStr">
+        <is>
+          <t>34:37</t>
+        </is>
+      </c>
+      <c r="E1250" s="6" t="inlineStr">
+        <is>
+          <t>34:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1251">
+      <c r="A1251" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B1251" s="9" t="inlineStr">
+        <is>
+          <t>Jan Rossing</t>
+        </is>
+      </c>
+      <c r="C1251" s="9" t="inlineStr">
+        <is>
+          <t>Emmen</t>
+        </is>
+      </c>
+      <c r="D1251" s="8" t="inlineStr">
+        <is>
+          <t>34:47</t>
+        </is>
+      </c>
+      <c r="E1251" s="8" t="inlineStr">
+        <is>
+          <t>34:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1252">
+      <c r="A1252" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B1252" s="7" t="inlineStr">
+        <is>
+          <t>Rob Zandbergen</t>
+        </is>
+      </c>
+      <c r="C1252" s="7" t="inlineStr">
+        <is>
+          <t>Schiedam</t>
+        </is>
+      </c>
+      <c r="D1252" s="6" t="inlineStr">
+        <is>
+          <t>35:05</t>
+        </is>
+      </c>
+      <c r="E1252" s="6" t="inlineStr">
+        <is>
+          <t>34:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1253">
+      <c r="A1253" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B1253" s="9" t="inlineStr">
+        <is>
+          <t>Steven van Engeland</t>
+        </is>
+      </c>
+      <c r="C1253" s="9" t="inlineStr">
+        <is>
+          <t>Mechelen</t>
+        </is>
+      </c>
+      <c r="D1253" s="8" t="inlineStr">
+        <is>
+          <t>36:04</t>
+        </is>
+      </c>
+      <c r="E1253" s="8" t="inlineStr">
+        <is>
+          <t>35:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1254">
+      <c r="A1254" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B1254" s="7" t="inlineStr">
+        <is>
+          <t>Hans de Niet</t>
+        </is>
+      </c>
+      <c r="C1254" s="7" t="inlineStr">
+        <is>
+          <t>Moerkapelle</t>
+        </is>
+      </c>
+      <c r="D1254" s="6" t="inlineStr">
+        <is>
+          <t>36:17</t>
+        </is>
+      </c>
+      <c r="E1254" s="6" t="inlineStr">
+        <is>
+          <t>35:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1255">
+      <c r="A1255" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B1255" s="9" t="inlineStr">
+        <is>
+          <t>Andre Van der Meer</t>
+        </is>
+      </c>
+      <c r="C1255" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1255" s="8" t="inlineStr">
+        <is>
+          <t>36:35</t>
+        </is>
+      </c>
+      <c r="E1255" s="8" t="inlineStr">
+        <is>
+          <t>36:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1256">
+      <c r="A1256" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B1256" s="7" t="inlineStr">
+        <is>
+          <t>Michel Crans</t>
+        </is>
+      </c>
+      <c r="C1256" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1256" s="6" t="inlineStr">
+        <is>
+          <t>36:35</t>
+        </is>
+      </c>
+      <c r="E1256" s="6" t="inlineStr">
+        <is>
+          <t>36:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1257">
+      <c r="A1257" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B1257" s="9" t="inlineStr">
+        <is>
+          <t>Rob Voogt</t>
+        </is>
+      </c>
+      <c r="C1257" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1257" s="8" t="inlineStr">
+        <is>
+          <t>36:51</t>
+        </is>
+      </c>
+      <c r="E1257" s="8" t="inlineStr">
+        <is>
+          <t>36:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1258">
+      <c r="A1258" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B1258" s="7" t="inlineStr">
+        <is>
+          <t>Rob van der Wissel</t>
+        </is>
+      </c>
+      <c r="C1258" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1258" s="6" t="inlineStr">
+        <is>
+          <t>36:51</t>
+        </is>
+      </c>
+      <c r="E1258" s="6" t="inlineStr">
+        <is>
+          <t>36:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1259">
+      <c r="A1259" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B1259" s="9" t="inlineStr">
+        <is>
+          <t>Chris van der Zwaag</t>
+        </is>
+      </c>
+      <c r="C1259" s="9" t="inlineStr">
+        <is>
+          <t>Burgum</t>
+        </is>
+      </c>
+      <c r="D1259" s="8" t="inlineStr">
+        <is>
+          <t>37:11</t>
+        </is>
+      </c>
+      <c r="E1259" s="8" t="inlineStr">
+        <is>
+          <t>36:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1260">
+      <c r="A1260" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B1260" s="7" t="inlineStr">
+        <is>
+          <t>Erik Schaafsma</t>
+        </is>
+      </c>
+      <c r="C1260" s="7" t="inlineStr">
+        <is>
+          <t>Hoogvliet Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1260" s="6" t="inlineStr">
+        <is>
+          <t>37:24</t>
+        </is>
+      </c>
+      <c r="E1260" s="6" t="inlineStr">
+        <is>
+          <t>36:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1261">
+      <c r="A1261" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B1261" s="9" t="inlineStr">
+        <is>
+          <t>Ruud van den Oever</t>
+        </is>
+      </c>
+      <c r="C1261" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1261" s="8" t="inlineStr">
+        <is>
+          <t>37:36</t>
+        </is>
+      </c>
+      <c r="E1261" s="8" t="inlineStr">
+        <is>
+          <t>36:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1262">
+      <c r="A1262" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B1262" s="7" t="inlineStr">
+        <is>
+          <t>Samarth Bhargav</t>
+        </is>
+      </c>
+      <c r="C1262" s="7" t="inlineStr">
+        <is>
+          <t>Diemen</t>
+        </is>
+      </c>
+      <c r="D1262" s="6" t="inlineStr">
+        <is>
+          <t>38:01</t>
+        </is>
+      </c>
+      <c r="E1262" s="6" t="inlineStr">
+        <is>
+          <t>37:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1263">
+      <c r="A1263" s="8" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B1263" s="9" t="inlineStr">
+        <is>
+          <t>Ruben van Heusden</t>
+        </is>
+      </c>
+      <c r="C1263" s="9" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1263" s="8" t="inlineStr">
+        <is>
+          <t>39:35</t>
+        </is>
+      </c>
+      <c r="E1263" s="8" t="inlineStr">
+        <is>
+          <t>38:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1264">
+      <c r="A1264" s="6" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B1264" s="7" t="inlineStr">
+        <is>
+          <t>Fred van Dijk</t>
+        </is>
+      </c>
+      <c r="C1264" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1264" s="6" t="inlineStr">
+        <is>
+          <t>39:46</t>
+        </is>
+      </c>
+      <c r="E1264" s="6" t="inlineStr">
+        <is>
+          <t>38:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1265">
+      <c r="A1265" s="8" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="B1265" s="9" t="inlineStr">
+        <is>
+          <t>Niels van Noort</t>
+        </is>
+      </c>
+      <c r="C1265" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1265" s="8" t="inlineStr">
+        <is>
+          <t>40:32</t>
+        </is>
+      </c>
+      <c r="E1265" s="8" t="inlineStr">
+        <is>
+          <t>39:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1266">
+      <c r="A1266" s="6" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="B1266" s="7" t="inlineStr">
+        <is>
+          <t>Andre van Noort</t>
+        </is>
+      </c>
+      <c r="C1266" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1266" s="6" t="inlineStr">
+        <is>
+          <t>40:32</t>
+        </is>
+      </c>
+      <c r="E1266" s="6" t="inlineStr">
+        <is>
+          <t>39:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1267">
+      <c r="A1267" s="8" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="B1267" s="9" t="inlineStr">
+        <is>
+          <t>Stijn van Noort</t>
+        </is>
+      </c>
+      <c r="C1267" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1267" s="8" t="inlineStr">
+        <is>
+          <t>40:32</t>
+        </is>
+      </c>
+      <c r="E1267" s="8" t="inlineStr">
+        <is>
+          <t>39:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1268">
+      <c r="A1268" s="6" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="B1268" s="7" t="inlineStr">
+        <is>
+          <t>Ben Overdijk</t>
+        </is>
+      </c>
+      <c r="C1268" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1268" s="6" t="inlineStr">
+        <is>
+          <t>41:27</t>
+        </is>
+      </c>
+      <c r="E1268" s="6" t="inlineStr">
+        <is>
+          <t>40:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1269">
+      <c r="A1269" s="8" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="B1269" s="9" t="inlineStr">
+        <is>
+          <t>Subin Varghese</t>
+        </is>
+      </c>
+      <c r="C1269" s="9" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D1269" s="8" t="inlineStr">
+        <is>
+          <t>44:48</t>
+        </is>
+      </c>
+      <c r="E1269" s="8" t="inlineStr">
+        <is>
+          <t>44:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1270">
+      <c r="A1270" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1271">
+      <c r="A1271" s="4" t="inlineStr">
+        <is>
+          <t>VROUW, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B1271" s="4"/>
+      <c r="C1271" s="4"/>
+      <c r="D1271" s="4"/>
+      <c r="E1271" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1272">
+      <c r="A1272" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1272" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1272" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1272" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1272" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1273">
+      <c r="A1273" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1273" s="7" t="inlineStr">
+        <is>
+          <t>Kim van 't Verlaat</t>
+        </is>
+      </c>
+      <c r="C1273" s="7" t="inlineStr">
+        <is>
+          <t>Sittard</t>
+        </is>
+      </c>
+      <c r="D1273" s="6" t="inlineStr">
+        <is>
+          <t>18:48</t>
+        </is>
+      </c>
+      <c r="E1273" s="6" t="inlineStr">
+        <is>
+          <t>18:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1274">
+      <c r="A1274" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1274" s="9" t="inlineStr">
+        <is>
+          <t>Lies Deruddere</t>
+        </is>
+      </c>
+      <c r="C1274" s="9" t="inlineStr">
+        <is>
+          <t>Wevelgem</t>
+        </is>
+      </c>
+      <c r="D1274" s="8" t="inlineStr">
+        <is>
+          <t>19:17</t>
+        </is>
+      </c>
+      <c r="E1274" s="8" t="inlineStr">
+        <is>
+          <t>19:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1275">
+      <c r="A1275" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1275" s="7" t="inlineStr">
+        <is>
+          <t>Ciara Catton</t>
+        </is>
+      </c>
+      <c r="C1275" s="7" t="inlineStr">
+        <is>
+          <t>Leander</t>
+        </is>
+      </c>
+      <c r="D1275" s="6" t="inlineStr">
+        <is>
+          <t>20:48</t>
+        </is>
+      </c>
+      <c r="E1275" s="6" t="inlineStr">
+        <is>
+          <t>20:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1276">
+      <c r="A1276" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1276" s="9" t="inlineStr">
+        <is>
+          <t>Laura Smits</t>
+        </is>
+      </c>
+      <c r="C1276" s="9" t="inlineStr">
+        <is>
+          <t>Arena Atletiek</t>
+        </is>
+      </c>
+      <c r="D1276" s="8" t="inlineStr">
+        <is>
+          <t>21:11</t>
+        </is>
+      </c>
+      <c r="E1276" s="8" t="inlineStr">
+        <is>
+          <t>21:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1277">
+      <c r="A1277" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1277" s="7" t="inlineStr">
+        <is>
+          <t>Britt Kramer</t>
+        </is>
+      </c>
+      <c r="C1277" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1277" s="6" t="inlineStr">
+        <is>
+          <t>22:21</t>
+        </is>
+      </c>
+      <c r="E1277" s="6" t="inlineStr">
+        <is>
+          <t>22:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1278">
+      <c r="A1278" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1278" s="9" t="inlineStr">
+        <is>
+          <t>Tuscha Huisman</t>
+        </is>
+      </c>
+      <c r="C1278" s="9" t="inlineStr">
+        <is>
+          <t>Poortugaal</t>
+        </is>
+      </c>
+      <c r="D1278" s="8" t="inlineStr">
+        <is>
+          <t>23:02</t>
+        </is>
+      </c>
+      <c r="E1278" s="8" t="inlineStr">
+        <is>
+          <t>22:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1279">
+      <c r="A1279" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1279" s="7" t="inlineStr">
+        <is>
+          <t>Stella Borgdorff</t>
+        </is>
+      </c>
+      <c r="C1279" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1279" s="6" t="inlineStr">
+        <is>
+          <t>23:18</t>
+        </is>
+      </c>
+      <c r="E1279" s="6" t="inlineStr">
+        <is>
+          <t>23:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1280">
+      <c r="A1280" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1280" s="9" t="inlineStr">
+        <is>
+          <t>Lize Brevink</t>
+        </is>
+      </c>
+      <c r="C1280" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D1280" s="8" t="inlineStr">
+        <is>
+          <t>23:57</t>
+        </is>
+      </c>
+      <c r="E1280" s="8" t="inlineStr">
+        <is>
+          <t>23:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1281">
+      <c r="A1281" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1281" s="7" t="inlineStr">
+        <is>
+          <t>Megan Weidema</t>
+        </is>
+      </c>
+      <c r="C1281" s="7" t="inlineStr">
+        <is>
+          <t>Dordrecht</t>
+        </is>
+      </c>
+      <c r="D1281" s="6" t="inlineStr">
+        <is>
+          <t>24:31</t>
+        </is>
+      </c>
+      <c r="E1281" s="6" t="inlineStr">
+        <is>
+          <t>24:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1282">
+      <c r="A1282" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1282" s="9" t="inlineStr">
+        <is>
+          <t>Angela van de Merwe</t>
+        </is>
+      </c>
+      <c r="C1282" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1282" s="8" t="inlineStr">
+        <is>
+          <t>25:09</t>
+        </is>
+      </c>
+      <c r="E1282" s="8" t="inlineStr">
+        <is>
+          <t>25:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1283">
+      <c r="A1283" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1283" s="7" t="inlineStr">
+        <is>
+          <t>Monika Küçükkiper</t>
+        </is>
+      </c>
+      <c r="C1283" s="7" t="inlineStr">
+        <is>
+          <t>Hellevoetsluis</t>
+        </is>
+      </c>
+      <c r="D1283" s="6" t="inlineStr">
+        <is>
+          <t>25:38</t>
+        </is>
+      </c>
+      <c r="E1283" s="6" t="inlineStr">
+        <is>
+          <t>25:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1284">
+      <c r="A1284" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1284" s="9" t="inlineStr">
+        <is>
+          <t>Amber Boone</t>
+        </is>
+      </c>
+      <c r="C1284" s="9" t="inlineStr">
+        <is>
+          <t>Rozenburg Zh</t>
+        </is>
+      </c>
+      <c r="D1284" s="8" t="inlineStr">
+        <is>
+          <t>25:53</t>
+        </is>
+      </c>
+      <c r="E1284" s="8" t="inlineStr">
+        <is>
+          <t>25:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1285">
+      <c r="A1285" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1285" s="7" t="inlineStr">
+        <is>
+          <t>Yvon van der Burg</t>
+        </is>
+      </c>
+      <c r="C1285" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1285" s="6" t="inlineStr">
+        <is>
+          <t>26:45</t>
+        </is>
+      </c>
+      <c r="E1285" s="6" t="inlineStr">
+        <is>
+          <t>26:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1286">
+      <c r="A1286" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1286" s="9" t="inlineStr">
+        <is>
+          <t>Zoë Sarkam</t>
+        </is>
+      </c>
+      <c r="C1286" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1286" s="8" t="inlineStr">
+        <is>
+          <t>26:55</t>
+        </is>
+      </c>
+      <c r="E1286" s="8" t="inlineStr">
+        <is>
+          <t>26:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1287">
+      <c r="A1287" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1287" s="7" t="inlineStr">
+        <is>
+          <t>Kayleigh Measures</t>
+        </is>
+      </c>
+      <c r="C1287" s="7" t="inlineStr">
+        <is>
+          <t>Gloucester</t>
+        </is>
+      </c>
+      <c r="D1287" s="6" t="inlineStr">
+        <is>
+          <t>27:00</t>
+        </is>
+      </c>
+      <c r="E1287" s="6" t="inlineStr">
+        <is>
+          <t>26:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1288">
+      <c r="A1288" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1288" s="9" t="inlineStr">
+        <is>
+          <t>Mandy Doeser</t>
+        </is>
+      </c>
+      <c r="C1288" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1288" s="8" t="inlineStr">
+        <is>
+          <t>27:20</t>
+        </is>
+      </c>
+      <c r="E1288" s="8" t="inlineStr">
+        <is>
+          <t>27:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1289">
+      <c r="A1289" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1289" s="7" t="inlineStr">
+        <is>
+          <t>Brenda Reijtenbagh</t>
+        </is>
+      </c>
+      <c r="C1289" s="7" t="inlineStr">
+        <is>
+          <t>Simonshaven</t>
+        </is>
+      </c>
+      <c r="D1289" s="6" t="inlineStr">
+        <is>
+          <t>27:34</t>
+        </is>
+      </c>
+      <c r="E1289" s="6" t="inlineStr">
+        <is>
+          <t>27:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1290">
+      <c r="A1290" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1290" s="9" t="inlineStr">
+        <is>
+          <t>Eliana Catton</t>
+        </is>
+      </c>
+      <c r="C1290" s="9" t="inlineStr">
+        <is>
+          <t>Leander</t>
+        </is>
+      </c>
+      <c r="D1290" s="8" t="inlineStr">
+        <is>
+          <t>28:17</t>
+        </is>
+      </c>
+      <c r="E1290" s="8" t="inlineStr">
+        <is>
+          <t>27:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1291">
+      <c r="A1291" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1291" s="7" t="inlineStr">
+        <is>
+          <t>Carol Gonzaga</t>
+        </is>
+      </c>
+      <c r="C1291" s="7" t="inlineStr">
+        <is>
+          <t>Loopgroep Berkel</t>
+        </is>
+      </c>
+      <c r="D1291" s="6" t="inlineStr">
+        <is>
+          <t>28:22</t>
+        </is>
+      </c>
+      <c r="E1291" s="6" t="inlineStr">
+        <is>
+          <t>27:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1292">
+      <c r="A1292" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1292" s="9" t="inlineStr">
+        <is>
+          <t>Patricia Nieboer</t>
+        </is>
+      </c>
+      <c r="C1292" s="9" t="inlineStr">
+        <is>
+          <t>Hellevoetsluis</t>
+        </is>
+      </c>
+      <c r="D1292" s="8" t="inlineStr">
+        <is>
+          <t>28:30</t>
+        </is>
+      </c>
+      <c r="E1292" s="8" t="inlineStr">
+        <is>
+          <t>28:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1293">
+      <c r="A1293" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1293" s="7" t="inlineStr">
+        <is>
+          <t>Asia Milano</t>
+        </is>
+      </c>
+      <c r="C1293" s="7" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D1293" s="6" t="inlineStr">
+        <is>
+          <t>28:38</t>
+        </is>
+      </c>
+      <c r="E1293" s="6" t="inlineStr">
+        <is>
+          <t>28:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1294">
+      <c r="A1294" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1294" s="9" t="inlineStr">
+        <is>
+          <t>Rachel Joosten</t>
+        </is>
+      </c>
+      <c r="C1294" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1294" s="8" t="inlineStr">
+        <is>
+          <t>30:00</t>
+        </is>
+      </c>
+      <c r="E1294" s="8" t="inlineStr">
+        <is>
+          <t>29:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1295">
+      <c r="A1295" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1295" s="7" t="inlineStr">
+        <is>
+          <t>Kim Holsteijn</t>
+        </is>
+      </c>
+      <c r="C1295" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1295" s="6" t="inlineStr">
+        <is>
+          <t>30:19</t>
+        </is>
+      </c>
+      <c r="E1295" s="6" t="inlineStr">
+        <is>
+          <t>29:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1296">
+      <c r="A1296" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1296" s="9" t="inlineStr">
+        <is>
+          <t>Eliane van den Berg</t>
+        </is>
+      </c>
+      <c r="C1296" s="9" t="inlineStr">
+        <is>
+          <t>Huizen</t>
+        </is>
+      </c>
+      <c r="D1296" s="8" t="inlineStr">
+        <is>
+          <t>30:21</t>
+        </is>
+      </c>
+      <c r="E1296" s="8" t="inlineStr">
+        <is>
+          <t>29:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1297">
+      <c r="A1297" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1297" s="7" t="inlineStr">
+        <is>
+          <t>Janis Muizer</t>
+        </is>
+      </c>
+      <c r="C1297" s="7" t="inlineStr">
+        <is>
+          <t>Hellevoetsluis</t>
+        </is>
+      </c>
+      <c r="D1297" s="6" t="inlineStr">
+        <is>
+          <t>30:54</t>
+        </is>
+      </c>
+      <c r="E1297" s="6" t="inlineStr">
+        <is>
+          <t>30:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1298">
+      <c r="A1298" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1298" s="9" t="inlineStr">
+        <is>
+          <t>Siasia Lin</t>
+        </is>
+      </c>
+      <c r="C1298" s="9" t="inlineStr">
+        <is>
+          <t>Ridderkerk</t>
+        </is>
+      </c>
+      <c r="D1298" s="8" t="inlineStr">
+        <is>
+          <t>31:09</t>
+        </is>
+      </c>
+      <c r="E1298" s="8" t="inlineStr">
+        <is>
+          <t>30:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1299">
+      <c r="A1299" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1299" s="7" t="inlineStr">
+        <is>
+          <t>Tessa Sintemaartensdijk</t>
+        </is>
+      </c>
+      <c r="C1299" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1299" s="6" t="inlineStr">
+        <is>
+          <t>31:28</t>
+        </is>
+      </c>
+      <c r="E1299" s="6" t="inlineStr">
+        <is>
+          <t>30:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1300">
+      <c r="A1300" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1300" s="9" t="inlineStr">
+        <is>
+          <t>Ana Legris</t>
+        </is>
+      </c>
+      <c r="C1300" s="9" t="inlineStr">
+        <is>
+          <t>Leuven</t>
+        </is>
+      </c>
+      <c r="D1300" s="8" t="inlineStr">
+        <is>
+          <t>31:47</t>
+        </is>
+      </c>
+      <c r="E1300" s="8" t="inlineStr">
+        <is>
+          <t>31:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1301">
+      <c r="A1301" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1301" s="7" t="inlineStr">
+        <is>
+          <t>Suzanne Verbrugge</t>
+        </is>
+      </c>
+      <c r="C1301" s="7" t="inlineStr">
+        <is>
+          <t>Pernis Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1301" s="6" t="inlineStr">
+        <is>
+          <t>31:50</t>
+        </is>
+      </c>
+      <c r="E1301" s="6" t="inlineStr">
+        <is>
+          <t>31:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1302">
+      <c r="A1302" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1302" s="9" t="inlineStr">
+        <is>
+          <t>Eline vd Haar</t>
+        </is>
+      </c>
+      <c r="C1302" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1302" s="8" t="inlineStr">
+        <is>
+          <t>31:58</t>
+        </is>
+      </c>
+      <c r="E1302" s="8" t="inlineStr">
+        <is>
+          <t>31:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1303">
+      <c r="A1303" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1303" s="7" t="inlineStr">
+        <is>
+          <t>Linda de Jong</t>
+        </is>
+      </c>
+      <c r="C1303" s="7" t="inlineStr">
+        <is>
+          <t>Pernis Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1303" s="6" t="inlineStr">
+        <is>
+          <t>32:06</t>
+        </is>
+      </c>
+      <c r="E1303" s="6" t="inlineStr">
+        <is>
+          <t>31:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1304">
+      <c r="A1304" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1304" s="9" t="inlineStr">
+        <is>
+          <t>Carina Samethini</t>
+        </is>
+      </c>
+      <c r="C1304" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1304" s="8" t="inlineStr">
+        <is>
+          <t>32:09</t>
+        </is>
+      </c>
+      <c r="E1304" s="8" t="inlineStr">
+        <is>
+          <t>31:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1305">
+      <c r="A1305" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1305" s="7" t="inlineStr">
+        <is>
+          <t>Lalyman Louise</t>
+        </is>
+      </c>
+      <c r="C1305" s="7" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D1305" s="6" t="inlineStr">
+        <is>
+          <t>32:20</t>
+        </is>
+      </c>
+      <c r="E1305" s="6" t="inlineStr">
+        <is>
+          <t>31:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1306">
+      <c r="A1306" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1306" s="9" t="inlineStr">
+        <is>
+          <t>Lisa Matsuo</t>
+        </is>
+      </c>
+      <c r="C1306" s="9" t="inlineStr">
+        <is>
+          <t>Tokyo</t>
+        </is>
+      </c>
+      <c r="D1306" s="8" t="inlineStr">
+        <is>
+          <t>32:44</t>
+        </is>
+      </c>
+      <c r="E1306" s="8" t="inlineStr">
+        <is>
+          <t>32:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1307">
+      <c r="A1307" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1307" s="7" t="inlineStr">
+        <is>
+          <t>Sabine Nieuwstraten</t>
+        </is>
+      </c>
+      <c r="C1307" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1307" s="6" t="inlineStr">
+        <is>
+          <t>32:50</t>
+        </is>
+      </c>
+      <c r="E1307" s="6" t="inlineStr">
+        <is>
+          <t>32:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1308">
+      <c r="A1308" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1308" s="9" t="inlineStr">
+        <is>
+          <t>Marlene Poterson</t>
+        </is>
+      </c>
+      <c r="C1308" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1308" s="8" t="inlineStr">
+        <is>
+          <t>32:51</t>
+        </is>
+      </c>
+      <c r="E1308" s="8" t="inlineStr">
+        <is>
+          <t>32:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1309">
+      <c r="A1309" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1309" s="7" t="inlineStr">
+        <is>
+          <t>Debby van Tol</t>
+        </is>
+      </c>
+      <c r="C1309" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1309" s="6" t="inlineStr">
+        <is>
+          <t>32:51</t>
+        </is>
+      </c>
+      <c r="E1309" s="6" t="inlineStr">
+        <is>
+          <t>32:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1310">
+      <c r="A1310" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1310" s="9" t="inlineStr">
+        <is>
+          <t>Ellen Bernasco</t>
+        </is>
+      </c>
+      <c r="C1310" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1310" s="8" t="inlineStr">
+        <is>
+          <t>32:52</t>
+        </is>
+      </c>
+      <c r="E1310" s="8" t="inlineStr">
+        <is>
+          <t>32:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1311">
+      <c r="A1311" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1311" s="7" t="inlineStr">
+        <is>
+          <t>Elma Borgdorff</t>
+        </is>
+      </c>
+      <c r="C1311" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1311" s="6" t="inlineStr">
+        <is>
+          <t>33:08</t>
+        </is>
+      </c>
+      <c r="E1311" s="6" t="inlineStr">
+        <is>
+          <t>32:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1312">
+      <c r="A1312" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1312" s="9" t="inlineStr">
+        <is>
+          <t>Myrugia van Gimst</t>
+        </is>
+      </c>
+      <c r="C1312" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1312" s="8" t="inlineStr">
+        <is>
+          <t>33:09</t>
+        </is>
+      </c>
+      <c r="E1312" s="8" t="inlineStr">
+        <is>
+          <t>32:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1313">
+      <c r="A1313" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1313" s="7" t="inlineStr">
+        <is>
+          <t>Olena Rusynyk</t>
+        </is>
+      </c>
+      <c r="C1313" s="7" t="inlineStr">
+        <is>
+          <t>Voorburg</t>
+        </is>
+      </c>
+      <c r="D1313" s="6" t="inlineStr">
+        <is>
+          <t>33:13</t>
+        </is>
+      </c>
+      <c r="E1313" s="6" t="inlineStr">
+        <is>
+          <t>32:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1314">
+      <c r="A1314" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1314" s="9" t="inlineStr">
+        <is>
+          <t>Wendy Reurich</t>
+        </is>
+      </c>
+      <c r="C1314" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1314" s="8" t="inlineStr">
+        <is>
+          <t>33:18</t>
+        </is>
+      </c>
+      <c r="E1314" s="8" t="inlineStr">
+        <is>
+          <t>32:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1315">
+      <c r="A1315" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1315" s="7" t="inlineStr">
+        <is>
+          <t>Esther Brugmans</t>
+        </is>
+      </c>
+      <c r="C1315" s="7" t="inlineStr">
+        <is>
+          <t>Ridderkerk</t>
+        </is>
+      </c>
+      <c r="D1315" s="6" t="inlineStr">
+        <is>
+          <t>33:59</t>
+        </is>
+      </c>
+      <c r="E1315" s="6" t="inlineStr">
+        <is>
+          <t>33:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1316">
+      <c r="A1316" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1316" s="9" t="inlineStr">
+        <is>
+          <t>Firenze Demmers</t>
+        </is>
+      </c>
+      <c r="C1316" s="9" t="inlineStr">
+        <is>
+          <t>Krimpen aan den IJssel</t>
+        </is>
+      </c>
+      <c r="D1316" s="8" t="inlineStr">
+        <is>
+          <t>34:01</t>
+        </is>
+      </c>
+      <c r="E1316" s="8" t="inlineStr">
+        <is>
+          <t>33:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1317">
+      <c r="A1317" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1317" s="7" t="inlineStr">
+        <is>
+          <t>Jolanda Mom vd Pluijm</t>
+        </is>
+      </c>
+      <c r="C1317" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1317" s="6" t="inlineStr">
+        <is>
+          <t>34:04</t>
+        </is>
+      </c>
+      <c r="E1317" s="6" t="inlineStr">
+        <is>
+          <t>33:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1318">
+      <c r="A1318" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1318" s="9" t="inlineStr">
+        <is>
+          <t>Janice Warning</t>
+        </is>
+      </c>
+      <c r="C1318" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1318" s="8" t="inlineStr">
+        <is>
+          <t>34:10</t>
+        </is>
+      </c>
+      <c r="E1318" s="8" t="inlineStr">
+        <is>
+          <t>33:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1319">
+      <c r="A1319" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1319" s="7" t="inlineStr">
+        <is>
+          <t>Eva de Ruiter</t>
+        </is>
+      </c>
+      <c r="C1319" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1319" s="6" t="inlineStr">
+        <is>
+          <t>34:12</t>
+        </is>
+      </c>
+      <c r="E1319" s="6" t="inlineStr">
+        <is>
+          <t>33:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1320">
+      <c r="A1320" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1320" s="9" t="inlineStr">
+        <is>
+          <t>Diana van Steenkiste</t>
+        </is>
+      </c>
+      <c r="C1320" s="9" t="inlineStr">
+        <is>
+          <t>Steyl</t>
+        </is>
+      </c>
+      <c r="D1320" s="8" t="inlineStr">
+        <is>
+          <t>34:23</t>
+        </is>
+      </c>
+      <c r="E1320" s="8" t="inlineStr">
+        <is>
+          <t>33:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1321">
+      <c r="A1321" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1321" s="7" t="inlineStr">
+        <is>
+          <t>Nikki van den Hoven</t>
+        </is>
+      </c>
+      <c r="C1321" s="7" t="inlineStr">
+        <is>
+          <t>Poortugaal</t>
+        </is>
+      </c>
+      <c r="D1321" s="6" t="inlineStr">
+        <is>
+          <t>34:26</t>
+        </is>
+      </c>
+      <c r="E1321" s="6" t="inlineStr">
+        <is>
+          <t>33:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1322">
+      <c r="A1322" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1322" s="9" t="inlineStr">
+        <is>
+          <t>Puk van der Laan</t>
+        </is>
+      </c>
+      <c r="C1322" s="9" t="inlineStr">
+        <is>
+          <t>Zoetermeer</t>
+        </is>
+      </c>
+      <c r="D1322" s="8" t="inlineStr">
+        <is>
+          <t>34:31</t>
+        </is>
+      </c>
+      <c r="E1322" s="8" t="inlineStr">
+        <is>
+          <t>34:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1323">
+      <c r="A1323" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1323" s="7" t="inlineStr">
+        <is>
+          <t>Mieke van Geffen</t>
+        </is>
+      </c>
+      <c r="C1323" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1323" s="6" t="inlineStr">
+        <is>
+          <t>34:59</t>
+        </is>
+      </c>
+      <c r="E1323" s="6" t="inlineStr">
+        <is>
+          <t>34:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1324">
+      <c r="A1324" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1324" s="9" t="inlineStr">
+        <is>
+          <t>Priscilla Abu Hunein</t>
+        </is>
+      </c>
+      <c r="C1324" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1324" s="8" t="inlineStr">
+        <is>
+          <t>35:00</t>
+        </is>
+      </c>
+      <c r="E1324" s="8" t="inlineStr">
+        <is>
+          <t>34:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1325">
+      <c r="A1325" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1325" s="7" t="inlineStr">
+        <is>
+          <t>Danielle Pol-Heindijk</t>
+        </is>
+      </c>
+      <c r="C1325" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1325" s="6" t="inlineStr">
+        <is>
+          <t>35:05</t>
+        </is>
+      </c>
+      <c r="E1325" s="6" t="inlineStr">
+        <is>
+          <t>34:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1326">
+      <c r="A1326" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1326" s="9" t="inlineStr">
+        <is>
+          <t>Chantal de Haan</t>
+        </is>
+      </c>
+      <c r="C1326" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1326" s="8" t="inlineStr">
+        <is>
+          <t>35:12</t>
+        </is>
+      </c>
+      <c r="E1326" s="8" t="inlineStr">
+        <is>
+          <t>34:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1327">
+      <c r="A1327" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1327" s="7" t="inlineStr">
+        <is>
+          <t>Simone Rooimans</t>
+        </is>
+      </c>
+      <c r="C1327" s="7" t="inlineStr">
+        <is>
+          <t>Hoogvliet Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1327" s="6" t="inlineStr">
+        <is>
+          <t>35:18</t>
+        </is>
+      </c>
+      <c r="E1327" s="6" t="inlineStr">
+        <is>
+          <t>34:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1328">
+      <c r="A1328" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1328" s="9" t="inlineStr">
+        <is>
+          <t>Iris de Werk</t>
+        </is>
+      </c>
+      <c r="C1328" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1328" s="8" t="inlineStr">
+        <is>
+          <t>35:41</t>
+        </is>
+      </c>
+      <c r="E1328" s="8" t="inlineStr">
+        <is>
+          <t>34:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1329">
+      <c r="A1329" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B1329" s="7" t="inlineStr">
+        <is>
+          <t>Louise Zimmerman</t>
+        </is>
+      </c>
+      <c r="C1329" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam Atletiek</t>
+        </is>
+      </c>
+      <c r="D1329" s="6" t="inlineStr">
+        <is>
+          <t>35:56</t>
+        </is>
+      </c>
+      <c r="E1329" s="6" t="inlineStr">
+        <is>
+          <t>35:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1330">
+      <c r="A1330" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B1330" s="9" t="inlineStr">
+        <is>
+          <t>Annemieke Ooms</t>
+        </is>
+      </c>
+      <c r="C1330" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1330" s="8" t="inlineStr">
+        <is>
+          <t>36:07</t>
+        </is>
+      </c>
+      <c r="E1330" s="8" t="inlineStr">
+        <is>
+          <t>35:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1331">
+      <c r="A1331" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B1331" s="7" t="inlineStr">
+        <is>
+          <t>Erika van Vriesland</t>
+        </is>
+      </c>
+      <c r="C1331" s="7" t="inlineStr">
+        <is>
+          <t>Vlaardingen</t>
+        </is>
+      </c>
+      <c r="D1331" s="6" t="inlineStr">
+        <is>
+          <t>36:20</t>
+        </is>
+      </c>
+      <c r="E1331" s="6" t="inlineStr">
+        <is>
+          <t>35:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1332">
+      <c r="A1332" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B1332" s="9" t="inlineStr">
+        <is>
+          <t>Daria Tikhonova</t>
+        </is>
+      </c>
+      <c r="C1332" s="9" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1332" s="8" t="inlineStr">
+        <is>
+          <t>36:32</t>
+        </is>
+      </c>
+      <c r="E1332" s="8" t="inlineStr">
+        <is>
+          <t>35:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1333">
+      <c r="A1333" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B1333" s="7" t="inlineStr">
+        <is>
+          <t>Simone van Aalst</t>
+        </is>
+      </c>
+      <c r="C1333" s="7" t="inlineStr">
+        <is>
+          <t>Abbenbroek</t>
+        </is>
+      </c>
+      <c r="D1333" s="6" t="inlineStr">
+        <is>
+          <t>36:47</t>
+        </is>
+      </c>
+      <c r="E1333" s="6" t="inlineStr">
+        <is>
+          <t>36:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1334">
+      <c r="A1334" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B1334" s="9" t="inlineStr">
+        <is>
+          <t>Marie-Anne Slotboom</t>
+        </is>
+      </c>
+      <c r="C1334" s="9" t="inlineStr">
+        <is>
+          <t>Abbenbroek</t>
+        </is>
+      </c>
+      <c r="D1334" s="8" t="inlineStr">
+        <is>
+          <t>36:47</t>
+        </is>
+      </c>
+      <c r="E1334" s="8" t="inlineStr">
+        <is>
+          <t>36:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1335">
+      <c r="A1335" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B1335" s="7" t="inlineStr">
+        <is>
+          <t>Dusty Hoedemaker</t>
+        </is>
+      </c>
+      <c r="C1335" s="7" t="inlineStr">
+        <is>
+          <t>Triathlon</t>
+        </is>
+      </c>
+      <c r="D1335" s="6" t="inlineStr">
+        <is>
+          <t>36:59</t>
+        </is>
+      </c>
+      <c r="E1335" s="6" t="inlineStr">
+        <is>
+          <t>36:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1336">
+      <c r="A1336" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B1336" s="9" t="inlineStr">
+        <is>
+          <t>Naoko Catton</t>
+        </is>
+      </c>
+      <c r="C1336" s="9" t="inlineStr">
+        <is>
+          <t>Leander</t>
+        </is>
+      </c>
+      <c r="D1336" s="8" t="inlineStr">
+        <is>
+          <t>37:14</t>
+        </is>
+      </c>
+      <c r="E1336" s="8" t="inlineStr">
+        <is>
+          <t>36:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1337">
+      <c r="A1337" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B1337" s="7" t="inlineStr">
+        <is>
+          <t>Marijke van Dongen</t>
+        </is>
+      </c>
+      <c r="C1337" s="7" t="inlineStr">
+        <is>
+          <t>Burgum</t>
+        </is>
+      </c>
+      <c r="D1337" s="6" t="inlineStr">
+        <is>
+          <t>37:23</t>
+        </is>
+      </c>
+      <c r="E1337" s="6" t="inlineStr">
+        <is>
+          <t>36:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1338">
+      <c r="A1338" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B1338" s="9" t="inlineStr">
+        <is>
+          <t>Marianne Verstraate</t>
+        </is>
+      </c>
+      <c r="C1338" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1338" s="8" t="inlineStr">
+        <is>
+          <t>37:35</t>
+        </is>
+      </c>
+      <c r="E1338" s="8" t="inlineStr">
+        <is>
+          <t>36:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1339">
+      <c r="A1339" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B1339" s="7" t="inlineStr">
+        <is>
+          <t>Loes van Hilst</t>
+        </is>
+      </c>
+      <c r="C1339" s="7" t="inlineStr">
+        <is>
+          <t>Roosendaal</t>
+        </is>
+      </c>
+      <c r="D1339" s="6" t="inlineStr">
+        <is>
+          <t>37:36</t>
+        </is>
+      </c>
+      <c r="E1339" s="6" t="inlineStr">
+        <is>
+          <t>35:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1340">
+      <c r="A1340" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B1340" s="9" t="inlineStr">
+        <is>
+          <t>Margriet Oranje</t>
+        </is>
+      </c>
+      <c r="C1340" s="9" t="inlineStr">
+        <is>
+          <t>Piershil</t>
+        </is>
+      </c>
+      <c r="D1340" s="8" t="inlineStr">
+        <is>
+          <t>37:42</t>
+        </is>
+      </c>
+      <c r="E1340" s="8" t="inlineStr">
+        <is>
+          <t>37:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1341">
+      <c r="A1341" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B1341" s="7" t="inlineStr">
+        <is>
+          <t>Petra Weijers</t>
+        </is>
+      </c>
+      <c r="C1341" s="7" t="inlineStr">
+        <is>
+          <t>Vlaardingen</t>
+        </is>
+      </c>
+      <c r="D1341" s="6" t="inlineStr">
+        <is>
+          <t>37:55</t>
+        </is>
+      </c>
+      <c r="E1341" s="6" t="inlineStr">
+        <is>
+          <t>37:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1342">
+      <c r="A1342" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B1342" s="9" t="inlineStr">
+        <is>
+          <t>Agustina Orellana</t>
+        </is>
+      </c>
+      <c r="C1342" s="9" t="inlineStr">
+        <is>
+          <t>Mechelen</t>
+        </is>
+      </c>
+      <c r="D1342" s="8" t="inlineStr">
+        <is>
+          <t>38:03</t>
+        </is>
+      </c>
+      <c r="E1342" s="8" t="inlineStr">
+        <is>
+          <t>37:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1343">
+      <c r="A1343" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B1343" s="7" t="inlineStr">
+        <is>
+          <t>Pamela van der Wösten-Brökling</t>
+        </is>
+      </c>
+      <c r="C1343" s="7" t="inlineStr">
+        <is>
+          <t>Barendrecht</t>
+        </is>
+      </c>
+      <c r="D1343" s="6" t="inlineStr">
+        <is>
+          <t>38:34</t>
+        </is>
+      </c>
+      <c r="E1343" s="6" t="inlineStr">
+        <is>
+          <t>37:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1344">
+      <c r="A1344" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B1344" s="9" t="inlineStr">
+        <is>
+          <t>Arja Onyango-Slingerland</t>
+        </is>
+      </c>
+      <c r="C1344" s="9" t="inlineStr">
+        <is>
+          <t>Schiedam</t>
+        </is>
+      </c>
+      <c r="D1344" s="8" t="inlineStr">
+        <is>
+          <t>39:25</t>
+        </is>
+      </c>
+      <c r="E1344" s="8" t="inlineStr">
+        <is>
+          <t>38:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1345">
+      <c r="A1345" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B1345" s="7" t="inlineStr">
+        <is>
+          <t>Esther Verschoor</t>
+        </is>
+      </c>
+      <c r="C1345" s="7" t="inlineStr">
+        <is>
+          <t>Pernis</t>
+        </is>
+      </c>
+      <c r="D1345" s="6" t="inlineStr">
+        <is>
+          <t>39:47</t>
+        </is>
+      </c>
+      <c r="E1345" s="6" t="inlineStr">
+        <is>
+          <t>38:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1346">
+      <c r="A1346" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B1346" s="9" t="inlineStr">
+        <is>
+          <t>Renata Dekker van Laar</t>
+        </is>
+      </c>
+      <c r="C1346" s="9" t="inlineStr">
+        <is>
+          <t>Vlaardingen</t>
+        </is>
+      </c>
+      <c r="D1346" s="8" t="inlineStr">
+        <is>
+          <t>39:55</t>
+        </is>
+      </c>
+      <c r="E1346" s="8" t="inlineStr">
+        <is>
+          <t>39:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1347">
+      <c r="A1347" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B1347" s="7" t="inlineStr">
+        <is>
+          <t>Manuela Smit</t>
+        </is>
+      </c>
+      <c r="C1347" s="7" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1347" s="6" t="inlineStr">
+        <is>
+          <t>41:45</t>
+        </is>
+      </c>
+      <c r="E1347" s="6" t="inlineStr">
+        <is>
+          <t>41:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1348">
+      <c r="A1348" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B1348" s="9" t="inlineStr">
+        <is>
+          <t>Babs Vorst</t>
+        </is>
+      </c>
+      <c r="C1348" s="9" t="inlineStr">
+        <is>
+          <t>Spijkenisse</t>
+        </is>
+      </c>
+      <c r="D1348" s="8" t="inlineStr">
+        <is>
+          <t>41:45</t>
+        </is>
+      </c>
+      <c r="E1348" s="8" t="inlineStr">
+        <is>
+          <t>41:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1349">
+      <c r="A1349" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B1349" s="7" t="inlineStr">
+        <is>
+          <t>Daphne Woudenberg</t>
+        </is>
+      </c>
+      <c r="C1349" s="7" t="inlineStr">
+        <is>
+          <t>PAC</t>
+        </is>
+      </c>
+      <c r="D1349" s="6" t="inlineStr">
         <is>
           <t>41:58</t>
         </is>
       </c>
-      <c r="E1171" s="6" t="inlineStr">
-[...624 lines deleted...]
-      <c r="C1196" s="9" t="inlineStr">
+      <c r="E1349" s="6" t="inlineStr">
+        <is>
+          <t>41:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1350">
+      <c r="A1350" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B1350" s="9" t="inlineStr">
+        <is>
+          <t>Riya Thomas</t>
+        </is>
+      </c>
+      <c r="C1350" s="9" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D1350" s="8" t="inlineStr">
+        <is>
+          <t>45:24</t>
+        </is>
+      </c>
+      <c r="E1350" s="8" t="inlineStr">
+        <is>
+          <t>44:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1351">
+      <c r="A1351" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B1351" s="7" t="inlineStr">
+        <is>
+          <t>Svetlana Iakovleva</t>
+        </is>
+      </c>
+      <c r="C1351" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D1196" s="8" t="inlineStr">
-[...4225 lines deleted...]
-      <c r="D1354" s="6" t="inlineStr">
+      <c r="D1351" s="6" t="inlineStr">
         <is>
           <t>48:50</t>
         </is>
       </c>
-      <c r="E1354" s="6" t="inlineStr">
+      <c r="E1351" s="6" t="inlineStr">
         <is>
           <t>48:10</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">