--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -11294,51 +11294,51 @@
       </c>
       <c r="C484" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D484" s="6" t="inlineStr">
         <is>
           <t>34:30</t>
         </is>
       </c>
       <c r="E484" s="6" t="inlineStr">
         <is>
           <t>34:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
       <c r="A485" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B485" s="9" t="inlineStr">
         <is>
-          <t>Floris Verstraelen</t>
+          <t>Startnummer 1380</t>
         </is>
       </c>
       <c r="C485" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D485" s="8" t="inlineStr">
         <is>
           <t>35:15</t>
         </is>
       </c>
       <c r="E485" s="8" t="inlineStr">
         <is>
           <t>34:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="486">
       <c r="A486" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B486" s="7" t="inlineStr">