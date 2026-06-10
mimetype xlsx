--- v0 (2025-12-08)
+++ v1 (2026-06-10)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E337"/>
+  <dimension ref="A1:E334"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Rondje Zegveld</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Zegveld - Zaterdag 6 april 2024</t>
@@ -4104,4926 +4104,4885 @@
       </c>
       <c r="C150" s="9" t="inlineStr">
         <is>
           <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
           <t>28:09</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>27:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
-          <t>Julian van der Wind</t>
+          <t>Jeroen Michiels</t>
         </is>
       </c>
       <c r="C151" s="7" t="inlineStr">
         <is>
-          <t>Linschoten</t>
+          <t>Woerden</t>
         </is>
       </c>
       <c r="D151" s="6" t="inlineStr">
         <is>
-          <t>28:30</t>
+          <t>28:27</t>
         </is>
       </c>
       <c r="E151" s="6" t="inlineStr">
         <is>
-          <t>28:22</t>
+          <t>28:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B152" s="9" t="inlineStr">
         <is>
-          <t>Willem Brummel</t>
+          <t>Julian van der Wind</t>
         </is>
       </c>
       <c r="C152" s="9" t="inlineStr">
         <is>
-          <t>Harmelen</t>
+          <t>Linschoten</t>
         </is>
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
-          <t>28:34</t>
+          <t>28:30</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>28:23</t>
+          <t>28:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
-          <t>Onno Lenssinck</t>
+          <t>Willem Brummel</t>
         </is>
       </c>
       <c r="C153" s="7" t="inlineStr">
         <is>
-          <t>Woerdense Verlaat</t>
+          <t>Harmelen</t>
         </is>
       </c>
       <c r="D153" s="6" t="inlineStr">
         <is>
-          <t>30:20</t>
+          <t>28:34</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
-          <t>30:00</t>
+          <t>28:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
       <c r="A154" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B154" s="9" t="inlineStr">
         <is>
-          <t>William Ton</t>
+          <t>Onno Lenssinck</t>
         </is>
       </c>
       <c r="C154" s="9" t="inlineStr">
         <is>
-          <t>Haastrecht</t>
+          <t>Woerdense Verlaat</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
-          <t>30:24</t>
+          <t>30:20</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>30:06</t>
+          <t>30:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
-          <t>Roel Hoogenboom</t>
+          <t>William Ton</t>
         </is>
       </c>
       <c r="C155" s="7" t="inlineStr">
         <is>
-          <t>Linschoten</t>
+          <t>Haastrecht</t>
         </is>
       </c>
       <c r="D155" s="6" t="inlineStr">
         <is>
-          <t>30:54</t>
+          <t>30:24</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr">
         <is>
-          <t>30:47</t>
+          <t>30:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B156" s="9" t="inlineStr">
         <is>
-          <t>Dick Fierens</t>
+          <t>Roel Hoogenboom</t>
         </is>
       </c>
       <c r="C156" s="9" t="inlineStr">
         <is>
-          <t>Zegveld</t>
+          <t>Linschoten</t>
         </is>
       </c>
       <c r="D156" s="8" t="inlineStr">
         <is>
-          <t>30:56</t>
+          <t>30:54</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>30:39</t>
+          <t>30:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
-          <t>Jayden Andeweg</t>
+          <t>Dick Fierens</t>
         </is>
       </c>
       <c r="C157" s="7" t="inlineStr">
         <is>
           <t>Zegveld</t>
         </is>
       </c>
       <c r="D157" s="6" t="inlineStr">
         <is>
-          <t>30:59</t>
+          <t>30:56</t>
         </is>
       </c>
       <c r="E157" s="6" t="inlineStr">
         <is>
           <t>30:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B158" s="9" t="inlineStr">
         <is>
-          <t>Bram de Kruijf</t>
+          <t>Jayden Andeweg</t>
         </is>
       </c>
       <c r="C158" s="9" t="inlineStr">
         <is>
           <t>Zegveld</t>
         </is>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
-          <t>31:00</t>
+          <t>30:59</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>30:51</t>
+          <t>30:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
-          <t>Winfried Dijker</t>
+          <t>Bram de Kruijf</t>
         </is>
       </c>
       <c r="C159" s="7" t="inlineStr">
         <is>
-          <t>Valkenburg Zh</t>
+          <t>Zegveld</t>
         </is>
       </c>
       <c r="D159" s="6" t="inlineStr">
         <is>
-          <t>31:41</t>
+          <t>31:00</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
-          <t>31:21</t>
+          <t>30:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B160" s="9" t="inlineStr">
         <is>
-          <t>Cees Methorst</t>
+          <t>Winfried Dijker</t>
         </is>
       </c>
       <c r="C160" s="9" t="inlineStr">
         <is>
-          <t>Zegvedl</t>
+          <t>Valkenburg Zh</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
-          <t>34:49</t>
+          <t>31:41</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>34:39</t>
+          <t>31:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
-          <t>Gerard van der Meer</t>
+          <t>Cees Methorst</t>
         </is>
       </c>
       <c r="C161" s="7" t="inlineStr">
         <is>
-          <t>Woerden</t>
+          <t>Zegvedl</t>
         </is>
       </c>
       <c r="D161" s="6" t="inlineStr">
         <is>
-          <t>36:30</t>
+          <t>34:49</t>
         </is>
       </c>
       <c r="E161" s="6" t="inlineStr">
         <is>
-          <t>36:18</t>
+          <t>34:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
       <c r="A162" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B162" s="9" t="inlineStr">
         <is>
-          <t>Hans Vergeer</t>
+          <t>Gerard van der Meer</t>
         </is>
       </c>
       <c r="C162" s="9" t="inlineStr">
         <is>
-          <t>Zegveld</t>
+          <t>Woerden</t>
         </is>
       </c>
       <c r="D162" s="8" t="inlineStr">
         <is>
-          <t>38:26</t>
+          <t>36:30</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>38:14</t>
+          <t>36:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
-          <t>Tom van Kooten</t>
+          <t>Hans Vergeer</t>
         </is>
       </c>
       <c r="C163" s="7" t="inlineStr">
         <is>
-          <t>Woerden</t>
+          <t>Zegveld</t>
         </is>
       </c>
       <c r="D163" s="6" t="inlineStr">
         <is>
-          <t>44:39</t>
+          <t>38:26</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
-          <t>44:34</t>
+          <t>38:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
       <c r="A164" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B164" s="9" t="inlineStr">
         <is>
+          <t>Tom van Kooten</t>
+        </is>
+      </c>
+      <c r="C164" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D164" s="8" t="inlineStr">
+        <is>
+          <t>44:39</t>
+        </is>
+      </c>
+      <c r="E164" s="8" t="inlineStr">
+        <is>
+          <t>44:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
+      <c r="A165" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B165" s="7" t="inlineStr">
+        <is>
           <t>Erik van Leeuwen</t>
         </is>
       </c>
-      <c r="C164" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D164" s="8" t="inlineStr">
+      <c r="C165" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D165" s="6" t="inlineStr">
         <is>
           <t>51:05</t>
         </is>
       </c>
-      <c r="E164" s="8" t="inlineStr">
+      <c r="E165" s="6" t="inlineStr">
         <is>
           <t>50:48</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-[...3 lines deleted...]
-      <c r="A166" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
+      <c r="A167" s="4" t="inlineStr">
         <is>
           <t>VROUW, 5 KILOMETER</t>
         </is>
       </c>
-      <c r="B166" s="4"/>
-[...5 lines deleted...]
-      <c r="A167" s="5" t="inlineStr">
+      <c r="B167" s="4"/>
+      <c r="C167" s="4"/>
+      <c r="D167" s="4"/>
+      <c r="E167" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
+      <c r="A168" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B167" s="5" t="inlineStr">
+      <c r="B168" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C167" s="5" t="inlineStr">
+      <c r="C168" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D167" s="5" t="inlineStr">
+      <c r="D168" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E167" s="5" t="inlineStr">
+      <c r="E168" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
-      <c r="A168" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
+      <c r="A169" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B168" s="7" t="inlineStr">
+      <c r="B169" s="7" t="inlineStr">
         <is>
           <t>Maxime Copsy</t>
         </is>
       </c>
-      <c r="C168" s="7" t="inlineStr">
+      <c r="C169" s="7" t="inlineStr">
         <is>
           <t>Schoonhoven</t>
         </is>
       </c>
-      <c r="D168" s="6" t="inlineStr">
+      <c r="D169" s="6" t="inlineStr">
         <is>
           <t>22:08</t>
         </is>
       </c>
-      <c r="E168" s="6" t="inlineStr">
+      <c r="E169" s="6" t="inlineStr">
         <is>
           <t>22:05</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
-      <c r="A169" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
+      <c r="A170" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B169" s="9" t="inlineStr">
+      <c r="B170" s="9" t="inlineStr">
         <is>
           <t>Guusje Hoogerbrugge</t>
         </is>
       </c>
-      <c r="C169" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D169" s="8" t="inlineStr">
+      <c r="C170" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D170" s="8" t="inlineStr">
         <is>
           <t>22:21</t>
         </is>
       </c>
-      <c r="E169" s="8" t="inlineStr">
+      <c r="E170" s="8" t="inlineStr">
         <is>
           <t>22:20</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
-      <c r="A170" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
+      <c r="A171" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B170" s="7" t="inlineStr">
+      <c r="B171" s="7" t="inlineStr">
         <is>
           <t>Anniek van Triest</t>
         </is>
       </c>
-      <c r="C170" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D170" s="6" t="inlineStr">
+      <c r="C171" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D171" s="6" t="inlineStr">
         <is>
           <t>24:03</t>
         </is>
       </c>
-      <c r="E170" s="6" t="inlineStr">
+      <c r="E171" s="6" t="inlineStr">
         <is>
           <t>24:02</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
-      <c r="A171" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
+      <c r="A172" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B171" s="9" t="inlineStr">
+      <c r="B172" s="9" t="inlineStr">
         <is>
           <t>Lizet Wolters</t>
         </is>
       </c>
-      <c r="C171" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D171" s="8" t="inlineStr">
+      <c r="C172" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D172" s="8" t="inlineStr">
         <is>
           <t>24:48</t>
         </is>
       </c>
-      <c r="E171" s="8" t="inlineStr">
+      <c r="E172" s="8" t="inlineStr">
         <is>
           <t>24:45</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
-      <c r="A172" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
+      <c r="A173" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B172" s="7" t="inlineStr">
+      <c r="B173" s="7" t="inlineStr">
         <is>
           <t>Merel Doornenbal</t>
         </is>
       </c>
-      <c r="C172" s="7" t="inlineStr">
+      <c r="C173" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D172" s="6" t="inlineStr">
+      <c r="D173" s="6" t="inlineStr">
         <is>
           <t>25:26</t>
         </is>
       </c>
-      <c r="E172" s="6" t="inlineStr">
+      <c r="E173" s="6" t="inlineStr">
         <is>
           <t>25:16</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
-      <c r="A173" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
+      <c r="A174" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B173" s="9" t="inlineStr">
+      <c r="B174" s="9" t="inlineStr">
         <is>
           <t>Femke Douma</t>
         </is>
       </c>
-      <c r="C173" s="9" t="inlineStr">
+      <c r="C174" s="9" t="inlineStr">
         <is>
           <t>LEeuwarden</t>
         </is>
       </c>
-      <c r="D173" s="8" t="inlineStr">
+      <c r="D174" s="8" t="inlineStr">
         <is>
           <t>25:48</t>
         </is>
       </c>
-      <c r="E173" s="8" t="inlineStr">
+      <c r="E174" s="8" t="inlineStr">
         <is>
           <t>25:39</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
-      <c r="A174" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
+      <c r="A175" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B174" s="7" t="inlineStr">
+      <c r="B175" s="7" t="inlineStr">
         <is>
           <t>Rianne de Regt</t>
         </is>
       </c>
-      <c r="C174" s="7" t="inlineStr">
+      <c r="C175" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D174" s="6" t="inlineStr">
+      <c r="D175" s="6" t="inlineStr">
         <is>
           <t>26:41</t>
         </is>
       </c>
-      <c r="E174" s="6" t="inlineStr">
+      <c r="E175" s="6" t="inlineStr">
         <is>
           <t>26:30</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
-      <c r="A175" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
+      <c r="A176" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B175" s="9" t="inlineStr">
+      <c r="B176" s="9" t="inlineStr">
         <is>
           <t>Hannah Bakker</t>
         </is>
       </c>
-      <c r="C175" s="9" t="inlineStr">
+      <c r="C176" s="9" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D175" s="8" t="inlineStr">
+      <c r="D176" s="8" t="inlineStr">
         <is>
           <t>27:25</t>
         </is>
       </c>
-      <c r="E175" s="8" t="inlineStr">
+      <c r="E176" s="8" t="inlineStr">
         <is>
           <t>27:15</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
-      <c r="A176" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
+      <c r="A177" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B176" s="7" t="inlineStr">
+      <c r="B177" s="7" t="inlineStr">
         <is>
           <t>Moniek van Vliet</t>
         </is>
       </c>
-      <c r="C176" s="7" t="inlineStr">
+      <c r="C177" s="7" t="inlineStr">
         <is>
           <t>Nieuwkoop</t>
         </is>
       </c>
-      <c r="D176" s="6" t="inlineStr">
+      <c r="D177" s="6" t="inlineStr">
         <is>
           <t>27:41</t>
         </is>
       </c>
-      <c r="E176" s="6" t="inlineStr">
+      <c r="E177" s="6" t="inlineStr">
         <is>
           <t>27:26</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
-      <c r="A177" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
+      <c r="A178" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B177" s="9" t="inlineStr">
+      <c r="B178" s="9" t="inlineStr">
         <is>
           <t>Jennefien van Keuten-Ulderink</t>
         </is>
       </c>
-      <c r="C177" s="9" t="inlineStr">
+      <c r="C178" s="9" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D177" s="8" t="inlineStr">
+      <c r="D178" s="8" t="inlineStr">
         <is>
           <t>27:49</t>
         </is>
       </c>
-      <c r="E177" s="8" t="inlineStr">
+      <c r="E178" s="8" t="inlineStr">
         <is>
           <t>27:44</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
-      <c r="A178" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
+      <c r="A179" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B178" s="7" t="inlineStr">
+      <c r="B179" s="7" t="inlineStr">
         <is>
           <t>Anne Maaike van Selm</t>
         </is>
       </c>
-      <c r="C178" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D178" s="6" t="inlineStr">
+      <c r="C179" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D179" s="6" t="inlineStr">
         <is>
           <t>28:08</t>
         </is>
       </c>
-      <c r="E178" s="6" t="inlineStr">
+      <c r="E179" s="6" t="inlineStr">
         <is>
           <t>28:01</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
-      <c r="A179" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
+      <c r="A180" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B179" s="9" t="inlineStr">
+      <c r="B180" s="9" t="inlineStr">
         <is>
           <t>Leonie de Regt</t>
         </is>
       </c>
-      <c r="C179" s="9" t="inlineStr">
+      <c r="C180" s="9" t="inlineStr">
         <is>
           <t>Leiden</t>
         </is>
       </c>
-      <c r="D179" s="8" t="inlineStr">
+      <c r="D180" s="8" t="inlineStr">
         <is>
           <t>28:49</t>
         </is>
       </c>
-      <c r="E179" s="8" t="inlineStr">
+      <c r="E180" s="8" t="inlineStr">
         <is>
           <t>28:40</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
-      <c r="A180" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
+      <c r="A181" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B180" s="7" t="inlineStr">
+      <c r="B181" s="7" t="inlineStr">
         <is>
           <t>Gerarda Bosland</t>
         </is>
       </c>
-      <c r="C180" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D180" s="6" t="inlineStr">
+      <c r="C181" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D181" s="6" t="inlineStr">
         <is>
           <t>28:56</t>
         </is>
       </c>
-      <c r="E180" s="6" t="inlineStr">
+      <c r="E181" s="6" t="inlineStr">
         <is>
           <t>28:39</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
-      <c r="A181" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
+      <c r="A182" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="B181" s="9" t="inlineStr">
+      <c r="B182" s="9" t="inlineStr">
         <is>
           <t>Marianne Vlug</t>
         </is>
       </c>
-      <c r="C181" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D181" s="8" t="inlineStr">
+      <c r="C182" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D182" s="8" t="inlineStr">
         <is>
           <t>30:08</t>
         </is>
       </c>
-      <c r="E181" s="8" t="inlineStr">
+      <c r="E182" s="8" t="inlineStr">
         <is>
           <t>29:54</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
-      <c r="A182" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
+      <c r="A183" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B182" s="7" t="inlineStr">
+      <c r="B183" s="7" t="inlineStr">
         <is>
           <t>Rianne van der Nagel-Meter</t>
         </is>
       </c>
-      <c r="C182" s="7" t="inlineStr">
+      <c r="C183" s="7" t="inlineStr">
         <is>
           <t>Nijkerk Gld</t>
         </is>
       </c>
-      <c r="D182" s="6" t="inlineStr">
+      <c r="D183" s="6" t="inlineStr">
         <is>
           <t>30:22</t>
         </is>
       </c>
-      <c r="E182" s="6" t="inlineStr">
+      <c r="E183" s="6" t="inlineStr">
         <is>
           <t>30:16</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
-      <c r="A183" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
+      <c r="A184" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="B183" s="9" t="inlineStr">
+      <c r="B184" s="9" t="inlineStr">
         <is>
           <t>Sandra van Vliet</t>
         </is>
       </c>
-      <c r="C183" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D183" s="8" t="inlineStr">
+      <c r="C184" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D184" s="8" t="inlineStr">
         <is>
           <t>30:55</t>
         </is>
       </c>
-      <c r="E183" s="8" t="inlineStr">
+      <c r="E184" s="8" t="inlineStr">
         <is>
           <t>30:38</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
-      <c r="A184" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
+      <c r="A185" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="B184" s="7" t="inlineStr">
+      <c r="B185" s="7" t="inlineStr">
         <is>
           <t>Marleen Straver</t>
         </is>
       </c>
-      <c r="C184" s="7" t="inlineStr">
+      <c r="C185" s="7" t="inlineStr">
         <is>
           <t>Bodegraven</t>
         </is>
       </c>
-      <c r="D184" s="6" t="inlineStr">
+      <c r="D185" s="6" t="inlineStr">
         <is>
           <t>31:11</t>
         </is>
       </c>
-      <c r="E184" s="6" t="inlineStr">
+      <c r="E185" s="6" t="inlineStr">
         <is>
           <t>30:50</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
-      <c r="A185" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
+      <c r="A186" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B185" s="9" t="inlineStr">
+      <c r="B186" s="9" t="inlineStr">
         <is>
           <t>Saskia van Altena</t>
         </is>
       </c>
-      <c r="C185" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D185" s="8" t="inlineStr">
+      <c r="C186" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D186" s="8" t="inlineStr">
         <is>
           <t>31:15</t>
         </is>
       </c>
-      <c r="E185" s="8" t="inlineStr">
+      <c r="E186" s="8" t="inlineStr">
         <is>
           <t>31:02</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
-      <c r="A186" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
+      <c r="A187" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="B186" s="7" t="inlineStr">
+      <c r="B187" s="7" t="inlineStr">
         <is>
           <t>Matilda van Altena</t>
         </is>
       </c>
-      <c r="C186" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D186" s="6" t="inlineStr">
+      <c r="C187" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D187" s="6" t="inlineStr">
         <is>
           <t>31:16</t>
         </is>
       </c>
-      <c r="E186" s="6" t="inlineStr">
+      <c r="E187" s="6" t="inlineStr">
         <is>
           <t>31:02</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
-      <c r="A187" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
+      <c r="A188" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B187" s="9" t="inlineStr">
+      <c r="B188" s="9" t="inlineStr">
         <is>
           <t>Anne Kreuger</t>
         </is>
       </c>
-      <c r="C187" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D187" s="8" t="inlineStr">
+      <c r="C188" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D188" s="8" t="inlineStr">
         <is>
           <t>31:24</t>
         </is>
       </c>
-      <c r="E187" s="8" t="inlineStr">
+      <c r="E188" s="8" t="inlineStr">
         <is>
           <t>31:11</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
-      <c r="A188" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
+      <c r="A189" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B188" s="7" t="inlineStr">
+      <c r="B189" s="7" t="inlineStr">
         <is>
           <t>Margriet Kreuger</t>
         </is>
       </c>
-      <c r="C188" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D188" s="6" t="inlineStr">
+      <c r="C189" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D189" s="6" t="inlineStr">
         <is>
           <t>31:24</t>
         </is>
       </c>
-      <c r="E188" s="6" t="inlineStr">
+      <c r="E189" s="6" t="inlineStr">
         <is>
           <t>31:11</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
-      <c r="A189" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
+      <c r="A190" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="B189" s="9" t="inlineStr">
+      <c r="B190" s="9" t="inlineStr">
         <is>
           <t>José van Os</t>
         </is>
       </c>
-      <c r="C189" s="9" t="inlineStr">
+      <c r="C190" s="9" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D189" s="8" t="inlineStr">
+      <c r="D190" s="8" t="inlineStr">
         <is>
           <t>31:38</t>
         </is>
       </c>
-      <c r="E189" s="8" t="inlineStr">
+      <c r="E190" s="8" t="inlineStr">
         <is>
           <t>31:23</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
-      <c r="A190" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
+      <c r="A191" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B190" s="7" t="inlineStr">
+      <c r="B191" s="7" t="inlineStr">
         <is>
           <t>Hilde Harshagen</t>
         </is>
       </c>
-      <c r="C190" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D190" s="6" t="inlineStr">
+      <c r="C191" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D191" s="6" t="inlineStr">
         <is>
           <t>31:57</t>
         </is>
       </c>
-      <c r="E190" s="6" t="inlineStr">
+      <c r="E191" s="6" t="inlineStr">
         <is>
           <t>31:48</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
-      <c r="A191" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
+      <c r="A192" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="B191" s="9" t="inlineStr">
+      <c r="B192" s="9" t="inlineStr">
         <is>
           <t>Manon van Vliet</t>
         </is>
       </c>
-      <c r="C191" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D191" s="8" t="inlineStr">
+      <c r="C192" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D192" s="8" t="inlineStr">
         <is>
           <t>31:57</t>
         </is>
       </c>
-      <c r="E191" s="8" t="inlineStr">
+      <c r="E192" s="8" t="inlineStr">
         <is>
           <t>31:41</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
-      <c r="A192" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
+      <c r="A193" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B192" s="7" t="inlineStr">
+      <c r="B193" s="7" t="inlineStr">
         <is>
           <t>Celine Francken</t>
         </is>
       </c>
-      <c r="C192" s="7" t="inlineStr">
+      <c r="C193" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D192" s="6" t="inlineStr">
+      <c r="D193" s="6" t="inlineStr">
         <is>
           <t>32:13</t>
         </is>
       </c>
-      <c r="E192" s="6" t="inlineStr">
+      <c r="E193" s="6" t="inlineStr">
         <is>
           <t>32:00</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
-      <c r="A193" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
+      <c r="A194" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="B193" s="9" t="inlineStr">
+      <c r="B194" s="9" t="inlineStr">
         <is>
           <t>Emily Bijtenhoorn</t>
         </is>
       </c>
-      <c r="C193" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D193" s="8" t="inlineStr">
+      <c r="C194" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D194" s="8" t="inlineStr">
         <is>
           <t>32:44</t>
         </is>
       </c>
-      <c r="E193" s="8" t="inlineStr">
+      <c r="E194" s="8" t="inlineStr">
         <is>
           <t>32:25</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
-      <c r="A194" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
+      <c r="A195" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="B194" s="7" t="inlineStr">
+      <c r="B195" s="7" t="inlineStr">
         <is>
           <t>Rosa van den Driesche</t>
         </is>
       </c>
-      <c r="C194" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D194" s="6" t="inlineStr">
+      <c r="C195" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D195" s="6" t="inlineStr">
         <is>
           <t>32:46</t>
         </is>
       </c>
-      <c r="E194" s="6" t="inlineStr">
+      <c r="E195" s="6" t="inlineStr">
         <is>
           <t>32:33</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
-      <c r="A195" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
+      <c r="A196" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="B195" s="9" t="inlineStr">
+      <c r="B196" s="9" t="inlineStr">
         <is>
           <t>Jantine van der Berg</t>
         </is>
       </c>
-      <c r="C195" s="9" t="inlineStr">
+      <c r="C196" s="9" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D195" s="8" t="inlineStr">
+      <c r="D196" s="8" t="inlineStr">
         <is>
           <t>33:14</t>
         </is>
       </c>
-      <c r="E195" s="8" t="inlineStr">
+      <c r="E196" s="8" t="inlineStr">
         <is>
           <t>33:08</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
-      <c r="A196" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
+      <c r="A197" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="B196" s="7" t="inlineStr">
+      <c r="B197" s="7" t="inlineStr">
         <is>
           <t>Jesse den Hartogh</t>
         </is>
       </c>
-      <c r="C196" s="7" t="inlineStr">
+      <c r="C197" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D196" s="6" t="inlineStr">
+      <c r="D197" s="6" t="inlineStr">
         <is>
           <t>33:18</t>
         </is>
       </c>
-      <c r="E196" s="6" t="inlineStr">
+      <c r="E197" s="6" t="inlineStr">
         <is>
           <t>33:08</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
-      <c r="A197" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
+      <c r="A198" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="B197" s="9" t="inlineStr">
+      <c r="B198" s="9" t="inlineStr">
         <is>
           <t>Sandra van Vliet</t>
         </is>
       </c>
-      <c r="C197" s="9" t="inlineStr">
+      <c r="C198" s="9" t="inlineStr">
         <is>
           <t>Nieuwkoop</t>
         </is>
       </c>
-      <c r="D197" s="8" t="inlineStr">
+      <c r="D198" s="8" t="inlineStr">
         <is>
           <t>33:39</t>
         </is>
       </c>
-      <c r="E197" s="8" t="inlineStr">
+      <c r="E198" s="8" t="inlineStr">
         <is>
           <t>33:23</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
-      <c r="A198" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
+      <c r="A199" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="B198" s="7" t="inlineStr">
+      <c r="B199" s="7" t="inlineStr">
         <is>
           <t>Lia Hoogenboom</t>
         </is>
       </c>
-      <c r="C198" s="7" t="inlineStr">
+      <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D198" s="6" t="inlineStr">
+      <c r="D199" s="6" t="inlineStr">
         <is>
           <t>33:41</t>
         </is>
       </c>
-      <c r="E198" s="6" t="inlineStr">
+      <c r="E199" s="6" t="inlineStr">
         <is>
           <t>33:36</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
-      <c r="A199" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
+      <c r="A200" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="B199" s="9" t="inlineStr">
+      <c r="B200" s="9" t="inlineStr">
         <is>
           <t>Titia de Vries</t>
         </is>
       </c>
-      <c r="C199" s="9" t="inlineStr">
+      <c r="C200" s="9" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D199" s="8" t="inlineStr">
+      <c r="D200" s="8" t="inlineStr">
         <is>
           <t>33:42</t>
         </is>
       </c>
-      <c r="E199" s="8" t="inlineStr">
+      <c r="E200" s="8" t="inlineStr">
         <is>
           <t>33:25</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
-      <c r="A200" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
+      <c r="A201" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B200" s="7" t="inlineStr">
+      <c r="B201" s="7" t="inlineStr">
         <is>
           <t>Sanne Hoogenboom</t>
         </is>
       </c>
-      <c r="C200" s="7" t="inlineStr">
+      <c r="C201" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D200" s="6" t="inlineStr">
+      <c r="D201" s="6" t="inlineStr">
         <is>
           <t>33:42</t>
         </is>
       </c>
-      <c r="E200" s="6" t="inlineStr">
+      <c r="E201" s="6" t="inlineStr">
         <is>
           <t>33:37</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
-      <c r="A201" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
+      <c r="A202" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B201" s="9" t="inlineStr">
+      <c r="B202" s="9" t="inlineStr">
         <is>
           <t>Marlon Doomen</t>
         </is>
       </c>
-      <c r="C201" s="9" t="inlineStr">
+      <c r="C202" s="9" t="inlineStr">
         <is>
           <t>Leiden</t>
         </is>
       </c>
-      <c r="D201" s="8" t="inlineStr">
+      <c r="D202" s="8" t="inlineStr">
         <is>
           <t>34:38</t>
         </is>
       </c>
-      <c r="E201" s="8" t="inlineStr">
+      <c r="E202" s="8" t="inlineStr">
         <is>
           <t>34:29</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
-      <c r="A202" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
+      <c r="A203" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B202" s="7" t="inlineStr">
+      <c r="B203" s="7" t="inlineStr">
         <is>
           <t>Sonja Douma</t>
         </is>
       </c>
-      <c r="C202" s="7" t="inlineStr">
+      <c r="C203" s="7" t="inlineStr">
         <is>
           <t>Leeuwarden</t>
         </is>
       </c>
-      <c r="D202" s="6" t="inlineStr">
+      <c r="D203" s="6" t="inlineStr">
         <is>
           <t>34:49</t>
         </is>
       </c>
-      <c r="E202" s="6" t="inlineStr">
+      <c r="E203" s="6" t="inlineStr">
         <is>
           <t>34:39</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
-      <c r="A203" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
+      <c r="A204" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="B203" s="9" t="inlineStr">
+      <c r="B204" s="9" t="inlineStr">
         <is>
           <t>Maaike de Heer</t>
         </is>
       </c>
-      <c r="C203" s="9" t="inlineStr">
+      <c r="C204" s="9" t="inlineStr">
         <is>
           <t>Bodegraven</t>
         </is>
       </c>
-      <c r="D203" s="8" t="inlineStr">
+      <c r="D204" s="8" t="inlineStr">
         <is>
           <t>34:59</t>
         </is>
       </c>
-      <c r="E203" s="8" t="inlineStr">
+      <c r="E204" s="8" t="inlineStr">
         <is>
           <t>34:41</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
-      <c r="A204" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
+      <c r="A205" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="B204" s="7" t="inlineStr">
+      <c r="B205" s="7" t="inlineStr">
         <is>
           <t>Fleur Harshagen</t>
         </is>
       </c>
-      <c r="C204" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D204" s="6" t="inlineStr">
+      <c r="C205" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D205" s="6" t="inlineStr">
         <is>
           <t>35:07</t>
         </is>
       </c>
-      <c r="E204" s="6" t="inlineStr">
+      <c r="E205" s="6" t="inlineStr">
         <is>
           <t>34:59</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
-      <c r="A205" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
+      <c r="A206" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="B205" s="9" t="inlineStr">
+      <c r="B206" s="9" t="inlineStr">
         <is>
           <t>Rina Teeuwen</t>
         </is>
       </c>
-      <c r="C205" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D205" s="8" t="inlineStr">
+      <c r="C206" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D206" s="8" t="inlineStr">
         <is>
           <t>37:57</t>
         </is>
       </c>
-      <c r="E205" s="8" t="inlineStr">
+      <c r="E206" s="8" t="inlineStr">
         <is>
           <t>37:39</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
-      <c r="A206" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
+      <c r="A207" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="B206" s="7" t="inlineStr">
+      <c r="B207" s="7" t="inlineStr">
         <is>
           <t>Janneke de Jong</t>
         </is>
       </c>
-      <c r="C206" s="7" t="inlineStr">
+      <c r="C207" s="7" t="inlineStr">
         <is>
           <t>Berkel en Rodenrijs</t>
         </is>
       </c>
-      <c r="D206" s="6" t="inlineStr">
+      <c r="D207" s="6" t="inlineStr">
         <is>
           <t>38:34</t>
         </is>
       </c>
-      <c r="E206" s="6" t="inlineStr">
+      <c r="E207" s="6" t="inlineStr">
         <is>
           <t>38:13</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
-      <c r="A207" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
+      <c r="A208" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
-      <c r="B207" s="9" t="inlineStr">
+      <c r="B208" s="9" t="inlineStr">
         <is>
           <t>Naomi Swart</t>
         </is>
       </c>
-      <c r="C207" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D207" s="8" t="inlineStr">
+      <c r="C208" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D208" s="8" t="inlineStr">
         <is>
           <t>39:09</t>
         </is>
       </c>
-      <c r="E207" s="8" t="inlineStr">
+      <c r="E208" s="8" t="inlineStr">
         <is>
           <t>38:53</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
-      <c r="A208" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
+      <c r="A209" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="B208" s="7" t="inlineStr">
+      <c r="B209" s="7" t="inlineStr">
         <is>
           <t>Marike de Vries</t>
         </is>
       </c>
-      <c r="C208" s="7" t="inlineStr">
+      <c r="C209" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
-      <c r="D208" s="6" t="inlineStr">
+      <c r="D209" s="6" t="inlineStr">
         <is>
           <t>39:27</t>
         </is>
       </c>
-      <c r="E208" s="6" t="inlineStr">
+      <c r="E209" s="6" t="inlineStr">
         <is>
           <t>39:10</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
-      <c r="A209" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
+      <c r="A210" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="B209" s="9" t="inlineStr">
+      <c r="B210" s="9" t="inlineStr">
         <is>
           <t>Femke van Donselaar-Boer</t>
         </is>
       </c>
-      <c r="C209" s="9" t="inlineStr">
+      <c r="C210" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
-      <c r="D209" s="8" t="inlineStr">
+      <c r="D210" s="8" t="inlineStr">
         <is>
           <t>39:56</t>
         </is>
       </c>
-      <c r="E209" s="8" t="inlineStr">
+      <c r="E210" s="8" t="inlineStr">
         <is>
           <t>39:41</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-[...11 lines deleted...]
-      <c r="E211" s="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
-      <c r="A212" s="5" t="inlineStr">
+      <c r="A212" s="4" t="inlineStr">
+        <is>
+          <t>MAN, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B212" s="4"/>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
+      <c r="A213" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B212" s="5" t="inlineStr">
+      <c r="B213" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C212" s="5" t="inlineStr">
+      <c r="C213" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D212" s="5" t="inlineStr">
+      <c r="D213" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E212" s="5" t="inlineStr">
+      <c r="E213" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
-      <c r="A213" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
+      <c r="A214" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B213" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A214" s="1"/>
+      <c r="B214" s="7" t="inlineStr">
+        <is>
+          <t>Willem Anker</t>
+        </is>
+      </c>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Waddinxveen</t>
+        </is>
+      </c>
+      <c r="D214" s="6" t="inlineStr">
+        <is>
+          <t>35:27</t>
+        </is>
+      </c>
+      <c r="E214" s="6" t="inlineStr">
+        <is>
+          <t>35:26</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
-      <c r="A215" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E215" s="4"/>
+      <c r="A215" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B215" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Frasa</t>
+        </is>
+      </c>
+      <c r="C215" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D215" s="8" t="inlineStr">
+        <is>
+          <t>37:24</t>
+        </is>
+      </c>
+      <c r="E215" s="8" t="inlineStr">
+        <is>
+          <t>37:23</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
-      <c r="A216" s="5" t="inlineStr">
+      <c r="A216" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B216" s="7" t="inlineStr">
+        <is>
+          <t>André Heeren</t>
+        </is>
+      </c>
+      <c r="C216" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D216" s="6" t="inlineStr">
+        <is>
+          <t>37:35</t>
+        </is>
+      </c>
+      <c r="E216" s="6" t="inlineStr">
+        <is>
+          <t>37:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
+      <c r="A217" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B217" s="9" t="inlineStr">
+        <is>
+          <t>Rico Smit</t>
+        </is>
+      </c>
+      <c r="C217" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D217" s="8" t="inlineStr">
+        <is>
+          <t>37:59</t>
+        </is>
+      </c>
+      <c r="E217" s="8" t="inlineStr">
+        <is>
+          <t>37:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
+      <c r="A218" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B218" s="7" t="inlineStr">
+        <is>
+          <t>Joris van Donkersgoed</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D218" s="6" t="inlineStr">
+        <is>
+          <t>38:29</t>
+        </is>
+      </c>
+      <c r="E218" s="6" t="inlineStr">
+        <is>
+          <t>38:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
+      <c r="A219" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B219" s="9" t="inlineStr">
+        <is>
+          <t>Marco van Mourik</t>
+        </is>
+      </c>
+      <c r="C219" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D219" s="8" t="inlineStr">
+        <is>
+          <t>39:38</t>
+        </is>
+      </c>
+      <c r="E219" s="8" t="inlineStr">
+        <is>
+          <t>39:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
+      <c r="A220" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B220" s="7" t="inlineStr">
+        <is>
+          <t>Lars Vonk</t>
+        </is>
+      </c>
+      <c r="C220" s="7" t="inlineStr">
+        <is>
+          <t>Diemen</t>
+        </is>
+      </c>
+      <c r="D220" s="6" t="inlineStr">
+        <is>
+          <t>40:26</t>
+        </is>
+      </c>
+      <c r="E220" s="6" t="inlineStr">
+        <is>
+          <t>40:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
+      <c r="A221" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B221" s="9" t="inlineStr">
+        <is>
+          <t>Igor Koevoets</t>
+        </is>
+      </c>
+      <c r="C221" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D221" s="8" t="inlineStr">
+        <is>
+          <t>41:05</t>
+        </is>
+      </c>
+      <c r="E221" s="8" t="inlineStr">
+        <is>
+          <t>41:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
+      <c r="A222" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B222" s="7" t="inlineStr">
+        <is>
+          <t>Martijn van Dam</t>
+        </is>
+      </c>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Leiden</t>
+        </is>
+      </c>
+      <c r="D222" s="6" t="inlineStr">
+        <is>
+          <t>41:23</t>
+        </is>
+      </c>
+      <c r="E222" s="6" t="inlineStr">
+        <is>
+          <t>41:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
+      <c r="A223" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B223" s="9" t="inlineStr">
+        <is>
+          <t>Otto Immerzeel</t>
+        </is>
+      </c>
+      <c r="C223" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D223" s="8" t="inlineStr">
+        <is>
+          <t>41:59</t>
+        </is>
+      </c>
+      <c r="E223" s="8" t="inlineStr">
+        <is>
+          <t>41:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
+      <c r="A224" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B224" s="7" t="inlineStr">
+        <is>
+          <t>Jaco Biemond</t>
+        </is>
+      </c>
+      <c r="C224" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D224" s="6" t="inlineStr">
+        <is>
+          <t>42:12</t>
+        </is>
+      </c>
+      <c r="E224" s="6" t="inlineStr">
+        <is>
+          <t>42:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
+      <c r="A225" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B225" s="9" t="inlineStr">
+        <is>
+          <t>Menno de Gier</t>
+        </is>
+      </c>
+      <c r="C225" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D225" s="8" t="inlineStr">
+        <is>
+          <t>42:14</t>
+        </is>
+      </c>
+      <c r="E225" s="8" t="inlineStr">
+        <is>
+          <t>42:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
+      <c r="A226" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B226" s="7" t="inlineStr">
+        <is>
+          <t>Jorne van Ginkel</t>
+        </is>
+      </c>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>Bodegraven</t>
+        </is>
+      </c>
+      <c r="D226" s="6" t="inlineStr">
+        <is>
+          <t>43:01</t>
+        </is>
+      </c>
+      <c r="E226" s="6" t="inlineStr">
+        <is>
+          <t>42:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
+      <c r="A227" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B227" s="9" t="inlineStr">
+        <is>
+          <t>Marnix Kroon</t>
+        </is>
+      </c>
+      <c r="C227" s="9" t="inlineStr">
+        <is>
+          <t>Linschoten</t>
+        </is>
+      </c>
+      <c r="D227" s="8" t="inlineStr">
+        <is>
+          <t>43:36</t>
+        </is>
+      </c>
+      <c r="E227" s="8" t="inlineStr">
+        <is>
+          <t>43:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
+      <c r="A228" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B228" s="7" t="inlineStr">
+        <is>
+          <t>Patrick Hamers</t>
+        </is>
+      </c>
+      <c r="C228" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D228" s="6" t="inlineStr">
+        <is>
+          <t>43:49</t>
+        </is>
+      </c>
+      <c r="E228" s="6" t="inlineStr">
+        <is>
+          <t>43:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
+      <c r="A229" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B229" s="9" t="inlineStr">
+        <is>
+          <t>Robert Kok</t>
+        </is>
+      </c>
+      <c r="C229" s="9" t="inlineStr">
+        <is>
+          <t>Linschoten</t>
+        </is>
+      </c>
+      <c r="D229" s="8" t="inlineStr">
+        <is>
+          <t>44:13</t>
+        </is>
+      </c>
+      <c r="E229" s="8" t="inlineStr">
+        <is>
+          <t>44:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
+      <c r="A230" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B230" s="7" t="inlineStr">
+        <is>
+          <t>Floris de Jonge</t>
+        </is>
+      </c>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Waddinxveen</t>
+        </is>
+      </c>
+      <c r="D230" s="6" t="inlineStr">
+        <is>
+          <t>44:14</t>
+        </is>
+      </c>
+      <c r="E230" s="6" t="inlineStr">
+        <is>
+          <t>44:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
+      <c r="A231" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B231" s="9" t="inlineStr">
+        <is>
+          <t>Reimer van der Woude</t>
+        </is>
+      </c>
+      <c r="C231" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D231" s="8" t="inlineStr">
+        <is>
+          <t>46:17</t>
+        </is>
+      </c>
+      <c r="E231" s="8" t="inlineStr">
+        <is>
+          <t>46:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
+      <c r="A232" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B232" s="7" t="inlineStr">
+        <is>
+          <t>Derk Kelkensberg</t>
+        </is>
+      </c>
+      <c r="C232" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D232" s="6" t="inlineStr">
+        <is>
+          <t>46:30</t>
+        </is>
+      </c>
+      <c r="E232" s="6" t="inlineStr">
+        <is>
+          <t>46:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
+      <c r="A233" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B233" s="9" t="inlineStr">
+        <is>
+          <t>Marien Jongeneel</t>
+        </is>
+      </c>
+      <c r="C233" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D233" s="8" t="inlineStr">
+        <is>
+          <t>46:34</t>
+        </is>
+      </c>
+      <c r="E233" s="8" t="inlineStr">
+        <is>
+          <t>46:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
+      <c r="A234" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B234" s="7" t="inlineStr">
+        <is>
+          <t>Marcel Versluis</t>
+        </is>
+      </c>
+      <c r="C234" s="7" t="inlineStr">
+        <is>
+          <t>Schoonhoven</t>
+        </is>
+      </c>
+      <c r="D234" s="6" t="inlineStr">
+        <is>
+          <t>46:42</t>
+        </is>
+      </c>
+      <c r="E234" s="6" t="inlineStr">
+        <is>
+          <t>46:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
+      <c r="A235" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B235" s="9" t="inlineStr">
+        <is>
+          <t>Joël Bos</t>
+        </is>
+      </c>
+      <c r="C235" s="9" t="inlineStr">
+        <is>
+          <t>Waddinxveen</t>
+        </is>
+      </c>
+      <c r="D235" s="8" t="inlineStr">
+        <is>
+          <t>46:53</t>
+        </is>
+      </c>
+      <c r="E235" s="8" t="inlineStr">
+        <is>
+          <t>46:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
+      <c r="A236" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B236" s="7" t="inlineStr">
+        <is>
+          <t>Adriaan Meesters</t>
+        </is>
+      </c>
+      <c r="C236" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D236" s="6" t="inlineStr">
+        <is>
+          <t>47:23</t>
+        </is>
+      </c>
+      <c r="E236" s="6" t="inlineStr">
+        <is>
+          <t>47:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
+      <c r="A237" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B237" s="9" t="inlineStr">
+        <is>
+          <t>Gerben van der Horst</t>
+        </is>
+      </c>
+      <c r="C237" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D237" s="8" t="inlineStr">
+        <is>
+          <t>47:35</t>
+        </is>
+      </c>
+      <c r="E237" s="8" t="inlineStr">
+        <is>
+          <t>47:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
+      <c r="A238" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B238" s="7" t="inlineStr">
+        <is>
+          <t>Erik Visser</t>
+        </is>
+      </c>
+      <c r="C238" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D238" s="6" t="inlineStr">
+        <is>
+          <t>47:44</t>
+        </is>
+      </c>
+      <c r="E238" s="6" t="inlineStr">
+        <is>
+          <t>47:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
+      <c r="A239" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B239" s="9" t="inlineStr">
+        <is>
+          <t>Jef Groen</t>
+        </is>
+      </c>
+      <c r="C239" s="9" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D239" s="8" t="inlineStr">
+        <is>
+          <t>48:14</t>
+        </is>
+      </c>
+      <c r="E239" s="8" t="inlineStr">
+        <is>
+          <t>47:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
+      <c r="A240" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B240" s="7" t="inlineStr">
+        <is>
+          <t>Domenico Matera</t>
+        </is>
+      </c>
+      <c r="C240" s="7" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D240" s="6" t="inlineStr">
+        <is>
+          <t>48:23</t>
+        </is>
+      </c>
+      <c r="E240" s="6" t="inlineStr">
+        <is>
+          <t>48:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
+      <c r="A241" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B241" s="9" t="inlineStr">
+        <is>
+          <t>Nico Oosterom</t>
+        </is>
+      </c>
+      <c r="C241" s="9" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D241" s="8" t="inlineStr">
+        <is>
+          <t>48:28</t>
+        </is>
+      </c>
+      <c r="E241" s="8" t="inlineStr">
+        <is>
+          <t>48:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
+      <c r="A242" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B242" s="7" t="inlineStr">
+        <is>
+          <t>Jan-Willem Weijers</t>
+        </is>
+      </c>
+      <c r="C242" s="7" t="inlineStr">
+        <is>
+          <t>Krimpen aan den IJssel</t>
+        </is>
+      </c>
+      <c r="D242" s="6" t="inlineStr">
+        <is>
+          <t>48:37</t>
+        </is>
+      </c>
+      <c r="E242" s="6" t="inlineStr">
+        <is>
+          <t>48:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
+      <c r="A243" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B243" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Kok</t>
+        </is>
+      </c>
+      <c r="C243" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D243" s="8" t="inlineStr">
+        <is>
+          <t>48:38</t>
+        </is>
+      </c>
+      <c r="E243" s="8" t="inlineStr">
+        <is>
+          <t>48:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
+      <c r="A244" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B244" s="7" t="inlineStr">
+        <is>
+          <t>Tijmen van den Boogaard</t>
+        </is>
+      </c>
+      <c r="C244" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D244" s="6" t="inlineStr">
+        <is>
+          <t>48:39</t>
+        </is>
+      </c>
+      <c r="E244" s="6" t="inlineStr">
+        <is>
+          <t>48:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
+      <c r="A245" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B245" s="9" t="inlineStr">
+        <is>
+          <t>Dirk Blom</t>
+        </is>
+      </c>
+      <c r="C245" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D245" s="8" t="inlineStr">
+        <is>
+          <t>48:42</t>
+        </is>
+      </c>
+      <c r="E245" s="8" t="inlineStr">
+        <is>
+          <t>48:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
+      <c r="A246" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B246" s="7" t="inlineStr">
+        <is>
+          <t>Richard Booms</t>
+        </is>
+      </c>
+      <c r="C246" s="7" t="inlineStr">
+        <is>
+          <t>Schoonhoven</t>
+        </is>
+      </c>
+      <c r="D246" s="6" t="inlineStr">
+        <is>
+          <t>49:06</t>
+        </is>
+      </c>
+      <c r="E246" s="6" t="inlineStr">
+        <is>
+          <t>48:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
+      <c r="A247" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B247" s="9" t="inlineStr">
+        <is>
+          <t>Rolf Hoogerbrugge</t>
+        </is>
+      </c>
+      <c r="C247" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D247" s="8" t="inlineStr">
+        <is>
+          <t>49:17</t>
+        </is>
+      </c>
+      <c r="E247" s="8" t="inlineStr">
+        <is>
+          <t>49:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
+      <c r="A248" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B248" s="7" t="inlineStr">
+        <is>
+          <t>Jan Gras</t>
+        </is>
+      </c>
+      <c r="C248" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D248" s="6" t="inlineStr">
+        <is>
+          <t>49:22</t>
+        </is>
+      </c>
+      <c r="E248" s="6" t="inlineStr">
+        <is>
+          <t>49:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="249">
+      <c r="A249" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B249" s="9" t="inlineStr">
+        <is>
+          <t>Eric van Gent</t>
+        </is>
+      </c>
+      <c r="C249" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D249" s="8" t="inlineStr">
+        <is>
+          <t>49:23</t>
+        </is>
+      </c>
+      <c r="E249" s="8" t="inlineStr">
+        <is>
+          <t>49:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="250">
+      <c r="A250" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B250" s="7" t="inlineStr">
+        <is>
+          <t>Arjan Eilers</t>
+        </is>
+      </c>
+      <c r="C250" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D250" s="6" t="inlineStr">
+        <is>
+          <t>49:29</t>
+        </is>
+      </c>
+      <c r="E250" s="6" t="inlineStr">
+        <is>
+          <t>49:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="251">
+      <c r="A251" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B251" s="9" t="inlineStr">
+        <is>
+          <t>Marcel Sluijs</t>
+        </is>
+      </c>
+      <c r="C251" s="9" t="inlineStr">
+        <is>
+          <t>Linschoten</t>
+        </is>
+      </c>
+      <c r="D251" s="8" t="inlineStr">
+        <is>
+          <t>49:32</t>
+        </is>
+      </c>
+      <c r="E251" s="8" t="inlineStr">
+        <is>
+          <t>49:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
+      <c r="A252" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B252" s="7" t="inlineStr">
+        <is>
+          <t>Arjen van Iren</t>
+        </is>
+      </c>
+      <c r="C252" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D252" s="6" t="inlineStr">
+        <is>
+          <t>49:33</t>
+        </is>
+      </c>
+      <c r="E252" s="6" t="inlineStr">
+        <is>
+          <t>49:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="253">
+      <c r="A253" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B253" s="9" t="inlineStr">
+        <is>
+          <t>Jelmer van der Woude</t>
+        </is>
+      </c>
+      <c r="C253" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D253" s="8" t="inlineStr">
+        <is>
+          <t>49:43</t>
+        </is>
+      </c>
+      <c r="E253" s="8" t="inlineStr">
+        <is>
+          <t>49:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
+      <c r="A254" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B254" s="7" t="inlineStr">
+        <is>
+          <t>Edo Elstak</t>
+        </is>
+      </c>
+      <c r="C254" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D254" s="6" t="inlineStr">
+        <is>
+          <t>49:55</t>
+        </is>
+      </c>
+      <c r="E254" s="6" t="inlineStr">
+        <is>
+          <t>49:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
+      <c r="A255" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B255" s="9" t="inlineStr">
+        <is>
+          <t>Anton Mans</t>
+        </is>
+      </c>
+      <c r="C255" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D255" s="8" t="inlineStr">
+        <is>
+          <t>50:09</t>
+        </is>
+      </c>
+      <c r="E255" s="8" t="inlineStr">
+        <is>
+          <t>50:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
+      <c r="A256" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B256" s="7" t="inlineStr">
+        <is>
+          <t>Kees van der Horst</t>
+        </is>
+      </c>
+      <c r="C256" s="7" t="inlineStr">
+        <is>
+          <t>Harmelen</t>
+        </is>
+      </c>
+      <c r="D256" s="6" t="inlineStr">
+        <is>
+          <t>50:40</t>
+        </is>
+      </c>
+      <c r="E256" s="6" t="inlineStr">
+        <is>
+          <t>50:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
+      <c r="A257" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B257" s="9" t="inlineStr">
+        <is>
+          <t>Hans Overbeek</t>
+        </is>
+      </c>
+      <c r="C257" s="9" t="inlineStr">
+        <is>
+          <t>Polsbroek</t>
+        </is>
+      </c>
+      <c r="D257" s="8" t="inlineStr">
+        <is>
+          <t>50:55</t>
+        </is>
+      </c>
+      <c r="E257" s="8" t="inlineStr">
+        <is>
+          <t>50:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
+      <c r="A258" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B258" s="7" t="inlineStr">
+        <is>
+          <t>Pieter de Leeuw</t>
+        </is>
+      </c>
+      <c r="C258" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D258" s="6" t="inlineStr">
+        <is>
+          <t>51:21</t>
+        </is>
+      </c>
+      <c r="E258" s="6" t="inlineStr">
+        <is>
+          <t>51:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
+      <c r="A259" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B259" s="9" t="inlineStr">
+        <is>
+          <t>Gerrit-Jan de Wilde</t>
+        </is>
+      </c>
+      <c r="C259" s="9" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D259" s="8" t="inlineStr">
+        <is>
+          <t>51:37</t>
+        </is>
+      </c>
+      <c r="E259" s="8" t="inlineStr">
+        <is>
+          <t>51:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
+      <c r="A260" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B260" s="7" t="inlineStr">
+        <is>
+          <t>Jan Alblas</t>
+        </is>
+      </c>
+      <c r="C260" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D260" s="6" t="inlineStr">
+        <is>
+          <t>51:47</t>
+        </is>
+      </c>
+      <c r="E260" s="6" t="inlineStr">
+        <is>
+          <t>51:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
+      <c r="A261" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B261" s="9" t="inlineStr">
+        <is>
+          <t>Corstian Leeflang</t>
+        </is>
+      </c>
+      <c r="C261" s="9" t="inlineStr">
+        <is>
+          <t>Wilnis</t>
+        </is>
+      </c>
+      <c r="D261" s="8" t="inlineStr">
+        <is>
+          <t>51:49</t>
+        </is>
+      </c>
+      <c r="E261" s="8" t="inlineStr">
+        <is>
+          <t>51:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
+      <c r="A262" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B262" s="7" t="inlineStr">
+        <is>
+          <t>Steven van der Burg</t>
+        </is>
+      </c>
+      <c r="C262" s="7" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D262" s="6" t="inlineStr">
+        <is>
+          <t>52:00</t>
+        </is>
+      </c>
+      <c r="E262" s="6" t="inlineStr">
+        <is>
+          <t>51:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
+      <c r="A263" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B263" s="9" t="inlineStr">
+        <is>
+          <t>Jan-Willem Timmerman</t>
+        </is>
+      </c>
+      <c r="C263" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D263" s="8" t="inlineStr">
+        <is>
+          <t>52:10</t>
+        </is>
+      </c>
+      <c r="E263" s="8" t="inlineStr">
+        <is>
+          <t>51:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
+      <c r="A264" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B264" s="7" t="inlineStr">
+        <is>
+          <t>Rody Hoogendoorn</t>
+        </is>
+      </c>
+      <c r="C264" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D264" s="6" t="inlineStr">
+        <is>
+          <t>52:50</t>
+        </is>
+      </c>
+      <c r="E264" s="6" t="inlineStr">
+        <is>
+          <t>52:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
+      <c r="A265" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B265" s="9" t="inlineStr">
+        <is>
+          <t>Tjeerd Lekkerkerk</t>
+        </is>
+      </c>
+      <c r="C265" s="9" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D265" s="8" t="inlineStr">
+        <is>
+          <t>53:08</t>
+        </is>
+      </c>
+      <c r="E265" s="8" t="inlineStr">
+        <is>
+          <t>53:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
+      <c r="A266" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B266" s="7" t="inlineStr">
+        <is>
+          <t>Dave den Hartog</t>
+        </is>
+      </c>
+      <c r="C266" s="7" t="inlineStr">
+        <is>
+          <t>Montfoort</t>
+        </is>
+      </c>
+      <c r="D266" s="6" t="inlineStr">
+        <is>
+          <t>53:13</t>
+        </is>
+      </c>
+      <c r="E266" s="6" t="inlineStr">
+        <is>
+          <t>53:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
+      <c r="A267" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B267" s="9" t="inlineStr">
+        <is>
+          <t>Jacco van Vulpen</t>
+        </is>
+      </c>
+      <c r="C267" s="9" t="inlineStr">
+        <is>
+          <t>Montfoort</t>
+        </is>
+      </c>
+      <c r="D267" s="8" t="inlineStr">
+        <is>
+          <t>53:15</t>
+        </is>
+      </c>
+      <c r="E267" s="8" t="inlineStr">
+        <is>
+          <t>53:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
+      <c r="A268" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B268" s="7" t="inlineStr">
+        <is>
+          <t>Koen Jansen</t>
+        </is>
+      </c>
+      <c r="C268" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D268" s="6" t="inlineStr">
+        <is>
+          <t>53:39</t>
+        </is>
+      </c>
+      <c r="E268" s="6" t="inlineStr">
+        <is>
+          <t>53:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
+      <c r="A269" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B269" s="9" t="inlineStr">
+        <is>
+          <t>Ewout Bezembinder</t>
+        </is>
+      </c>
+      <c r="C269" s="9" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D269" s="8" t="inlineStr">
+        <is>
+          <t>53:39</t>
+        </is>
+      </c>
+      <c r="E269" s="8" t="inlineStr">
+        <is>
+          <t>53:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
+      <c r="A270" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B270" s="7" t="inlineStr">
+        <is>
+          <t>Menno Spierenburg</t>
+        </is>
+      </c>
+      <c r="C270" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D270" s="6" t="inlineStr">
+        <is>
+          <t>54:09</t>
+        </is>
+      </c>
+      <c r="E270" s="6" t="inlineStr">
+        <is>
+          <t>54:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
+      <c r="A271" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B271" s="9" t="inlineStr">
+        <is>
+          <t>Just van Toor</t>
+        </is>
+      </c>
+      <c r="C271" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D271" s="8" t="inlineStr">
+        <is>
+          <t>54:45</t>
+        </is>
+      </c>
+      <c r="E271" s="8" t="inlineStr">
+        <is>
+          <t>54:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
+      <c r="A272" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B272" s="7" t="inlineStr">
+        <is>
+          <t>Marijn Haverkamp</t>
+        </is>
+      </c>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D272" s="6" t="inlineStr">
+        <is>
+          <t>54:58</t>
+        </is>
+      </c>
+      <c r="E272" s="6" t="inlineStr">
+        <is>
+          <t>54:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
+      <c r="A273" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B273" s="9" t="inlineStr">
+        <is>
+          <t>Roland Kas</t>
+        </is>
+      </c>
+      <c r="C273" s="9" t="inlineStr">
+        <is>
+          <t>Noorden</t>
+        </is>
+      </c>
+      <c r="D273" s="8" t="inlineStr">
+        <is>
+          <t>54:58</t>
+        </is>
+      </c>
+      <c r="E273" s="8" t="inlineStr">
+        <is>
+          <t>54:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
+      <c r="A274" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B274" s="7" t="inlineStr">
+        <is>
+          <t>Erik de With</t>
+        </is>
+      </c>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D274" s="6" t="inlineStr">
+        <is>
+          <t>54:59</t>
+        </is>
+      </c>
+      <c r="E274" s="6" t="inlineStr">
+        <is>
+          <t>54:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
+      <c r="A275" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B275" s="9" t="inlineStr">
+        <is>
+          <t>Stephan Elferink</t>
+        </is>
+      </c>
+      <c r="C275" s="9" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D275" s="8" t="inlineStr">
+        <is>
+          <t>55:09</t>
+        </is>
+      </c>
+      <c r="E275" s="8" t="inlineStr">
+        <is>
+          <t>55:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
+      <c r="A276" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B276" s="7" t="inlineStr">
+        <is>
+          <t>Robert Verheul</t>
+        </is>
+      </c>
+      <c r="C276" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D276" s="6" t="inlineStr">
+        <is>
+          <t>55:20</t>
+        </is>
+      </c>
+      <c r="E276" s="6" t="inlineStr">
+        <is>
+          <t>55:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
+      <c r="A277" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B277" s="9" t="inlineStr">
+        <is>
+          <t>François Bakker</t>
+        </is>
+      </c>
+      <c r="C277" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D277" s="8" t="inlineStr">
+        <is>
+          <t>56:13</t>
+        </is>
+      </c>
+      <c r="E277" s="8" t="inlineStr">
+        <is>
+          <t>56:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
+      <c r="A278" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B278" s="7" t="inlineStr">
+        <is>
+          <t>Eric de Hoog</t>
+        </is>
+      </c>
+      <c r="C278" s="7" t="inlineStr">
+        <is>
+          <t>Kamerik</t>
+        </is>
+      </c>
+      <c r="D278" s="6" t="inlineStr">
+        <is>
+          <t>56:41</t>
+        </is>
+      </c>
+      <c r="E278" s="6" t="inlineStr">
+        <is>
+          <t>56:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
+      <c r="A279" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B279" s="9" t="inlineStr">
+        <is>
+          <t>Felix Meesters</t>
+        </is>
+      </c>
+      <c r="C279" s="9" t="inlineStr">
+        <is>
+          <t>Enschede</t>
+        </is>
+      </c>
+      <c r="D279" s="8" t="inlineStr">
+        <is>
+          <t>56:49</t>
+        </is>
+      </c>
+      <c r="E279" s="8" t="inlineStr">
+        <is>
+          <t>56:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
+      <c r="A280" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B280" s="7" t="inlineStr">
+        <is>
+          <t>John Toonen</t>
+        </is>
+      </c>
+      <c r="C280" s="7" t="inlineStr">
+        <is>
+          <t>Harmelen</t>
+        </is>
+      </c>
+      <c r="D280" s="6" t="inlineStr">
+        <is>
+          <t>57:23</t>
+        </is>
+      </c>
+      <c r="E280" s="6" t="inlineStr">
+        <is>
+          <t>57:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
+      <c r="A281" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B281" s="9" t="inlineStr">
+        <is>
+          <t>Klaas Heemskerk</t>
+        </is>
+      </c>
+      <c r="C281" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D281" s="8" t="inlineStr">
+        <is>
+          <t>57:52</t>
+        </is>
+      </c>
+      <c r="E281" s="8" t="inlineStr">
+        <is>
+          <t>57:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
+      <c r="A282" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B282" s="7" t="inlineStr">
+        <is>
+          <t>Jeroen Brak</t>
+        </is>
+      </c>
+      <c r="C282" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D282" s="6" t="inlineStr">
+        <is>
+          <t>58:04</t>
+        </is>
+      </c>
+      <c r="E282" s="6" t="inlineStr">
+        <is>
+          <t>57:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
+      <c r="A283" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B283" s="9" t="inlineStr">
+        <is>
+          <t>Jossi Chechley</t>
+        </is>
+      </c>
+      <c r="C283" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D283" s="8" t="inlineStr">
+        <is>
+          <t>58:09</t>
+        </is>
+      </c>
+      <c r="E283" s="8" t="inlineStr">
+        <is>
+          <t>57:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
+      <c r="A284" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B284" s="7" t="inlineStr">
+        <is>
+          <t>Levi de Jong</t>
+        </is>
+      </c>
+      <c r="C284" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D284" s="6" t="inlineStr">
+        <is>
+          <t>58:10</t>
+        </is>
+      </c>
+      <c r="E284" s="6" t="inlineStr">
+        <is>
+          <t>57:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
+      <c r="A285" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B285" s="9" t="inlineStr">
+        <is>
+          <t>Thomas van Laarhoven</t>
+        </is>
+      </c>
+      <c r="C285" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D285" s="8" t="inlineStr">
+        <is>
+          <t>58:10</t>
+        </is>
+      </c>
+      <c r="E285" s="8" t="inlineStr">
+        <is>
+          <t>57:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
+      <c r="A286" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B286" s="7" t="inlineStr">
+        <is>
+          <t>Albert van der Meer</t>
+        </is>
+      </c>
+      <c r="C286" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D286" s="6" t="inlineStr">
+        <is>
+          <t>58:24</t>
+        </is>
+      </c>
+      <c r="E286" s="6" t="inlineStr">
+        <is>
+          <t>58:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
+      <c r="A287" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B287" s="9" t="inlineStr">
+        <is>
+          <t>Peter Bosland</t>
+        </is>
+      </c>
+      <c r="C287" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D287" s="8" t="inlineStr">
+        <is>
+          <t>58:34</t>
+        </is>
+      </c>
+      <c r="E287" s="8" t="inlineStr">
+        <is>
+          <t>58:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
+      <c r="A288" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B288" s="7" t="inlineStr">
+        <is>
+          <t>Jens Gruter</t>
+        </is>
+      </c>
+      <c r="C288" s="7" t="inlineStr">
+        <is>
+          <t>Linschoten</t>
+        </is>
+      </c>
+      <c r="D288" s="6" t="inlineStr">
+        <is>
+          <t>59:12</t>
+        </is>
+      </c>
+      <c r="E288" s="6" t="inlineStr">
+        <is>
+          <t>59:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
+      <c r="A289" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B289" s="9" t="inlineStr">
+        <is>
+          <t>Theo Noij</t>
+        </is>
+      </c>
+      <c r="C289" s="9" t="inlineStr">
+        <is>
+          <t>Mijdrecht</t>
+        </is>
+      </c>
+      <c r="D289" s="8" t="inlineStr">
+        <is>
+          <t>1:00:12</t>
+        </is>
+      </c>
+      <c r="E289" s="8" t="inlineStr">
+        <is>
+          <t>59:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
+      <c r="A290" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B290" s="7" t="inlineStr">
+        <is>
+          <t>Herman van Rooijen</t>
+        </is>
+      </c>
+      <c r="C290" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D290" s="6" t="inlineStr">
+        <is>
+          <t>1:01:17</t>
+        </is>
+      </c>
+      <c r="E290" s="6" t="inlineStr">
+        <is>
+          <t>1:01:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
+      <c r="A291" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B291" s="9" t="inlineStr">
+        <is>
+          <t>Gerard van den Helder</t>
+        </is>
+      </c>
+      <c r="C291" s="9" t="inlineStr">
+        <is>
+          <t>Noorden</t>
+        </is>
+      </c>
+      <c r="D291" s="8" t="inlineStr">
+        <is>
+          <t>1:01:31</t>
+        </is>
+      </c>
+      <c r="E291" s="8" t="inlineStr">
+        <is>
+          <t>1:01:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
+      <c r="A292" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B292" s="7" t="inlineStr">
+        <is>
+          <t>Hajo van den Berg</t>
+        </is>
+      </c>
+      <c r="C292" s="7" t="inlineStr">
+        <is>
+          <t>Linschoten</t>
+        </is>
+      </c>
+      <c r="D292" s="6" t="inlineStr">
+        <is>
+          <t>1:02:49</t>
+        </is>
+      </c>
+      <c r="E292" s="6" t="inlineStr">
+        <is>
+          <t>1:02:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
+      <c r="A293" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B293" s="9" t="inlineStr">
+        <is>
+          <t>Egbert de Langen</t>
+        </is>
+      </c>
+      <c r="C293" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D293" s="8" t="inlineStr">
+        <is>
+          <t>1:03:04</t>
+        </is>
+      </c>
+      <c r="E293" s="8" t="inlineStr">
+        <is>
+          <t>1:02:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
+      <c r="A294" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B294" s="7" t="inlineStr">
+        <is>
+          <t>Jan Elzenga</t>
+        </is>
+      </c>
+      <c r="C294" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D294" s="6" t="inlineStr">
+        <is>
+          <t>1:03:31</t>
+        </is>
+      </c>
+      <c r="E294" s="6" t="inlineStr">
+        <is>
+          <t>1:03:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
+      <c r="A295" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B295" s="9" t="inlineStr">
+        <is>
+          <t>Alexander Bruin</t>
+        </is>
+      </c>
+      <c r="C295" s="9" t="inlineStr">
+        <is>
+          <t>Zoetermeer</t>
+        </is>
+      </c>
+      <c r="D295" s="8" t="inlineStr">
+        <is>
+          <t>1:03:58</t>
+        </is>
+      </c>
+      <c r="E295" s="8" t="inlineStr">
+        <is>
+          <t>1:03:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
+      <c r="A296" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B296" s="7" t="inlineStr">
+        <is>
+          <t>Pieter Dijker</t>
+        </is>
+      </c>
+      <c r="C296" s="7" t="inlineStr">
+        <is>
+          <t>Castricum</t>
+        </is>
+      </c>
+      <c r="D296" s="6" t="inlineStr">
+        <is>
+          <t>1:16:46</t>
+        </is>
+      </c>
+      <c r="E296" s="6" t="inlineStr">
+        <is>
+          <t>1:16:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
+      <c r="A298" s="4" t="inlineStr">
+        <is>
+          <t>VROUW, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B298" s="4"/>
+      <c r="C298" s="4"/>
+      <c r="D298" s="4"/>
+      <c r="E298" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
+      <c r="A299" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B216" s="5" t="inlineStr">
+      <c r="B299" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C216" s="5" t="inlineStr">
+      <c r="C299" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D216" s="5" t="inlineStr">
+      <c r="D299" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E216" s="5" t="inlineStr">
+      <c r="E299" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
-      <c r="A217" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
+      <c r="A300" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B217" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A218" s="8" t="inlineStr">
+      <c r="B300" s="7" t="inlineStr">
+        <is>
+          <t>Nathalie Klaassen</t>
+        </is>
+      </c>
+      <c r="C300" s="7" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D300" s="6" t="inlineStr">
+        <is>
+          <t>41:11</t>
+        </is>
+      </c>
+      <c r="E300" s="6" t="inlineStr">
+        <is>
+          <t>41:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
+      <c r="A301" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B218" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A219" s="6" t="inlineStr">
+      <c r="B301" s="9" t="inlineStr">
+        <is>
+          <t>Kirsten Bliekendaal</t>
+        </is>
+      </c>
+      <c r="C301" s="9" t="inlineStr">
+        <is>
+          <t>Woerdense Verlaat</t>
+        </is>
+      </c>
+      <c r="D301" s="8" t="inlineStr">
+        <is>
+          <t>47:30</t>
+        </is>
+      </c>
+      <c r="E301" s="8" t="inlineStr">
+        <is>
+          <t>47:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
+      <c r="A302" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B219" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A220" s="8" t="inlineStr">
+      <c r="B302" s="7" t="inlineStr">
+        <is>
+          <t>Isabelle Janson</t>
+        </is>
+      </c>
+      <c r="C302" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D302" s="6" t="inlineStr">
+        <is>
+          <t>47:31</t>
+        </is>
+      </c>
+      <c r="E302" s="6" t="inlineStr">
+        <is>
+          <t>47:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
+      <c r="A303" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B220" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A221" s="6" t="inlineStr">
+      <c r="B303" s="9" t="inlineStr">
+        <is>
+          <t>Amber van Zuilen</t>
+        </is>
+      </c>
+      <c r="C303" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D303" s="8" t="inlineStr">
+        <is>
+          <t>48:17</t>
+        </is>
+      </c>
+      <c r="E303" s="8" t="inlineStr">
+        <is>
+          <t>48:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
+      <c r="A304" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B221" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A222" s="8" t="inlineStr">
+      <c r="B304" s="7" t="inlineStr">
+        <is>
+          <t>Joyce Leliveld</t>
+        </is>
+      </c>
+      <c r="C304" s="7" t="inlineStr">
+        <is>
+          <t>Bodegraven</t>
+        </is>
+      </c>
+      <c r="D304" s="6" t="inlineStr">
+        <is>
+          <t>48:32</t>
+        </is>
+      </c>
+      <c r="E304" s="6" t="inlineStr">
+        <is>
+          <t>48:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="305">
+      <c r="A305" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B222" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A223" s="6" t="inlineStr">
+      <c r="B305" s="9" t="inlineStr">
+        <is>
+          <t>Daniëlle van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C305" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D305" s="8" t="inlineStr">
+        <is>
+          <t>48:38</t>
+        </is>
+      </c>
+      <c r="E305" s="8" t="inlineStr">
+        <is>
+          <t>48:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
+      <c r="A306" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B223" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A224" s="8" t="inlineStr">
+      <c r="B306" s="7" t="inlineStr">
+        <is>
+          <t>Tessa De Kruijf</t>
+        </is>
+      </c>
+      <c r="C306" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D306" s="6" t="inlineStr">
+        <is>
+          <t>49:20</t>
+        </is>
+      </c>
+      <c r="E306" s="6" t="inlineStr">
+        <is>
+          <t>49:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
+      <c r="A307" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B224" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A225" s="6" t="inlineStr">
+      <c r="B307" s="9" t="inlineStr">
+        <is>
+          <t>Eva van der HOrst</t>
+        </is>
+      </c>
+      <c r="C307" s="9" t="inlineStr">
+        <is>
+          <t>Woerdense Verlaat</t>
+        </is>
+      </c>
+      <c r="D307" s="8" t="inlineStr">
+        <is>
+          <t>49:34</t>
+        </is>
+      </c>
+      <c r="E307" s="8" t="inlineStr">
+        <is>
+          <t>49:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
+      <c r="A308" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B225" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A226" s="8" t="inlineStr">
+      <c r="B308" s="7" t="inlineStr">
+        <is>
+          <t>Margreet Jongeneel</t>
+        </is>
+      </c>
+      <c r="C308" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D308" s="6" t="inlineStr">
+        <is>
+          <t>52:24</t>
+        </is>
+      </c>
+      <c r="E308" s="6" t="inlineStr">
+        <is>
+          <t>52:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
+      <c r="A309" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B226" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A227" s="6" t="inlineStr">
+      <c r="B309" s="9" t="inlineStr">
+        <is>
+          <t>Sophie Huisden</t>
+        </is>
+      </c>
+      <c r="C309" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D309" s="8" t="inlineStr">
+        <is>
+          <t>54:02</t>
+        </is>
+      </c>
+      <c r="E309" s="8" t="inlineStr">
+        <is>
+          <t>53:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
+      <c r="A310" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B227" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A228" s="8" t="inlineStr">
+      <c r="B310" s="7" t="inlineStr">
+        <is>
+          <t>Krista Pieterse</t>
+        </is>
+      </c>
+      <c r="C310" s="7" t="inlineStr">
+        <is>
+          <t>Noorden</t>
+        </is>
+      </c>
+      <c r="D310" s="6" t="inlineStr">
+        <is>
+          <t>55:09</t>
+        </is>
+      </c>
+      <c r="E310" s="6" t="inlineStr">
+        <is>
+          <t>54:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
+      <c r="A311" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B228" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A229" s="6" t="inlineStr">
+      <c r="B311" s="9" t="inlineStr">
+        <is>
+          <t>Jeanine van Dam</t>
+        </is>
+      </c>
+      <c r="C311" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D311" s="8" t="inlineStr">
+        <is>
+          <t>55:40</t>
+        </is>
+      </c>
+      <c r="E311" s="8" t="inlineStr">
+        <is>
+          <t>55:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
+      <c r="A312" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B229" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C229" s="7" t="inlineStr">
+      <c r="B312" s="7" t="inlineStr">
+        <is>
+          <t>Davine Pietersen</t>
+        </is>
+      </c>
+      <c r="C312" s="7" t="inlineStr">
+        <is>
+          <t>Noorden</t>
+        </is>
+      </c>
+      <c r="D312" s="6" t="inlineStr">
+        <is>
+          <t>56:20</t>
+        </is>
+      </c>
+      <c r="E312" s="6" t="inlineStr">
+        <is>
+          <t>56:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
+      <c r="A313" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B313" s="9" t="inlineStr">
+        <is>
+          <t>Margo van der Burg</t>
+        </is>
+      </c>
+      <c r="C313" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D313" s="8" t="inlineStr">
+        <is>
+          <t>56:28</t>
+        </is>
+      </c>
+      <c r="E313" s="8" t="inlineStr">
+        <is>
+          <t>56:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
+      <c r="A314" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B314" s="7" t="inlineStr">
+        <is>
+          <t>Leonie Vergeer</t>
+        </is>
+      </c>
+      <c r="C314" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D314" s="6" t="inlineStr">
+        <is>
+          <t>57:34</t>
+        </is>
+      </c>
+      <c r="E314" s="6" t="inlineStr">
+        <is>
+          <t>57:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
+      <c r="A315" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B315" s="9" t="inlineStr">
+        <is>
+          <t>Vivian Fransen</t>
+        </is>
+      </c>
+      <c r="C315" s="9" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D315" s="8" t="inlineStr">
+        <is>
+          <t>57:38</t>
+        </is>
+      </c>
+      <c r="E315" s="8" t="inlineStr">
+        <is>
+          <t>57:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
+      <c r="A316" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B316" s="7" t="inlineStr">
+        <is>
+          <t>Lianne Spaanderman</t>
+        </is>
+      </c>
+      <c r="C316" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D316" s="6" t="inlineStr">
+        <is>
+          <t>57:57</t>
+        </is>
+      </c>
+      <c r="E316" s="6" t="inlineStr">
+        <is>
+          <t>57:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
+      <c r="A317" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B317" s="9" t="inlineStr">
+        <is>
+          <t>Linda van Amerongen</t>
+        </is>
+      </c>
+      <c r="C317" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D317" s="8" t="inlineStr">
+        <is>
+          <t>58:25</t>
+        </is>
+      </c>
+      <c r="E317" s="8" t="inlineStr">
+        <is>
+          <t>58:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
+      <c r="A318" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B318" s="7" t="inlineStr">
+        <is>
+          <t>Astrid van Meurs</t>
+        </is>
+      </c>
+      <c r="C318" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D318" s="6" t="inlineStr">
+        <is>
+          <t>58:25</t>
+        </is>
+      </c>
+      <c r="E318" s="6" t="inlineStr">
+        <is>
+          <t>58:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
+      <c r="A319" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B319" s="9" t="inlineStr">
+        <is>
+          <t>Natasja Stortenbeker</t>
+        </is>
+      </c>
+      <c r="C319" s="9" t="inlineStr">
         <is>
           <t>Bodegraven</t>
         </is>
       </c>
-      <c r="D229" s="6" t="inlineStr">
-[...200 lines deleted...]
-      <c r="A237" s="6" t="inlineStr">
+      <c r="D319" s="8" t="inlineStr">
+        <is>
+          <t>58:45</t>
+        </is>
+      </c>
+      <c r="E319" s="8" t="inlineStr">
+        <is>
+          <t>58:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
+      <c r="A320" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B237" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C237" s="7" t="inlineStr">
+      <c r="B320" s="7" t="inlineStr">
+        <is>
+          <t>Marijke Kroon</t>
+        </is>
+      </c>
+      <c r="C320" s="7" t="inlineStr">
+        <is>
+          <t>Vinkeveen</t>
+        </is>
+      </c>
+      <c r="D320" s="6" t="inlineStr">
+        <is>
+          <t>58:56</t>
+        </is>
+      </c>
+      <c r="E320" s="6" t="inlineStr">
+        <is>
+          <t>58:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
+      <c r="A321" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B321" s="9" t="inlineStr">
+        <is>
+          <t>Femke Rodenburg</t>
+        </is>
+      </c>
+      <c r="C321" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D321" s="8" t="inlineStr">
+        <is>
+          <t>59:35</t>
+        </is>
+      </c>
+      <c r="E321" s="8" t="inlineStr">
+        <is>
+          <t>59:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
+      <c r="A322" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B322" s="7" t="inlineStr">
+        <is>
+          <t>Simone vd Vaart</t>
+        </is>
+      </c>
+      <c r="C322" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D322" s="6" t="inlineStr">
+        <is>
+          <t>59:37</t>
+        </is>
+      </c>
+      <c r="E322" s="6" t="inlineStr">
+        <is>
+          <t>59:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
+      <c r="A323" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B323" s="9" t="inlineStr">
+        <is>
+          <t>Pety Breugem</t>
+        </is>
+      </c>
+      <c r="C323" s="9" t="inlineStr">
         <is>
           <t>Schoonhoven</t>
         </is>
       </c>
-      <c r="D237" s="6" t="inlineStr">
-[...92 lines deleted...]
-      <c r="A241" s="6" t="inlineStr">
+      <c r="D323" s="8" t="inlineStr">
+        <is>
+          <t>1:01:01</t>
+        </is>
+      </c>
+      <c r="E323" s="8" t="inlineStr">
+        <is>
+          <t>1:00:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
+      <c r="A324" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B241" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A242" s="8" t="inlineStr">
+      <c r="B324" s="7" t="inlineStr">
+        <is>
+          <t>Pauline Hoeflaken</t>
+        </is>
+      </c>
+      <c r="C324" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D324" s="6" t="inlineStr">
+        <is>
+          <t>1:01:34</t>
+        </is>
+      </c>
+      <c r="E324" s="6" t="inlineStr">
+        <is>
+          <t>1:01:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
+      <c r="A325" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="B242" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A243" s="6" t="inlineStr">
+      <c r="B325" s="9" t="inlineStr">
+        <is>
+          <t>Irma Spruit-Timmer</t>
+        </is>
+      </c>
+      <c r="C325" s="9" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D325" s="8" t="inlineStr">
+        <is>
+          <t>1:01:54</t>
+        </is>
+      </c>
+      <c r="E325" s="8" t="inlineStr">
+        <is>
+          <t>1:01:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
+      <c r="A326" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="B243" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A244" s="8" t="inlineStr">
+      <c r="B326" s="7" t="inlineStr">
+        <is>
+          <t>Kim Oostveen</t>
+        </is>
+      </c>
+      <c r="C326" s="7" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D326" s="6" t="inlineStr">
+        <is>
+          <t>1:01:58</t>
+        </is>
+      </c>
+      <c r="E326" s="6" t="inlineStr">
+        <is>
+          <t>1:01:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="327">
+      <c r="A327" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="B244" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A245" s="6" t="inlineStr">
+      <c r="B327" s="9" t="inlineStr">
+        <is>
+          <t>Marlene De Lange</t>
+        </is>
+      </c>
+      <c r="C327" s="9" t="inlineStr">
+        <is>
+          <t>Boskoop</t>
+        </is>
+      </c>
+      <c r="D327" s="8" t="inlineStr">
+        <is>
+          <t>1:02:16</t>
+        </is>
+      </c>
+      <c r="E327" s="8" t="inlineStr">
+        <is>
+          <t>1:02:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
+      <c r="A328" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="B245" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A246" s="8" t="inlineStr">
+      <c r="B328" s="7" t="inlineStr">
+        <is>
+          <t>Lieke van Soest</t>
+        </is>
+      </c>
+      <c r="C328" s="7" t="inlineStr">
+        <is>
+          <t>Nieuwkoop</t>
+        </is>
+      </c>
+      <c r="D328" s="6" t="inlineStr">
+        <is>
+          <t>1:02:36</t>
+        </is>
+      </c>
+      <c r="E328" s="6" t="inlineStr">
+        <is>
+          <t>1:02:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
+      <c r="A329" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="B246" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A247" s="6" t="inlineStr">
+      <c r="B329" s="9" t="inlineStr">
+        <is>
+          <t>Corine Passchier</t>
+        </is>
+      </c>
+      <c r="C329" s="9" t="inlineStr">
+        <is>
+          <t>Bodegraven</t>
+        </is>
+      </c>
+      <c r="D329" s="8" t="inlineStr">
+        <is>
+          <t>1:03:19</t>
+        </is>
+      </c>
+      <c r="E329" s="8" t="inlineStr">
+        <is>
+          <t>1:03:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
+      <c r="A330" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="B247" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A248" s="8" t="inlineStr">
+      <c r="B330" s="7" t="inlineStr">
+        <is>
+          <t>Aniek van der Burg</t>
+        </is>
+      </c>
+      <c r="C330" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D330" s="6" t="inlineStr">
+        <is>
+          <t>1:04:15</t>
+        </is>
+      </c>
+      <c r="E330" s="6" t="inlineStr">
+        <is>
+          <t>1:04:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
+      <c r="A331" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="B248" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A249" s="6" t="inlineStr">
+      <c r="B331" s="9" t="inlineStr">
+        <is>
+          <t>Hannah van der Burg</t>
+        </is>
+      </c>
+      <c r="C331" s="9" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D331" s="8" t="inlineStr">
+        <is>
+          <t>1:04:31</t>
+        </is>
+      </c>
+      <c r="E331" s="8" t="inlineStr">
+        <is>
+          <t>1:04:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="332">
+      <c r="A332" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B249" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A250" s="8" t="inlineStr">
+      <c r="B332" s="7" t="inlineStr">
+        <is>
+          <t>Esmee Verheul</t>
+        </is>
+      </c>
+      <c r="C332" s="7" t="inlineStr">
+        <is>
+          <t>Zegveld</t>
+        </is>
+      </c>
+      <c r="D332" s="6" t="inlineStr">
+        <is>
+          <t>1:06:44</t>
+        </is>
+      </c>
+      <c r="E332" s="6" t="inlineStr">
+        <is>
+          <t>1:06:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="333">
+      <c r="A333" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B250" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A251" s="6" t="inlineStr">
+      <c r="B333" s="9" t="inlineStr">
+        <is>
+          <t>Sangeeta van</t>
+        </is>
+      </c>
+      <c r="C333" s="9" t="inlineStr">
+        <is>
+          <t>Woerden</t>
+        </is>
+      </c>
+      <c r="D333" s="8" t="inlineStr">
+        <is>
+          <t>1:08:09</t>
+        </is>
+      </c>
+      <c r="E333" s="8" t="inlineStr">
+        <is>
+          <t>1:07:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
+      <c r="A334" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B251" s="7" t="inlineStr">
-[...2281 lines deleted...]
-      <c r="B337" s="7" t="inlineStr">
+      <c r="B334" s="7" t="inlineStr">
         <is>
           <t>Martine Serné</t>
         </is>
       </c>
-      <c r="C337" s="7" t="inlineStr">
+      <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Zevenhoven</t>
         </is>
       </c>
-      <c r="D337" s="6" t="inlineStr">
+      <c r="D334" s="6" t="inlineStr">
         <is>
           <t>1:08:24</t>
         </is>
       </c>
-      <c r="E337" s="6" t="inlineStr">
+      <c r="E334" s="6" t="inlineStr">
         <is>
           <t>1:08:12</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">