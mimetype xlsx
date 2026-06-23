--- v0 (2025-12-07)
+++ v1 (2026-06-23)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E282"/>
+  <dimension ref="A1:E281"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Rondje Sprundel</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Sprundel - Zaterdag 25 mei 2024</t>
@@ -5847,382 +5847,391 @@
       <c r="B263" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E263" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
       <c r="A264" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
-          <t>Ferenc Monde</t>
+          <t>Jack Achten</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
-          <t>Sint Willebrord</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D264" s="6" t="inlineStr">
         <is>
-          <t>5:36</t>
+          <t>4:28</t>
         </is>
       </c>
       <c r="E264" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
       <c r="A265" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B265" s="9" t="inlineStr">
         <is>
-          <t>Geza Mensen</t>
+          <t>Ferenc Monde</t>
         </is>
       </c>
       <c r="C265" s="9" t="inlineStr">
         <is>
-          <t>Rucphen</t>
+          <t>Sint Willebrord</t>
         </is>
       </c>
       <c r="D265" s="8" t="inlineStr">
         <is>
-          <t>5:48</t>
+          <t>5:36</t>
         </is>
       </c>
       <c r="E265" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
+          <t>Geza Mensen</t>
+        </is>
+      </c>
+      <c r="C266" s="7" t="inlineStr">
+        <is>
+          <t>Rucphen</t>
+        </is>
+      </c>
+      <c r="D266" s="6" t="inlineStr">
+        <is>
+          <t>5:48</t>
+        </is>
+      </c>
+      <c r="E266" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
+      <c r="A267" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B267" s="9" t="inlineStr">
+        <is>
+          <t>Xabi Martines</t>
+        </is>
+      </c>
+      <c r="C267" s="9" t="inlineStr">
+        <is>
+          <t>Rucphen</t>
+        </is>
+      </c>
+      <c r="D267" s="8" t="inlineStr">
+        <is>
+          <t>5:49</t>
+        </is>
+      </c>
+      <c r="E267" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
+      <c r="A268" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B268" s="7" t="inlineStr">
+        <is>
           <t>Noah van der Smissen</t>
         </is>
       </c>
-      <c r="C266" s="7" t="inlineStr">
+      <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Sprundel</t>
         </is>
       </c>
-      <c r="D266" s="6" t="inlineStr">
+      <c r="D268" s="6" t="inlineStr">
         <is>
           <t>5:56</t>
         </is>
       </c>
-      <c r="E266" s="6"/>
-[...5 lines deleted...]
-      <c r="A268" s="4" t="inlineStr">
+      <c r="E268" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
+      <c r="A270" s="4" t="inlineStr">
         <is>
           <t>M, 720 METER JEUGD-RUN</t>
         </is>
       </c>
-      <c r="B268" s="4"/>
-[...5 lines deleted...]
-      <c r="A269" s="5" t="inlineStr">
+      <c r="B270" s="4"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="4"/>
+      <c r="E270" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
+      <c r="A271" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B269" s="5" t="inlineStr">
+      <c r="B271" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C269" s="5" t="inlineStr">
+      <c r="C271" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D269" s="5" t="inlineStr">
+      <c r="D271" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
-      <c r="E269" s="5"/>
-[...45 lines deleted...]
-      <c r="E271" s="8"/>
+      <c r="E271" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
       <c r="A272" s="6" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B272" s="7" t="inlineStr">
+        <is>
+          <t>Flore Boterman</t>
+        </is>
+      </c>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>THOR</t>
+        </is>
+      </c>
+      <c r="D272" s="6" t="inlineStr">
+        <is>
+          <t>5:18</t>
+        </is>
+      </c>
+      <c r="E272" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
+      <c r="A273" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B273" s="9" t="inlineStr">
+        <is>
+          <t>Olivia Monde</t>
+        </is>
+      </c>
+      <c r="C273" s="9" t="inlineStr">
+        <is>
+          <t>St. Willebrord</t>
+        </is>
+      </c>
+      <c r="D273" s="8" t="inlineStr">
+        <is>
+          <t>5:37</t>
+        </is>
+      </c>
+      <c r="E273" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
+      <c r="A274" s="6" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B272" s="7" t="inlineStr">
-[...28 lines deleted...]
-      <c r="E274" s="4"/>
+      <c r="B274" s="7" t="inlineStr">
+        <is>
+          <t>Maria Schouten</t>
+        </is>
+      </c>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
+          <t>Oud-Vossemeer</t>
+        </is>
+      </c>
+      <c r="D274" s="6" t="inlineStr">
+        <is>
+          <t>6:15</t>
+        </is>
+      </c>
+      <c r="E274" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
-      <c r="A275" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E275" s="5"/>
+      <c r="A275" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B275" s="9" t="inlineStr">
+        <is>
+          <t>Liz Mensen</t>
+        </is>
+      </c>
+      <c r="C275" s="9" t="inlineStr">
+        <is>
+          <t>Rucphen</t>
+        </is>
+      </c>
+      <c r="D275" s="8" t="inlineStr">
+        <is>
+          <t>6:58</t>
+        </is>
+      </c>
+      <c r="E275" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="6" t="inlineStr">
         <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B276" s="7" t="inlineStr">
+        <is>
+          <t>Jill van Gestel</t>
+        </is>
+      </c>
+      <c r="C276" s="7" t="inlineStr">
+        <is>
+          <t>Steenbergen Nb</t>
+        </is>
+      </c>
+      <c r="D276" s="6" t="inlineStr">
+        <is>
+          <t>7:13</t>
+        </is>
+      </c>
+      <c r="E276" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
+      <c r="A278" s="4" t="inlineStr">
+        <is>
+          <t>J, 1440 METER JEUGD-RUN</t>
+        </is>
+      </c>
+      <c r="B278" s="4"/>
+      <c r="C278" s="4"/>
+      <c r="D278" s="4"/>
+      <c r="E278" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
+      <c r="A279" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B279" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C279" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D279" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E279" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
+      <c r="A280" s="6" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B276" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A277" s="8" t="inlineStr">
+      <c r="B280" s="7" t="inlineStr">
+        <is>
+          <t>Robin van Gestel</t>
+        </is>
+      </c>
+      <c r="C280" s="7" t="inlineStr">
+        <is>
+          <t>Steenbergen Nb</t>
+        </is>
+      </c>
+      <c r="D280" s="6" t="inlineStr">
+        <is>
+          <t>4:47</t>
+        </is>
+      </c>
+      <c r="E280" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
+      <c r="A281" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B277" s="9" t="inlineStr">
-[...82 lines deleted...]
-      <c r="B282" s="9" t="inlineStr">
+      <c r="B281" s="9" t="inlineStr">
         <is>
           <t>Jens de Vos</t>
         </is>
       </c>
-      <c r="C282" s="9" t="inlineStr">
+      <c r="C281" s="9" t="inlineStr">
         <is>
           <t>Hendrik-Ido-Ambacht</t>
         </is>
       </c>
-      <c r="D282" s="8" t="inlineStr">
+      <c r="D281" s="8" t="inlineStr">
         <is>
           <t>4:50</t>
         </is>
       </c>
-      <c r="E282" s="8"/>
+      <c r="E281" s="8"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>