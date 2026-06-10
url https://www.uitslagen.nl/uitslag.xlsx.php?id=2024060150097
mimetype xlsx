--- v0 (2026-02-02)
+++ v1 (2026-06-10)
@@ -14394,51 +14394,55 @@
         </is>
       </c>
       <c r="B566" s="9" t="inlineStr">
         <is>
           <t>Jesper Kloek - VolkerWessels</t>
         </is>
       </c>
       <c r="C566" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D566" s="8" t="inlineStr">
         <is>
           <t>26:38</t>
         </is>
       </c>
       <c r="E566" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="567">
       <c r="A567" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B567" s="7"/>
+      <c r="B567" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 1278</t>
+        </is>
+      </c>
       <c r="C567" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D567" s="6" t="inlineStr">
         <is>
           <t>26:50</t>
         </is>
       </c>
       <c r="E567" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="568">
       <c r="A568" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B568" s="9" t="inlineStr">
         <is>
           <t>Jerome Brunink</t>
         </is>
       </c>
       <c r="C568" s="9" t="inlineStr">
         <is>
@@ -18024,51 +18028,55 @@
         </is>
       </c>
       <c r="B724" s="9" t="inlineStr">
         <is>
           <t>Max Aalderink</t>
         </is>
       </c>
       <c r="C724" s="9" t="inlineStr">
         <is>
           <t>Brummen</t>
         </is>
       </c>
       <c r="D724" s="8" t="inlineStr">
         <is>
           <t>35:01</t>
         </is>
       </c>
       <c r="E724" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="725">
       <c r="A725" s="6" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
-      <c r="B725" s="7"/>
+      <c r="B725" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 1283</t>
+        </is>
+      </c>
       <c r="C725" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D725" s="6" t="inlineStr">
         <is>
           <t>35:03</t>
         </is>
       </c>
       <c r="E725" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="726">
       <c r="A726" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="B726" s="9" t="inlineStr">
         <is>
           <t>Bart Wessels</t>
         </is>
       </c>
       <c r="C726" s="9" t="inlineStr">
         <is>
@@ -18227,51 +18235,55 @@
         </is>
       </c>
       <c r="B733" s="7" t="inlineStr">
         <is>
           <t>Lotte</t>
         </is>
       </c>
       <c r="C733" s="7" t="inlineStr">
         <is>
           <t>Vonder dames</t>
         </is>
       </c>
       <c r="D733" s="6" t="inlineStr">
         <is>
           <t>35:39</t>
         </is>
       </c>
       <c r="E733" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="734">
       <c r="A734" s="8" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
-      <c r="B734" s="9"/>
+      <c r="B734" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 1963</t>
+        </is>
+      </c>
       <c r="C734" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D734" s="8" t="inlineStr">
         <is>
           <t>35:45</t>
         </is>
       </c>
       <c r="E734" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="735">
       <c r="A735" s="6" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="B735" s="7" t="inlineStr">
         <is>
           <t>Helma Nikkels</t>
         </is>
       </c>
       <c r="C735" s="7" t="inlineStr">
         <is>
@@ -19189,51 +19201,55 @@
         </is>
       </c>
       <c r="B775" s="7" t="inlineStr">
         <is>
           <t>Marcus Meiners</t>
         </is>
       </c>
       <c r="C775" s="7" t="inlineStr">
         <is>
           <t>Emsdetten</t>
         </is>
       </c>
       <c r="D775" s="6" t="inlineStr">
         <is>
           <t>37:26</t>
         </is>
       </c>
       <c r="E775" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="776">
       <c r="A776" s="8" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
-      <c r="B776" s="9"/>
+      <c r="B776" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 1879</t>
+        </is>
+      </c>
       <c r="C776" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D776" s="8" t="inlineStr">
         <is>
           <t>37:29</t>
         </is>
       </c>
       <c r="E776" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="777">
       <c r="A777" s="6" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="B777" s="7" t="inlineStr">
         <is>
           <t>Eelco Rem</t>
         </is>
       </c>
       <c r="C777" s="7" t="inlineStr">
         <is>
@@ -20634,51 +20650,55 @@
         </is>
       </c>
       <c r="B838" s="9" t="inlineStr">
         <is>
           <t>Alfred Gaasbeek</t>
         </is>
       </c>
       <c r="C838" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D838" s="8" t="inlineStr">
         <is>
           <t>39:35</t>
         </is>
       </c>
       <c r="E838" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="839">
       <c r="A839" s="6" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
-      <c r="B839" s="7"/>
+      <c r="B839" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 1281</t>
+        </is>
+      </c>
       <c r="C839" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D839" s="6" t="inlineStr">
         <is>
           <t>39:39</t>
         </is>
       </c>
       <c r="E839" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="840">
       <c r="A840" s="8" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="B840" s="9" t="inlineStr">
         <is>
           <t>Ilonka Struik</t>
         </is>
       </c>
       <c r="C840" s="9" t="inlineStr">
         <is>
@@ -21895,51 +21915,55 @@
         </is>
       </c>
       <c r="B893" s="7" t="inlineStr">
         <is>
           <t>Bert-Jan Bruins</t>
         </is>
       </c>
       <c r="C893" s="7" t="inlineStr">
         <is>
           <t>Enjoy Running</t>
         </is>
       </c>
       <c r="D893" s="6" t="inlineStr">
         <is>
           <t>44:49</t>
         </is>
       </c>
       <c r="E893" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="894">
       <c r="A894" s="8" t="inlineStr">
         <is>
           <t>350</t>
         </is>
       </c>
-      <c r="B894" s="9"/>
+      <c r="B894" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 1282</t>
+        </is>
+      </c>
       <c r="C894" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D894" s="8" t="inlineStr">
         <is>
           <t>44:50</t>
         </is>
       </c>
       <c r="E894" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="895">
       <c r="A895" s="6" t="inlineStr">
         <is>
           <t>351</t>
         </is>
       </c>
       <c r="B895" s="7" t="inlineStr">
         <is>
           <t>Connie van Gelder</t>
         </is>
       </c>
       <c r="C895" s="7" t="inlineStr">
         <is>
@@ -22526,93 +22550,101 @@
         </is>
       </c>
       <c r="B922" s="9" t="inlineStr">
         <is>
           <t>Fabian Akkerman</t>
         </is>
       </c>
       <c r="C922" s="9" t="inlineStr">
         <is>
           <t>Enschede</t>
         </is>
       </c>
       <c r="D922" s="8" t="inlineStr">
         <is>
           <t>39:15</t>
         </is>
       </c>
       <c r="E922" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="923">
       <c r="A923" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B923" s="7"/>
+      <c r="B923" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 2963</t>
+        </is>
+      </c>
       <c r="C923" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D923" s="6" t="inlineStr">
         <is>
           <t>39:30</t>
         </is>
       </c>
       <c r="E923" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="924">
       <c r="A924" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B924" s="9" t="inlineStr">
         <is>
           <t>Kyryll Bunin</t>
         </is>
       </c>
       <c r="C924" s="9" t="inlineStr">
         <is>
           <t>Gronau</t>
         </is>
       </c>
       <c r="D924" s="8" t="inlineStr">
         <is>
           <t>39:40</t>
         </is>
       </c>
       <c r="E924" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="925">
       <c r="A925" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B925" s="7"/>
+      <c r="B925" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 2278</t>
+        </is>
+      </c>
       <c r="C925" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D925" s="6" t="inlineStr">
         <is>
           <t>40:08</t>
         </is>
       </c>
       <c r="E925" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="926">
       <c r="A926" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B926" s="9" t="inlineStr">
         <is>
           <t>tbd</t>
         </is>
       </c>
       <c r="C926" s="9" t="inlineStr">
         <is>
@@ -25807,51 +25839,55 @@
         </is>
       </c>
       <c r="B1065" s="7" t="inlineStr">
         <is>
           <t>Robert Kerkhof</t>
         </is>
       </c>
       <c r="C1065" s="7" t="inlineStr">
         <is>
           <t>Tubbergen</t>
         </is>
       </c>
       <c r="D1065" s="6" t="inlineStr">
         <is>
           <t>49:52</t>
         </is>
       </c>
       <c r="E1065" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1066">
       <c r="A1066" s="8" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
-      <c r="B1066" s="9"/>
+      <c r="B1066" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 2879</t>
+        </is>
+      </c>
       <c r="C1066" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1066" s="8" t="inlineStr">
         <is>
           <t>49:52</t>
         </is>
       </c>
       <c r="E1066" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1067">
       <c r="A1067" s="6" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="B1067" s="7" t="inlineStr">
         <is>
           <t>Sonny Overbeek</t>
         </is>
       </c>
       <c r="C1067" s="7" t="inlineStr">
         <is>
@@ -26976,51 +27012,55 @@
         </is>
       </c>
       <c r="B1116" s="9" t="inlineStr">
         <is>
           <t>Danny Van der Sluis</t>
         </is>
       </c>
       <c r="C1116" s="9" t="inlineStr">
         <is>
           <t>Pazzage 1</t>
         </is>
       </c>
       <c r="D1116" s="8" t="inlineStr">
         <is>
           <t>52:59</t>
         </is>
       </c>
       <c r="E1116" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1117">
       <c r="A1117" s="6" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
-      <c r="B1117" s="7"/>
+      <c r="B1117" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 2283</t>
+        </is>
+      </c>
       <c r="C1117" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1117" s="6" t="inlineStr">
         <is>
           <t>53:03</t>
         </is>
       </c>
       <c r="E1117" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1118">
       <c r="A1118" s="8" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="B1118" s="9" t="inlineStr">
         <is>
           <t>Mirjam Orsel</t>
         </is>
       </c>
       <c r="C1118" s="9" t="inlineStr">
         <is>
@@ -29180,51 +29220,55 @@
         </is>
       </c>
       <c r="B1212" s="9" t="inlineStr">
         <is>
           <t>Annemieke</t>
         </is>
       </c>
       <c r="C1212" s="9" t="inlineStr">
         <is>
           <t>Adrenalina's</t>
         </is>
       </c>
       <c r="D1212" s="8" t="inlineStr">
         <is>
           <t>1:00:07</t>
         </is>
       </c>
       <c r="E1212" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1213">
       <c r="A1213" s="6" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
-      <c r="B1213" s="7"/>
+      <c r="B1213" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 2282</t>
+        </is>
+      </c>
       <c r="C1213" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1213" s="6" t="inlineStr">
         <is>
           <t>1:00:12</t>
         </is>
       </c>
       <c r="E1213" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1214">
       <c r="A1214" s="8" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="B1214" s="9" t="inlineStr">
         <is>
           <t>Jennie Bruins</t>
         </is>
       </c>
       <c r="C1214" s="9" t="inlineStr">
         <is>
@@ -29429,51 +29473,55 @@
         </is>
       </c>
       <c r="B1223" s="7" t="inlineStr">
         <is>
           <t>Maarten Bunte</t>
         </is>
       </c>
       <c r="C1223" s="7" t="inlineStr">
         <is>
           <t>Eefde</t>
         </is>
       </c>
       <c r="D1223" s="6" t="inlineStr">
         <is>
           <t>1:01:43</t>
         </is>
       </c>
       <c r="E1223" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1224">
       <c r="A1224" s="8" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
-      <c r="B1224" s="9"/>
+      <c r="B1224" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 2281</t>
+        </is>
+      </c>
       <c r="C1224" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1224" s="8" t="inlineStr">
         <is>
           <t>1:01:48</t>
         </is>
       </c>
       <c r="E1224" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1225">
       <c r="A1225" s="6" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="B1225" s="7" t="inlineStr">
         <is>
           <t>Thomas Janssens</t>
         </is>
       </c>
       <c r="C1225" s="7" t="inlineStr">
         <is>
@@ -30543,51 +30591,55 @@
         </is>
       </c>
       <c r="B1273" s="7" t="inlineStr">
         <is>
           <t>Stefan Oldemenger</t>
         </is>
       </c>
       <c r="C1273" s="7" t="inlineStr">
         <is>
           <t>Diepenheim</t>
         </is>
       </c>
       <c r="D1273" s="6" t="inlineStr">
         <is>
           <t>24:08</t>
         </is>
       </c>
       <c r="E1273" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1274">
       <c r="A1274" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="B1274" s="9"/>
+      <c r="B1274" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 3278</t>
+        </is>
+      </c>
       <c r="C1274" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1274" s="8" t="inlineStr">
         <is>
           <t>24:09</t>
         </is>
       </c>
       <c r="E1274" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1275">
       <c r="A1275" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B1275" s="7" t="inlineStr">
         <is>
           <t>Kyryll Bunin</t>
         </is>
       </c>
       <c r="C1275" s="7" t="inlineStr">
         <is>
@@ -33345,51 +33397,55 @@
         </is>
       </c>
       <c r="B1395" s="7" t="inlineStr">
         <is>
           <t>Herbert Harmsel</t>
         </is>
       </c>
       <c r="C1395" s="7" t="inlineStr">
         <is>
           <t>Markelo</t>
         </is>
       </c>
       <c r="D1395" s="6" t="inlineStr">
         <is>
           <t>30:20</t>
         </is>
       </c>
       <c r="E1395" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1396">
       <c r="A1396" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
-      <c r="B1396" s="9"/>
+      <c r="B1396" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 3963</t>
+        </is>
+      </c>
       <c r="C1396" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1396" s="8" t="inlineStr">
         <is>
           <t>30:28</t>
         </is>
       </c>
       <c r="E1396" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1397">
       <c r="A1397" s="6" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B1397" s="7" t="inlineStr">
         <is>
           <t>Roene Feijen</t>
         </is>
       </c>
       <c r="C1397" s="7" t="inlineStr">
         <is>
@@ -33525,51 +33581,55 @@
         </is>
       </c>
       <c r="B1403" s="7" t="inlineStr">
         <is>
           <t>Ard Wessels</t>
         </is>
       </c>
       <c r="C1403" s="7" t="inlineStr">
         <is>
           <t>Rijssen</t>
         </is>
       </c>
       <c r="D1403" s="6" t="inlineStr">
         <is>
           <t>30:36</t>
         </is>
       </c>
       <c r="E1403" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1404">
       <c r="A1404" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
-      <c r="B1404" s="9"/>
+      <c r="B1404" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 3879</t>
+        </is>
+      </c>
       <c r="C1404" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1404" s="8" t="inlineStr">
         <is>
           <t>30:40</t>
         </is>
       </c>
       <c r="E1404" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1405">
       <c r="A1405" s="6" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B1405" s="7" t="inlineStr">
         <is>
           <t>Brad Rigot</t>
         </is>
       </c>
       <c r="C1405" s="7" t="inlineStr">
         <is>
@@ -34878,51 +34938,55 @@
         </is>
       </c>
       <c r="B1462" s="9" t="inlineStr">
         <is>
           <t>Theo Kosters</t>
         </is>
       </c>
       <c r="C1462" s="9" t="inlineStr">
         <is>
           <t>Buren</t>
         </is>
       </c>
       <c r="D1462" s="8" t="inlineStr">
         <is>
           <t>32:49</t>
         </is>
       </c>
       <c r="E1462" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1463">
       <c r="A1463" s="6" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
-      <c r="B1463" s="7"/>
+      <c r="B1463" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 3283</t>
+        </is>
+      </c>
       <c r="C1463" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1463" s="6" t="inlineStr">
         <is>
           <t>32:51</t>
         </is>
       </c>
       <c r="E1463" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1464">
       <c r="A1464" s="8" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="B1464" s="9" t="inlineStr">
         <is>
           <t>René ter Wee</t>
         </is>
       </c>
       <c r="C1464" s="9" t="inlineStr">
         <is>
@@ -35840,51 +35904,55 @@
         </is>
       </c>
       <c r="B1504" s="9" t="inlineStr">
         <is>
           <t>Lilya Avci</t>
         </is>
       </c>
       <c r="C1504" s="9" t="inlineStr">
         <is>
           <t>ODI Weerselo 1</t>
         </is>
       </c>
       <c r="D1504" s="8" t="inlineStr">
         <is>
           <t>34:16</t>
         </is>
       </c>
       <c r="E1504" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1505">
       <c r="A1505" s="6" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
-      <c r="B1505" s="7"/>
+      <c r="B1505" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 3282</t>
+        </is>
+      </c>
       <c r="C1505" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1505" s="6" t="inlineStr">
         <is>
           <t>34:27</t>
         </is>
       </c>
       <c r="E1505" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1506">
       <c r="A1506" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="B1506" s="9" t="inlineStr">
         <is>
           <t>Trijnie Zantingh</t>
         </is>
       </c>
       <c r="C1506" s="9" t="inlineStr">
         <is>
@@ -37331,51 +37399,55 @@
         </is>
       </c>
       <c r="B1569" s="7" t="inlineStr">
         <is>
           <t>Hermen Welleweerd</t>
         </is>
       </c>
       <c r="C1569" s="7" t="inlineStr">
         <is>
           <t>KOSMO 2</t>
         </is>
       </c>
       <c r="D1569" s="6" t="inlineStr">
         <is>
           <t>40:07</t>
         </is>
       </c>
       <c r="E1569" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1570">
       <c r="A1570" s="8" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
-      <c r="B1570" s="9"/>
+      <c r="B1570" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 3281</t>
+        </is>
+      </c>
       <c r="C1570" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D1570" s="8" t="inlineStr">
         <is>
           <t>40:11</t>
         </is>
       </c>
       <c r="E1570" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1571">
       <c r="A1571" s="6" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="B1571" s="7" t="inlineStr">
         <is>
           <t>Reina Pons Cervera</t>
         </is>
       </c>
       <c r="C1571" s="7" t="inlineStr">
         <is>