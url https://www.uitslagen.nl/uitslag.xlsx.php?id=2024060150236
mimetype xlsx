--- v0 (2025-11-27)
+++ v1 (2026-08-11)
@@ -191,69 +191,69 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E132"/>
+  <dimension ref="A1:E151"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
-          <t>Uitslagen Pierewaai Summer Trail 10-50km</t>
+          <t>Uitslagen Pierewaai Summer Trail 10-100km (incl 31 mei)</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>IJmuiden - Zaterdag 1 juni 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>ALLEN, 10 KM PARNASSIA</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
@@ -3081,50 +3081,423 @@
       </c>
       <c r="E131" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>Volker van de Kerke</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D132" s="6" t="inlineStr">
         <is>
           <t>6:49:25</t>
         </is>
       </c>
       <c r="E132" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
+      <c r="A134" s="4" t="inlineStr">
+        <is>
+          <t>ALLEN, 70KM HVH-IJMUIDEN</t>
+        </is>
+      </c>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="D134" s="4"/>
+      <c r="E134" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B135" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C135" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E135" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
+      <c r="A136" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B136" s="7" t="inlineStr">
+        <is>
+          <t>Bartosz Olszówka</t>
+        </is>
+      </c>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Bytom</t>
+        </is>
+      </c>
+      <c r="D136" s="6" t="inlineStr">
+        <is>
+          <t>9:20:34</t>
+        </is>
+      </c>
+      <c r="E136" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
+      <c r="A137" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B137" s="9" t="inlineStr">
+        <is>
+          <t>Aart Wallet</t>
+        </is>
+      </c>
+      <c r="C137" s="9" t="inlineStr">
+        <is>
+          <t>Hillegom</t>
+        </is>
+      </c>
+      <c r="D137" s="8" t="inlineStr">
+        <is>
+          <t>9:26:33</t>
+        </is>
+      </c>
+      <c r="E137" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
+      <c r="A138" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B138" s="7" t="inlineStr">
+        <is>
+          <t>Joram Hobo</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Nieuw-Vennep</t>
+        </is>
+      </c>
+      <c r="D138" s="6" t="inlineStr">
+        <is>
+          <t>9:29:58</t>
+        </is>
+      </c>
+      <c r="E138" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
+      <c r="A139" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B139" s="9" t="inlineStr">
+        <is>
+          <t>Rob de Bruijn</t>
+        </is>
+      </c>
+      <c r="C139" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D139" s="8" t="inlineStr">
+        <is>
+          <t>9:50:02</t>
+        </is>
+      </c>
+      <c r="E139" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
+      <c r="A140" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B140" s="7" t="inlineStr">
+        <is>
+          <t>Lex Storm</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>'s-Gravenzande</t>
+        </is>
+      </c>
+      <c r="D140" s="6" t="inlineStr">
+        <is>
+          <t>9:50:04</t>
+        </is>
+      </c>
+      <c r="E140" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
+      <c r="A141" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B141" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Pisart</t>
+        </is>
+      </c>
+      <c r="C141" s="9" t="inlineStr">
+        <is>
+          <t>Lisse</t>
+        </is>
+      </c>
+      <c r="D141" s="8" t="inlineStr">
+        <is>
+          <t>10:16:17</t>
+        </is>
+      </c>
+      <c r="E141" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
+      <c r="A142" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B142" s="7" t="inlineStr">
+        <is>
+          <t>Davide Ceolin</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D142" s="6" t="inlineStr">
+        <is>
+          <t>11:08:42</t>
+        </is>
+      </c>
+      <c r="E142" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
+      <c r="A143" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B143" s="9" t="inlineStr">
+        <is>
+          <t>Grant Smith</t>
+        </is>
+      </c>
+      <c r="C143" s="9" t="inlineStr">
+        <is>
+          <t>Brize Norton (GBR)</t>
+        </is>
+      </c>
+      <c r="D143" s="8" t="inlineStr">
+        <is>
+          <t>12:43:23</t>
+        </is>
+      </c>
+      <c r="E143" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
+      <c r="A144" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B144" s="7" t="inlineStr">
+        <is>
+          <t>Maurice Zuidgeest</t>
+        </is>
+      </c>
+      <c r="C144" s="7" t="inlineStr">
+        <is>
+          <t>Noordwijk Zh</t>
+        </is>
+      </c>
+      <c r="D144" s="6" t="inlineStr">
+        <is>
+          <t>12:43:29</t>
+        </is>
+      </c>
+      <c r="E144" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
+      <c r="A146" s="4" t="inlineStr">
+        <is>
+          <t>ALLEN, 100KM HVH-NPZK-IJMUIDEN</t>
+        </is>
+      </c>
+      <c r="B146" s="4"/>
+      <c r="C146" s="4"/>
+      <c r="D146" s="4"/>
+      <c r="E146" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B147" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C147" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E147" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
+      <c r="A148" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B148" s="7" t="inlineStr">
+        <is>
+          <t>Onno Overes</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D148" s="6" t="inlineStr">
+        <is>
+          <t>11:46:13</t>
+        </is>
+      </c>
+      <c r="E148" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
+      <c r="A149" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B149" s="9" t="inlineStr">
+        <is>
+          <t>Anthony van der Holst</t>
+        </is>
+      </c>
+      <c r="C149" s="9" t="inlineStr">
+        <is>
+          <t>Beilen</t>
+        </is>
+      </c>
+      <c r="D149" s="8" t="inlineStr">
+        <is>
+          <t>12:09:16</t>
+        </is>
+      </c>
+      <c r="E149" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
+      <c r="A150" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B150" s="7" t="inlineStr">
+        <is>
+          <t>Willem Vrijlandt</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Waddinxveen</t>
+        </is>
+      </c>
+      <c r="D150" s="6" t="inlineStr">
+        <is>
+          <t>12:40:28</t>
+        </is>
+      </c>
+      <c r="E150" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
+      <c r="A151" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B151" s="9" t="inlineStr">
+        <is>
+          <t>Dirk Mors</t>
+        </is>
+      </c>
+      <c r="C151" s="9" t="inlineStr">
+        <is>
+          <t>Heemskerk</t>
+        </is>
+      </c>
+      <c r="D151" s="8" t="inlineStr">
+        <is>
+          <t>13:46:26</t>
+        </is>
+      </c>
+      <c r="E151" s="8"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>