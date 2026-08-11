--- v0 (2026-03-03)
+++ v1 (2026-08-11)
@@ -3694,51 +3694,51 @@
       <c r="B136" s="9" t="inlineStr">
         <is>
           <t>Rick van Oostende</t>
         </is>
       </c>
       <c r="C136" s="9" t="inlineStr">
         <is>
           <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
           <t>40:59</t>
         </is>
       </c>
       <c r="E136" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
-          <t>Quentin Smakman</t>
+          <t>Startnummer 448</t>
         </is>
       </c>
       <c r="C137" s="7" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D137" s="6" t="inlineStr">
         <is>
           <t>41:05</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>40:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B138" s="9" t="inlineStr">