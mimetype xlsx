--- v0 (2026-03-03)
+++ v1 (2026-06-24)
@@ -269,159 +269,159 @@
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>Melissa Melissa van den Reek</t>
+          <t>Melissa van den Reek</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Venlo</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>17:43</t>
         </is>
       </c>
       <c r="E6" s="6" t="inlineStr">
         <is>
           <t>17:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
-          <t>Anouk Anouk Bussemakers</t>
+          <t>Anouk Bussemakers</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Helden</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t>20:46</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>20:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
-          <t>Jet Jet Vaessen</t>
+          <t>Jet Vaessen</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Sevenum</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>21:16</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
           <t>21:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
-          <t>Kim Kim Janssen</t>
+          <t>Kim Janssen</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
           <t>21:28</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>21:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>Cindy Cindy van Horne</t>
+          <t>Cindy van Horne</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Asten</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>22:49</t>
         </is>
       </c>
       <c r="E10" s="6" t="inlineStr">
         <is>
           <t>22:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
@@ -431,51 +431,51 @@
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
           <t>23:15</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>23:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>Anne Anne Vink</t>
+          <t>Anne Vink</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Venlo</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>23:30</t>
         </is>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
           <t>23:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
@@ -485,78 +485,78 @@
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Vlierden</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
           <t>23:39</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>23:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>Michelle Michelle Vervoort</t>
+          <t>Michelle Vervoort</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Sint-Oedenrode</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
           <t>25:25</t>
         </is>
       </c>
       <c r="E14" s="6" t="inlineStr">
         <is>
           <t>25:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
-          <t>Elysa Elysa van Rens</t>
+          <t>Elysa van Rens</t>
         </is>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>Venray</t>
         </is>
       </c>
       <c r="D15" s="8" t="inlineStr">
         <is>
           <t>25:35</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>25:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
@@ -2390,51 +2390,51 @@
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Venray</t>
         </is>
       </c>
       <c r="D88" s="6" t="inlineStr">
         <is>
           <t>20:39</t>
         </is>
       </c>
       <c r="E88" s="6" t="inlineStr">
         <is>
           <t>20:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B89" s="9" t="inlineStr">
         <is>
-          <t>Dennis Dennis Mansvelders</t>
+          <t>Dennis Mansvelders</t>
         </is>
       </c>
       <c r="C89" s="9" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
           <t>21:11</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>21:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
@@ -2471,105 +2471,105 @@
       </c>
       <c r="C91" s="9" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>22:39</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>22:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>Hans Hans Peeters</t>
+          <t>Hans Peeters</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Kessel Lb</t>
         </is>
       </c>
       <c r="D92" s="6" t="inlineStr">
         <is>
           <t>22:43</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
           <t>22:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B93" s="9" t="inlineStr">
         <is>
-          <t>Willy Willy Claessen</t>
+          <t>Willy Claessen</t>
         </is>
       </c>
       <c r="C93" s="9" t="inlineStr">
         <is>
           <t>Neerkant</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
           <t>22:57</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>22:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>Harry Harry Weerts</t>
+          <t>Harry Weerts</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Helmond</t>
         </is>
       </c>
       <c r="D94" s="6" t="inlineStr">
         <is>
           <t>23:23</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>23:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B95" s="9" t="inlineStr">
@@ -2579,321 +2579,321 @@
       </c>
       <c r="C95" s="9" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
           <t>23:27</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>23:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>Dennis Dennis Schoeren</t>
+          <t>Dennis Schoeren</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Belfeld</t>
         </is>
       </c>
       <c r="D96" s="6" t="inlineStr">
         <is>
           <t>24:00</t>
         </is>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
           <t>23:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B97" s="9" t="inlineStr">
         <is>
-          <t>Rolf Rolf van de Wijdeven</t>
+          <t>Rolf van de Wijdeven</t>
         </is>
       </c>
       <c r="C97" s="9" t="inlineStr">
         <is>
           <t>Helmond</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>24:14</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>24:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>Harm Harm Aarts</t>
+          <t>Harm Aarts</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D98" s="6" t="inlineStr">
         <is>
           <t>24:17</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>24:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B99" s="9" t="inlineStr">
         <is>
-          <t>Hay Hay Janssen</t>
+          <t>Hay Janssen</t>
         </is>
       </c>
       <c r="C99" s="9" t="inlineStr">
         <is>
           <t>Leunen</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>25:11</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>25:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>Jeroen Jeroen van de Nieuwenhof</t>
+          <t>Jeroen van de Nieuwenhof</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Griendtsveen</t>
         </is>
       </c>
       <c r="D100" s="6" t="inlineStr">
         <is>
           <t>25:25</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>25:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B101" s="9" t="inlineStr">
         <is>
-          <t>Marco Marco Jansen</t>
+          <t>Marco Jansen</t>
         </is>
       </c>
       <c r="C101" s="9" t="inlineStr">
         <is>
           <t>De Rips</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
           <t>25:42</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>25:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>Theun Theun Mennen</t>
+          <t>Theun Mennen</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Griendtsveen</t>
         </is>
       </c>
       <c r="D102" s="6" t="inlineStr">
         <is>
           <t>25:43</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>25:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B103" s="9" t="inlineStr">
         <is>
-          <t>Johan Johan van den Munckhof</t>
+          <t>Johan van den Munckhof</t>
         </is>
       </c>
       <c r="C103" s="9" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
           <t>26:26</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>26:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>Frans Frans Steegh</t>
+          <t>Frans Steegh</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Wellerlooi</t>
         </is>
       </c>
       <c r="D104" s="6" t="inlineStr">
         <is>
           <t>27:09</t>
         </is>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
           <t>26:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B105" s="9" t="inlineStr">
         <is>
-          <t>Mat Mat Schatorje</t>
+          <t>Mat Schatorje</t>
         </is>
       </c>
       <c r="C105" s="9" t="inlineStr">
         <is>
           <t>Deurne</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
           <t>27:35</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>27:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>Frans Frans Duymelink</t>
+          <t>Frans Duymelink</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Helmond</t>
         </is>
       </c>
       <c r="D106" s="6" t="inlineStr">
         <is>
           <t>29:21</t>
         </is>
       </c>
       <c r="E106" s="6" t="inlineStr">
         <is>
           <t>29:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B107" s="9" t="inlineStr">