--- v0 (2026-02-27)
+++ v1 (2026-06-10)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E242"/>
+  <dimension ref="A1:E239"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Kroondomein Trail</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Apeldoorn - Zaterdag 8 juni 2024</t>
@@ -3132,3293 +3132,3252 @@
       </c>
       <c r="C114" s="9" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>1:24:36</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>1:24:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>Frank Peters</t>
+          <t>Hendrik Jan Jansen</t>
         </is>
       </c>
       <c r="C115" s="7" t="inlineStr">
         <is>
-          <t>AV Holten</t>
+          <t>Hoofddorp</t>
         </is>
       </c>
       <c r="D115" s="6" t="inlineStr">
         <is>
-          <t>1:25:16</t>
+          <t>1:25:13</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>1:25:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
       <c r="A116" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B116" s="9" t="inlineStr">
         <is>
-          <t>Erwin van der Male</t>
+          <t>Frank Peters</t>
         </is>
       </c>
       <c r="C116" s="9" t="inlineStr">
         <is>
-          <t>AV Nijkerk</t>
+          <t>AV Holten</t>
         </is>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
-          <t>1:25:18</t>
+          <t>1:25:16</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>1:25:07</t>
+          <t>1:25:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>John Dokter</t>
+          <t>Erwin van der Male</t>
         </is>
       </c>
       <c r="C117" s="7" t="inlineStr">
         <is>
-          <t>avVN</t>
+          <t>AV Nijkerk</t>
         </is>
       </c>
       <c r="D117" s="6" t="inlineStr">
         <is>
-          <t>1:25:19</t>
+          <t>1:25:18</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>1:25:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B118" s="9" t="inlineStr">
         <is>
-          <t>Marco Geluk</t>
+          <t>John Dokter</t>
         </is>
       </c>
       <c r="C118" s="9" t="inlineStr">
         <is>
-          <t>AV Nijkerk</t>
+          <t>avVN</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
-          <t>1:25:25</t>
+          <t>1:25:19</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>1:25:20</t>
+          <t>1:25:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>Roeland Breukelman</t>
+          <t>Marco Geluk</t>
         </is>
       </c>
       <c r="C119" s="7" t="inlineStr">
         <is>
-          <t>Zwolle</t>
+          <t>AV Nijkerk</t>
         </is>
       </c>
       <c r="D119" s="6" t="inlineStr">
         <is>
-          <t>1:25:46</t>
+          <t>1:25:25</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
-          <t>1:25:26</t>
+          <t>1:25:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B120" s="9" t="inlineStr">
         <is>
-          <t>Marcel van der Veldt</t>
+          <t>Roeland Breukelman</t>
         </is>
       </c>
       <c r="C120" s="9" t="inlineStr">
         <is>
-          <t>De Spartaan</t>
+          <t>Zwolle</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
-          <t>1:25:56</t>
+          <t>1:25:46</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>1:25:35</t>
+          <t>1:25:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>Tim Blom</t>
+          <t>Marcel van der Veldt</t>
         </is>
       </c>
       <c r="C121" s="7" t="inlineStr">
         <is>
-          <t>Klarenbeek</t>
+          <t>De Spartaan</t>
         </is>
       </c>
       <c r="D121" s="6" t="inlineStr">
         <is>
-          <t>1:26:03</t>
+          <t>1:25:56</t>
         </is>
       </c>
       <c r="E121" s="6" t="inlineStr">
         <is>
-          <t>1:25:26</t>
+          <t>1:25:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B122" s="9" t="inlineStr">
         <is>
-          <t>Hans Brugge</t>
+          <t>Tim Blom</t>
         </is>
       </c>
       <c r="C122" s="9" t="inlineStr">
         <is>
-          <t>Enschede</t>
+          <t>Klarenbeek</t>
         </is>
       </c>
       <c r="D122" s="8" t="inlineStr">
         <is>
-          <t>1:26:58</t>
+          <t>1:26:03</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>1:26:42</t>
+          <t>1:25:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>Jacco Snoeijer</t>
+          <t>Hans Brugge</t>
         </is>
       </c>
       <c r="C123" s="7" t="inlineStr">
         <is>
-          <t>Voorburg</t>
+          <t>Enschede</t>
         </is>
       </c>
       <c r="D123" s="6" t="inlineStr">
         <is>
-          <t>1:27:04</t>
+          <t>1:26:58</t>
         </is>
       </c>
       <c r="E123" s="6" t="inlineStr">
         <is>
-          <t>1:26:36</t>
+          <t>1:26:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B124" s="9" t="inlineStr">
         <is>
-          <t>Jos Dekker</t>
+          <t>Jacco Snoeijer</t>
         </is>
       </c>
       <c r="C124" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Voorburg</t>
         </is>
       </c>
       <c r="D124" s="8" t="inlineStr">
         <is>
-          <t>1:27:12</t>
+          <t>1:27:04</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>1:26:43</t>
+          <t>1:26:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>Gabriel Irilea</t>
+          <t>Jos Dekker</t>
         </is>
       </c>
       <c r="C125" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Wijbosch</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D125" s="6" t="inlineStr">
         <is>
-          <t>1:27:55</t>
+          <t>1:27:12</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
-          <t>1:27:44</t>
+          <t>1:26:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B126" s="9" t="inlineStr">
         <is>
-          <t>Roel Hartman</t>
+          <t>Gabriel Irilea</t>
         </is>
       </c>
       <c r="C126" s="9" t="inlineStr">
         <is>
-          <t>Diepenveen</t>
+          <t>Loopgroep Wijbosch</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
-          <t>1:28:36</t>
+          <t>1:27:55</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>1:28:26</t>
+          <t>1:27:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
-          <t>Jan Willem Brouwer</t>
+          <t>Roel Hartman</t>
         </is>
       </c>
       <c r="C127" s="7" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>Diepenveen</t>
         </is>
       </c>
       <c r="D127" s="6" t="inlineStr">
         <is>
-          <t>1:28:42</t>
+          <t>1:28:36</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
-          <t>1:28:24</t>
+          <t>1:28:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B128" s="9" t="inlineStr">
         <is>
-          <t>Joep van der Weijden</t>
+          <t>Jan Willem Brouwer</t>
         </is>
       </c>
       <c r="C128" s="9" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
-          <t>1:31:36</t>
+          <t>1:28:42</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>1:31:16</t>
+          <t>1:28:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
-          <t>Erik Heidekamp</t>
+          <t>Joep van der Weijden</t>
         </is>
       </c>
       <c r="C129" s="7" t="inlineStr">
         <is>
-          <t>Veluwe</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D129" s="6" t="inlineStr">
         <is>
-          <t>1:34:29</t>
+          <t>1:31:36</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
-          <t>1:34:19</t>
+          <t>1:31:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B130" s="9" t="inlineStr">
         <is>
-          <t>Eric Zoet</t>
+          <t>Erik Heidekamp</t>
         </is>
       </c>
       <c r="C130" s="9" t="inlineStr">
         <is>
-          <t>Running Nunspeet</t>
+          <t>Veluwe</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
-          <t>1:35:15</t>
+          <t>1:34:29</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>1:35:15</t>
+          <t>1:34:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
       <c r="A131" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
-          <t>Anco Dekker</t>
+          <t>Eric Zoet</t>
         </is>
       </c>
       <c r="C131" s="7" t="inlineStr">
         <is>
-          <t>Sleeuwijk</t>
+          <t>Running Nunspeet</t>
         </is>
       </c>
       <c r="D131" s="6" t="inlineStr">
         <is>
-          <t>1:36:39</t>
+          <t>1:35:15</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr">
         <is>
-          <t>1:36:05</t>
+          <t>1:35:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B132" s="9" t="inlineStr">
         <is>
-          <t>Stephan Kamerbeek</t>
+          <t>Anco Dekker</t>
         </is>
       </c>
       <c r="C132" s="9" t="inlineStr">
         <is>
-          <t>Alkmaar</t>
+          <t>Sleeuwijk</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
-          <t>1:38:34</t>
+          <t>1:36:39</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>1:38:02</t>
+          <t>1:36:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
-          <t>Melle Ketting</t>
+          <t>Stephan Kamerbeek</t>
         </is>
       </c>
       <c r="C133" s="7" t="inlineStr">
         <is>
-          <t>Hylas</t>
+          <t>Alkmaar</t>
         </is>
       </c>
       <c r="D133" s="6" t="inlineStr">
         <is>
-          <t>1:38:37</t>
+          <t>1:38:34</t>
         </is>
       </c>
       <c r="E133" s="6" t="inlineStr">
         <is>
-          <t>1:38:04</t>
+          <t>1:38:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B134" s="9" t="inlineStr">
         <is>
-          <t>Jan Brontsema</t>
+          <t>Melle Ketting</t>
         </is>
       </c>
       <c r="C134" s="9" t="inlineStr">
         <is>
-          <t>Zuidhorn</t>
+          <t>Hylas</t>
         </is>
       </c>
       <c r="D134" s="8" t="inlineStr">
         <is>
-          <t>1:38:44</t>
+          <t>1:38:37</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>1:38:25</t>
+          <t>1:38:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
-          <t>Peter Tap</t>
+          <t>Jan Brontsema</t>
         </is>
       </c>
       <c r="C135" s="7" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Zuidhorn</t>
         </is>
       </c>
       <c r="D135" s="6" t="inlineStr">
         <is>
-          <t>1:39:02</t>
+          <t>1:38:44</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
-          <t>1:38:42</t>
+          <t>1:38:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B136" s="9" t="inlineStr">
         <is>
-          <t>Lukas Dekker</t>
+          <t>Peter Tap</t>
         </is>
       </c>
       <c r="C136" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
-          <t>1:39:13</t>
+          <t>1:39:02</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>1:38:43</t>
+          <t>1:38:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
-          <t>Olivier Roos</t>
+          <t>Lukas Dekker</t>
         </is>
       </c>
       <c r="C137" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D137" s="6" t="inlineStr">
         <is>
-          <t>1:41:09</t>
+          <t>1:39:13</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
-          <t>1:40:37</t>
+          <t>1:38:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B138" s="9" t="inlineStr">
         <is>
-          <t>Edwin Vonk</t>
+          <t>Olivier Roos</t>
         </is>
       </c>
       <c r="C138" s="9" t="inlineStr">
         <is>
-          <t>De Gemzen</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
-          <t>1:41:25</t>
+          <t>1:41:09</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>1:40:57</t>
+          <t>1:40:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
-          <t>Stefan van Abdena</t>
+          <t>Edwin Vonk</t>
         </is>
       </c>
       <c r="C139" s="7" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>De Gemzen</t>
         </is>
       </c>
       <c r="D139" s="6" t="inlineStr">
         <is>
-          <t>1:44:40</t>
+          <t>1:41:25</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
-          <t>1:44:32</t>
+          <t>1:40:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B140" s="9" t="inlineStr">
         <is>
-          <t>Guus Kroesen</t>
+          <t>Stefan van Abdena</t>
         </is>
       </c>
       <c r="C140" s="9" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
-          <t>1:45:11</t>
+          <t>1:44:40</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>1:45:06</t>
+          <t>1:44:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
-          <t>Coen de Jong</t>
+          <t>Guus Kroesen</t>
         </is>
       </c>
       <c r="C141" s="7" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D141" s="6" t="inlineStr">
         <is>
-          <t>1:47:15</t>
+          <t>1:45:11</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
-          <t>1:47:07</t>
+          <t>1:45:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B142" s="9" t="inlineStr">
         <is>
+          <t>Coen de Jong</t>
+        </is>
+      </c>
+      <c r="C142" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D142" s="8" t="inlineStr">
+        <is>
+          <t>1:47:15</t>
+        </is>
+      </c>
+      <c r="E142" s="8" t="inlineStr">
+        <is>
+          <t>1:47:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
+      <c r="A143" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B143" s="7" t="inlineStr">
+        <is>
           <t>Yorun van Kasteel</t>
         </is>
       </c>
-      <c r="C142" s="9" t="inlineStr">
+      <c r="C143" s="7" t="inlineStr">
         <is>
           <t>'s-Heerenberg</t>
         </is>
       </c>
-      <c r="D142" s="8" t="inlineStr">
+      <c r="D143" s="6" t="inlineStr">
         <is>
           <t>1:52:24</t>
         </is>
       </c>
-      <c r="E142" s="8" t="inlineStr">
+      <c r="E143" s="6" t="inlineStr">
         <is>
           <t>1:52:18</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-[...3 lines deleted...]
-      <c r="A144" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
+      <c r="A145" s="4" t="inlineStr">
         <is>
           <t>15V, 15 KILOMETER</t>
         </is>
       </c>
-      <c r="B144" s="4"/>
-[...5 lines deleted...]
-      <c r="A145" s="5" t="inlineStr">
+      <c r="B145" s="4"/>
+      <c r="C145" s="4"/>
+      <c r="D145" s="4"/>
+      <c r="E145" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B145" s="5" t="inlineStr">
+      <c r="B146" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C145" s="5" t="inlineStr">
+      <c r="C146" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D145" s="5" t="inlineStr">
+      <c r="D146" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E145" s="5" t="inlineStr">
+      <c r="E146" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
-      <c r="A146" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
+      <c r="A147" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B146" s="7" t="inlineStr">
+      <c r="B147" s="7" t="inlineStr">
         <is>
           <t>Marleen Otten</t>
         </is>
       </c>
-      <c r="C146" s="7" t="inlineStr">
+      <c r="C147" s="7" t="inlineStr">
         <is>
           <t>Veluwe</t>
         </is>
       </c>
-      <c r="D146" s="6" t="inlineStr">
+      <c r="D147" s="6" t="inlineStr">
         <is>
           <t>1:12:18</t>
         </is>
       </c>
-      <c r="E146" s="6" t="inlineStr">
+      <c r="E147" s="6" t="inlineStr">
         <is>
           <t>1:12:14</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
-      <c r="A147" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
+      <c r="A148" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B147" s="9" t="inlineStr">
+      <c r="B148" s="9" t="inlineStr">
         <is>
           <t>Jotte Leunissen</t>
         </is>
       </c>
-      <c r="C147" s="9" t="inlineStr">
+      <c r="C148" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
-      <c r="D147" s="8" t="inlineStr">
+      <c r="D148" s="8" t="inlineStr">
         <is>
           <t>1:16:16</t>
         </is>
       </c>
-      <c r="E147" s="8" t="inlineStr">
+      <c r="E148" s="8" t="inlineStr">
         <is>
           <t>1:16:08</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
-      <c r="A148" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
+      <c r="A149" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B148" s="7" t="inlineStr">
+      <c r="B149" s="7" t="inlineStr">
         <is>
           <t>Karen willemsma</t>
         </is>
       </c>
-      <c r="C148" s="7" t="inlineStr">
+      <c r="C149" s="7" t="inlineStr">
         <is>
           <t>Vollenhove</t>
         </is>
       </c>
-      <c r="D148" s="6" t="inlineStr">
+      <c r="D149" s="6" t="inlineStr">
         <is>
           <t>1:19:15</t>
         </is>
       </c>
-      <c r="E148" s="6" t="inlineStr">
+      <c r="E149" s="6" t="inlineStr">
         <is>
           <t>1:19:12</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
-      <c r="A149" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
+      <c r="A150" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B149" s="9" t="inlineStr">
+      <c r="B150" s="9" t="inlineStr">
         <is>
           <t>Marjolijn Degen</t>
         </is>
       </c>
-      <c r="C149" s="9" t="inlineStr">
+      <c r="C150" s="9" t="inlineStr">
         <is>
           <t>Veluwe</t>
         </is>
       </c>
-      <c r="D149" s="8" t="inlineStr">
+      <c r="D150" s="8" t="inlineStr">
         <is>
           <t>1:19:35</t>
         </is>
       </c>
-      <c r="E149" s="8" t="inlineStr">
+      <c r="E150" s="8" t="inlineStr">
         <is>
           <t>1:19:25</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
-      <c r="A150" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
+      <c r="A151" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B150" s="7" t="inlineStr">
+      <c r="B151" s="7" t="inlineStr">
         <is>
           <t>Shifra Bouter</t>
         </is>
       </c>
-      <c r="C150" s="7" t="inlineStr">
+      <c r="C151" s="7" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
-      <c r="D150" s="6" t="inlineStr">
+      <c r="D151" s="6" t="inlineStr">
         <is>
           <t>1:21:13</t>
         </is>
       </c>
-      <c r="E150" s="6" t="inlineStr">
+      <c r="E151" s="6" t="inlineStr">
         <is>
           <t>1:20:49</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
-      <c r="A151" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
+      <c r="A152" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B151" s="9" t="inlineStr">
+      <c r="B152" s="9" t="inlineStr">
         <is>
           <t>Cristel Aerns</t>
         </is>
       </c>
-      <c r="C151" s="9" t="inlineStr">
+      <c r="C152" s="9" t="inlineStr">
         <is>
           <t>Rheden</t>
         </is>
       </c>
-      <c r="D151" s="8" t="inlineStr">
+      <c r="D152" s="8" t="inlineStr">
         <is>
           <t>1:23:30</t>
         </is>
       </c>
-      <c r="E151" s="8" t="inlineStr">
+      <c r="E152" s="8" t="inlineStr">
         <is>
           <t>1:23:15</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
-      <c r="A152" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
+      <c r="A153" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B152" s="7" t="inlineStr">
+      <c r="B153" s="7" t="inlineStr">
         <is>
           <t>Fride Geluk</t>
         </is>
       </c>
-      <c r="C152" s="7" t="inlineStr">
+      <c r="C153" s="7" t="inlineStr">
         <is>
           <t>AV Nijkerk</t>
         </is>
       </c>
-      <c r="D152" s="6" t="inlineStr">
+      <c r="D153" s="6" t="inlineStr">
         <is>
           <t>1:25:25</t>
         </is>
       </c>
-      <c r="E152" s="6" t="inlineStr">
+      <c r="E153" s="6" t="inlineStr">
         <is>
           <t>1:25:19</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
-      <c r="A153" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
+      <c r="A154" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B153" s="9" t="inlineStr">
+      <c r="B154" s="9" t="inlineStr">
         <is>
           <t>Annette van Veen</t>
         </is>
       </c>
-      <c r="C153" s="9" t="inlineStr">
+      <c r="C154" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
-      <c r="D153" s="8" t="inlineStr">
+      <c r="D154" s="8" t="inlineStr">
         <is>
           <t>1:26:48</t>
         </is>
       </c>
-      <c r="E153" s="8" t="inlineStr">
+      <c r="E154" s="8" t="inlineStr">
         <is>
           <t>1:26:35</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
-      <c r="A154" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
+      <c r="A155" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B154" s="7" t="inlineStr">
+      <c r="B155" s="7" t="inlineStr">
         <is>
           <t>Ellen Smeele</t>
         </is>
       </c>
-      <c r="C154" s="7" t="inlineStr">
+      <c r="C155" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D154" s="6" t="inlineStr">
+      <c r="D155" s="6" t="inlineStr">
         <is>
           <t>1:27:15</t>
         </is>
       </c>
-      <c r="E154" s="6" t="inlineStr">
+      <c r="E155" s="6" t="inlineStr">
         <is>
           <t>1:26:57</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
-      <c r="A155" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
+      <c r="A156" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B155" s="9" t="inlineStr">
+      <c r="B156" s="9" t="inlineStr">
         <is>
           <t>Sophie Merckelbach</t>
         </is>
       </c>
-      <c r="C155" s="9" t="inlineStr">
+      <c r="C156" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="D155" s="8" t="inlineStr">
+      <c r="D156" s="8" t="inlineStr">
         <is>
           <t>1:27:15</t>
         </is>
       </c>
-      <c r="E155" s="8" t="inlineStr">
+      <c r="E156" s="8" t="inlineStr">
         <is>
           <t>1:26:58</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
-      <c r="A156" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
+      <c r="A157" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B156" s="7" t="inlineStr">
+      <c r="B157" s="7" t="inlineStr">
         <is>
           <t>Janneke Slaa</t>
         </is>
       </c>
-      <c r="C156" s="7" t="inlineStr">
+      <c r="C157" s="7" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
-      <c r="D156" s="6" t="inlineStr">
+      <c r="D157" s="6" t="inlineStr">
         <is>
           <t>1:27:21</t>
         </is>
       </c>
-      <c r="E156" s="6" t="inlineStr">
+      <c r="E157" s="6" t="inlineStr">
         <is>
           <t>1:27:12</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
-      <c r="A157" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
+      <c r="A158" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B157" s="9" t="inlineStr">
+      <c r="B158" s="9" t="inlineStr">
         <is>
           <t>Nella Sinke</t>
         </is>
       </c>
-      <c r="C157" s="9" t="inlineStr">
+      <c r="C158" s="9" t="inlineStr">
         <is>
           <t>Andijk</t>
         </is>
       </c>
-      <c r="D157" s="8" t="inlineStr">
+      <c r="D158" s="8" t="inlineStr">
         <is>
           <t>1:28:36</t>
         </is>
       </c>
-      <c r="E157" s="8" t="inlineStr">
+      <c r="E158" s="8" t="inlineStr">
         <is>
           <t>1:28:11</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
-      <c r="A158" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
+      <c r="A159" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B158" s="7" t="inlineStr">
+      <c r="B159" s="7" t="inlineStr">
         <is>
           <t>Nina Hartman</t>
         </is>
       </c>
-      <c r="C158" s="7" t="inlineStr">
+      <c r="C159" s="7" t="inlineStr">
         <is>
           <t>Diepenveen</t>
         </is>
       </c>
-      <c r="D158" s="6" t="inlineStr">
+      <c r="D159" s="6" t="inlineStr">
         <is>
           <t>1:28:36</t>
         </is>
       </c>
-      <c r="E158" s="6" t="inlineStr">
+      <c r="E159" s="6" t="inlineStr">
         <is>
           <t>1:28:26</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
-      <c r="A159" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
+      <c r="A160" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="B159" s="9" t="inlineStr">
+      <c r="B160" s="9" t="inlineStr">
         <is>
           <t>Harma Drent</t>
         </is>
       </c>
-      <c r="C159" s="9" t="inlineStr">
+      <c r="C160" s="9" t="inlineStr">
         <is>
           <t>Andijk</t>
         </is>
       </c>
-      <c r="D159" s="8" t="inlineStr">
+      <c r="D160" s="8" t="inlineStr">
         <is>
           <t>1:28:37</t>
         </is>
       </c>
-      <c r="E159" s="8" t="inlineStr">
+      <c r="E160" s="8" t="inlineStr">
         <is>
           <t>1:28:12</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
-      <c r="A160" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
+      <c r="A161" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B160" s="7" t="inlineStr">
+      <c r="B161" s="7" t="inlineStr">
         <is>
           <t>Anna Hartman</t>
         </is>
       </c>
-      <c r="C160" s="7" t="inlineStr">
+      <c r="C161" s="7" t="inlineStr">
         <is>
           <t>Diepenveen</t>
         </is>
       </c>
-      <c r="D160" s="6" t="inlineStr">
+      <c r="D161" s="6" t="inlineStr">
         <is>
           <t>1:28:37</t>
         </is>
       </c>
-      <c r="E160" s="6" t="inlineStr">
+      <c r="E161" s="6" t="inlineStr">
         <is>
           <t>1:28:26</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
-      <c r="A161" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
+      <c r="A162" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="B161" s="9" t="inlineStr">
+      <c r="B162" s="9" t="inlineStr">
         <is>
           <t>Janneke Gouweleeuw</t>
         </is>
       </c>
-      <c r="C161" s="9" t="inlineStr">
+      <c r="C162" s="9" t="inlineStr">
         <is>
           <t>Schipluiden</t>
         </is>
       </c>
-      <c r="D161" s="8" t="inlineStr">
+      <c r="D162" s="8" t="inlineStr">
         <is>
           <t>1:31:42</t>
         </is>
       </c>
-      <c r="E161" s="8" t="inlineStr">
+      <c r="E162" s="8" t="inlineStr">
         <is>
           <t>1:31:27</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
-      <c r="A162" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
+      <c r="A163" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="B162" s="7" t="inlineStr">
+      <c r="B163" s="7" t="inlineStr">
         <is>
           <t>Annelies Paulus</t>
         </is>
       </c>
-      <c r="C162" s="7" t="inlineStr">
+      <c r="C163" s="7" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
-      <c r="D162" s="6" t="inlineStr">
+      <c r="D163" s="6" t="inlineStr">
         <is>
           <t>1:31:55</t>
         </is>
       </c>
-      <c r="E162" s="6" t="inlineStr">
+      <c r="E163" s="6" t="inlineStr">
         <is>
           <t>1:31:26</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
-      <c r="A163" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
+      <c r="A164" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B163" s="9" t="inlineStr">
+      <c r="B164" s="9" t="inlineStr">
         <is>
           <t>Betsie Berculo</t>
         </is>
       </c>
-      <c r="C163" s="9" t="inlineStr">
+      <c r="C164" s="9" t="inlineStr">
         <is>
           <t>AV Nijkerk</t>
         </is>
       </c>
-      <c r="D163" s="8" t="inlineStr">
+      <c r="D164" s="8" t="inlineStr">
         <is>
           <t>1:32:18</t>
         </is>
       </c>
-      <c r="E163" s="8" t="inlineStr">
+      <c r="E164" s="8" t="inlineStr">
         <is>
           <t>1:32:11</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
-      <c r="A164" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
+      <c r="A165" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="B164" s="7" t="inlineStr">
+      <c r="B165" s="7" t="inlineStr">
         <is>
           <t>Sonja van der Marel</t>
         </is>
       </c>
-      <c r="C164" s="7" t="inlineStr">
+      <c r="C165" s="7" t="inlineStr">
         <is>
           <t>De Spartaan</t>
         </is>
       </c>
-      <c r="D164" s="6" t="inlineStr">
+      <c r="D165" s="6" t="inlineStr">
         <is>
           <t>1:32:36</t>
         </is>
       </c>
-      <c r="E164" s="6" t="inlineStr">
+      <c r="E165" s="6" t="inlineStr">
         <is>
           <t>1:32:16</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
-      <c r="A165" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
+      <c r="A166" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B165" s="9" t="inlineStr">
+      <c r="B166" s="9" t="inlineStr">
         <is>
           <t>Helma Citroen</t>
         </is>
       </c>
-      <c r="C165" s="9" t="inlineStr">
+      <c r="C166" s="9" t="inlineStr">
         <is>
           <t>De Spartaan</t>
         </is>
       </c>
-      <c r="D165" s="8" t="inlineStr">
+      <c r="D166" s="8" t="inlineStr">
         <is>
           <t>1:32:36</t>
         </is>
       </c>
-      <c r="E165" s="8" t="inlineStr">
+      <c r="E166" s="8" t="inlineStr">
         <is>
           <t>1:32:16</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
-      <c r="A166" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
+      <c r="A167" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B166" s="7" t="inlineStr">
+      <c r="B167" s="7" t="inlineStr">
         <is>
           <t>Suzanne Makkink</t>
         </is>
       </c>
-      <c r="C166" s="7" t="inlineStr">
+      <c r="C167" s="7" t="inlineStr">
         <is>
           <t>Running Nunspeet</t>
         </is>
       </c>
-      <c r="D166" s="6" t="inlineStr">
+      <c r="D167" s="6" t="inlineStr">
         <is>
           <t>1:33:29</t>
         </is>
       </c>
-      <c r="E166" s="6" t="inlineStr">
+      <c r="E167" s="6" t="inlineStr">
         <is>
           <t>1:32:59</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
-      <c r="A167" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
+      <c r="A168" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="B167" s="9" t="inlineStr">
+      <c r="B168" s="9" t="inlineStr">
         <is>
           <t>Linda Vonk</t>
         </is>
       </c>
-      <c r="C167" s="9" t="inlineStr">
+      <c r="C168" s="9" t="inlineStr">
         <is>
           <t>De Gemzen</t>
         </is>
       </c>
-      <c r="D167" s="8" t="inlineStr">
+      <c r="D168" s="8" t="inlineStr">
         <is>
           <t>1:34:29</t>
         </is>
       </c>
-      <c r="E167" s="8" t="inlineStr">
+      <c r="E168" s="8" t="inlineStr">
         <is>
           <t>1:34:02</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
-      <c r="A168" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
+      <c r="A169" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B168" s="7" t="inlineStr">
+      <c r="B169" s="7" t="inlineStr">
         <is>
           <t>Hermine van t Hul</t>
         </is>
       </c>
-      <c r="C168" s="7" t="inlineStr">
+      <c r="C169" s="7" t="inlineStr">
         <is>
           <t>De Gemzen</t>
         </is>
       </c>
-      <c r="D168" s="6" t="inlineStr">
+      <c r="D169" s="6" t="inlineStr">
         <is>
           <t>1:34:29</t>
         </is>
       </c>
-      <c r="E168" s="6" t="inlineStr">
+      <c r="E169" s="6" t="inlineStr">
         <is>
           <t>1:34:02</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
-      <c r="A169" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
+      <c r="A170" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="B169" s="9" t="inlineStr">
+      <c r="B170" s="9" t="inlineStr">
         <is>
           <t>Linda Vlieger</t>
         </is>
       </c>
-      <c r="C169" s="9" t="inlineStr">
+      <c r="C170" s="9" t="inlineStr">
         <is>
           <t>De Gemzen</t>
         </is>
       </c>
-      <c r="D169" s="8" t="inlineStr">
+      <c r="D170" s="8" t="inlineStr">
         <is>
           <t>1:34:31</t>
         </is>
       </c>
-      <c r="E169" s="8" t="inlineStr">
+      <c r="E170" s="8" t="inlineStr">
         <is>
           <t>1:34:08</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
-      <c r="A170" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
+      <c r="A171" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B170" s="7" t="inlineStr">
+      <c r="B171" s="7" t="inlineStr">
         <is>
           <t>Jenny van 't Hof</t>
         </is>
       </c>
-      <c r="C170" s="7" t="inlineStr">
+      <c r="C171" s="7" t="inlineStr">
         <is>
           <t>Elburg</t>
         </is>
       </c>
-      <c r="D170" s="6" t="inlineStr">
+      <c r="D171" s="6" t="inlineStr">
         <is>
           <t>1:35:07</t>
         </is>
       </c>
-      <c r="E170" s="6" t="inlineStr">
+      <c r="E171" s="6" t="inlineStr">
         <is>
           <t>1:34:44</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
-      <c r="A171" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
+      <c r="A172" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="B171" s="9" t="inlineStr">
+      <c r="B172" s="9" t="inlineStr">
         <is>
           <t>Marjan Dickhof</t>
         </is>
       </c>
-      <c r="C171" s="9" t="inlineStr">
+      <c r="C172" s="9" t="inlineStr">
         <is>
           <t>De Gemzen</t>
         </is>
       </c>
-      <c r="D171" s="8" t="inlineStr">
+      <c r="D172" s="8" t="inlineStr">
         <is>
           <t>1:35:08</t>
         </is>
       </c>
-      <c r="E171" s="8" t="inlineStr">
+      <c r="E172" s="8" t="inlineStr">
         <is>
           <t>1:34:40</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
-      <c r="A172" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
+      <c r="A173" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="B172" s="7" t="inlineStr">
+      <c r="B173" s="7" t="inlineStr">
         <is>
           <t>Inge Sorgdrager</t>
         </is>
       </c>
-      <c r="C172" s="7" t="inlineStr">
+      <c r="C173" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
-      <c r="D172" s="6" t="inlineStr">
+      <c r="D173" s="6" t="inlineStr">
         <is>
           <t>1:35:47</t>
         </is>
       </c>
-      <c r="E172" s="6" t="inlineStr">
+      <c r="E173" s="6" t="inlineStr">
         <is>
           <t>1:35:19</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
-      <c r="A173" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
+      <c r="A174" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="B173" s="9" t="inlineStr">
+      <c r="B174" s="9" t="inlineStr">
         <is>
           <t>Christien Oudbier</t>
         </is>
       </c>
-      <c r="C173" s="9" t="inlineStr">
+      <c r="C174" s="9" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
-      <c r="D173" s="8" t="inlineStr">
+      <c r="D174" s="8" t="inlineStr">
         <is>
           <t>1:38:34</t>
         </is>
       </c>
-      <c r="E173" s="8" t="inlineStr">
+      <c r="E174" s="8" t="inlineStr">
         <is>
           <t>1:38:11</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
-      <c r="A174" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
+      <c r="A175" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="B174" s="7" t="inlineStr">
+      <c r="B175" s="7" t="inlineStr">
         <is>
           <t>Elsbeth v.d.Ham</t>
         </is>
       </c>
-      <c r="C174" s="7" t="inlineStr">
+      <c r="C175" s="7" t="inlineStr">
         <is>
           <t>De Spartaan</t>
         </is>
       </c>
-      <c r="D174" s="6" t="inlineStr">
+      <c r="D175" s="6" t="inlineStr">
         <is>
           <t>1:38:49</t>
         </is>
       </c>
-      <c r="E174" s="6" t="inlineStr">
+      <c r="E175" s="6" t="inlineStr">
         <is>
           <t>1:38:28</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
-      <c r="A175" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
+      <c r="A176" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="B175" s="9" t="inlineStr">
+      <c r="B176" s="9" t="inlineStr">
         <is>
           <t>Mieke van Beelen-Van der Veek</t>
         </is>
       </c>
-      <c r="C175" s="9" t="inlineStr">
+      <c r="C176" s="9" t="inlineStr">
         <is>
           <t>AV '34</t>
         </is>
       </c>
-      <c r="D175" s="8" t="inlineStr">
+      <c r="D176" s="8" t="inlineStr">
         <is>
           <t>1:40:41</t>
         </is>
       </c>
-      <c r="E175" s="8" t="inlineStr">
+      <c r="E176" s="8" t="inlineStr">
         <is>
           <t>1:40:20</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
-      <c r="A176" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
+      <c r="A177" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="B176" s="7" t="inlineStr">
+      <c r="B177" s="7" t="inlineStr">
         <is>
           <t>Elly Rietveld-Möhlmann</t>
         </is>
       </c>
-      <c r="C176" s="7" t="inlineStr">
+      <c r="C177" s="7" t="inlineStr">
         <is>
           <t>De Spartaan</t>
         </is>
       </c>
-      <c r="D176" s="6" t="inlineStr">
+      <c r="D177" s="6" t="inlineStr">
         <is>
           <t>1:41:13</t>
         </is>
       </c>
-      <c r="E176" s="6" t="inlineStr">
+      <c r="E177" s="6" t="inlineStr">
         <is>
           <t>1:40:52</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
-      <c r="A177" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
+      <c r="A178" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="B177" s="9" t="inlineStr">
+      <c r="B178" s="9" t="inlineStr">
         <is>
           <t>Will Hoogervorst</t>
         </is>
       </c>
-      <c r="C177" s="9" t="inlineStr">
+      <c r="C178" s="9" t="inlineStr">
         <is>
           <t>De Spartaan</t>
         </is>
       </c>
-      <c r="D177" s="8" t="inlineStr">
+      <c r="D178" s="8" t="inlineStr">
         <is>
           <t>1:41:13</t>
         </is>
       </c>
-      <c r="E177" s="8" t="inlineStr">
+      <c r="E178" s="8" t="inlineStr">
         <is>
           <t>1:40:51</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
-      <c r="A178" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
+      <c r="A179" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B178" s="7" t="inlineStr">
+      <c r="B179" s="7" t="inlineStr">
         <is>
           <t>Pauline meurs</t>
         </is>
       </c>
-      <c r="C178" s="7" t="inlineStr">
+      <c r="C179" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
-      <c r="D178" s="6" t="inlineStr">
+      <c r="D179" s="6" t="inlineStr">
         <is>
           <t>1:43:19</t>
         </is>
       </c>
-      <c r="E178" s="6" t="inlineStr">
+      <c r="E179" s="6" t="inlineStr">
         <is>
           <t>1:42:42</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
-      <c r="A179" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
+      <c r="A180" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B179" s="9" t="inlineStr">
+      <c r="B180" s="9" t="inlineStr">
         <is>
           <t>Femke de Vries</t>
         </is>
       </c>
-      <c r="C179" s="9" t="inlineStr">
+      <c r="C180" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
-      <c r="D179" s="8" t="inlineStr">
+      <c r="D180" s="8" t="inlineStr">
         <is>
           <t>1:43:19</t>
         </is>
       </c>
-      <c r="E179" s="8" t="inlineStr">
+      <c r="E180" s="8" t="inlineStr">
         <is>
           <t>1:42:44</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
-      <c r="A180" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
+      <c r="A181" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B180" s="7" t="inlineStr">
+      <c r="B181" s="7" t="inlineStr">
         <is>
           <t>Petra Eckhardt</t>
         </is>
       </c>
-      <c r="C180" s="7" t="inlineStr">
+      <c r="C181" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
-      <c r="D180" s="6" t="inlineStr">
+      <c r="D181" s="6" t="inlineStr">
         <is>
           <t>1:43:22</t>
         </is>
       </c>
-      <c r="E180" s="6" t="inlineStr">
+      <c r="E181" s="6" t="inlineStr">
         <is>
           <t>1:43:09</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
-      <c r="A181" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
+      <c r="A182" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="B181" s="9" t="inlineStr">
+      <c r="B182" s="9" t="inlineStr">
         <is>
           <t>Sandra van den Broek</t>
         </is>
       </c>
-      <c r="C181" s="9" t="inlineStr">
+      <c r="C182" s="9" t="inlineStr">
         <is>
           <t>Veluwe</t>
         </is>
       </c>
-      <c r="D181" s="8" t="inlineStr">
+      <c r="D182" s="8" t="inlineStr">
         <is>
           <t>1:44:00</t>
         </is>
       </c>
-      <c r="E181" s="8" t="inlineStr">
+      <c r="E182" s="8" t="inlineStr">
         <is>
           <t>1:43:51</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
-      <c r="A182" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
+      <c r="A183" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="B182" s="7" t="inlineStr">
+      <c r="B183" s="7" t="inlineStr">
         <is>
           <t>Annelies Oud</t>
         </is>
       </c>
-      <c r="C182" s="7" t="inlineStr">
+      <c r="C183" s="7" t="inlineStr">
         <is>
           <t>Veluwe</t>
         </is>
       </c>
-      <c r="D182" s="6" t="inlineStr">
+      <c r="D183" s="6" t="inlineStr">
         <is>
           <t>1:44:06</t>
         </is>
       </c>
-      <c r="E182" s="6" t="inlineStr">
+      <c r="E183" s="6" t="inlineStr">
         <is>
           <t>1:43:55</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
-      <c r="A183" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
+      <c r="A184" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="B183" s="9" t="inlineStr">
+      <c r="B184" s="9" t="inlineStr">
         <is>
           <t>Dilek Sahin</t>
         </is>
       </c>
-      <c r="C183" s="9" t="inlineStr">
+      <c r="C184" s="9" t="inlineStr">
         <is>
           <t>Veluwe</t>
         </is>
       </c>
-      <c r="D183" s="8" t="inlineStr">
+      <c r="D184" s="8" t="inlineStr">
         <is>
           <t>1:44:06</t>
         </is>
       </c>
-      <c r="E183" s="8" t="inlineStr">
+      <c r="E184" s="8" t="inlineStr">
         <is>
           <t>1:43:56</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
-      <c r="A184" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
+      <c r="A185" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="B184" s="7" t="inlineStr">
+      <c r="B185" s="7" t="inlineStr">
         <is>
           <t>Elly Martens</t>
         </is>
       </c>
-      <c r="C184" s="7" t="inlineStr">
+      <c r="C185" s="7" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
-      <c r="D184" s="6" t="inlineStr">
+      <c r="D185" s="6" t="inlineStr">
         <is>
           <t>1:46:10</t>
         </is>
       </c>
-      <c r="E184" s="6" t="inlineStr">
+      <c r="E185" s="6" t="inlineStr">
         <is>
           <t>1:45:34</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
-      <c r="A185" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
+      <c r="A186" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
-      <c r="B185" s="9" t="inlineStr">
+      <c r="B186" s="9" t="inlineStr">
         <is>
           <t>Jolanda van Nimwegen</t>
         </is>
       </c>
-      <c r="C185" s="9" t="inlineStr">
+      <c r="C186" s="9" t="inlineStr">
         <is>
           <t>Achterveld</t>
         </is>
       </c>
-      <c r="D185" s="8" t="inlineStr">
+      <c r="D186" s="8" t="inlineStr">
         <is>
           <t>1:48:16</t>
         </is>
       </c>
-      <c r="E185" s="8" t="inlineStr">
+      <c r="E186" s="8" t="inlineStr">
         <is>
           <t>1:47:52</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
-      <c r="A186" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
+      <c r="A187" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="B186" s="7" t="inlineStr">
+      <c r="B187" s="7" t="inlineStr">
         <is>
           <t>Annemieke Kok</t>
         </is>
       </c>
-      <c r="C186" s="7" t="inlineStr">
+      <c r="C187" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
-      <c r="D186" s="6" t="inlineStr">
+      <c r="D187" s="6" t="inlineStr">
         <is>
           <t>1:48:17</t>
         </is>
       </c>
-      <c r="E186" s="6" t="inlineStr">
+      <c r="E187" s="6" t="inlineStr">
         <is>
           <t>1:47:53</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
-      <c r="A187" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
+      <c r="A188" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="B187" s="9" t="inlineStr">
+      <c r="B188" s="9" t="inlineStr">
         <is>
           <t>Eva Janssen</t>
         </is>
       </c>
-      <c r="C187" s="9" t="inlineStr">
+      <c r="C188" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
-      <c r="D187" s="8" t="inlineStr">
+      <c r="D188" s="8" t="inlineStr">
         <is>
           <t>1:48:56</t>
         </is>
       </c>
-      <c r="E187" s="8" t="inlineStr">
+      <c r="E188" s="8" t="inlineStr">
         <is>
           <t>1:19:06</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
-      <c r="A188" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
+      <c r="A189" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="B188" s="7" t="inlineStr">
+      <c r="B189" s="7" t="inlineStr">
         <is>
           <t>Hiska Bakker</t>
         </is>
       </c>
-      <c r="C188" s="7" t="inlineStr">
+      <c r="C189" s="7" t="inlineStr">
         <is>
           <t>Delden</t>
         </is>
       </c>
-      <c r="D188" s="6" t="inlineStr">
+      <c r="D189" s="6" t="inlineStr">
         <is>
           <t>1:49:23</t>
         </is>
       </c>
-      <c r="E188" s="6" t="inlineStr">
+      <c r="E189" s="6" t="inlineStr">
         <is>
           <t>1:49:06</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
-      <c r="A189" s="8" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
+      <c r="A190" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="B189" s="9" t="inlineStr">
+      <c r="B190" s="9" t="inlineStr">
         <is>
           <t>Natasja Voordewind</t>
         </is>
       </c>
-      <c r="C189" s="9" t="inlineStr">
+      <c r="C190" s="9" t="inlineStr">
         <is>
           <t>Heerhugowaard</t>
         </is>
       </c>
-      <c r="D189" s="8" t="inlineStr">
+      <c r="D190" s="8" t="inlineStr">
         <is>
           <t>2:07:20</t>
         </is>
       </c>
-      <c r="E189" s="8" t="inlineStr">
+      <c r="E190" s="8" t="inlineStr">
         <is>
           <t>2:06:44</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-[...11 lines deleted...]
-      <c r="E191" s="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
-      <c r="A192" s="5" t="inlineStr">
+      <c r="A192" s="4" t="inlineStr">
+        <is>
+          <t>30M, 30 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B192" s="4"/>
+      <c r="C192" s="4"/>
+      <c r="D192" s="4"/>
+      <c r="E192" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
+      <c r="A193" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B192" s="5" t="inlineStr">
+      <c r="B193" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C192" s="5" t="inlineStr">
+      <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D192" s="5" t="inlineStr">
+      <c r="D193" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E192" s="5" t="inlineStr">
+      <c r="E193" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
-      <c r="A193" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
+      <c r="A194" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B193" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A194" s="1"/>
+      <c r="B194" s="7" t="inlineStr">
+        <is>
+          <t>Dirk-Jan Bouwman</t>
+        </is>
+      </c>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D194" s="6" t="inlineStr">
+        <is>
+          <t>2:03:42</t>
+        </is>
+      </c>
+      <c r="E194" s="6" t="inlineStr">
+        <is>
+          <t>2:03:40</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
-      <c r="A195" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E195" s="4"/>
+      <c r="A195" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B195" s="9" t="inlineStr">
+        <is>
+          <t>Thijs Jongerius</t>
+        </is>
+      </c>
+      <c r="C195" s="9" t="inlineStr">
+        <is>
+          <t>Lent</t>
+        </is>
+      </c>
+      <c r="D195" s="8" t="inlineStr">
+        <is>
+          <t>2:11:53</t>
+        </is>
+      </c>
+      <c r="E195" s="8" t="inlineStr">
+        <is>
+          <t>2:11:52</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
-      <c r="A196" s="5" t="inlineStr">
+      <c r="A196" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B196" s="7" t="inlineStr">
+        <is>
+          <t>Rik Pijnenburg</t>
+        </is>
+      </c>
+      <c r="C196" s="7" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D196" s="6" t="inlineStr">
+        <is>
+          <t>2:26:23</t>
+        </is>
+      </c>
+      <c r="E196" s="6" t="inlineStr">
+        <is>
+          <t>2:26:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
+      <c r="A197" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B197" s="9" t="inlineStr">
+        <is>
+          <t>Sem Hakkenberg</t>
+        </is>
+      </c>
+      <c r="C197" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D197" s="8" t="inlineStr">
+        <is>
+          <t>2:27:18</t>
+        </is>
+      </c>
+      <c r="E197" s="8" t="inlineStr">
+        <is>
+          <t>2:27:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
+      <c r="A198" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B198" s="7" t="inlineStr">
+        <is>
+          <t>Daan Jongejan</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D198" s="6" t="inlineStr">
+        <is>
+          <t>2:34:57</t>
+        </is>
+      </c>
+      <c r="E198" s="6" t="inlineStr">
+        <is>
+          <t>2:34:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
+      <c r="A199" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B199" s="9" t="inlineStr">
+        <is>
+          <t>Mart Mertens</t>
+        </is>
+      </c>
+      <c r="C199" s="9" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D199" s="8" t="inlineStr">
+        <is>
+          <t>2:38:05</t>
+        </is>
+      </c>
+      <c r="E199" s="8" t="inlineStr">
+        <is>
+          <t>2:38:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
+      <c r="A200" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B200" s="7" t="inlineStr">
+        <is>
+          <t>Jouke Brouwer</t>
+        </is>
+      </c>
+      <c r="C200" s="7" t="inlineStr">
+        <is>
+          <t>Elburg</t>
+        </is>
+      </c>
+      <c r="D200" s="6" t="inlineStr">
+        <is>
+          <t>2:39:01</t>
+        </is>
+      </c>
+      <c r="E200" s="6" t="inlineStr">
+        <is>
+          <t>2:38:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
+      <c r="A201" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B201" s="9" t="inlineStr">
+        <is>
+          <t>Paul Taylor</t>
+        </is>
+      </c>
+      <c r="C201" s="9" t="inlineStr">
+        <is>
+          <t>Darwen</t>
+        </is>
+      </c>
+      <c r="D201" s="8" t="inlineStr">
+        <is>
+          <t>2:40:59</t>
+        </is>
+      </c>
+      <c r="E201" s="8" t="inlineStr">
+        <is>
+          <t>2:40:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
+      <c r="A202" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B202" s="7" t="inlineStr">
+        <is>
+          <t>Henk Dekkers</t>
+        </is>
+      </c>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D202" s="6" t="inlineStr">
+        <is>
+          <t>2:45:39</t>
+        </is>
+      </c>
+      <c r="E202" s="6" t="inlineStr">
+        <is>
+          <t>2:45:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
+      <c r="A203" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B203" s="9" t="inlineStr">
+        <is>
+          <t>Edo Wiltink</t>
+        </is>
+      </c>
+      <c r="C203" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D203" s="8" t="inlineStr">
+        <is>
+          <t>2:45:58</t>
+        </is>
+      </c>
+      <c r="E203" s="8" t="inlineStr">
+        <is>
+          <t>2:45:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
+      <c r="A204" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B204" s="7" t="inlineStr">
+        <is>
+          <t>Bart Verweij</t>
+        </is>
+      </c>
+      <c r="C204" s="7" t="inlineStr">
+        <is>
+          <t>Alblasserdam</t>
+        </is>
+      </c>
+      <c r="D204" s="6" t="inlineStr">
+        <is>
+          <t>2:48:05</t>
+        </is>
+      </c>
+      <c r="E204" s="6" t="inlineStr">
+        <is>
+          <t>2:47:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
+      <c r="A205" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B205" s="9" t="inlineStr">
+        <is>
+          <t>Ton Eversdijk</t>
+        </is>
+      </c>
+      <c r="C205" s="9" t="inlineStr">
+        <is>
+          <t>Schalkhaar</t>
+        </is>
+      </c>
+      <c r="D205" s="8" t="inlineStr">
+        <is>
+          <t>2:48:40</t>
+        </is>
+      </c>
+      <c r="E205" s="8" t="inlineStr">
+        <is>
+          <t>2:48:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
+      <c r="A206" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B206" s="7" t="inlineStr">
+        <is>
+          <t>Martijn Roos</t>
+        </is>
+      </c>
+      <c r="C206" s="7" t="inlineStr">
+        <is>
+          <t>Amerongen</t>
+        </is>
+      </c>
+      <c r="D206" s="6" t="inlineStr">
+        <is>
+          <t>2:48:40</t>
+        </is>
+      </c>
+      <c r="E206" s="6" t="inlineStr">
+        <is>
+          <t>2:48:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
+      <c r="A207" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B207" s="9" t="inlineStr">
+        <is>
+          <t>Jarno van Hattem</t>
+        </is>
+      </c>
+      <c r="C207" s="9" t="inlineStr">
+        <is>
+          <t>Oldebroek</t>
+        </is>
+      </c>
+      <c r="D207" s="8" t="inlineStr">
+        <is>
+          <t>2:51:27</t>
+        </is>
+      </c>
+      <c r="E207" s="8" t="inlineStr">
+        <is>
+          <t>2:51:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
+      <c r="A208" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B208" s="7" t="inlineStr">
+        <is>
+          <t>Theo Harms</t>
+        </is>
+      </c>
+      <c r="C208" s="7" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D208" s="6" t="inlineStr">
+        <is>
+          <t>2:55:12</t>
+        </is>
+      </c>
+      <c r="E208" s="6" t="inlineStr">
+        <is>
+          <t>2:55:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
+      <c r="A209" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B209" s="9" t="inlineStr">
+        <is>
+          <t>Carlo van Dijk</t>
+        </is>
+      </c>
+      <c r="C209" s="9" t="inlineStr">
+        <is>
+          <t>De Gemzen</t>
+        </is>
+      </c>
+      <c r="D209" s="8" t="inlineStr">
+        <is>
+          <t>2:56:37</t>
+        </is>
+      </c>
+      <c r="E209" s="8" t="inlineStr">
+        <is>
+          <t>2:56:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
+      <c r="A210" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B210" s="7" t="inlineStr">
+        <is>
+          <t>Peter Iedema</t>
+        </is>
+      </c>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D210" s="6" t="inlineStr">
+        <is>
+          <t>2:56:47</t>
+        </is>
+      </c>
+      <c r="E210" s="6" t="inlineStr">
+        <is>
+          <t>2:56:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
+      <c r="A211" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B211" s="9" t="inlineStr">
+        <is>
+          <t>Hilbert Weemstra</t>
+        </is>
+      </c>
+      <c r="C211" s="9" t="inlineStr">
+        <is>
+          <t>Paasloo</t>
+        </is>
+      </c>
+      <c r="D211" s="8" t="inlineStr">
+        <is>
+          <t>2:57:40</t>
+        </is>
+      </c>
+      <c r="E211" s="8" t="inlineStr">
+        <is>
+          <t>2:57:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
+      <c r="A212" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B212" s="7" t="inlineStr">
+        <is>
+          <t>Piet Jan van der Marel</t>
+        </is>
+      </c>
+      <c r="C212" s="7" t="inlineStr">
+        <is>
+          <t>Nederland</t>
+        </is>
+      </c>
+      <c r="D212" s="6" t="inlineStr">
+        <is>
+          <t>2:58:58</t>
+        </is>
+      </c>
+      <c r="E212" s="6" t="inlineStr">
+        <is>
+          <t>2:58:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
+      <c r="A213" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B213" s="9" t="inlineStr">
+        <is>
+          <t>Ramon Schellevis</t>
+        </is>
+      </c>
+      <c r="C213" s="9" t="inlineStr">
+        <is>
+          <t>Assendelft</t>
+        </is>
+      </c>
+      <c r="D213" s="8" t="inlineStr">
+        <is>
+          <t>2:59:05</t>
+        </is>
+      </c>
+      <c r="E213" s="8" t="inlineStr">
+        <is>
+          <t>2:58:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
+      <c r="A214" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B214" s="7" t="inlineStr">
+        <is>
+          <t>Hans Brand</t>
+        </is>
+      </c>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D214" s="6" t="inlineStr">
+        <is>
+          <t>3:01:48</t>
+        </is>
+      </c>
+      <c r="E214" s="6" t="inlineStr">
+        <is>
+          <t>3:01:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
+      <c r="A215" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B215" s="9" t="inlineStr">
+        <is>
+          <t>Marco van Stijn</t>
+        </is>
+      </c>
+      <c r="C215" s="9" t="inlineStr">
+        <is>
+          <t>De Spartaan</t>
+        </is>
+      </c>
+      <c r="D215" s="8" t="inlineStr">
+        <is>
+          <t>3:02:40</t>
+        </is>
+      </c>
+      <c r="E215" s="8" t="inlineStr">
+        <is>
+          <t>3:02:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
+      <c r="A216" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B216" s="7" t="inlineStr">
+        <is>
+          <t>Jetse bakker</t>
+        </is>
+      </c>
+      <c r="C216" s="7" t="inlineStr">
+        <is>
+          <t>Loopgroep Assen '20</t>
+        </is>
+      </c>
+      <c r="D216" s="6" t="inlineStr">
+        <is>
+          <t>3:07:37</t>
+        </is>
+      </c>
+      <c r="E216" s="6" t="inlineStr">
+        <is>
+          <t>3:07:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
+      <c r="A217" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B217" s="9" t="inlineStr">
+        <is>
+          <t>Simon Visser</t>
+        </is>
+      </c>
+      <c r="C217" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D217" s="8" t="inlineStr">
+        <is>
+          <t>3:14:05</t>
+        </is>
+      </c>
+      <c r="E217" s="8" t="inlineStr">
+        <is>
+          <t>3:13:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
+      <c r="A218" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B218" s="7" t="inlineStr">
+        <is>
+          <t>Robert Strooband</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Zwartewaal</t>
+        </is>
+      </c>
+      <c r="D218" s="6" t="inlineStr">
+        <is>
+          <t>3:17:34</t>
+        </is>
+      </c>
+      <c r="E218" s="6" t="inlineStr">
+        <is>
+          <t>3:17:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
+      <c r="A220" s="4" t="inlineStr">
+        <is>
+          <t>30V, 30 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B220" s="4"/>
+      <c r="C220" s="4"/>
+      <c r="D220" s="4"/>
+      <c r="E220" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
+      <c r="A221" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B196" s="5" t="inlineStr">
+      <c r="B221" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C196" s="5" t="inlineStr">
+      <c r="C221" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D196" s="5" t="inlineStr">
+      <c r="D221" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E196" s="5" t="inlineStr">
+      <c r="E221" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
-      <c r="A197" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
+      <c r="A222" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B197" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C197" s="7" t="inlineStr">
+      <c r="B222" s="7" t="inlineStr">
+        <is>
+          <t>Saskia Schmidt</t>
+        </is>
+      </c>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D222" s="6" t="inlineStr">
+        <is>
+          <t>2:48:06</t>
+        </is>
+      </c>
+      <c r="E222" s="6" t="inlineStr">
+        <is>
+          <t>2:47:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
+      <c r="A223" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B223" s="9" t="inlineStr">
+        <is>
+          <t>Corianne van Sluijs</t>
+        </is>
+      </c>
+      <c r="C223" s="9" t="inlineStr">
+        <is>
+          <t>Altis</t>
+        </is>
+      </c>
+      <c r="D223" s="8" t="inlineStr">
+        <is>
+          <t>2:56:29</t>
+        </is>
+      </c>
+      <c r="E223" s="8" t="inlineStr">
+        <is>
+          <t>2:56:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
+      <c r="A224" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B224" s="7" t="inlineStr">
+        <is>
+          <t>Frida Nyberg</t>
+        </is>
+      </c>
+      <c r="C224" s="7" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D224" s="6" t="inlineStr">
+        <is>
+          <t>2:57:40</t>
+        </is>
+      </c>
+      <c r="E224" s="6" t="inlineStr">
+        <is>
+          <t>2:57:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
+      <c r="A225" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B225" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Hakkenberg</t>
+        </is>
+      </c>
+      <c r="C225" s="9" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
-      <c r="D197" s="6" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A198" s="8" t="inlineStr">
+      <c r="D225" s="8" t="inlineStr">
+        <is>
+          <t>2:58:36</t>
+        </is>
+      </c>
+      <c r="E225" s="8" t="inlineStr">
+        <is>
+          <t>2:58:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
+      <c r="A226" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B226" s="7" t="inlineStr">
+        <is>
+          <t>Monique Elstgeest</t>
+        </is>
+      </c>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>De Spartaan</t>
+        </is>
+      </c>
+      <c r="D226" s="6" t="inlineStr">
+        <is>
+          <t>2:58:44</t>
+        </is>
+      </c>
+      <c r="E226" s="6" t="inlineStr">
+        <is>
+          <t>2:58:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
+      <c r="A227" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B227" s="9" t="inlineStr">
+        <is>
+          <t>Johanna vd Steege</t>
+        </is>
+      </c>
+      <c r="C227" s="9" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D227" s="8" t="inlineStr">
+        <is>
+          <t>2:59:47</t>
+        </is>
+      </c>
+      <c r="E227" s="8" t="inlineStr">
+        <is>
+          <t>2:59:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
+      <c r="A228" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B228" s="7" t="inlineStr">
+        <is>
+          <t>Marieke Houweling</t>
+        </is>
+      </c>
+      <c r="C228" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D228" s="6" t="inlineStr">
+        <is>
+          <t>3:02:26</t>
+        </is>
+      </c>
+      <c r="E228" s="6" t="inlineStr">
+        <is>
+          <t>3:01:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
+      <c r="A229" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B229" s="9" t="inlineStr">
+        <is>
+          <t>Marleen Huis in het Veld</t>
+        </is>
+      </c>
+      <c r="C229" s="9" t="inlineStr">
+        <is>
+          <t>Veluwe</t>
+        </is>
+      </c>
+      <c r="D229" s="8" t="inlineStr">
+        <is>
+          <t>3:08:36</t>
+        </is>
+      </c>
+      <c r="E229" s="8" t="inlineStr">
+        <is>
+          <t>3:08:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
+      <c r="A230" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B230" s="7" t="inlineStr">
+        <is>
+          <t>Marjolein Verweij</t>
+        </is>
+      </c>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Renkum</t>
+        </is>
+      </c>
+      <c r="D230" s="6" t="inlineStr">
+        <is>
+          <t>3:14:04</t>
+        </is>
+      </c>
+      <c r="E230" s="6" t="inlineStr">
+        <is>
+          <t>3:13:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
+      <c r="A231" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B231" s="9" t="inlineStr">
+        <is>
+          <t>Bianca Strooband</t>
+        </is>
+      </c>
+      <c r="C231" s="9" t="inlineStr">
+        <is>
+          <t>Zwartewaal</t>
+        </is>
+      </c>
+      <c r="D231" s="8" t="inlineStr">
+        <is>
+          <t>3:17:34</t>
+        </is>
+      </c>
+      <c r="E231" s="8" t="inlineStr">
+        <is>
+          <t>3:17:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
+      <c r="A233" s="4" t="inlineStr">
+        <is>
+          <t>22KM, 30 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B233" s="4"/>
+      <c r="C233" s="4"/>
+      <c r="D233" s="4"/>
+      <c r="E233" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
+      <c r="A234" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B234" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C234" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D234" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E234" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
+      <c r="A235" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B235" s="7" t="inlineStr">
+        <is>
+          <t>Rabindra Bajracharya</t>
+        </is>
+      </c>
+      <c r="C235" s="7" t="inlineStr">
+        <is>
+          <t>Altis</t>
+        </is>
+      </c>
+      <c r="D235" s="6" t="inlineStr">
+        <is>
+          <t>2:12:36</t>
+        </is>
+      </c>
+      <c r="E235" s="6" t="inlineStr">
+        <is>
+          <t>2:12:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
+      <c r="A236" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B198" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A199" s="6" t="inlineStr">
+      <c r="B236" s="9" t="inlineStr">
+        <is>
+          <t>Henriët van den Brink</t>
+        </is>
+      </c>
+      <c r="C236" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D236" s="8" t="inlineStr">
+        <is>
+          <t>2:13:27</t>
+        </is>
+      </c>
+      <c r="E236" s="8" t="inlineStr">
+        <is>
+          <t>2:12:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
+      <c r="A237" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B199" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A200" s="8" t="inlineStr">
+      <c r="B237" s="7" t="inlineStr">
+        <is>
+          <t>Anneke de Jong</t>
+        </is>
+      </c>
+      <c r="C237" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D237" s="6" t="inlineStr">
+        <is>
+          <t>2:24:59</t>
+        </is>
+      </c>
+      <c r="E237" s="6" t="inlineStr">
+        <is>
+          <t>2:24:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
+      <c r="A238" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B200" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A201" s="6" t="inlineStr">
+      <c r="B238" s="9" t="inlineStr">
+        <is>
+          <t>Arno Maij</t>
+        </is>
+      </c>
+      <c r="C238" s="9" t="inlineStr">
+        <is>
+          <t>Zaanland</t>
+        </is>
+      </c>
+      <c r="D238" s="8" t="inlineStr">
+        <is>
+          <t>2:31:30</t>
+        </is>
+      </c>
+      <c r="E238" s="8" t="inlineStr">
+        <is>
+          <t>2:31:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
+      <c r="A239" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B201" s="7" t="inlineStr">
-[...801 lines deleted...]
-      <c r="C232" s="9" t="inlineStr">
+      <c r="B239" s="7" t="inlineStr">
+        <is>
+          <t>Gea Velt</t>
+        </is>
+      </c>
+      <c r="C239" s="7" t="inlineStr">
         <is>
           <t>Veluwe</t>
         </is>
       </c>
-      <c r="D232" s="8" t="inlineStr">
-[...229 lines deleted...]
-      <c r="D242" s="6" t="inlineStr">
+      <c r="D239" s="6" t="inlineStr">
         <is>
           <t>2:37:00</t>
         </is>
       </c>
-      <c r="E242" s="6" t="inlineStr">
+      <c r="E239" s="6" t="inlineStr">
         <is>
           <t>2:36:52</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">