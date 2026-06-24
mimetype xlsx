--- v0 (2026-03-03)
+++ v1 (2026-06-24)
@@ -4088,51 +4088,51 @@
           <t>Stefan Vogels</t>
         </is>
       </c>
       <c r="C160" s="9" t="inlineStr">
         <is>
           <t>Uden</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
           <t>53:10</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>52:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>MAN, 10KM</t>
+          <t>VROUW, 10KM</t>
         </is>
       </c>
       <c r="B162" s="4"/>
       <c r="C162" s="4"/>
       <c r="D162" s="4"/>
       <c r="E162" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B163" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>