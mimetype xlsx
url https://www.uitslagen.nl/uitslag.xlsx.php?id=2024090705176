--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E1281"/>
+  <dimension ref="A1:E1279"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Bunniks Mooiste</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Bunnik - Zaterdag 7 september 2024</t>
@@ -11017,23301 +11017,23247 @@
       </c>
       <c r="C409" s="9" t="inlineStr">
         <is>
           <t>Vrumona</t>
         </is>
       </c>
       <c r="D409" s="8" t="inlineStr">
         <is>
           <t>10:39</t>
         </is>
       </c>
       <c r="E409" s="8" t="inlineStr">
         <is>
           <t>10:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
       <c r="A410" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B410" s="7" t="inlineStr">
         <is>
-          <t>Quinten B.</t>
+          <t>Bram Hansort</t>
         </is>
       </c>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D410" s="6" t="inlineStr">
         <is>
-          <t>10:40</t>
+          <t>10:42</t>
         </is>
       </c>
       <c r="E410" s="6" t="inlineStr">
         <is>
-          <t>10:30</t>
+          <t>10:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="411">
       <c r="A411" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B411" s="9" t="inlineStr">
         <is>
-          <t>Bram Hansort</t>
+          <t>Sieger van Vliet</t>
         </is>
       </c>
       <c r="C411" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D411" s="8" t="inlineStr">
         <is>
-          <t>10:42</t>
+          <t>10:49</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
-          <t>10:25</t>
+          <t>10:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B412" s="7" t="inlineStr">
         <is>
-          <t>Sieger van Vliet</t>
+          <t>Sam Maathuis</t>
         </is>
       </c>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D412" s="6" t="inlineStr">
         <is>
-          <t>10:49</t>
+          <t>10:58</t>
         </is>
       </c>
       <c r="E412" s="6" t="inlineStr">
         <is>
-          <t>10:33</t>
+          <t>10:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="413">
       <c r="A413" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B413" s="9" t="inlineStr">
         <is>
-          <t>Sam Maathuis</t>
+          <t>Tygo Roetman</t>
         </is>
       </c>
       <c r="C413" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D413" s="8" t="inlineStr">
         <is>
-          <t>10:58</t>
+          <t>11:01</t>
         </is>
       </c>
       <c r="E413" s="8" t="inlineStr">
         <is>
-          <t>10:44</t>
+          <t>10:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
-          <t>Tygo Roetman</t>
+          <t>Julian de Vries</t>
         </is>
       </c>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D414" s="6" t="inlineStr">
         <is>
-          <t>11:01</t>
+          <t>11:07</t>
         </is>
       </c>
       <c r="E414" s="6" t="inlineStr">
         <is>
-          <t>10:45</t>
+          <t>10:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="415">
       <c r="A415" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B415" s="9" t="inlineStr">
         <is>
-          <t>Julian de Vries</t>
+          <t>Figo van Kempen</t>
         </is>
       </c>
       <c r="C415" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D415" s="8" t="inlineStr">
         <is>
-          <t>11:07</t>
+          <t>11:18</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
-          <t>10:56</t>
+          <t>11:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B416" s="7" t="inlineStr">
         <is>
-          <t>Figo van Kempen</t>
+          <t>Nijs van Wissen</t>
         </is>
       </c>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D416" s="6" t="inlineStr">
         <is>
-          <t>11:18</t>
+          <t>11:24</t>
         </is>
       </c>
       <c r="E416" s="6" t="inlineStr">
         <is>
-          <t>11:15</t>
+          <t>11:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="417">
       <c r="A417" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B417" s="9" t="inlineStr">
         <is>
-          <t>Nijs van Wissen</t>
+          <t>Thies Hermsen</t>
         </is>
       </c>
       <c r="C417" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D417" s="8" t="inlineStr">
         <is>
-          <t>11:24</t>
+          <t>11:28</t>
         </is>
       </c>
       <c r="E417" s="8" t="inlineStr">
         <is>
-          <t>11:16</t>
+          <t>11:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="418">
       <c r="A418" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B418" s="7" t="inlineStr">
         <is>
-          <t>Thies Hermsen</t>
+          <t>Niels van Noppen</t>
         </is>
       </c>
       <c r="C418" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D418" s="6" t="inlineStr">
         <is>
-          <t>11:28</t>
+          <t>11:37</t>
         </is>
       </c>
       <c r="E418" s="6" t="inlineStr">
         <is>
-          <t>11:21</t>
+          <t>11:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="419">
       <c r="A419" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B419" s="9" t="inlineStr">
         <is>
-          <t>Niels van Noppen</t>
+          <t>Huub Bongaarts</t>
         </is>
       </c>
       <c r="C419" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Rhoon</t>
         </is>
       </c>
       <c r="D419" s="8" t="inlineStr">
         <is>
-          <t>11:37</t>
+          <t>11:46</t>
         </is>
       </c>
       <c r="E419" s="8" t="inlineStr">
         <is>
-          <t>11:31</t>
+          <t>11:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="420">
       <c r="A420" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B420" s="7" t="inlineStr">
         <is>
-          <t>Huub Bongaarts</t>
+          <t>Max van Vliet</t>
         </is>
       </c>
       <c r="C420" s="7" t="inlineStr">
         <is>
-          <t>Rhoon</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D420" s="6" t="inlineStr">
         <is>
-          <t>11:46</t>
+          <t>11:51</t>
         </is>
       </c>
       <c r="E420" s="6" t="inlineStr">
         <is>
-          <t>11:36</t>
+          <t>11:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="421">
       <c r="A421" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B421" s="9" t="inlineStr">
         <is>
-          <t>Max van Vliet</t>
+          <t>Olivier de Wit</t>
         </is>
       </c>
       <c r="C421" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D421" s="8" t="inlineStr">
         <is>
-          <t>11:51</t>
+          <t>11:57</t>
         </is>
       </c>
       <c r="E421" s="8" t="inlineStr">
         <is>
-          <t>11:38</t>
+          <t>11:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="422">
       <c r="A422" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B422" s="7" t="inlineStr">
         <is>
-          <t>Olivier de Wit</t>
+          <t>Jan Aalbers</t>
         </is>
       </c>
       <c r="C422" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D422" s="6" t="inlineStr">
         <is>
-          <t>11:57</t>
+          <t>12:04</t>
         </is>
       </c>
       <c r="E422" s="6" t="inlineStr">
         <is>
-          <t>11:55</t>
+          <t>11:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="423">
       <c r="A423" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B423" s="9" t="inlineStr">
         <is>
-          <t>Jan Aalbers</t>
+          <t>Sem Van Doorn</t>
         </is>
       </c>
       <c r="C423" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D423" s="8" t="inlineStr">
         <is>
-          <t>12:04</t>
+          <t>12:31</t>
         </is>
       </c>
       <c r="E423" s="8" t="inlineStr">
         <is>
-          <t>11:53</t>
+          <t>12:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="424">
       <c r="A424" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B424" s="7" t="inlineStr">
         <is>
-          <t>Sem Van Doorn</t>
+          <t>Juul De Brabander</t>
         </is>
       </c>
       <c r="C424" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D424" s="6" t="inlineStr">
         <is>
-          <t>12:31</t>
+          <t>13:12</t>
         </is>
       </c>
       <c r="E424" s="6" t="inlineStr">
         <is>
-          <t>12:19</t>
+          <t>13:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="425">
       <c r="A425" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B425" s="9" t="inlineStr">
         <is>
-          <t>Juul De Brabander</t>
+          <t>Jens Coumans</t>
         </is>
       </c>
       <c r="C425" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D425" s="8" t="inlineStr">
         <is>
-          <t>13:12</t>
+          <t>13:29</t>
         </is>
       </c>
       <c r="E425" s="8" t="inlineStr">
         <is>
-          <t>13:12</t>
+          <t>13:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="426">
       <c r="A426" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B426" s="7" t="inlineStr">
         <is>
-          <t>Jens Coumans</t>
+          <t>Merijn Dorst</t>
         </is>
       </c>
       <c r="C426" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D426" s="6" t="inlineStr">
         <is>
-          <t>13:29</t>
+          <t>13:32</t>
         </is>
       </c>
       <c r="E426" s="6" t="inlineStr">
         <is>
-          <t>13:28</t>
+          <t>13:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="427">
       <c r="A427" s="8" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B427" s="9" t="inlineStr">
         <is>
-          <t>Merijn Dorst</t>
+          <t>Kenzo Onwezen</t>
         </is>
       </c>
       <c r="C427" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D427" s="8" t="inlineStr">
         <is>
-          <t>13:32</t>
+          <t>15:45</t>
         </is>
       </c>
       <c r="E427" s="8" t="inlineStr">
         <is>
+          <t>15:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="429">
+      <c r="A429" s="4" t="inlineStr">
+        <is>
+          <t>M1012, 2 KM KINDERLOOP 10-12 JAA</t>
+        </is>
+      </c>
+      <c r="B429" s="4"/>
+      <c r="C429" s="4"/>
+      <c r="D429" s="4"/>
+      <c r="E429" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="430">
+      <c r="A430" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B430" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C430" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D430" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E430" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="431">
+      <c r="A431" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B431" s="7" t="inlineStr">
+        <is>
+          <t>Senna Boersma</t>
+        </is>
+      </c>
+      <c r="C431" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D431" s="6" t="inlineStr">
+        <is>
+          <t>7:55</t>
+        </is>
+      </c>
+      <c r="E431" s="6" t="inlineStr">
+        <is>
+          <t>7:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="432">
+      <c r="A432" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B432" s="9" t="inlineStr">
+        <is>
+          <t>Julia Westland</t>
+        </is>
+      </c>
+      <c r="C432" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D432" s="8" t="inlineStr">
+        <is>
+          <t>8:43</t>
+        </is>
+      </c>
+      <c r="E432" s="8" t="inlineStr">
+        <is>
+          <t>8:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="433">
+      <c r="A433" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B433" s="7" t="inlineStr">
+        <is>
+          <t>Famke Boersma</t>
+        </is>
+      </c>
+      <c r="C433" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D433" s="6" t="inlineStr">
+        <is>
+          <t>8:43</t>
+        </is>
+      </c>
+      <c r="E433" s="6" t="inlineStr">
+        <is>
+          <t>8:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="434">
+      <c r="A434" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B434" s="9" t="inlineStr">
+        <is>
+          <t>Lene Prins</t>
+        </is>
+      </c>
+      <c r="C434" s="9" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D434" s="8" t="inlineStr">
+        <is>
+          <t>8:55</t>
+        </is>
+      </c>
+      <c r="E434" s="8" t="inlineStr">
+        <is>
+          <t>8:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="435">
+      <c r="A435" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B435" s="7" t="inlineStr">
+        <is>
+          <t>Sanne Van Leengoed</t>
+        </is>
+      </c>
+      <c r="C435" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D435" s="6" t="inlineStr">
+        <is>
+          <t>9:11</t>
+        </is>
+      </c>
+      <c r="E435" s="6" t="inlineStr">
+        <is>
+          <t>9:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="436">
+      <c r="A436" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B436" s="9" t="inlineStr">
+        <is>
+          <t>Marleen Van Drie</t>
+        </is>
+      </c>
+      <c r="C436" s="9" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D436" s="8" t="inlineStr">
+        <is>
+          <t>9:27</t>
+        </is>
+      </c>
+      <c r="E436" s="8" t="inlineStr">
+        <is>
+          <t>9:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
+      <c r="A437" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B437" s="7" t="inlineStr">
+        <is>
+          <t>Elin Marquart</t>
+        </is>
+      </c>
+      <c r="C437" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D437" s="6" t="inlineStr">
+        <is>
+          <t>9:28</t>
+        </is>
+      </c>
+      <c r="E437" s="6" t="inlineStr">
+        <is>
+          <t>9:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
+      <c r="A438" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B438" s="9" t="inlineStr">
+        <is>
+          <t>Tess Lammers</t>
+        </is>
+      </c>
+      <c r="C438" s="9" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D438" s="8" t="inlineStr">
+        <is>
+          <t>9:33</t>
+        </is>
+      </c>
+      <c r="E438" s="8" t="inlineStr">
+        <is>
+          <t>9:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="439">
+      <c r="A439" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B439" s="7" t="inlineStr">
+        <is>
+          <t>Julia van Rooijen</t>
+        </is>
+      </c>
+      <c r="C439" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D439" s="6" t="inlineStr">
+        <is>
+          <t>9:33</t>
+        </is>
+      </c>
+      <c r="E439" s="6" t="inlineStr">
+        <is>
+          <t>9:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="440">
+      <c r="A440" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B440" s="9" t="inlineStr">
+        <is>
+          <t>Sabine Vader</t>
+        </is>
+      </c>
+      <c r="C440" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D440" s="8" t="inlineStr">
+        <is>
+          <t>9:33</t>
+        </is>
+      </c>
+      <c r="E440" s="8" t="inlineStr">
+        <is>
+          <t>9:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
+      <c r="A441" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B441" s="7" t="inlineStr">
+        <is>
+          <t>Willemijn van Oostrom</t>
+        </is>
+      </c>
+      <c r="C441" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D441" s="6" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="E441" s="6" t="inlineStr">
+        <is>
+          <t>9:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
+      <c r="A442" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B442" s="9" t="inlineStr">
+        <is>
+          <t>Evie Van Veen</t>
+        </is>
+      </c>
+      <c r="C442" s="9" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D442" s="8" t="inlineStr">
+        <is>
+          <t>10:02</t>
+        </is>
+      </c>
+      <c r="E442" s="8" t="inlineStr">
+        <is>
+          <t>10:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="443">
+      <c r="A443" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B443" s="7" t="inlineStr">
+        <is>
+          <t>Joanne van der Kolk</t>
+        </is>
+      </c>
+      <c r="C443" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D443" s="6" t="inlineStr">
+        <is>
+          <t>10:10</t>
+        </is>
+      </c>
+      <c r="E443" s="6" t="inlineStr">
+        <is>
+          <t>10:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
+      <c r="A444" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B444" s="9" t="inlineStr">
+        <is>
+          <t>Kine Hoefnagels</t>
+        </is>
+      </c>
+      <c r="C444" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D444" s="8" t="inlineStr">
+        <is>
+          <t>10:24</t>
+        </is>
+      </c>
+      <c r="E444" s="8" t="inlineStr">
+        <is>
+          <t>10:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
+      <c r="A445" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B445" s="7" t="inlineStr">
+        <is>
+          <t>Naomi de Leur</t>
+        </is>
+      </c>
+      <c r="C445" s="7" t="inlineStr">
+        <is>
+          <t>Cothen</t>
+        </is>
+      </c>
+      <c r="D445" s="6" t="inlineStr">
+        <is>
+          <t>10:28</t>
+        </is>
+      </c>
+      <c r="E445" s="6" t="inlineStr">
+        <is>
+          <t>10:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
+      <c r="A446" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B446" s="9" t="inlineStr">
+        <is>
+          <t>Jasmijn Alink</t>
+        </is>
+      </c>
+      <c r="C446" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D446" s="8" t="inlineStr">
+        <is>
+          <t>10:38</t>
+        </is>
+      </c>
+      <c r="E446" s="8" t="inlineStr">
+        <is>
+          <t>10:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="447">
+      <c r="A447" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B447" s="7" t="inlineStr">
+        <is>
+          <t>Wies Leusink</t>
+        </is>
+      </c>
+      <c r="C447" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D447" s="6" t="inlineStr">
+        <is>
+          <t>10:40</t>
+        </is>
+      </c>
+      <c r="E447" s="6" t="inlineStr">
+        <is>
+          <t>10:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="448">
+      <c r="A448" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B448" s="9" t="inlineStr">
+        <is>
+          <t>Julia Kortooms</t>
+        </is>
+      </c>
+      <c r="C448" s="9" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D448" s="8" t="inlineStr">
+        <is>
+          <t>10:43</t>
+        </is>
+      </c>
+      <c r="E448" s="8" t="inlineStr">
+        <is>
+          <t>10:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="449">
+      <c r="A449" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B449" s="7" t="inlineStr">
+        <is>
+          <t>Lieve Samuels</t>
+        </is>
+      </c>
+      <c r="C449" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D449" s="6" t="inlineStr">
+        <is>
+          <t>11:24</t>
+        </is>
+      </c>
+      <c r="E449" s="6" t="inlineStr">
+        <is>
+          <t>11:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="450">
+      <c r="A450" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B450" s="9" t="inlineStr">
+        <is>
+          <t>Lotte Bootsma</t>
+        </is>
+      </c>
+      <c r="C450" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D450" s="8" t="inlineStr">
+        <is>
+          <t>11:38</t>
+        </is>
+      </c>
+      <c r="E450" s="8" t="inlineStr">
+        <is>
+          <t>11:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="451">
+      <c r="A451" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B451" s="7" t="inlineStr">
+        <is>
+          <t>Maud Hengeveld</t>
+        </is>
+      </c>
+      <c r="C451" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D451" s="6" t="inlineStr">
+        <is>
+          <t>11:45</t>
+        </is>
+      </c>
+      <c r="E451" s="6" t="inlineStr">
+        <is>
+          <t>11:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="452">
+      <c r="A452" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B452" s="9" t="inlineStr">
+        <is>
+          <t>Elin Hengeveld</t>
+        </is>
+      </c>
+      <c r="C452" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D452" s="8" t="inlineStr">
+        <is>
+          <t>11:47</t>
+        </is>
+      </c>
+      <c r="E452" s="8" t="inlineStr">
+        <is>
+          <t>11:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
+      <c r="A453" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B453" s="7" t="inlineStr">
+        <is>
+          <t>Saartje Verschure</t>
+        </is>
+      </c>
+      <c r="C453" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D453" s="6" t="inlineStr">
+        <is>
+          <t>11:47</t>
+        </is>
+      </c>
+      <c r="E453" s="6" t="inlineStr">
+        <is>
+          <t>11:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
+      <c r="A454" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B454" s="9" t="inlineStr">
+        <is>
+          <t>Sari van de Ven</t>
+        </is>
+      </c>
+      <c r="C454" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D454" s="8" t="inlineStr">
+        <is>
+          <t>11:57</t>
+        </is>
+      </c>
+      <c r="E454" s="8" t="inlineStr">
+        <is>
+          <t>11:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
+      <c r="A455" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B455" s="7" t="inlineStr">
+        <is>
+          <t>Celine Maas</t>
+        </is>
+      </c>
+      <c r="C455" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D455" s="6" t="inlineStr">
+        <is>
+          <t>11:57</t>
+        </is>
+      </c>
+      <c r="E455" s="6" t="inlineStr">
+        <is>
+          <t>11:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
+      <c r="A456" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B456" s="9" t="inlineStr">
+        <is>
+          <t>Floor Janse</t>
+        </is>
+      </c>
+      <c r="C456" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D456" s="8" t="inlineStr">
+        <is>
+          <t>12:08</t>
+        </is>
+      </c>
+      <c r="E456" s="8" t="inlineStr">
+        <is>
+          <t>12:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
+      <c r="A457" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B457" s="7" t="inlineStr">
+        <is>
+          <t>Vitalya Klaassen</t>
+        </is>
+      </c>
+      <c r="C457" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D457" s="6" t="inlineStr">
+        <is>
+          <t>12:08</t>
+        </is>
+      </c>
+      <c r="E457" s="6" t="inlineStr">
+        <is>
+          <t>12:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
+      <c r="A458" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B458" s="9" t="inlineStr">
+        <is>
+          <t>Marjolein Kok</t>
+        </is>
+      </c>
+      <c r="C458" s="9" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D458" s="8" t="inlineStr">
+        <is>
+          <t>12:09</t>
+        </is>
+      </c>
+      <c r="E458" s="8" t="inlineStr">
+        <is>
+          <t>11:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="459">
+      <c r="A459" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B459" s="7" t="inlineStr">
+        <is>
+          <t>Zoya Klaassen</t>
+        </is>
+      </c>
+      <c r="C459" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D459" s="6" t="inlineStr">
+        <is>
+          <t>13:02</t>
+        </is>
+      </c>
+      <c r="E459" s="6" t="inlineStr">
+        <is>
+          <t>12:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="460">
+      <c r="A460" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B460" s="9" t="inlineStr">
+        <is>
+          <t>Famke Nijhof</t>
+        </is>
+      </c>
+      <c r="C460" s="9" t="inlineStr">
+        <is>
+          <t>'s-Gravenhage</t>
+        </is>
+      </c>
+      <c r="D460" s="8" t="inlineStr">
+        <is>
+          <t>13:08</t>
+        </is>
+      </c>
+      <c r="E460" s="8" t="inlineStr">
+        <is>
+          <t>12:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="461">
+      <c r="A461" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B461" s="7" t="inlineStr">
+        <is>
+          <t>Mare Borren</t>
+        </is>
+      </c>
+      <c r="C461" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D461" s="6" t="inlineStr">
+        <is>
+          <t>13:11</t>
+        </is>
+      </c>
+      <c r="E461" s="6" t="inlineStr">
+        <is>
+          <t>13:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="462">
+      <c r="A462" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B462" s="9" t="inlineStr">
+        <is>
+          <t>Lina Brandsen</t>
+        </is>
+      </c>
+      <c r="C462" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D462" s="8" t="inlineStr">
+        <is>
+          <t>13:17</t>
+        </is>
+      </c>
+      <c r="E462" s="8" t="inlineStr">
+        <is>
+          <t>13:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="463">
+      <c r="A463" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B463" s="7" t="inlineStr">
+        <is>
+          <t>Lize van Santen</t>
+        </is>
+      </c>
+      <c r="C463" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D463" s="6" t="inlineStr">
+        <is>
+          <t>13:17</t>
+        </is>
+      </c>
+      <c r="E463" s="6" t="inlineStr">
+        <is>
+          <t>13:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="464">
+      <c r="A464" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B464" s="9" t="inlineStr">
+        <is>
+          <t>Philippa Klerkx</t>
+        </is>
+      </c>
+      <c r="C464" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D464" s="8" t="inlineStr">
+        <is>
+          <t>13:18</t>
+        </is>
+      </c>
+      <c r="E464" s="8" t="inlineStr">
+        <is>
+          <t>13:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="465">
+      <c r="A465" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B465" s="7" t="inlineStr">
+        <is>
+          <t>Isis Roper</t>
+        </is>
+      </c>
+      <c r="C465" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D465" s="6" t="inlineStr">
+        <is>
+          <t>13:28</t>
+        </is>
+      </c>
+      <c r="E465" s="6" t="inlineStr">
+        <is>
           <t>13:19</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="428">
-[...41 lines deleted...]
-      <c r="A431" s="5" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="466">
+      <c r="A466" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B466" s="9" t="inlineStr">
+        <is>
+          <t>Lauke Slagter</t>
+        </is>
+      </c>
+      <c r="C466" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D466" s="8" t="inlineStr">
+        <is>
+          <t>13:30</t>
+        </is>
+      </c>
+      <c r="E466" s="8" t="inlineStr">
+        <is>
+          <t>13:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="467">
+      <c r="A467" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B467" s="7" t="inlineStr">
+        <is>
+          <t>Sallie van Vliet</t>
+        </is>
+      </c>
+      <c r="C467" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D467" s="6" t="inlineStr">
+        <is>
+          <t>13:33</t>
+        </is>
+      </c>
+      <c r="E467" s="6" t="inlineStr">
+        <is>
+          <t>13:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="468">
+      <c r="A468" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B468" s="9" t="inlineStr">
+        <is>
+          <t>Janne de Vries</t>
+        </is>
+      </c>
+      <c r="C468" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D468" s="8" t="inlineStr">
+        <is>
+          <t>13:43</t>
+        </is>
+      </c>
+      <c r="E468" s="8" t="inlineStr">
+        <is>
+          <t>13:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
+      <c r="A469" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B469" s="7" t="inlineStr">
+        <is>
+          <t>Nina Elderhorst</t>
+        </is>
+      </c>
+      <c r="C469" s="7" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D469" s="6" t="inlineStr">
+        <is>
+          <t>13:43</t>
+        </is>
+      </c>
+      <c r="E469" s="6" t="inlineStr">
+        <is>
+          <t>13:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
+      <c r="A470" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B470" s="9" t="inlineStr">
+        <is>
+          <t>Merel Nieuwenhuizen</t>
+        </is>
+      </c>
+      <c r="C470" s="9" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D470" s="8" t="inlineStr">
+        <is>
+          <t>13:46</t>
+        </is>
+      </c>
+      <c r="E470" s="8" t="inlineStr">
+        <is>
+          <t>13:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="471">
+      <c r="A471" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B471" s="7" t="inlineStr">
+        <is>
+          <t>Isis Ramachers</t>
+        </is>
+      </c>
+      <c r="C471" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D471" s="6" t="inlineStr">
+        <is>
+          <t>13:46</t>
+        </is>
+      </c>
+      <c r="E471" s="6" t="inlineStr">
+        <is>
+          <t>13:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="472">
+      <c r="A472" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B472" s="9" t="inlineStr">
+        <is>
+          <t>Emmy Bach</t>
+        </is>
+      </c>
+      <c r="C472" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D472" s="8" t="inlineStr">
+        <is>
+          <t>14:08</t>
+        </is>
+      </c>
+      <c r="E472" s="8" t="inlineStr">
+        <is>
+          <t>14:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="473">
+      <c r="A473" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B473" s="7" t="inlineStr">
+        <is>
+          <t>Lou De With</t>
+        </is>
+      </c>
+      <c r="C473" s="7" t="inlineStr">
+        <is>
+          <t>Haren Gn</t>
+        </is>
+      </c>
+      <c r="D473" s="6" t="inlineStr">
+        <is>
+          <t>14:12</t>
+        </is>
+      </c>
+      <c r="E473" s="6" t="inlineStr">
+        <is>
+          <t>14:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="474">
+      <c r="A474" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B474" s="9" t="inlineStr">
+        <is>
+          <t>Doortje van Veen</t>
+        </is>
+      </c>
+      <c r="C474" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D474" s="8" t="inlineStr">
+        <is>
+          <t>14:29</t>
+        </is>
+      </c>
+      <c r="E474" s="8" t="inlineStr">
+        <is>
+          <t>14:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="475">
+      <c r="A475" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B475" s="7" t="inlineStr">
+        <is>
+          <t>Miriam Van Westerlaak</t>
+        </is>
+      </c>
+      <c r="C475" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D475" s="6" t="inlineStr">
+        <is>
+          <t>14:32</t>
+        </is>
+      </c>
+      <c r="E475" s="6" t="inlineStr">
+        <is>
+          <t>14:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="476">
+      <c r="A476" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B476" s="9" t="inlineStr">
+        <is>
+          <t>Hilde Vermeulen</t>
+        </is>
+      </c>
+      <c r="C476" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D476" s="8" t="inlineStr">
+        <is>
+          <t>14:37</t>
+        </is>
+      </c>
+      <c r="E476" s="8" t="inlineStr">
+        <is>
+          <t>14:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="477">
+      <c r="A477" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B477" s="7" t="inlineStr">
+        <is>
+          <t>Brigitte Boersma</t>
+        </is>
+      </c>
+      <c r="C477" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D477" s="6" t="inlineStr">
+        <is>
+          <t>14:49</t>
+        </is>
+      </c>
+      <c r="E477" s="6" t="inlineStr">
+        <is>
+          <t>14:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="478">
+      <c r="A478" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B478" s="9" t="inlineStr">
+        <is>
+          <t>Fenne Joris</t>
+        </is>
+      </c>
+      <c r="C478" s="9" t="inlineStr">
+        <is>
+          <t>HB Healthclub</t>
+        </is>
+      </c>
+      <c r="D478" s="8" t="inlineStr">
+        <is>
+          <t>14:49</t>
+        </is>
+      </c>
+      <c r="E478" s="8" t="inlineStr">
+        <is>
+          <t>14:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="479">
+      <c r="A479" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B479" s="7" t="inlineStr">
+        <is>
+          <t>Nikki Callens</t>
+        </is>
+      </c>
+      <c r="C479" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D479" s="6" t="inlineStr">
+        <is>
+          <t>15:44</t>
+        </is>
+      </c>
+      <c r="E479" s="6" t="inlineStr">
+        <is>
+          <t>15:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="480">
+      <c r="A480" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B480" s="9" t="inlineStr">
+        <is>
+          <t>Riva Brinkman</t>
+        </is>
+      </c>
+      <c r="C480" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D480" s="8" t="inlineStr">
+        <is>
+          <t>16:25</t>
+        </is>
+      </c>
+      <c r="E480" s="8" t="inlineStr">
+        <is>
+          <t>16:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="482">
+      <c r="A482" s="4" t="inlineStr">
+        <is>
+          <t>J1315, 6 KM</t>
+        </is>
+      </c>
+      <c r="B482" s="4"/>
+      <c r="C482" s="4"/>
+      <c r="D482" s="4"/>
+      <c r="E482" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="483">
+      <c r="A483" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B431" s="5" t="inlineStr">
+      <c r="B483" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C431" s="5" t="inlineStr">
+      <c r="C483" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D431" s="5" t="inlineStr">
+      <c r="D483" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E431" s="5" t="inlineStr">
+      <c r="E483" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="432">
-      <c r="A432" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="484">
+      <c r="A484" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B432" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A433" s="8" t="inlineStr">
+      <c r="B484" s="7" t="inlineStr">
+        <is>
+          <t>Pepijn Koster</t>
+        </is>
+      </c>
+      <c r="C484" s="7" t="inlineStr">
+        <is>
+          <t>PWLC 1</t>
+        </is>
+      </c>
+      <c r="D484" s="6" t="inlineStr">
+        <is>
+          <t>25:14</t>
+        </is>
+      </c>
+      <c r="E484" s="6" t="inlineStr">
+        <is>
+          <t>25:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
+      <c r="A485" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B433" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A434" s="6" t="inlineStr">
+      <c r="B485" s="9" t="inlineStr">
+        <is>
+          <t>Luuk Dresen</t>
+        </is>
+      </c>
+      <c r="C485" s="9" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D485" s="8" t="inlineStr">
+        <is>
+          <t>25:37</t>
+        </is>
+      </c>
+      <c r="E485" s="8" t="inlineStr">
+        <is>
+          <t>25:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="486">
+      <c r="A486" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B434" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A435" s="8" t="inlineStr">
+      <c r="B486" s="7" t="inlineStr">
+        <is>
+          <t>Ytze Schouten</t>
+        </is>
+      </c>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D486" s="6" t="inlineStr">
+        <is>
+          <t>27:03</t>
+        </is>
+      </c>
+      <c r="E486" s="6" t="inlineStr">
+        <is>
+          <t>26:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="487">
+      <c r="A487" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B435" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C435" s="9" t="inlineStr">
+      <c r="B487" s="9" t="inlineStr">
+        <is>
+          <t>Zeb Bergmans</t>
+        </is>
+      </c>
+      <c r="C487" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D487" s="8" t="inlineStr">
+        <is>
+          <t>28:14</t>
+        </is>
+      </c>
+      <c r="E487" s="8" t="inlineStr">
+        <is>
+          <t>27:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="488">
+      <c r="A488" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B488" s="7" t="inlineStr">
+        <is>
+          <t>Auke de Vos</t>
+        </is>
+      </c>
+      <c r="C488" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D488" s="6" t="inlineStr">
+        <is>
+          <t>28:34</t>
+        </is>
+      </c>
+      <c r="E488" s="6" t="inlineStr">
+        <is>
+          <t>27:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="489">
+      <c r="A489" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B489" s="9" t="inlineStr">
+        <is>
+          <t>Tijn Westland</t>
+        </is>
+      </c>
+      <c r="C489" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D489" s="8" t="inlineStr">
+        <is>
+          <t>29:27</t>
+        </is>
+      </c>
+      <c r="E489" s="8" t="inlineStr">
+        <is>
+          <t>27:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="490">
+      <c r="A490" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B490" s="7" t="inlineStr">
+        <is>
+          <t>Ralf Kooijman</t>
+        </is>
+      </c>
+      <c r="C490" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D490" s="6" t="inlineStr">
+        <is>
+          <t>30:23</t>
+        </is>
+      </c>
+      <c r="E490" s="6" t="inlineStr">
+        <is>
+          <t>29:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="491">
+      <c r="A491" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B491" s="9" t="inlineStr">
+        <is>
+          <t>Milan Roper</t>
+        </is>
+      </c>
+      <c r="C491" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D491" s="8" t="inlineStr">
+        <is>
+          <t>30:48</t>
+        </is>
+      </c>
+      <c r="E491" s="8" t="inlineStr">
+        <is>
+          <t>30:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="492">
+      <c r="A492" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B492" s="7" t="inlineStr">
+        <is>
+          <t>Oscar Overbeeke</t>
+        </is>
+      </c>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D492" s="6" t="inlineStr">
+        <is>
+          <t>32:17</t>
+        </is>
+      </c>
+      <c r="E492" s="6" t="inlineStr">
+        <is>
+          <t>30:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="493">
+      <c r="A493" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B493" s="9" t="inlineStr">
+        <is>
+          <t>Wik Brinksma</t>
+        </is>
+      </c>
+      <c r="C493" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D493" s="8" t="inlineStr">
+        <is>
+          <t>33:01</t>
+        </is>
+      </c>
+      <c r="E493" s="8" t="inlineStr">
+        <is>
+          <t>30:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="494">
+      <c r="A494" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B494" s="7" t="inlineStr">
+        <is>
+          <t>Stijn Vos</t>
+        </is>
+      </c>
+      <c r="C494" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D494" s="6" t="inlineStr">
+        <is>
+          <t>33:10</t>
+        </is>
+      </c>
+      <c r="E494" s="6" t="inlineStr">
+        <is>
+          <t>31:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="495">
+      <c r="A495" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B495" s="9" t="inlineStr">
+        <is>
+          <t>Colin Rebergen</t>
+        </is>
+      </c>
+      <c r="C495" s="9" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
-      <c r="D435" s="8" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C436" s="7" t="inlineStr">
+      <c r="D495" s="8" t="inlineStr">
+        <is>
+          <t>33:44</t>
+        </is>
+      </c>
+      <c r="E495" s="8" t="inlineStr">
+        <is>
+          <t>32:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="496">
+      <c r="A496" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B496" s="7" t="inlineStr">
+        <is>
+          <t>Batist van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C496" s="7" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D496" s="6" t="inlineStr">
+        <is>
+          <t>33:51</t>
+        </is>
+      </c>
+      <c r="E496" s="6" t="inlineStr">
+        <is>
+          <t>32:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="497">
+      <c r="A497" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B497" s="9" t="inlineStr">
+        <is>
+          <t>Willem Arets</t>
+        </is>
+      </c>
+      <c r="C497" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D497" s="8" t="inlineStr">
+        <is>
+          <t>35:10</t>
+        </is>
+      </c>
+      <c r="E497" s="8" t="inlineStr">
+        <is>
+          <t>33:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="498">
+      <c r="A498" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B498" s="7" t="inlineStr">
+        <is>
+          <t>Nils Beijk</t>
+        </is>
+      </c>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D498" s="6" t="inlineStr">
+        <is>
+          <t>35:35</t>
+        </is>
+      </c>
+      <c r="E498" s="6" t="inlineStr">
+        <is>
+          <t>35:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="499">
+      <c r="A499" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B499" s="9" t="inlineStr">
+        <is>
+          <t>Manuel Nijenhuis</t>
+        </is>
+      </c>
+      <c r="C499" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D499" s="8" t="inlineStr">
+        <is>
+          <t>35:37</t>
+        </is>
+      </c>
+      <c r="E499" s="8" t="inlineStr">
+        <is>
+          <t>32:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="500">
+      <c r="A500" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B500" s="7" t="inlineStr">
+        <is>
+          <t>Thijs De Jong</t>
+        </is>
+      </c>
+      <c r="C500" s="7" t="inlineStr">
+        <is>
+          <t>Sam's Fit Gym 5</t>
+        </is>
+      </c>
+      <c r="D500" s="6" t="inlineStr">
+        <is>
+          <t>37:56</t>
+        </is>
+      </c>
+      <c r="E500" s="6" t="inlineStr">
+        <is>
+          <t>35:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="501">
+      <c r="A501" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B501" s="9" t="inlineStr">
+        <is>
+          <t>Julian de la Mar</t>
+        </is>
+      </c>
+      <c r="C501" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
-      <c r="D436" s="6" t="inlineStr">
-[...156 lines deleted...]
-      <c r="C442" s="7" t="inlineStr">
+      <c r="D501" s="8" t="inlineStr">
+        <is>
+          <t>39:24</t>
+        </is>
+      </c>
+      <c r="E501" s="8" t="inlineStr">
+        <is>
+          <t>36:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="502">
+      <c r="A502" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B502" s="7" t="inlineStr">
+        <is>
+          <t>Daan van Oostrom</t>
+        </is>
+      </c>
+      <c r="C502" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
-      <c r="D442" s="6" t="inlineStr">
-[...227 lines deleted...]
-      <c r="A451" s="8" t="inlineStr">
+      <c r="D502" s="6" t="inlineStr">
+        <is>
+          <t>43:07</t>
+        </is>
+      </c>
+      <c r="E502" s="6" t="inlineStr">
+        <is>
+          <t>42:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="503">
+      <c r="A503" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B451" s="9" t="inlineStr">
-[...845 lines deleted...]
-      <c r="A484" s="5" t="inlineStr">
+      <c r="B503" s="9" t="inlineStr">
+        <is>
+          <t>Twan De Gruijl</t>
+        </is>
+      </c>
+      <c r="C503" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D503" s="8" t="inlineStr">
+        <is>
+          <t>45:48</t>
+        </is>
+      </c>
+      <c r="E503" s="8" t="inlineStr">
+        <is>
+          <t>44:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
+      <c r="A504" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="505">
+      <c r="A505" s="4" t="inlineStr">
+        <is>
+          <t>M1315, 6 KM</t>
+        </is>
+      </c>
+      <c r="B505" s="4"/>
+      <c r="C505" s="4"/>
+      <c r="D505" s="4"/>
+      <c r="E505" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="506">
+      <c r="A506" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B484" s="5" t="inlineStr">
+      <c r="B506" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C484" s="5" t="inlineStr">
+      <c r="C506" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D484" s="5" t="inlineStr">
+      <c r="D506" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E484" s="5" t="inlineStr">
+      <c r="E506" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
-      <c r="A485" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="507">
+      <c r="A507" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B485" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A486" s="8" t="inlineStr">
+      <c r="B507" s="7" t="inlineStr">
+        <is>
+          <t>Lemoni Berk</t>
+        </is>
+      </c>
+      <c r="C507" s="7" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D507" s="6" t="inlineStr">
+        <is>
+          <t>25:54</t>
+        </is>
+      </c>
+      <c r="E507" s="6" t="inlineStr">
+        <is>
+          <t>25:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
+      <c r="A508" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B486" s="9" t="inlineStr">
-[...570 lines deleted...]
-          <t>Netto</t>
+      <c r="B508" s="9" t="inlineStr">
+        <is>
+          <t>Tess Galama</t>
+        </is>
+      </c>
+      <c r="C508" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D508" s="8" t="inlineStr">
+        <is>
+          <t>31:09</t>
+        </is>
+      </c>
+      <c r="E508" s="8" t="inlineStr">
+        <is>
+          <t>30:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
       <c r="A509" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
-          <t>Lemoni Berk</t>
+          <t>Eva Maase</t>
         </is>
       </c>
       <c r="C509" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D509" s="6" t="inlineStr">
         <is>
-          <t>25:54</t>
+          <t>32:16</t>
         </is>
       </c>
       <c r="E509" s="6" t="inlineStr">
         <is>
-          <t>25:52</t>
+          <t>29:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="510">
       <c r="A510" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B510" s="9" t="inlineStr">
         <is>
-          <t>Tess Galama</t>
+          <t>Fien Hoevenaars</t>
         </is>
       </c>
       <c r="C510" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Maarn</t>
         </is>
       </c>
       <c r="D510" s="8" t="inlineStr">
         <is>
-          <t>31:09</t>
+          <t>33:19</t>
         </is>
       </c>
       <c r="E510" s="8" t="inlineStr">
         <is>
-          <t>30:18</t>
+          <t>32:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="511">
       <c r="A511" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B511" s="7" t="inlineStr">
         <is>
-          <t>Eva Maase</t>
+          <t>Vera Wagenvoort</t>
         </is>
       </c>
       <c r="C511" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D511" s="6" t="inlineStr">
         <is>
-          <t>32:16</t>
+          <t>35:18</t>
         </is>
       </c>
       <c r="E511" s="6" t="inlineStr">
         <is>
-          <t>29:36</t>
+          <t>33:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="512">
       <c r="A512" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B512" s="9" t="inlineStr">
         <is>
-          <t>Fien Hoevenaars</t>
+          <t>Teddy van der Vorst</t>
         </is>
       </c>
       <c r="C512" s="9" t="inlineStr">
         <is>
-          <t>Maarn</t>
+          <t>THE GLORIOUS FIVE</t>
         </is>
       </c>
       <c r="D512" s="8" t="inlineStr">
         <is>
-          <t>33:19</t>
+          <t>35:56</t>
         </is>
       </c>
       <c r="E512" s="8" t="inlineStr">
         <is>
-          <t>32:12</t>
+          <t>35:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="513">
       <c r="A513" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B513" s="7" t="inlineStr">
         <is>
-          <t>Vera Wagenvoort</t>
+          <t>Isa Wijnmaalen</t>
         </is>
       </c>
       <c r="C513" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Sam's Fit Gym 6</t>
         </is>
       </c>
       <c r="D513" s="6" t="inlineStr">
         <is>
-          <t>35:18</t>
+          <t>45:30</t>
         </is>
       </c>
       <c r="E513" s="6" t="inlineStr">
         <is>
-          <t>33:41</t>
+          <t>42:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
       <c r="A514" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B514" s="9" t="inlineStr">
         <is>
-          <t>Teddy van der Vorst</t>
+          <t>Britt van Rooijen</t>
         </is>
       </c>
       <c r="C514" s="9" t="inlineStr">
         <is>
-          <t>THE GLORIOUS FIVE</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D514" s="8" t="inlineStr">
         <is>
-          <t>35:56</t>
+          <t>48:26</t>
         </is>
       </c>
       <c r="E514" s="8" t="inlineStr">
         <is>
-          <t>35:13</t>
+          <t>46:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="515">
       <c r="A515" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B515" s="7" t="inlineStr">
         <is>
-          <t>Isa Wijnmaalen</t>
+          <t>Jade Muller</t>
         </is>
       </c>
       <c r="C515" s="7" t="inlineStr">
         <is>
           <t>Sam's Fit Gym 6</t>
         </is>
       </c>
       <c r="D515" s="6" t="inlineStr">
         <is>
-          <t>45:30</t>
+          <t>58:06</t>
         </is>
       </c>
       <c r="E515" s="6" t="inlineStr">
         <is>
-          <t>42:31</t>
-[...28 lines deleted...]
-      </c>
+          <t>55:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="517">
-      <c r="A517" s="6" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A518" s="1"/>
+      <c r="A517" s="4" t="inlineStr">
+        <is>
+          <t>M6KM, 6 KM</t>
+        </is>
+      </c>
+      <c r="B517" s="4"/>
+      <c r="C517" s="4"/>
+      <c r="D517" s="4"/>
+      <c r="E517" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="518">
+      <c r="A518" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B518" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C518" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D518" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E518" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="519">
-      <c r="A519" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E519" s="4"/>
+      <c r="A519" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B519" s="7" t="inlineStr">
+        <is>
+          <t>Nabil Chahboun</t>
+        </is>
+      </c>
+      <c r="C519" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D519" s="6" t="inlineStr">
+        <is>
+          <t>19:23</t>
+        </is>
+      </c>
+      <c r="E519" s="6" t="inlineStr">
+        <is>
+          <t>19:23</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="520">
-      <c r="A520" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Netto</t>
+      <c r="A520" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B520" s="9" t="inlineStr">
+        <is>
+          <t>Alex Da Conceicao frederico</t>
+        </is>
+      </c>
+      <c r="C520" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D520" s="8" t="inlineStr">
+        <is>
+          <t>19:39</t>
+        </is>
+      </c>
+      <c r="E520" s="8" t="inlineStr">
+        <is>
+          <t>19:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="521">
       <c r="A521" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B521" s="7" t="inlineStr">
         <is>
-          <t>Nabil Chahboun</t>
+          <t>Lars Beijk</t>
         </is>
       </c>
       <c r="C521" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D521" s="6" t="inlineStr">
         <is>
-          <t>19:23</t>
+          <t>20:15</t>
         </is>
       </c>
       <c r="E521" s="6" t="inlineStr">
         <is>
-          <t>19:23</t>
+          <t>20:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="522">
       <c r="A522" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B522" s="9" t="inlineStr">
         <is>
-          <t>Alex Da Conceicao frederico</t>
+          <t>Steven Hoyer</t>
         </is>
       </c>
       <c r="C522" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D522" s="8" t="inlineStr">
         <is>
-          <t>19:39</t>
+          <t>20:50</t>
         </is>
       </c>
       <c r="E522" s="8" t="inlineStr">
         <is>
-          <t>19:39</t>
+          <t>20:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="523">
       <c r="A523" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B523" s="7" t="inlineStr">
         <is>
-          <t>Lars Beijk</t>
+          <t>Imro van Soest</t>
         </is>
       </c>
       <c r="C523" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D523" s="6" t="inlineStr">
         <is>
-          <t>20:15</t>
+          <t>21:06</t>
         </is>
       </c>
       <c r="E523" s="6" t="inlineStr">
         <is>
-          <t>20:15</t>
+          <t>21:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="524">
       <c r="A524" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B524" s="9" t="inlineStr">
         <is>
-          <t>Steven Hoyer</t>
+          <t>Marien de Lange</t>
         </is>
       </c>
       <c r="C524" s="9" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D524" s="8" t="inlineStr">
         <is>
-          <t>20:50</t>
+          <t>21:10</t>
         </is>
       </c>
       <c r="E524" s="8" t="inlineStr">
         <is>
-          <t>20:49</t>
+          <t>21:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="525">
       <c r="A525" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B525" s="7" t="inlineStr">
         <is>
-          <t>Imro van Soest</t>
+          <t>Bertram Flier</t>
         </is>
       </c>
       <c r="C525" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D525" s="6" t="inlineStr">
         <is>
-          <t>21:06</t>
+          <t>21:12</t>
         </is>
       </c>
       <c r="E525" s="6" t="inlineStr">
         <is>
-          <t>21:05</t>
+          <t>21:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="526">
       <c r="A526" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B526" s="9" t="inlineStr">
         <is>
-          <t>Marien de Lange</t>
+          <t>Robert Hogerwerf</t>
         </is>
       </c>
       <c r="C526" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D526" s="8" t="inlineStr">
         <is>
-          <t>21:10</t>
+          <t>21:13</t>
         </is>
       </c>
       <c r="E526" s="8" t="inlineStr">
         <is>
-          <t>21:08</t>
+          <t>21:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="527">
       <c r="A527" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B527" s="7" t="inlineStr">
         <is>
-          <t>Bertram Flier</t>
+          <t>Wigard Kloosterman</t>
         </is>
       </c>
       <c r="C527" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D527" s="6" t="inlineStr">
         <is>
-          <t>21:12</t>
+          <t>21:41</t>
         </is>
       </c>
       <c r="E527" s="6" t="inlineStr">
         <is>
-          <t>21:12</t>
+          <t>21:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="528">
       <c r="A528" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B528" s="9" t="inlineStr">
         <is>
-          <t>Robert Hogerwerf</t>
+          <t>Pascal Holleman</t>
         </is>
       </c>
       <c r="C528" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>BAM!</t>
         </is>
       </c>
       <c r="D528" s="8" t="inlineStr">
         <is>
-          <t>21:13</t>
+          <t>21:44</t>
         </is>
       </c>
       <c r="E528" s="8" t="inlineStr">
         <is>
-          <t>21:12</t>
+          <t>21:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="529">
       <c r="A529" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B529" s="7" t="inlineStr">
         <is>
-          <t>Wigard Kloosterman</t>
+          <t>Hilbert Dijkstra</t>
         </is>
       </c>
       <c r="C529" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D529" s="6" t="inlineStr">
         <is>
-          <t>21:41</t>
+          <t>21:49</t>
         </is>
       </c>
       <c r="E529" s="6" t="inlineStr">
         <is>
-          <t>21:38</t>
+          <t>21:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="530">
       <c r="A530" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B530" s="9" t="inlineStr">
         <is>
-          <t>Pascal Holleman</t>
+          <t>Tjalling de Vries</t>
         </is>
       </c>
       <c r="C530" s="9" t="inlineStr">
         <is>
-          <t>BAM!</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D530" s="8" t="inlineStr">
         <is>
-          <t>21:44</t>
+          <t>21:50</t>
         </is>
       </c>
       <c r="E530" s="8" t="inlineStr">
         <is>
-          <t>21:40</t>
+          <t>21:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="531">
       <c r="A531" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B531" s="7" t="inlineStr">
         <is>
-          <t>Hilbert Dijkstra</t>
+          <t>Idse van der Schoot</t>
         </is>
       </c>
       <c r="C531" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D531" s="6" t="inlineStr">
         <is>
-          <t>21:49</t>
+          <t>21:53</t>
         </is>
       </c>
       <c r="E531" s="6" t="inlineStr">
         <is>
-          <t>21:46</t>
+          <t>21:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="532">
       <c r="A532" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B532" s="9" t="inlineStr">
         <is>
-          <t>Tjalling de Vries</t>
+          <t>Gijs Bax</t>
         </is>
       </c>
       <c r="C532" s="9" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D532" s="8" t="inlineStr">
         <is>
-          <t>21:50</t>
+          <t>21:54</t>
         </is>
       </c>
       <c r="E532" s="8" t="inlineStr">
         <is>
           <t>21:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="533">
       <c r="A533" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B533" s="7" t="inlineStr">
         <is>
-          <t>Idse van der Schoot</t>
+          <t>Klaasjan Holwerda</t>
         </is>
       </c>
       <c r="C533" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Loopgroep Bunnik B</t>
         </is>
       </c>
       <c r="D533" s="6" t="inlineStr">
         <is>
-          <t>21:53</t>
+          <t>22:15</t>
         </is>
       </c>
       <c r="E533" s="6" t="inlineStr">
         <is>
-          <t>21:53</t>
+          <t>22:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="534">
       <c r="A534" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B534" s="9" t="inlineStr">
         <is>
-          <t>Gijs Bax</t>
+          <t>Wiebe Borren</t>
         </is>
       </c>
       <c r="C534" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Loopgroep Bunnik B</t>
         </is>
       </c>
       <c r="D534" s="8" t="inlineStr">
         <is>
-          <t>21:54</t>
+          <t>22:35</t>
         </is>
       </c>
       <c r="E534" s="8" t="inlineStr">
         <is>
-          <t>21:50</t>
+          <t>22:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="535">
       <c r="A535" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B535" s="7" t="inlineStr">
         <is>
-          <t>Klaasjan Holwerda</t>
+          <t>Hugo Schouten</t>
         </is>
       </c>
       <c r="C535" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Bunnik B</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D535" s="6" t="inlineStr">
         <is>
-          <t>22:15</t>
+          <t>22:37</t>
         </is>
       </c>
       <c r="E535" s="6" t="inlineStr">
         <is>
-          <t>22:11</t>
+          <t>22:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="536">
       <c r="A536" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B536" s="9" t="inlineStr">
         <is>
-          <t>Wiebe Borren</t>
+          <t>Arnold Jansen</t>
         </is>
       </c>
       <c r="C536" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Bunnik B</t>
+          <t>Heemstede</t>
         </is>
       </c>
       <c r="D536" s="8" t="inlineStr">
         <is>
-          <t>22:35</t>
+          <t>22:39</t>
         </is>
       </c>
       <c r="E536" s="8" t="inlineStr">
         <is>
-          <t>22:31</t>
+          <t>22:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="537">
       <c r="A537" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B537" s="7" t="inlineStr">
         <is>
-          <t>Hugo Schouten</t>
+          <t>René van der Linde</t>
         </is>
       </c>
       <c r="C537" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D537" s="6" t="inlineStr">
         <is>
-          <t>22:37</t>
+          <t>22:45</t>
         </is>
       </c>
       <c r="E537" s="6" t="inlineStr">
         <is>
-          <t>22:31</t>
+          <t>22:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="538">
       <c r="A538" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B538" s="9" t="inlineStr">
         <is>
-          <t>Arnold Jansen</t>
+          <t>Jeroen Gielen</t>
         </is>
       </c>
       <c r="C538" s="9" t="inlineStr">
         <is>
-          <t>Heemstede</t>
+          <t>Loopgroep Bunnik B</t>
         </is>
       </c>
       <c r="D538" s="8" t="inlineStr">
         <is>
-          <t>22:39</t>
+          <t>22:50</t>
         </is>
       </c>
       <c r="E538" s="8" t="inlineStr">
         <is>
-          <t>22:39</t>
+          <t>22:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="539">
       <c r="A539" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B539" s="7" t="inlineStr">
         <is>
-          <t>René van der Linde</t>
+          <t>Joost Groen</t>
         </is>
       </c>
       <c r="C539" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D539" s="6" t="inlineStr">
         <is>
-          <t>22:45</t>
+          <t>23:06</t>
         </is>
       </c>
       <c r="E539" s="6" t="inlineStr">
         <is>
-          <t>22:43</t>
+          <t>22:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="540">
       <c r="A540" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B540" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Gielen</t>
+          <t>Maarten de Vries</t>
         </is>
       </c>
       <c r="C540" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Bunnik B</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D540" s="8" t="inlineStr">
         <is>
-          <t>22:50</t>
+          <t>23:09</t>
         </is>
       </c>
       <c r="E540" s="8" t="inlineStr">
         <is>
-          <t>22:40</t>
+          <t>23:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="541">
       <c r="A541" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B541" s="7" t="inlineStr">
         <is>
-          <t>Joost Groen</t>
+          <t>Bas Jansen</t>
         </is>
       </c>
       <c r="C541" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D541" s="6" t="inlineStr">
         <is>
-          <t>23:06</t>
+          <t>23:14</t>
         </is>
       </c>
       <c r="E541" s="6" t="inlineStr">
         <is>
-          <t>22:59</t>
+          <t>23:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="542">
       <c r="A542" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B542" s="9" t="inlineStr">
         <is>
-          <t>Maarten de Vries</t>
+          <t>Daniël van Faassen</t>
         </is>
       </c>
       <c r="C542" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D542" s="8" t="inlineStr">
         <is>
-          <t>23:09</t>
+          <t>23:17</t>
         </is>
       </c>
       <c r="E542" s="8" t="inlineStr">
         <is>
           <t>23:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="543">
       <c r="A543" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B543" s="7" t="inlineStr">
         <is>
-          <t>Bas Jansen</t>
+          <t>Edzard Potgieser</t>
         </is>
       </c>
       <c r="C543" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D543" s="6" t="inlineStr">
         <is>
-          <t>23:14</t>
+          <t>23:25</t>
         </is>
       </c>
       <c r="E543" s="6" t="inlineStr">
         <is>
-          <t>23:07</t>
+          <t>23:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="544">
       <c r="A544" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B544" s="9" t="inlineStr">
         <is>
-          <t>Daniël van Faassen</t>
+          <t>Kris Lee</t>
         </is>
       </c>
       <c r="C544" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Nederhorst den Berg</t>
         </is>
       </c>
       <c r="D544" s="8" t="inlineStr">
         <is>
+          <t>23:27</t>
+        </is>
+      </c>
+      <c r="E544" s="8" t="inlineStr">
+        <is>
           <t>23:17</t>
-        </is>
-[...3 lines deleted...]
-          <t>23:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="545">
       <c r="A545" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B545" s="7" t="inlineStr">
         <is>
-          <t>Edzard Potgieser</t>
+          <t>Marten Hoeksema</t>
         </is>
       </c>
       <c r="C545" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D545" s="6" t="inlineStr">
         <is>
-          <t>23:25</t>
+          <t>23:32</t>
         </is>
       </c>
       <c r="E545" s="6" t="inlineStr">
         <is>
-          <t>23:20</t>
+          <t>23:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="546">
       <c r="A546" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B546" s="9" t="inlineStr">
         <is>
-          <t>Kris Lee</t>
+          <t>Jesper Vrouwenvelder</t>
         </is>
       </c>
       <c r="C546" s="9" t="inlineStr">
         <is>
-          <t>Nederhorst den Berg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D546" s="8" t="inlineStr">
         <is>
-          <t>23:27</t>
+          <t>23:32</t>
         </is>
       </c>
       <c r="E546" s="8" t="inlineStr">
         <is>
-          <t>23:17</t>
+          <t>23:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="547">
       <c r="A547" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B547" s="7" t="inlineStr">
         <is>
-          <t>Marten Hoeksema</t>
+          <t>Gerben de Graaf</t>
         </is>
       </c>
       <c r="C547" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D547" s="6" t="inlineStr">
         <is>
-          <t>23:32</t>
+          <t>23:41</t>
         </is>
       </c>
       <c r="E547" s="6" t="inlineStr">
         <is>
-          <t>23:28</t>
+          <t>23:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="548">
       <c r="A548" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B548" s="9" t="inlineStr">
         <is>
-          <t>Jesper Vrouwenvelder</t>
+          <t>Jasper Commandeur</t>
         </is>
       </c>
       <c r="C548" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D548" s="8" t="inlineStr">
         <is>
-          <t>23:32</t>
+          <t>23:45</t>
         </is>
       </c>
       <c r="E548" s="8" t="inlineStr">
         <is>
-          <t>23:31</t>
+          <t>23:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="549">
       <c r="A549" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B549" s="7" t="inlineStr">
         <is>
-          <t>Gerben de Graaf</t>
+          <t>Tim Rosendahl</t>
         </is>
       </c>
       <c r="C549" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>PWLC 2</t>
         </is>
       </c>
       <c r="D549" s="6" t="inlineStr">
         <is>
-          <t>23:41</t>
+          <t>23:45</t>
         </is>
       </c>
       <c r="E549" s="6" t="inlineStr">
         <is>
-          <t>23:38</t>
+          <t>23:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="550">
       <c r="A550" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B550" s="9" t="inlineStr">
         <is>
-          <t>Jasper Commandeur</t>
+          <t>Luuk Berger</t>
         </is>
       </c>
       <c r="C550" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Fiber for the win</t>
         </is>
       </c>
       <c r="D550" s="8" t="inlineStr">
         <is>
-          <t>23:45</t>
+          <t>23:53</t>
         </is>
       </c>
       <c r="E550" s="8" t="inlineStr">
         <is>
-          <t>23:42</t>
+          <t>23:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="551">
       <c r="A551" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B551" s="7" t="inlineStr">
         <is>
-          <t>Tim Rosendahl</t>
+          <t>Erik van Holland</t>
         </is>
       </c>
       <c r="C551" s="7" t="inlineStr">
         <is>
-          <t>PWLC 2</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D551" s="6" t="inlineStr">
         <is>
-          <t>23:45</t>
+          <t>23:54</t>
         </is>
       </c>
       <c r="E551" s="6" t="inlineStr">
         <is>
-          <t>23:28</t>
+          <t>23:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="552">
       <c r="A552" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B552" s="9" t="inlineStr">
         <is>
-          <t>Luuk Berger</t>
+          <t>Jurian Pronk</t>
         </is>
       </c>
       <c r="C552" s="9" t="inlineStr">
         <is>
-          <t>Fiber for the win</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D552" s="8" t="inlineStr">
         <is>
-          <t>23:53</t>
+          <t>23:57</t>
         </is>
       </c>
       <c r="E552" s="8" t="inlineStr">
         <is>
-          <t>23:39</t>
+          <t>23:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="553">
       <c r="A553" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B553" s="7" t="inlineStr">
         <is>
-          <t>Erik van Holland</t>
+          <t>Frank van der Meulen</t>
         </is>
       </c>
       <c r="C553" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D553" s="6" t="inlineStr">
         <is>
-          <t>23:54</t>
+          <t>24:04</t>
         </is>
       </c>
       <c r="E553" s="6" t="inlineStr">
         <is>
-          <t>23:47</t>
+          <t>24:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="554">
       <c r="A554" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B554" s="9" t="inlineStr">
         <is>
-          <t>Jurian Pronk</t>
+          <t>Florian Krouwel</t>
         </is>
       </c>
       <c r="C554" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>PWLC 1</t>
         </is>
       </c>
       <c r="D554" s="8" t="inlineStr">
         <is>
-          <t>23:57</t>
+          <t>24:07</t>
         </is>
       </c>
       <c r="E554" s="8" t="inlineStr">
         <is>
-          <t>23:44</t>
+          <t>24:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="555">
       <c r="A555" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B555" s="7" t="inlineStr">
         <is>
-          <t>Frank van der Meulen</t>
+          <t>Bouke Wilens</t>
         </is>
       </c>
       <c r="C555" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Koningin Emmastraat</t>
         </is>
       </c>
       <c r="D555" s="6" t="inlineStr">
         <is>
-          <t>24:04</t>
+          <t>24:10</t>
         </is>
       </c>
       <c r="E555" s="6" t="inlineStr">
         <is>
-          <t>24:04</t>
+          <t>23:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="556">
       <c r="A556" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B556" s="9" t="inlineStr">
         <is>
-          <t>Florian Krouwel</t>
+          <t>Joris van Kempen</t>
         </is>
       </c>
       <c r="C556" s="9" t="inlineStr">
         <is>
-          <t>PWLC 1</t>
+          <t>Koningin Emmastraat</t>
         </is>
       </c>
       <c r="D556" s="8" t="inlineStr">
         <is>
-          <t>24:07</t>
+          <t>24:11</t>
         </is>
       </c>
       <c r="E556" s="8" t="inlineStr">
         <is>
-          <t>24:04</t>
+          <t>23:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="557">
       <c r="A557" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B557" s="7" t="inlineStr">
         <is>
-          <t>Bouke Wilens</t>
+          <t>Maarten van der Worp</t>
         </is>
       </c>
       <c r="C557" s="7" t="inlineStr">
         <is>
-          <t>Koningin Emmastraat</t>
+          <t>Werkhoven</t>
         </is>
       </c>
       <c r="D557" s="6" t="inlineStr">
         <is>
-          <t>24:10</t>
+          <t>24:16</t>
         </is>
       </c>
       <c r="E557" s="6" t="inlineStr">
         <is>
-          <t>23:56</t>
+          <t>24:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="558">
       <c r="A558" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B558" s="9" t="inlineStr">
         <is>
-          <t>Joris van Kempen</t>
+          <t>Demis Samuels</t>
         </is>
       </c>
       <c r="C558" s="9" t="inlineStr">
         <is>
-          <t>Koningin Emmastraat</t>
+          <t>Dr Breveestraat</t>
         </is>
       </c>
       <c r="D558" s="8" t="inlineStr">
         <is>
-          <t>24:11</t>
+          <t>24:19</t>
         </is>
       </c>
       <c r="E558" s="8" t="inlineStr">
         <is>
-          <t>23:57</t>
+          <t>24:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="559">
       <c r="A559" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B559" s="7" t="inlineStr">
         <is>
-          <t>Maarten van der Worp</t>
+          <t>Joost Lammers</t>
         </is>
       </c>
       <c r="C559" s="7" t="inlineStr">
         <is>
-          <t>Werkhoven</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D559" s="6" t="inlineStr">
         <is>
-          <t>24:16</t>
+          <t>24:28</t>
         </is>
       </c>
       <c r="E559" s="6" t="inlineStr">
         <is>
-          <t>24:05</t>
+          <t>24:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="560">
       <c r="A560" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B560" s="9" t="inlineStr">
         <is>
-          <t>Demis Samuels</t>
+          <t>Lennart de Vos</t>
         </is>
       </c>
       <c r="C560" s="9" t="inlineStr">
         <is>
-          <t>Dr Breveestraat</t>
+          <t>Koningin Emmastraat</t>
         </is>
       </c>
       <c r="D560" s="8" t="inlineStr">
         <is>
-          <t>24:19</t>
+          <t>24:35</t>
         </is>
       </c>
       <c r="E560" s="8" t="inlineStr">
         <is>
-          <t>24:06</t>
+          <t>24:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="561">
       <c r="A561" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B561" s="7" t="inlineStr">
         <is>
-          <t>Joost Lammers</t>
+          <t>Jeroen Boersma</t>
         </is>
       </c>
       <c r="C561" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Loopgroep Bunnik B</t>
         </is>
       </c>
       <c r="D561" s="6" t="inlineStr">
         <is>
+          <t>24:36</t>
+        </is>
+      </c>
+      <c r="E561" s="6" t="inlineStr">
+        <is>
           <t>24:28</t>
-        </is>
-[...3 lines deleted...]
-          <t>24:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="562">
       <c r="A562" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B562" s="9" t="inlineStr">
         <is>
-          <t>Lennart de Vos</t>
+          <t>Jacco Renes</t>
         </is>
       </c>
       <c r="C562" s="9" t="inlineStr">
         <is>
-          <t>Koningin Emmastraat</t>
+          <t>Vianen Ut</t>
         </is>
       </c>
       <c r="D562" s="8" t="inlineStr">
         <is>
-          <t>24:35</t>
+          <t>25:19</t>
         </is>
       </c>
       <c r="E562" s="8" t="inlineStr">
         <is>
-          <t>24:23</t>
+          <t>25:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="563">
       <c r="A563" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B563" s="7" t="inlineStr">
         <is>
-          <t>Jeroen Boersma</t>
+          <t>Sven Galama</t>
         </is>
       </c>
       <c r="C563" s="7" t="inlineStr">
         <is>
-          <t>Loopgroep Bunnik B</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D563" s="6" t="inlineStr">
         <is>
-          <t>24:36</t>
+          <t>25:25</t>
         </is>
       </c>
       <c r="E563" s="6" t="inlineStr">
         <is>
-          <t>24:28</t>
+          <t>24:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="564">
       <c r="A564" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B564" s="9" t="inlineStr">
         <is>
-          <t>Jacco Renes</t>
+          <t>Frank Blaas</t>
         </is>
       </c>
       <c r="C564" s="9" t="inlineStr">
         <is>
-          <t>Vianen Ut</t>
+          <t>Eendrachtstraat</t>
         </is>
       </c>
       <c r="D564" s="8" t="inlineStr">
         <is>
-          <t>25:19</t>
+          <t>25:26</t>
         </is>
       </c>
       <c r="E564" s="8" t="inlineStr">
         <is>
-          <t>25:13</t>
+          <t>25:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="565">
       <c r="A565" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>47</t>
         </is>
       </c>
       <c r="B565" s="7" t="inlineStr">
         <is>
-          <t>Sven Galama</t>
+          <t>Roelant Riedeman</t>
         </is>
       </c>
       <c r="C565" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>PWLC 1</t>
         </is>
       </c>
       <c r="D565" s="6" t="inlineStr">
         <is>
-          <t>25:25</t>
+          <t>25:47</t>
         </is>
       </c>
       <c r="E565" s="6" t="inlineStr">
         <is>
-          <t>24:59</t>
+          <t>25:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="566">
       <c r="A566" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B566" s="9" t="inlineStr">
         <is>
-          <t>Frank Blaas</t>
+          <t>Jorden van Luxemburg</t>
         </is>
       </c>
       <c r="C566" s="9" t="inlineStr">
         <is>
-          <t>Eendrachtstraat</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D566" s="8" t="inlineStr">
         <is>
-          <t>25:26</t>
+          <t>25:52</t>
         </is>
       </c>
       <c r="E566" s="8" t="inlineStr">
         <is>
-          <t>25:14</t>
+          <t>25:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="567">
       <c r="A567" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B567" s="7" t="inlineStr">
         <is>
-          <t>Roelant Riedeman</t>
+          <t>Johan van Soest</t>
         </is>
       </c>
       <c r="C567" s="7" t="inlineStr">
         <is>
-          <t>PWLC 1</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D567" s="6" t="inlineStr">
         <is>
-          <t>25:47</t>
+          <t>25:58</t>
         </is>
       </c>
       <c r="E567" s="6" t="inlineStr">
         <is>
-          <t>25:28</t>
+          <t>25:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="568">
       <c r="A568" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>50</t>
         </is>
       </c>
       <c r="B568" s="9" t="inlineStr">
         <is>
-          <t>Jorden van Luxemburg</t>
+          <t>Klaas Wijdenes</t>
         </is>
       </c>
       <c r="C568" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
-          <t>25:52</t>
+          <t>26:06</t>
         </is>
       </c>
       <c r="E568" s="8" t="inlineStr">
         <is>
-          <t>25:52</t>
+          <t>25:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="569">
       <c r="A569" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>51</t>
         </is>
       </c>
       <c r="B569" s="7" t="inlineStr">
         <is>
-          <t>Johan van Soest</t>
+          <t>Pepijn Deschamps</t>
         </is>
       </c>
       <c r="C569" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Watervlugge counterspitsen</t>
         </is>
       </c>
       <c r="D569" s="6" t="inlineStr">
         <is>
-          <t>25:58</t>
+          <t>26:16</t>
         </is>
       </c>
       <c r="E569" s="6" t="inlineStr">
         <is>
-          <t>25:46</t>
+          <t>24:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="570">
       <c r="A570" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>52</t>
         </is>
       </c>
       <c r="B570" s="9" t="inlineStr">
         <is>
-          <t>Klaas Wijdenes</t>
+          <t>Maurits Berckmans</t>
         </is>
       </c>
       <c r="C570" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D570" s="8" t="inlineStr">
         <is>
-          <t>26:06</t>
+          <t>26:26</t>
         </is>
       </c>
       <c r="E570" s="8" t="inlineStr">
         <is>
-          <t>25:57</t>
+          <t>25:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="571">
       <c r="A571" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>53</t>
         </is>
       </c>
       <c r="B571" s="7" t="inlineStr">
         <is>
-          <t>Pepijn Deschamps</t>
+          <t>Roelof Goodijk</t>
         </is>
       </c>
       <c r="C571" s="7" t="inlineStr">
         <is>
-          <t>Watervlugge counterspitsen</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D571" s="6" t="inlineStr">
         <is>
-          <t>26:16</t>
+          <t>26:29</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr">
         <is>
-          <t>24:15</t>
+          <t>26:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="572">
       <c r="A572" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>54</t>
         </is>
       </c>
       <c r="B572" s="9" t="inlineStr">
         <is>
-          <t>Maurits Berckmans</t>
+          <t>Semjon van Duin</t>
         </is>
       </c>
       <c r="C572" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
-          <t>26:26</t>
+          <t>26:32</t>
         </is>
       </c>
       <c r="E572" s="8" t="inlineStr">
         <is>
-          <t>25:05</t>
+          <t>26:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="573">
       <c r="A573" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B573" s="7" t="inlineStr">
         <is>
-          <t>Roelof Goodijk</t>
+          <t>Vincent Wouterse</t>
         </is>
       </c>
       <c r="C573" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Son en Breugel</t>
         </is>
       </c>
       <c r="D573" s="6" t="inlineStr">
         <is>
-          <t>26:29</t>
+          <t>26:33</t>
         </is>
       </c>
       <c r="E573" s="6" t="inlineStr">
         <is>
-          <t>26:14</t>
+          <t>26:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="574">
       <c r="A574" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>56</t>
         </is>
       </c>
       <c r="B574" s="9" t="inlineStr">
         <is>
-          <t>Semjon van Duin</t>
+          <t>Kamiel Kooijman</t>
         </is>
       </c>
       <c r="C574" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D574" s="8" t="inlineStr">
         <is>
-          <t>26:32</t>
+          <t>26:36</t>
         </is>
       </c>
       <c r="E574" s="8" t="inlineStr">
         <is>
-          <t>26:18</t>
+          <t>26:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="575">
       <c r="A575" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B575" s="7" t="inlineStr">
         <is>
-          <t>Vincent Wouterse</t>
+          <t>André van Kats</t>
         </is>
       </c>
       <c r="C575" s="7" t="inlineStr">
         <is>
-          <t>Son en Breugel</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D575" s="6" t="inlineStr">
         <is>
-          <t>26:33</t>
+          <t>26:44</t>
         </is>
       </c>
       <c r="E575" s="6" t="inlineStr">
         <is>
-          <t>26:11</t>
+          <t>26:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="576">
       <c r="A576" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B576" s="9" t="inlineStr">
         <is>
-          <t>Kamiel Kooijman</t>
+          <t>Daniël Janse</t>
         </is>
       </c>
       <c r="C576" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Rijnzichtlaan</t>
         </is>
       </c>
       <c r="D576" s="8" t="inlineStr">
         <is>
-          <t>26:36</t>
+          <t>26:49</t>
         </is>
       </c>
       <c r="E576" s="8" t="inlineStr">
         <is>
-          <t>26:03</t>
+          <t>26:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="577">
       <c r="A577" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B577" s="7" t="inlineStr">
         <is>
-          <t>André van Kats</t>
+          <t>Walter Nijssen</t>
         </is>
       </c>
       <c r="C577" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D577" s="6" t="inlineStr">
         <is>
-          <t>26:44</t>
+          <t>26:54</t>
         </is>
       </c>
       <c r="E577" s="6" t="inlineStr">
         <is>
-          <t>26:26</t>
+          <t>26:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="578">
       <c r="A578" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>60</t>
         </is>
       </c>
       <c r="B578" s="9" t="inlineStr">
         <is>
-          <t>Daniël Janse</t>
+          <t>Robert van den Elshout</t>
         </is>
       </c>
       <c r="C578" s="9" t="inlineStr">
         <is>
-          <t>Rijnzichtlaan</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D578" s="8" t="inlineStr">
         <is>
-          <t>26:49</t>
+          <t>26:55</t>
         </is>
       </c>
       <c r="E578" s="8" t="inlineStr">
         <is>
-          <t>26:27</t>
+          <t>26:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="579">
       <c r="A579" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B579" s="7" t="inlineStr">
         <is>
-          <t>Walter Nijssen</t>
+          <t>Ronald Wesselink</t>
         </is>
       </c>
       <c r="C579" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Festina lente</t>
         </is>
       </c>
       <c r="D579" s="6" t="inlineStr">
         <is>
+          <t>27:04</t>
+        </is>
+      </c>
+      <c r="E579" s="6" t="inlineStr">
+        <is>
           <t>26:54</t>
-        </is>
-[...3 lines deleted...]
-          <t>26:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="580">
       <c r="A580" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B580" s="9" t="inlineStr">
         <is>
-          <t>Robert van den Elshout</t>
+          <t>Matthijs Spruijt</t>
         </is>
       </c>
       <c r="C580" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Eendrachtstraat</t>
         </is>
       </c>
       <c r="D580" s="8" t="inlineStr">
         <is>
-          <t>26:55</t>
+          <t>27:17</t>
         </is>
       </c>
       <c r="E580" s="8" t="inlineStr">
         <is>
-          <t>26:29</t>
+          <t>26:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="581">
       <c r="A581" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>63</t>
         </is>
       </c>
       <c r="B581" s="7" t="inlineStr">
         <is>
-          <t>Ronald Wesselink</t>
+          <t>Peer Bos</t>
         </is>
       </c>
       <c r="C581" s="7" t="inlineStr">
         <is>
-          <t>Festina lente</t>
+          <t>Koningin Emmastraat</t>
         </is>
       </c>
       <c r="D581" s="6" t="inlineStr">
         <is>
-          <t>27:04</t>
+          <t>27:30</t>
         </is>
       </c>
       <c r="E581" s="6" t="inlineStr">
         <is>
-          <t>26:54</t>
+          <t>27:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="582">
       <c r="A582" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B582" s="9" t="inlineStr">
         <is>
-          <t>Matthijs Spruijt</t>
+          <t>Freek Bos</t>
         </is>
       </c>
       <c r="C582" s="9" t="inlineStr">
         <is>
-          <t>Eendrachtstraat</t>
+          <t>Koningin Emmastraat</t>
         </is>
       </c>
       <c r="D582" s="8" t="inlineStr">
         <is>
-          <t>27:17</t>
+          <t>27:36</t>
         </is>
       </c>
       <c r="E582" s="8" t="inlineStr">
         <is>
-          <t>26:23</t>
+          <t>26:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="583">
       <c r="A583" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B583" s="7" t="inlineStr">
         <is>
-          <t>Peer Bos</t>
+          <t>Lukas van der Linde</t>
         </is>
       </c>
       <c r="C583" s="7" t="inlineStr">
         <is>
-          <t>Koningin Emmastraat</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D583" s="6" t="inlineStr">
         <is>
-          <t>27:30</t>
+          <t>27:42</t>
         </is>
       </c>
       <c r="E583" s="6" t="inlineStr">
         <is>
-          <t>27:01</t>
+          <t>27:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="584">
       <c r="A584" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B584" s="9" t="inlineStr">
         <is>
-          <t>Freek Bos</t>
+          <t>Douwe Braaksma</t>
         </is>
       </c>
       <c r="C584" s="9" t="inlineStr">
         <is>
-          <t>Koningin Emmastraat</t>
+          <t>Vrumona</t>
         </is>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
-          <t>27:36</t>
+          <t>27:46</t>
         </is>
       </c>
       <c r="E584" s="8" t="inlineStr">
         <is>
-          <t>26:58</t>
+          <t>27:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="585">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>67</t>
         </is>
       </c>
       <c r="B585" s="7" t="inlineStr">
         <is>
-          <t>Lukas van der Linde</t>
+          <t>Guus de Ruiter</t>
         </is>
       </c>
       <c r="C585" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D585" s="6" t="inlineStr">
         <is>
-          <t>27:42</t>
+          <t>27:48</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr">
         <is>
-          <t>27:26</t>
+          <t>27:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="586">
       <c r="A586" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="B586" s="9" t="inlineStr">
         <is>
-          <t>Douwe Braaksma</t>
+          <t>Tonny Kemp</t>
         </is>
       </c>
       <c r="C586" s="9" t="inlineStr">
         <is>
-          <t>Vrumona</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
-          <t>27:46</t>
+          <t>27:56</t>
         </is>
       </c>
       <c r="E586" s="8" t="inlineStr">
         <is>
-          <t>27:30</t>
+          <t>27:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="587">
       <c r="A587" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B587" s="7" t="inlineStr">
         <is>
-          <t>Guus de Ruiter</t>
+          <t>Victor Peperzak</t>
         </is>
       </c>
       <c r="C587" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D587" s="6" t="inlineStr">
         <is>
-          <t>27:48</t>
+          <t>27:59</t>
         </is>
       </c>
       <c r="E587" s="6" t="inlineStr">
         <is>
-          <t>27:20</t>
+          <t>27:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="588">
       <c r="A588" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>70</t>
         </is>
       </c>
       <c r="B588" s="9" t="inlineStr">
         <is>
-          <t>Tonny Kemp</t>
+          <t>E… Marquart</t>
         </is>
       </c>
       <c r="C588" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Rijnzichtlaan</t>
         </is>
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
-          <t>27:56</t>
+          <t>28:03</t>
         </is>
       </c>
       <c r="E588" s="8" t="inlineStr">
         <is>
-          <t>27:48</t>
+          <t>26:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="589">
       <c r="A589" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B589" s="7" t="inlineStr">
         <is>
-          <t>Victor Peperzak</t>
+          <t>Wouter Dalhuijsen</t>
         </is>
       </c>
       <c r="C589" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D589" s="6" t="inlineStr">
         <is>
-          <t>27:59</t>
+          <t>28:03</t>
         </is>
       </c>
       <c r="E589" s="6" t="inlineStr">
         <is>
-          <t>27:24</t>
+          <t>27:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="590">
       <c r="A590" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B590" s="9" t="inlineStr">
         <is>
-          <t>E… Marquart</t>
+          <t>Kees Slob</t>
         </is>
       </c>
       <c r="C590" s="9" t="inlineStr">
         <is>
-          <t>Rijnzichtlaan</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D590" s="8" t="inlineStr">
         <is>
           <t>28:03</t>
         </is>
       </c>
       <c r="E590" s="8" t="inlineStr">
         <is>
-          <t>26:13</t>
+          <t>27:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="591">
       <c r="A591" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B591" s="7" t="inlineStr">
         <is>
-          <t>Wouter Dalhuijsen</t>
+          <t>Maarten Plieger</t>
         </is>
       </c>
       <c r="C591" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Festina lente</t>
         </is>
       </c>
       <c r="D591" s="6" t="inlineStr">
         <is>
-          <t>28:03</t>
+          <t>28:06</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
-          <t>27:51</t>
+          <t>27:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="592">
       <c r="A592" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B592" s="9" t="inlineStr">
         <is>
-          <t>Kees Slob</t>
+          <t>Jacco den Hollander</t>
         </is>
       </c>
       <c r="C592" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
-          <t>28:03</t>
+          <t>28:08</t>
         </is>
       </c>
       <c r="E592" s="8" t="inlineStr">
         <is>
-          <t>27:19</t>
+          <t>27:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="593">
       <c r="A593" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>75</t>
         </is>
       </c>
       <c r="B593" s="7" t="inlineStr">
         <is>
-          <t>Maarten Plieger</t>
+          <t>Lucas Picavet</t>
         </is>
       </c>
       <c r="C593" s="7" t="inlineStr">
         <is>
-          <t>Festina lente</t>
+          <t>Targeting the Finish line</t>
         </is>
       </c>
       <c r="D593" s="6" t="inlineStr">
         <is>
-          <t>28:06</t>
+          <t>28:09</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr">
         <is>
-          <t>27:54</t>
+          <t>26:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="594">
       <c r="A594" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>76</t>
         </is>
       </c>
       <c r="B594" s="9" t="inlineStr">
         <is>
-          <t>Jacco den Hollander</t>
+          <t>Michel Koster</t>
         </is>
       </c>
       <c r="C594" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>PWLC 2</t>
         </is>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
-          <t>28:08</t>
+          <t>28:19</t>
         </is>
       </c>
       <c r="E594" s="8" t="inlineStr">
         <is>
-          <t>27:37</t>
+          <t>27:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="595">
       <c r="A595" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>77</t>
         </is>
       </c>
       <c r="B595" s="7" t="inlineStr">
         <is>
-          <t>Lucas Picavet</t>
+          <t>Tim Kamsam</t>
         </is>
       </c>
       <c r="C595" s="7" t="inlineStr">
         <is>
-          <t>Targeting the Finish line</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D595" s="6" t="inlineStr">
         <is>
-          <t>28:09</t>
+          <t>28:22</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
-          <t>26:43</t>
+          <t>27:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="596">
       <c r="A596" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>78</t>
         </is>
       </c>
       <c r="B596" s="9" t="inlineStr">
         <is>
-          <t>Michel Koster</t>
+          <t>Eric Faase</t>
         </is>
       </c>
       <c r="C596" s="9" t="inlineStr">
         <is>
-          <t>PWLC 2</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
-          <t>28:19</t>
+          <t>28:26</t>
         </is>
       </c>
       <c r="E596" s="8" t="inlineStr">
         <is>
-          <t>27:06</t>
+          <t>27:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="597">
       <c r="A597" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>79</t>
         </is>
       </c>
       <c r="B597" s="7" t="inlineStr">
         <is>
-          <t>Tim Kamsam</t>
+          <t>Noud Bergmans</t>
         </is>
       </c>
       <c r="C597" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D597" s="6" t="inlineStr">
         <is>
-          <t>28:22</t>
+          <t>28:29</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
-          <t>27:27</t>
+          <t>27:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="598">
       <c r="A598" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>80</t>
         </is>
       </c>
       <c r="B598" s="9" t="inlineStr">
         <is>
-          <t>Eric Faase</t>
+          <t>Bas Henzing</t>
         </is>
       </c>
       <c r="C598" s="9" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
-          <t>28:26</t>
+          <t>28:31</t>
         </is>
       </c>
       <c r="E598" s="8" t="inlineStr">
         <is>
-          <t>27:46</t>
+          <t>27:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="599">
       <c r="A599" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>81</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
-          <t>Noud Bergmans</t>
+          <t>Stefan Timmer</t>
         </is>
       </c>
       <c r="C599" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D599" s="6" t="inlineStr">
         <is>
-          <t>28:29</t>
+          <t>28:38</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr">
         <is>
-          <t>27:58</t>
+          <t>27:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="600">
       <c r="A600" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>82</t>
         </is>
       </c>
       <c r="B600" s="9" t="inlineStr">
         <is>
-          <t>Bas Henzing</t>
+          <t>Pierre van Nieuwburg</t>
         </is>
       </c>
       <c r="C600" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D600" s="8" t="inlineStr">
         <is>
-          <t>28:31</t>
+          <t>28:45</t>
         </is>
       </c>
       <c r="E600" s="8" t="inlineStr">
         <is>
-          <t>27:37</t>
+          <t>27:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="601">
       <c r="A601" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>83</t>
         </is>
       </c>
       <c r="B601" s="7" t="inlineStr">
         <is>
-          <t>Stefan Timmer</t>
+          <t>Pedro Janssen</t>
         </is>
       </c>
       <c r="C601" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Koster-eilanders</t>
         </is>
       </c>
       <c r="D601" s="6" t="inlineStr">
         <is>
-          <t>28:38</t>
+          <t>28:56</t>
         </is>
       </c>
       <c r="E601" s="6" t="inlineStr">
         <is>
-          <t>27:27</t>
+          <t>26:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="602">
       <c r="A602" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>84</t>
         </is>
       </c>
       <c r="B602" s="9" t="inlineStr">
         <is>
-          <t>Pierre van Nieuwburg</t>
+          <t>Tim Rood</t>
         </is>
       </c>
       <c r="C602" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Watervlugge counterspitsen</t>
         </is>
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
-          <t>28:45</t>
+          <t>28:56</t>
         </is>
       </c>
       <c r="E602" s="8" t="inlineStr">
         <is>
-          <t>27:27</t>
+          <t>26:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>85</t>
         </is>
       </c>
       <c r="B603" s="7" t="inlineStr">
         <is>
-          <t>Pedro Janssen</t>
+          <t>Peter Bleus</t>
         </is>
       </c>
       <c r="C603" s="7" t="inlineStr">
         <is>
-          <t>Koster-eilanders</t>
+          <t>Zeewolde</t>
         </is>
       </c>
       <c r="D603" s="6" t="inlineStr">
         <is>
-          <t>28:56</t>
+          <t>29:00</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
-          <t>26:38</t>
+          <t>28:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="604">
       <c r="A604" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>86</t>
         </is>
       </c>
       <c r="B604" s="9" t="inlineStr">
         <is>
-          <t>Tim Rood</t>
+          <t>Merijn Groenenboom</t>
         </is>
       </c>
       <c r="C604" s="9" t="inlineStr">
         <is>
-          <t>Watervlugge counterspitsen</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
-          <t>28:56</t>
+          <t>29:05</t>
         </is>
       </c>
       <c r="E604" s="8" t="inlineStr">
         <is>
-          <t>26:53</t>
+          <t>28:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>87</t>
         </is>
       </c>
       <c r="B605" s="7" t="inlineStr">
         <is>
-          <t>Peter Bleus</t>
+          <t>Wander van der Meer</t>
         </is>
       </c>
       <c r="C605" s="7" t="inlineStr">
         <is>
-          <t>Zeewolde</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D605" s="6" t="inlineStr">
         <is>
-          <t>29:00</t>
+          <t>29:09</t>
         </is>
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
-          <t>28:18</t>
+          <t>27:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="606">
       <c r="A606" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>88</t>
         </is>
       </c>
       <c r="B606" s="9" t="inlineStr">
         <is>
-          <t>Merijn Groenenboom</t>
+          <t>Laurens Haxelmans</t>
         </is>
       </c>
       <c r="C606" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
-          <t>29:05</t>
+          <t>29:12</t>
         </is>
       </c>
       <c r="E606" s="8" t="inlineStr">
         <is>
-          <t>28:02</t>
+          <t>28:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="607">
       <c r="A607" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>89</t>
         </is>
       </c>
       <c r="B607" s="7" t="inlineStr">
         <is>
-          <t>Wander van der Meer</t>
+          <t>Steve Van Eeden</t>
         </is>
       </c>
       <c r="C607" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Sam's Fit Gym 2</t>
         </is>
       </c>
       <c r="D607" s="6" t="inlineStr">
         <is>
-          <t>29:09</t>
+          <t>29:18</t>
         </is>
       </c>
       <c r="E607" s="6" t="inlineStr">
         <is>
-          <t>27:37</t>
+          <t>26:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="608">
       <c r="A608" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>90</t>
         </is>
       </c>
       <c r="B608" s="9" t="inlineStr">
         <is>
-          <t>Laurens Haxelmans</t>
+          <t>Patrick van Veenendaal</t>
         </is>
       </c>
       <c r="C608" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D608" s="8" t="inlineStr">
         <is>
-          <t>29:12</t>
+          <t>29:19</t>
         </is>
       </c>
       <c r="E608" s="8" t="inlineStr">
         <is>
-          <t>28:09</t>
+          <t>28:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="609">
       <c r="A609" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>91</t>
         </is>
       </c>
       <c r="B609" s="7" t="inlineStr">
         <is>
-          <t>Steve Van Eeden</t>
+          <t>Pim van der Worp</t>
         </is>
       </c>
       <c r="C609" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 2</t>
+          <t>Werkhoven</t>
         </is>
       </c>
       <c r="D609" s="6" t="inlineStr">
         <is>
-          <t>29:18</t>
+          <t>29:23</t>
         </is>
       </c>
       <c r="E609" s="6" t="inlineStr">
         <is>
-          <t>26:31</t>
+          <t>28:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="610">
       <c r="A610" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>92</t>
         </is>
       </c>
       <c r="B610" s="9" t="inlineStr">
         <is>
-          <t>Patrick van Veenendaal</t>
+          <t>Winston Hunte</t>
         </is>
       </c>
       <c r="C610" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D610" s="8" t="inlineStr">
         <is>
-          <t>29:19</t>
+          <t>29:30</t>
         </is>
       </c>
       <c r="E610" s="8" t="inlineStr">
         <is>
-          <t>28:29</t>
+          <t>28:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="611">
       <c r="A611" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>93</t>
         </is>
       </c>
       <c r="B611" s="7" t="inlineStr">
         <is>
-          <t>Pim van der Worp</t>
+          <t>Michel Olensky</t>
         </is>
       </c>
       <c r="C611" s="7" t="inlineStr">
         <is>
-          <t>Werkhoven</t>
+          <t>Fiber for the win</t>
         </is>
       </c>
       <c r="D611" s="6" t="inlineStr">
         <is>
-          <t>29:23</t>
+          <t>29:31</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr">
         <is>
-          <t>28:59</t>
+          <t>24:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="612">
       <c r="A612" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>94</t>
         </is>
       </c>
       <c r="B612" s="9" t="inlineStr">
         <is>
-          <t>Winston Hunte</t>
+          <t>Joost Beltman</t>
         </is>
       </c>
       <c r="C612" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D612" s="8" t="inlineStr">
         <is>
-          <t>29:30</t>
+          <t>29:37</t>
         </is>
       </c>
       <c r="E612" s="8" t="inlineStr">
         <is>
-          <t>28:51</t>
+          <t>29:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="613">
       <c r="A613" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>95</t>
         </is>
       </c>
       <c r="B613" s="7" t="inlineStr">
         <is>
-          <t>Michel Olensky</t>
+          <t>Rene Veldhuizen</t>
         </is>
       </c>
       <c r="C613" s="7" t="inlineStr">
         <is>
-          <t>Fiber for the win</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D613" s="6" t="inlineStr">
         <is>
-          <t>29:31</t>
+          <t>29:38</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr">
         <is>
-          <t>24:10</t>
+          <t>27:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="614">
       <c r="A614" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>96</t>
         </is>
       </c>
       <c r="B614" s="9" t="inlineStr">
         <is>
-          <t>Joost Beltman</t>
+          <t>Alex Kaat</t>
         </is>
       </c>
       <c r="C614" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
-          <t>29:37</t>
+          <t>29:39</t>
         </is>
       </c>
       <c r="E614" s="8" t="inlineStr">
         <is>
-          <t>29:01</t>
+          <t>28:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="615">
       <c r="A615" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>97</t>
         </is>
       </c>
       <c r="B615" s="7" t="inlineStr">
         <is>
-          <t>Rene Veldhuizen</t>
+          <t>Niels Struis</t>
         </is>
       </c>
       <c r="C615" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D615" s="6" t="inlineStr">
         <is>
-          <t>29:38</t>
+          <t>29:40</t>
         </is>
       </c>
       <c r="E615" s="6" t="inlineStr">
         <is>
-          <t>27:09</t>
+          <t>28:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="616">
       <c r="A616" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>98</t>
         </is>
       </c>
       <c r="B616" s="9" t="inlineStr">
         <is>
-          <t>Alex Kaat</t>
+          <t>Joachim Hunink</t>
         </is>
       </c>
       <c r="C616" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D616" s="8" t="inlineStr">
         <is>
-          <t>29:39</t>
+          <t>29:47</t>
         </is>
       </c>
       <c r="E616" s="8" t="inlineStr">
         <is>
-          <t>28:56</t>
+          <t>28:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="617">
       <c r="A617" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B617" s="7" t="inlineStr">
         <is>
-          <t>Niels Struis</t>
+          <t>Pieter-Martijn Flamink</t>
         </is>
       </c>
       <c r="C617" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>BAM!</t>
         </is>
       </c>
       <c r="D617" s="6" t="inlineStr">
         <is>
-          <t>29:40</t>
+          <t>29:47</t>
         </is>
       </c>
       <c r="E617" s="6" t="inlineStr">
         <is>
-          <t>28:00</t>
+          <t>28:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="618">
       <c r="A618" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B618" s="9" t="inlineStr">
         <is>
-          <t>Joachim Hunink</t>
+          <t>Huib Phielix</t>
         </is>
       </c>
       <c r="C618" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Maarssen</t>
         </is>
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
-          <t>29:47</t>
+          <t>29:53</t>
         </is>
       </c>
       <c r="E618" s="8" t="inlineStr">
         <is>
-          <t>28:40</t>
+          <t>29:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="619">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>101</t>
         </is>
       </c>
       <c r="B619" s="7" t="inlineStr">
         <is>
-          <t>Pieter-Martijn Flamink</t>
+          <t>Frank van der Meulen</t>
         </is>
       </c>
       <c r="C619" s="7" t="inlineStr">
         <is>
-          <t>BAM!</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D619" s="6" t="inlineStr">
         <is>
-          <t>29:47</t>
+          <t>29:53</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr">
         <is>
-          <t>28:25</t>
+          <t>29:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="620">
       <c r="A620" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>102</t>
         </is>
       </c>
       <c r="B620" s="9" t="inlineStr">
         <is>
-          <t>Huib Phielix</t>
+          <t>Jonas Olde Weghuis</t>
         </is>
       </c>
       <c r="C620" s="9" t="inlineStr">
         <is>
-          <t>Maarssen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D620" s="8" t="inlineStr">
         <is>
-          <t>29:53</t>
+          <t>29:55</t>
         </is>
       </c>
       <c r="E620" s="8" t="inlineStr">
         <is>
-          <t>29:43</t>
+          <t>29:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="621">
       <c r="A621" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B621" s="7" t="inlineStr">
         <is>
-          <t>Frank van der Meulen</t>
+          <t>Luuk Legger</t>
         </is>
       </c>
       <c r="C621" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D621" s="6" t="inlineStr">
         <is>
-          <t>29:53</t>
+          <t>29:55</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr">
         <is>
-          <t>29:12</t>
+          <t>27:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="622">
       <c r="A622" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B622" s="9" t="inlineStr">
         <is>
-          <t>Jonas Olde Weghuis</t>
+          <t>Marthijn Leegsma</t>
         </is>
       </c>
       <c r="C622" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D622" s="8" t="inlineStr">
         <is>
-          <t>29:55</t>
+          <t>29:56</t>
         </is>
       </c>
       <c r="E622" s="8" t="inlineStr">
         <is>
           <t>29:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="623">
       <c r="A623" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B623" s="7" t="inlineStr">
         <is>
-          <t>Luuk Legger</t>
+          <t>Dylan Verkerk</t>
         </is>
       </c>
       <c r="C623" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Sam's Fit Gym 5</t>
         </is>
       </c>
       <c r="D623" s="6" t="inlineStr">
         <is>
-          <t>29:55</t>
+          <t>29:56</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr">
         <is>
-          <t>27:06</t>
+          <t>27:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="624">
       <c r="A624" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>106</t>
         </is>
       </c>
       <c r="B624" s="9" t="inlineStr">
         <is>
-          <t>Marthijn Leegsma</t>
+          <t>Alec Charters</t>
         </is>
       </c>
       <c r="C624" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D624" s="8" t="inlineStr">
         <is>
-          <t>29:56</t>
+          <t>29:58</t>
         </is>
       </c>
       <c r="E624" s="8" t="inlineStr">
         <is>
-          <t>29:09</t>
+          <t>27:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="625">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B625" s="7" t="inlineStr">
         <is>
-          <t>Dylan Verkerk</t>
+          <t>Niels Dijkstra</t>
         </is>
       </c>
       <c r="C625" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 5</t>
+          <t>BAM!</t>
         </is>
       </c>
       <c r="D625" s="6" t="inlineStr">
         <is>
-          <t>29:56</t>
+          <t>30:04</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr">
         <is>
-          <t>27:10</t>
+          <t>28:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="626">
       <c r="A626" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B626" s="9" t="inlineStr">
         <is>
-          <t>Alec Charters</t>
+          <t>Gerrit Polman</t>
         </is>
       </c>
       <c r="C626" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
-          <t>29:58</t>
+          <t>30:05</t>
         </is>
       </c>
       <c r="E626" s="8" t="inlineStr">
         <is>
-          <t>27:57</t>
+          <t>29:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="627">
       <c r="A627" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B627" s="7" t="inlineStr">
         <is>
-          <t>Niels Dijkstra</t>
+          <t>Jasper van der Krans</t>
         </is>
       </c>
       <c r="C627" s="7" t="inlineStr">
         <is>
-          <t>BAM!</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D627" s="6" t="inlineStr">
         <is>
-          <t>30:04</t>
+          <t>30:14</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr">
         <is>
-          <t>28:41</t>
+          <t>28:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="628">
       <c r="A628" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>110</t>
         </is>
       </c>
       <c r="B628" s="9" t="inlineStr">
         <is>
-          <t>Gerrit Polman</t>
+          <t>Robin van den Boom</t>
         </is>
       </c>
       <c r="C628" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
-          <t>30:05</t>
+          <t>30:32</t>
         </is>
       </c>
       <c r="E628" s="8" t="inlineStr">
         <is>
-          <t>29:46</t>
+          <t>28:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="629">
       <c r="A629" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>111</t>
         </is>
       </c>
       <c r="B629" s="7" t="inlineStr">
         <is>
-          <t>Jasper van der Krans</t>
+          <t>Pieter Duiverman</t>
         </is>
       </c>
       <c r="C629" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>PWLC 2</t>
         </is>
       </c>
       <c r="D629" s="6" t="inlineStr">
         <is>
-          <t>30:14</t>
+          <t>30:34</t>
         </is>
       </c>
       <c r="E629" s="6" t="inlineStr">
         <is>
-          <t>28:55</t>
+          <t>29:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="630">
       <c r="A630" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>112</t>
         </is>
       </c>
       <c r="B630" s="9" t="inlineStr">
         <is>
-          <t>Robin van den Boom</t>
+          <t>Johannes Noordstar</t>
         </is>
       </c>
       <c r="C630" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D630" s="8" t="inlineStr">
         <is>
-          <t>30:32</t>
+          <t>30:41</t>
         </is>
       </c>
       <c r="E630" s="8" t="inlineStr">
         <is>
-          <t>28:42</t>
+          <t>29:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="631">
       <c r="A631" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>113</t>
         </is>
       </c>
       <c r="B631" s="7" t="inlineStr">
         <is>
-          <t>Pieter Duiverman</t>
+          <t>Dylan Van Raaphorst</t>
         </is>
       </c>
       <c r="C631" s="7" t="inlineStr">
         <is>
-          <t>PWLC 2</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D631" s="6" t="inlineStr">
         <is>
-          <t>30:34</t>
+          <t>30:44</t>
         </is>
       </c>
       <c r="E631" s="6" t="inlineStr">
         <is>
-          <t>29:18</t>
+          <t>29:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="632">
       <c r="A632" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>114</t>
         </is>
       </c>
       <c r="B632" s="9" t="inlineStr">
         <is>
-          <t>Johannes Noordstar</t>
+          <t>Arjen van Oostrum</t>
         </is>
       </c>
       <c r="C632" s="9" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D632" s="8" t="inlineStr">
         <is>
-          <t>30:41</t>
+          <t>30:46</t>
         </is>
       </c>
       <c r="E632" s="8" t="inlineStr">
         <is>
-          <t>29:12</t>
+          <t>29:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="633">
       <c r="A633" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>115</t>
         </is>
       </c>
       <c r="B633" s="7" t="inlineStr">
         <is>
-          <t>Dylan Van Raaphorst</t>
+          <t>WJ Hamelink</t>
         </is>
       </c>
       <c r="C633" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D633" s="6" t="inlineStr">
         <is>
-          <t>30:44</t>
+          <t>30:53</t>
         </is>
       </c>
       <c r="E633" s="6" t="inlineStr">
         <is>
-          <t>29:34</t>
+          <t>29:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="634">
       <c r="A634" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>116</t>
         </is>
       </c>
       <c r="B634" s="9" t="inlineStr">
         <is>
-          <t>Arjen van Oostrum</t>
+          <t>Marc van den Heuvel</t>
         </is>
       </c>
       <c r="C634" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D634" s="8" t="inlineStr">
         <is>
-          <t>30:46</t>
+          <t>30:56</t>
         </is>
       </c>
       <c r="E634" s="8" t="inlineStr">
         <is>
-          <t>29:36</t>
+          <t>28:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="635">
       <c r="A635" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>117</t>
         </is>
       </c>
       <c r="B635" s="7" t="inlineStr">
         <is>
-          <t>WJ Hamelink</t>
+          <t>Dimitri van der Ark</t>
         </is>
       </c>
       <c r="C635" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Werkhoven</t>
         </is>
       </c>
       <c r="D635" s="6" t="inlineStr">
         <is>
-          <t>30:53</t>
+          <t>30:57</t>
         </is>
       </c>
       <c r="E635" s="6" t="inlineStr">
         <is>
-          <t>29:58</t>
+          <t>28:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="636">
       <c r="A636" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>118</t>
         </is>
       </c>
       <c r="B636" s="9" t="inlineStr">
         <is>
-          <t>Marc van den Heuvel</t>
+          <t>Jeroen Stout</t>
         </is>
       </c>
       <c r="C636" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Maurik</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
-          <t>30:56</t>
+          <t>31:00</t>
         </is>
       </c>
       <c r="E636" s="8" t="inlineStr">
         <is>
-          <t>28:49</t>
+          <t>28:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="637">
       <c r="A637" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>119</t>
         </is>
       </c>
       <c r="B637" s="7" t="inlineStr">
         <is>
-          <t>Dimitri van der Ark</t>
+          <t>Paul Van Schaik</t>
         </is>
       </c>
       <c r="C637" s="7" t="inlineStr">
         <is>
-          <t>Werkhoven</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D637" s="6" t="inlineStr">
         <is>
-          <t>30:57</t>
+          <t>31:03</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr">
         <is>
-          <t>28:02</t>
+          <t>30:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="638">
       <c r="A638" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>120</t>
         </is>
       </c>
       <c r="B638" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Stout</t>
+          <t>Robin Pluim</t>
         </is>
       </c>
       <c r="C638" s="9" t="inlineStr">
         <is>
-          <t>Maurik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
-          <t>31:00</t>
+          <t>31:03</t>
         </is>
       </c>
       <c r="E638" s="8" t="inlineStr">
         <is>
-          <t>28:12</t>
+          <t>28:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="639">
       <c r="A639" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>121</t>
         </is>
       </c>
       <c r="B639" s="7" t="inlineStr">
         <is>
-          <t>Paul Van Schaik</t>
+          <t>Thom Van der Sluijs</t>
         </is>
       </c>
       <c r="C639" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Koster-eilanders</t>
         </is>
       </c>
       <c r="D639" s="6" t="inlineStr">
         <is>
-          <t>31:03</t>
+          <t>31:15</t>
         </is>
       </c>
       <c r="E639" s="6" t="inlineStr">
         <is>
-          <t>30:31</t>
+          <t>28:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="640">
       <c r="A640" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>122</t>
         </is>
       </c>
       <c r="B640" s="9" t="inlineStr">
         <is>
-          <t>Robin Pluim</t>
+          <t>Joran van Nieuwkoop</t>
         </is>
       </c>
       <c r="C640" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Cothen</t>
         </is>
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
-          <t>31:03</t>
+          <t>31:23</t>
         </is>
       </c>
       <c r="E640" s="8" t="inlineStr">
         <is>
-          <t>28:24</t>
+          <t>29:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="641">
       <c r="A641" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>123</t>
         </is>
       </c>
       <c r="B641" s="7" t="inlineStr">
         <is>
-          <t>Thom Van der Sluijs</t>
+          <t>Eran Boonstra</t>
         </is>
       </c>
       <c r="C641" s="7" t="inlineStr">
         <is>
-          <t>Koster-eilanders</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D641" s="6" t="inlineStr">
         <is>
-          <t>31:15</t>
+          <t>31:27</t>
         </is>
       </c>
       <c r="E641" s="6" t="inlineStr">
         <is>
-          <t>28:43</t>
+          <t>30:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="642">
       <c r="A642" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>124</t>
         </is>
       </c>
       <c r="B642" s="9" t="inlineStr">
         <is>
-          <t>Joran van Nieuwkoop</t>
+          <t>Walter Sijbesma</t>
         </is>
       </c>
       <c r="C642" s="9" t="inlineStr">
         <is>
-          <t>Cothen</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D642" s="8" t="inlineStr">
         <is>
-          <t>31:23</t>
+          <t>31:27</t>
         </is>
       </c>
       <c r="E642" s="8" t="inlineStr">
         <is>
-          <t>29:15</t>
+          <t>30:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="643">
       <c r="A643" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>125</t>
         </is>
       </c>
       <c r="B643" s="7" t="inlineStr">
         <is>
-          <t>Eran Boonstra</t>
+          <t>Bas Jansen</t>
         </is>
       </c>
       <c r="C643" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Woerden</t>
         </is>
       </c>
       <c r="D643" s="6" t="inlineStr">
         <is>
           <t>31:27</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr">
         <is>
-          <t>30:59</t>
+          <t>31:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="644">
       <c r="A644" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>126</t>
         </is>
       </c>
       <c r="B644" s="9" t="inlineStr">
         <is>
-          <t>Walter Sijbesma</t>
+          <t>Marc Van Zon</t>
         </is>
       </c>
       <c r="C644" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
-          <t>31:27</t>
+          <t>31:31</t>
         </is>
       </c>
       <c r="E644" s="8" t="inlineStr">
         <is>
-          <t>30:58</t>
+          <t>31:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="645">
       <c r="A645" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>127</t>
         </is>
       </c>
       <c r="B645" s="7" t="inlineStr">
         <is>
-          <t>Bas Jansen</t>
+          <t>Bas Van Veen</t>
         </is>
       </c>
       <c r="C645" s="7" t="inlineStr">
         <is>
-          <t>Woerden</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D645" s="6" t="inlineStr">
         <is>
-          <t>31:27</t>
+          <t>31:33</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
-          <t>31:04</t>
+          <t>31:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="646">
       <c r="A646" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B646" s="9" t="inlineStr">
         <is>
-          <t>Marc Van Zon</t>
+          <t>Tim Spek</t>
         </is>
       </c>
       <c r="C646" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
-          <t>31:31</t>
+          <t>31:34</t>
         </is>
       </c>
       <c r="E646" s="8" t="inlineStr">
         <is>
-          <t>31:03</t>
+          <t>28:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="647">
       <c r="A647" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>129</t>
         </is>
       </c>
       <c r="B647" s="7" t="inlineStr">
         <is>
-          <t>Bas Van Veen</t>
+          <t>Abel den Ouden</t>
         </is>
       </c>
       <c r="C647" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D647" s="6" t="inlineStr">
         <is>
-          <t>31:33</t>
+          <t>31:35</t>
         </is>
       </c>
       <c r="E647" s="6" t="inlineStr">
         <is>
-          <t>31:00</t>
+          <t>31:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="648">
       <c r="A648" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>130</t>
         </is>
       </c>
       <c r="B648" s="9" t="inlineStr">
         <is>
-          <t>Tim Spek</t>
+          <t>Helder Nogueira</t>
         </is>
       </c>
       <c r="C648" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D648" s="8" t="inlineStr">
         <is>
-          <t>31:34</t>
+          <t>31:37</t>
         </is>
       </c>
       <c r="E648" s="8" t="inlineStr">
         <is>
-          <t>28:40</t>
+          <t>30:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="649">
       <c r="A649" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B649" s="7" t="inlineStr">
         <is>
-          <t>Abel den Ouden</t>
+          <t>Juan Visser</t>
         </is>
       </c>
       <c r="C649" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D649" s="6" t="inlineStr">
         <is>
-          <t>31:35</t>
+          <t>31:39</t>
         </is>
       </c>
       <c r="E649" s="6" t="inlineStr">
         <is>
-          <t>31:12</t>
+          <t>30:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="650">
       <c r="A650" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>132</t>
         </is>
       </c>
       <c r="B650" s="9" t="inlineStr">
         <is>
-          <t>Helder Nogueira</t>
+          <t>Wim Boonstra</t>
         </is>
       </c>
       <c r="C650" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D650" s="8" t="inlineStr">
         <is>
-          <t>31:37</t>
+          <t>31:42</t>
         </is>
       </c>
       <c r="E650" s="8" t="inlineStr">
         <is>
-          <t>30:21</t>
+          <t>31:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="651">
       <c r="A651" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>133</t>
         </is>
       </c>
       <c r="B651" s="7" t="inlineStr">
         <is>
-          <t>Juan Visser</t>
+          <t>Reinier Boogers</t>
         </is>
       </c>
       <c r="C651" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D651" s="6" t="inlineStr">
         <is>
-          <t>31:39</t>
+          <t>31:42</t>
         </is>
       </c>
       <c r="E651" s="6" t="inlineStr">
         <is>
-          <t>30:56</t>
+          <t>30:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="652">
       <c r="A652" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>134</t>
         </is>
       </c>
       <c r="B652" s="9" t="inlineStr">
         <is>
-          <t>Wim Boonstra</t>
+          <t>Alexander Joris</t>
         </is>
       </c>
       <c r="C652" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D652" s="8" t="inlineStr">
         <is>
-          <t>31:42</t>
+          <t>31:48</t>
         </is>
       </c>
       <c r="E652" s="8" t="inlineStr">
         <is>
-          <t>31:14</t>
+          <t>29:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="653">
       <c r="A653" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>135</t>
         </is>
       </c>
       <c r="B653" s="7" t="inlineStr">
         <is>
-          <t>Reinier Boogers</t>
+          <t>Servaas Grul</t>
         </is>
       </c>
       <c r="C653" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D653" s="6" t="inlineStr">
         <is>
-          <t>31:42</t>
+          <t>32:07</t>
         </is>
       </c>
       <c r="E653" s="6" t="inlineStr">
         <is>
-          <t>30:24</t>
+          <t>31:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="654">
       <c r="A654" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B654" s="9" t="inlineStr">
         <is>
-          <t>Alexander Joris</t>
+          <t>Luuk Houwer</t>
         </is>
       </c>
       <c r="C654" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D654" s="8" t="inlineStr">
         <is>
-          <t>31:48</t>
+          <t>32:28</t>
         </is>
       </c>
       <c r="E654" s="8" t="inlineStr">
         <is>
-          <t>29:37</t>
+          <t>30:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="655">
       <c r="A655" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>137</t>
         </is>
       </c>
       <c r="B655" s="7" t="inlineStr">
         <is>
-          <t>Servaas Grul</t>
+          <t>Kris De Prins</t>
         </is>
       </c>
       <c r="C655" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D655" s="6" t="inlineStr">
         <is>
-          <t>32:07</t>
+          <t>32:29</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr">
         <is>
-          <t>31:01</t>
+          <t>31:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="656">
       <c r="A656" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138</t>
         </is>
       </c>
       <c r="B656" s="9" t="inlineStr">
         <is>
-          <t>Luuk Houwer</t>
+          <t>Michiel Rovers</t>
         </is>
       </c>
       <c r="C656" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
-          <t>32:28</t>
+          <t>32:37</t>
         </is>
       </c>
       <c r="E656" s="8" t="inlineStr">
         <is>
-          <t>30:23</t>
+          <t>30:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="657">
       <c r="A657" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>139</t>
         </is>
       </c>
       <c r="B657" s="7" t="inlineStr">
         <is>
-          <t>Kris De Prins</t>
+          <t>Hilbert Fokkema</t>
         </is>
       </c>
       <c r="C657" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D657" s="6" t="inlineStr">
         <is>
-          <t>32:29</t>
+          <t>32:45</t>
         </is>
       </c>
       <c r="E657" s="6" t="inlineStr">
         <is>
-          <t>31:12</t>
+          <t>31:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="658">
       <c r="A658" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>140</t>
         </is>
       </c>
       <c r="B658" s="9" t="inlineStr">
         <is>
-          <t>Michiel Rovers</t>
+          <t>Menno Den Ouden</t>
         </is>
       </c>
       <c r="C658" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>RUNauwen</t>
         </is>
       </c>
       <c r="D658" s="8" t="inlineStr">
         <is>
-          <t>32:37</t>
+          <t>32:46</t>
         </is>
       </c>
       <c r="E658" s="8" t="inlineStr">
         <is>
-          <t>30:25</t>
+          <t>29:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="659">
       <c r="A659" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>141</t>
         </is>
       </c>
       <c r="B659" s="7" t="inlineStr">
         <is>
-          <t>Hilbert Fokkema</t>
+          <t>Diederik Wieles</t>
         </is>
       </c>
       <c r="C659" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Woerden</t>
         </is>
       </c>
       <c r="D659" s="6" t="inlineStr">
         <is>
-          <t>32:45</t>
+          <t>32:49</t>
         </is>
       </c>
       <c r="E659" s="6" t="inlineStr">
         <is>
-          <t>31:30</t>
+          <t>30:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="660">
       <c r="A660" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>142</t>
         </is>
       </c>
       <c r="B660" s="9" t="inlineStr">
         <is>
-          <t>Menno Den Ouden</t>
+          <t>Marco Antonietti</t>
         </is>
       </c>
       <c r="C660" s="9" t="inlineStr">
         <is>
-          <t>RUNauwen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D660" s="8" t="inlineStr">
         <is>
-          <t>32:46</t>
+          <t>32:54</t>
         </is>
       </c>
       <c r="E660" s="8" t="inlineStr">
         <is>
-          <t>29:53</t>
+          <t>31:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="661">
       <c r="A661" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>143</t>
         </is>
       </c>
       <c r="B661" s="7" t="inlineStr">
         <is>
-          <t>Diederik Wieles</t>
+          <t>Seyfettin Ozer</t>
         </is>
       </c>
       <c r="C661" s="7" t="inlineStr">
         <is>
-          <t>Woerden</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D661" s="6" t="inlineStr">
         <is>
-          <t>32:49</t>
+          <t>33:01</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr">
         <is>
-          <t>30:56</t>
+          <t>32:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="662">
       <c r="A662" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>144</t>
         </is>
       </c>
       <c r="B662" s="9" t="inlineStr">
         <is>
-          <t>Marco Antonietti</t>
+          <t>Holger Cremer</t>
         </is>
       </c>
       <c r="C662" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D662" s="8" t="inlineStr">
         <is>
-          <t>32:54</t>
+          <t>33:07</t>
         </is>
       </c>
       <c r="E662" s="8" t="inlineStr">
         <is>
-          <t>31:44</t>
+          <t>32:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="663">
       <c r="A663" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>145</t>
         </is>
       </c>
       <c r="B663" s="7" t="inlineStr">
         <is>
-          <t>Seyfettin Ozer</t>
+          <t>Jeroen Hessel</t>
         </is>
       </c>
       <c r="C663" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D663" s="6" t="inlineStr">
         <is>
-          <t>33:01</t>
+          <t>33:08</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr">
         <is>
-          <t>32:40</t>
+          <t>32:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="664">
       <c r="A664" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>146</t>
         </is>
       </c>
       <c r="B664" s="9" t="inlineStr">
         <is>
-          <t>Holger Cremer</t>
+          <t>Erik-Jan Bos</t>
         </is>
       </c>
       <c r="C664" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
-          <t>33:07</t>
+          <t>33:15</t>
         </is>
       </c>
       <c r="E664" s="8" t="inlineStr">
         <is>
-          <t>32:39</t>
+          <t>32:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="665">
       <c r="A665" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>147</t>
         </is>
       </c>
       <c r="B665" s="7" t="inlineStr">
         <is>
-          <t>Jeroen Hessel</t>
+          <t>Geert Veenstra</t>
         </is>
       </c>
       <c r="C665" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D665" s="6" t="inlineStr">
         <is>
-          <t>33:08</t>
+          <t>33:16</t>
         </is>
       </c>
       <c r="E665" s="6" t="inlineStr">
         <is>
-          <t>32:02</t>
+          <t>30:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="666">
       <c r="A666" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>148</t>
         </is>
       </c>
       <c r="B666" s="9" t="inlineStr">
         <is>
-          <t>Erik-Jan Bos</t>
+          <t>David-Jan Jansen</t>
         </is>
       </c>
       <c r="C666" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D666" s="8" t="inlineStr">
         <is>
-          <t>33:15</t>
+          <t>33:40</t>
         </is>
       </c>
       <c r="E666" s="8" t="inlineStr">
         <is>
-          <t>32:38</t>
+          <t>30:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="667">
       <c r="A667" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>149</t>
         </is>
       </c>
       <c r="B667" s="7" t="inlineStr">
         <is>
-          <t>Geert Veenstra</t>
+          <t>Emile Hallo</t>
         </is>
       </c>
       <c r="C667" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D667" s="6" t="inlineStr">
         <is>
-          <t>33:16</t>
+          <t>33:42</t>
         </is>
       </c>
       <c r="E667" s="6" t="inlineStr">
         <is>
-          <t>30:49</t>
+          <t>33:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="668">
       <c r="A668" s="8" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>150</t>
         </is>
       </c>
       <c r="B668" s="9" t="inlineStr">
         <is>
-          <t>David-Jan Jansen</t>
+          <t>Ralph Hallo</t>
         </is>
       </c>
       <c r="C668" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D668" s="8" t="inlineStr">
         <is>
-          <t>33:40</t>
+          <t>33:43</t>
         </is>
       </c>
       <c r="E668" s="8" t="inlineStr">
         <is>
-          <t>30:35</t>
+          <t>33:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="669">
       <c r="A669" s="6" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>151</t>
         </is>
       </c>
       <c r="B669" s="7" t="inlineStr">
         <is>
-          <t>Emile Hallo</t>
+          <t>Gerjan Agterhof</t>
         </is>
       </c>
       <c r="C669" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Den Dolder</t>
         </is>
       </c>
       <c r="D669" s="6" t="inlineStr">
         <is>
-          <t>33:42</t>
+          <t>33:49</t>
         </is>
       </c>
       <c r="E669" s="6" t="inlineStr">
         <is>
-          <t>33:04</t>
+          <t>32:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="670">
       <c r="A670" s="8" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>152</t>
         </is>
       </c>
       <c r="B670" s="9" t="inlineStr">
         <is>
-          <t>Ralph Hallo</t>
+          <t>Jasper de Jong</t>
         </is>
       </c>
       <c r="C670" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D670" s="8" t="inlineStr">
         <is>
-          <t>33:43</t>
+          <t>33:51</t>
         </is>
       </c>
       <c r="E670" s="8" t="inlineStr">
         <is>
-          <t>33:04</t>
+          <t>31:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="671">
       <c r="A671" s="6" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>153</t>
         </is>
       </c>
       <c r="B671" s="7" t="inlineStr">
         <is>
-          <t>Gerjan Agterhof</t>
+          <t>Axel van Leeuwen</t>
         </is>
       </c>
       <c r="C671" s="7" t="inlineStr">
         <is>
-          <t>Den Dolder</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D671" s="6" t="inlineStr">
         <is>
-          <t>33:49</t>
+          <t>33:51</t>
         </is>
       </c>
       <c r="E671" s="6" t="inlineStr">
         <is>
-          <t>32:15</t>
+          <t>32:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="672">
       <c r="A672" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>154</t>
         </is>
       </c>
       <c r="B672" s="9" t="inlineStr">
         <is>
-          <t>Jasper de Jong</t>
+          <t>Daniel Boogert</t>
         </is>
       </c>
       <c r="C672" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D672" s="8" t="inlineStr">
         <is>
           <t>33:51</t>
         </is>
       </c>
       <c r="E672" s="8" t="inlineStr">
         <is>
-          <t>31:43</t>
+          <t>30:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="673">
       <c r="A673" s="6" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>155</t>
         </is>
       </c>
       <c r="B673" s="7" t="inlineStr">
         <is>
-          <t>Axel van Leeuwen</t>
+          <t>Bart Zanting</t>
         </is>
       </c>
       <c r="C673" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D673" s="6" t="inlineStr">
         <is>
-          <t>33:51</t>
+          <t>33:52</t>
         </is>
       </c>
       <c r="E673" s="6" t="inlineStr">
         <is>
-          <t>32:14</t>
+          <t>31:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="674">
       <c r="A674" s="8" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>156</t>
         </is>
       </c>
       <c r="B674" s="9" t="inlineStr">
         <is>
-          <t>Daniel Boogert</t>
+          <t>Pepijn Vis</t>
         </is>
       </c>
       <c r="C674" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
-          <t>33:51</t>
+          <t>33:55</t>
         </is>
       </c>
       <c r="E674" s="8" t="inlineStr">
         <is>
-          <t>30:35</t>
+          <t>33:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="675">
       <c r="A675" s="6" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>157</t>
         </is>
       </c>
       <c r="B675" s="7" t="inlineStr">
         <is>
-          <t>Bart Zanting</t>
+          <t>Jeffrey ter Stege</t>
         </is>
       </c>
       <c r="C675" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Sam's Fit Gym 3</t>
         </is>
       </c>
       <c r="D675" s="6" t="inlineStr">
         <is>
-          <t>33:52</t>
+          <t>34:09</t>
         </is>
       </c>
       <c r="E675" s="6" t="inlineStr">
         <is>
-          <t>31:29</t>
+          <t>33:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="676">
       <c r="A676" s="8" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>158</t>
         </is>
       </c>
       <c r="B676" s="9" t="inlineStr">
         <is>
-          <t>Pepijn Vis</t>
+          <t>Marc de Zoete</t>
         </is>
       </c>
       <c r="C676" s="9" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Relight my fiber</t>
         </is>
       </c>
       <c r="D676" s="8" t="inlineStr">
         <is>
-          <t>33:55</t>
+          <t>34:18</t>
         </is>
       </c>
       <c r="E676" s="8" t="inlineStr">
         <is>
-          <t>33:24</t>
+          <t>32:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="677">
       <c r="A677" s="6" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>159</t>
         </is>
       </c>
       <c r="B677" s="7" t="inlineStr">
         <is>
-          <t>Jeffrey ter Stege</t>
+          <t>Jan Roording</t>
         </is>
       </c>
       <c r="C677" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 3</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D677" s="6" t="inlineStr">
         <is>
-          <t>34:09</t>
+          <t>34:34</t>
         </is>
       </c>
       <c r="E677" s="6" t="inlineStr">
         <is>
-          <t>33:08</t>
+          <t>31:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="678">
       <c r="A678" s="8" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>160</t>
         </is>
       </c>
       <c r="B678" s="9" t="inlineStr">
         <is>
-          <t>Marc de Zoete</t>
+          <t>Gerard van Oosterhout</t>
         </is>
       </c>
       <c r="C678" s="9" t="inlineStr">
         <is>
           <t>Relight my fiber</t>
         </is>
       </c>
       <c r="D678" s="8" t="inlineStr">
         <is>
-          <t>34:18</t>
+          <t>34:43</t>
         </is>
       </c>
       <c r="E678" s="8" t="inlineStr">
         <is>
-          <t>32:50</t>
+          <t>33:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="679">
       <c r="A679" s="6" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>161</t>
         </is>
       </c>
       <c r="B679" s="7" t="inlineStr">
         <is>
-          <t>Jan Roording</t>
+          <t>Peter Rebergen</t>
         </is>
       </c>
       <c r="C679" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D679" s="6" t="inlineStr">
         <is>
-          <t>34:34</t>
+          <t>34:44</t>
         </is>
       </c>
       <c r="E679" s="6" t="inlineStr">
         <is>
-          <t>31:23</t>
+          <t>33:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="680">
       <c r="A680" s="8" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>162</t>
         </is>
       </c>
       <c r="B680" s="9" t="inlineStr">
         <is>
-          <t>Gerard van Oosterhout</t>
+          <t>Jan Willem van Asset</t>
         </is>
       </c>
       <c r="C680" s="9" t="inlineStr">
         <is>
-          <t>Relight my fiber</t>
+          <t>Rijnzichtlaan</t>
         </is>
       </c>
       <c r="D680" s="8" t="inlineStr">
         <is>
-          <t>34:43</t>
+          <t>34:47</t>
         </is>
       </c>
       <c r="E680" s="8" t="inlineStr">
         <is>
-          <t>33:18</t>
+          <t>32:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="681">
       <c r="A681" s="6" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>163</t>
         </is>
       </c>
       <c r="B681" s="7" t="inlineStr">
         <is>
-          <t>Peter Rebergen</t>
+          <t>Arjan Elderhorst</t>
         </is>
       </c>
       <c r="C681" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D681" s="6" t="inlineStr">
         <is>
-          <t>34:44</t>
+          <t>34:48</t>
         </is>
       </c>
       <c r="E681" s="6" t="inlineStr">
         <is>
-          <t>33:38</t>
+          <t>32:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="682">
       <c r="A682" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>164</t>
         </is>
       </c>
       <c r="B682" s="9" t="inlineStr">
         <is>
-          <t>Jan Willem van Asset</t>
+          <t>Mark Musch</t>
         </is>
       </c>
       <c r="C682" s="9" t="inlineStr">
         <is>
-          <t>Rijnzichtlaan</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D682" s="8" t="inlineStr">
         <is>
-          <t>34:47</t>
+          <t>34:50</t>
         </is>
       </c>
       <c r="E682" s="8" t="inlineStr">
         <is>
-          <t>32:07</t>
+          <t>32:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="683">
       <c r="A683" s="6" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>165</t>
         </is>
       </c>
       <c r="B683" s="7" t="inlineStr">
         <is>
-          <t>Arjan Elderhorst</t>
+          <t>Sven Roefs</t>
         </is>
       </c>
       <c r="C683" s="7" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D683" s="6" t="inlineStr">
         <is>
-          <t>34:48</t>
+          <t>34:57</t>
         </is>
       </c>
       <c r="E683" s="6" t="inlineStr">
         <is>
-          <t>32:35</t>
+          <t>31:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="684">
       <c r="A684" s="8" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>166</t>
         </is>
       </c>
       <c r="B684" s="9" t="inlineStr">
         <is>
-          <t>Mark Musch</t>
+          <t>Philip Ballieux</t>
         </is>
       </c>
       <c r="C684" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D684" s="8" t="inlineStr">
         <is>
-          <t>34:50</t>
+          <t>35:07</t>
         </is>
       </c>
       <c r="E684" s="8" t="inlineStr">
         <is>
-          <t>32:40</t>
+          <t>33:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="685">
       <c r="A685" s="6" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B685" s="7" t="inlineStr">
         <is>
-          <t>Sven Roefs</t>
+          <t>Menno Hoogeveen</t>
         </is>
       </c>
       <c r="C685" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Sam's Fit Gym 1</t>
         </is>
       </c>
       <c r="D685" s="6" t="inlineStr">
         <is>
-          <t>34:57</t>
+          <t>35:10</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr">
         <is>
-          <t>31:54</t>
+          <t>32:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="686">
       <c r="A686" s="8" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>168</t>
         </is>
       </c>
       <c r="B686" s="9" t="inlineStr">
         <is>
-          <t>Philip Ballieux</t>
+          <t>Tommie Thie</t>
         </is>
       </c>
       <c r="C686" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Sam's Fit Gym 4</t>
         </is>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
-          <t>35:07</t>
+          <t>35:13</t>
         </is>
       </c>
       <c r="E686" s="8" t="inlineStr">
         <is>
-          <t>33:58</t>
+          <t>32:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="687">
       <c r="A687" s="6" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>169</t>
         </is>
       </c>
       <c r="B687" s="7" t="inlineStr">
         <is>
-          <t>Menno Hoogeveen</t>
+          <t>Paul De Beijer</t>
         </is>
       </c>
       <c r="C687" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 1</t>
+          <t>Udenhout</t>
         </is>
       </c>
       <c r="D687" s="6" t="inlineStr">
         <is>
-          <t>35:10</t>
+          <t>35:14</t>
         </is>
       </c>
       <c r="E687" s="6" t="inlineStr">
         <is>
-          <t>32:18</t>
+          <t>32:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="688">
       <c r="A688" s="8" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B688" s="9" t="inlineStr">
         <is>
-          <t>Tommie Thie</t>
+          <t>Jeroen Wagenvoort</t>
         </is>
       </c>
       <c r="C688" s="9" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 4</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
-          <t>35:13</t>
+          <t>35:19</t>
         </is>
       </c>
       <c r="E688" s="8" t="inlineStr">
         <is>
-          <t>32:16</t>
+          <t>33:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="689">
       <c r="A689" s="6" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>171</t>
         </is>
       </c>
       <c r="B689" s="7" t="inlineStr">
         <is>
-          <t>Paul De Beijer</t>
+          <t>Beau Roozendaal</t>
         </is>
       </c>
       <c r="C689" s="7" t="inlineStr">
         <is>
-          <t>Udenhout</t>
+          <t>Sam's Fit Gym 2</t>
         </is>
       </c>
       <c r="D689" s="6" t="inlineStr">
         <is>
-          <t>35:14</t>
+          <t>35:27</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr">
         <is>
-          <t>32:58</t>
+          <t>32:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="690">
       <c r="A690" s="8" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>172</t>
         </is>
       </c>
       <c r="B690" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Wagenvoort</t>
+          <t>Dennis Verkooijen</t>
         </is>
       </c>
       <c r="C690" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Targeting the Finish line</t>
         </is>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
-          <t>35:19</t>
+          <t>35:31</t>
         </is>
       </c>
       <c r="E690" s="8" t="inlineStr">
         <is>
-          <t>33:41</t>
+          <t>34:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="691">
       <c r="A691" s="6" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B691" s="7" t="inlineStr">
         <is>
-          <t>Beau Roozendaal</t>
+          <t>Jon Dorst</t>
         </is>
       </c>
       <c r="C691" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 2</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D691" s="6" t="inlineStr">
         <is>
-          <t>35:27</t>
+          <t>35:40</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
-          <t>32:31</t>
+          <t>34:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="692">
       <c r="A692" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>174</t>
         </is>
       </c>
       <c r="B692" s="9" t="inlineStr">
         <is>
-          <t>Dennis Verkooijen</t>
+          <t>Marijn Jansen</t>
         </is>
       </c>
       <c r="C692" s="9" t="inlineStr">
         <is>
-          <t>Targeting the Finish line</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
-          <t>35:31</t>
+          <t>35:41</t>
         </is>
       </c>
       <c r="E692" s="8" t="inlineStr">
         <is>
-          <t>34:05</t>
+          <t>35:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>175</t>
         </is>
       </c>
       <c r="B693" s="7" t="inlineStr">
         <is>
-          <t>Jon Dorst</t>
+          <t>Mark Van der Kooij</t>
         </is>
       </c>
       <c r="C693" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D693" s="6" t="inlineStr">
         <is>
-          <t>35:40</t>
+          <t>35:45</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
-          <t>34:54</t>
+          <t>33:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="694">
       <c r="A694" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>176</t>
         </is>
       </c>
       <c r="B694" s="9" t="inlineStr">
         <is>
-          <t>Marijn Jansen</t>
+          <t>Jeroen Brouwer</t>
         </is>
       </c>
       <c r="C694" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
-          <t>35:41</t>
+          <t>35:56</t>
         </is>
       </c>
       <c r="E694" s="8" t="inlineStr">
         <is>
-          <t>35:06</t>
+          <t>32:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="695">
       <c r="A695" s="6" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>177</t>
         </is>
       </c>
       <c r="B695" s="7" t="inlineStr">
         <is>
-          <t>Mark Van der Kooij</t>
+          <t>Reinoud Siezen</t>
         </is>
       </c>
       <c r="C695" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D695" s="6" t="inlineStr">
         <is>
-          <t>35:45</t>
+          <t>35:58</t>
         </is>
       </c>
       <c r="E695" s="6" t="inlineStr">
         <is>
-          <t>33:14</t>
+          <t>34:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="696">
       <c r="A696" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>178</t>
         </is>
       </c>
       <c r="B696" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Brouwer</t>
+          <t>David van der Pluijm</t>
         </is>
       </c>
       <c r="C696" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D696" s="8" t="inlineStr">
         <is>
-          <t>35:56</t>
+          <t>35:59</t>
         </is>
       </c>
       <c r="E696" s="8" t="inlineStr">
         <is>
-          <t>32:37</t>
+          <t>33:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="697">
       <c r="A697" s="6" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>179</t>
         </is>
       </c>
       <c r="B697" s="7" t="inlineStr">
         <is>
-          <t>Reinoud Siezen</t>
+          <t>Ferdinand Burgersdijk</t>
         </is>
       </c>
       <c r="C697" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D697" s="6" t="inlineStr">
         <is>
-          <t>35:58</t>
+          <t>35:59</t>
         </is>
       </c>
       <c r="E697" s="6" t="inlineStr">
         <is>
-          <t>34:44</t>
+          <t>34:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="698">
       <c r="A698" s="8" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>180</t>
         </is>
       </c>
       <c r="B698" s="9" t="inlineStr">
         <is>
-          <t>David van der Pluijm</t>
+          <t>Stephan Cinjee</t>
         </is>
       </c>
       <c r="C698" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
-          <t>35:59</t>
+          <t>36:03</t>
         </is>
       </c>
       <c r="E698" s="8" t="inlineStr">
         <is>
-          <t>33:36</t>
+          <t>33:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B699" s="7" t="inlineStr">
         <is>
-          <t>Ferdinand Burgersdijk</t>
+          <t>Oebele Brouwer</t>
         </is>
       </c>
       <c r="C699" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D699" s="6" t="inlineStr">
         <is>
-          <t>35:59</t>
+          <t>36:09</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
-          <t>34:42</t>
+          <t>32:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="700">
       <c r="A700" s="8" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B700" s="9" t="inlineStr">
         <is>
-          <t>Stephan Cinjee</t>
+          <t>Ton Copray</t>
         </is>
       </c>
       <c r="C700" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
-          <t>36:03</t>
+          <t>36:13</t>
         </is>
       </c>
       <c r="E700" s="8" t="inlineStr">
         <is>
-          <t>33:19</t>
+          <t>35:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>183</t>
         </is>
       </c>
       <c r="B701" s="7" t="inlineStr">
         <is>
-          <t>Oebele Brouwer</t>
+          <t>Marcel van Luxemburg</t>
         </is>
       </c>
       <c r="C701" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Gouda</t>
         </is>
       </c>
       <c r="D701" s="6" t="inlineStr">
         <is>
-          <t>36:09</t>
+          <t>36:14</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
-          <t>32:50</t>
+          <t>33:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="702">
       <c r="A702" s="8" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>184</t>
         </is>
       </c>
       <c r="B702" s="9" t="inlineStr">
         <is>
-          <t>Ton Copray</t>
+          <t>Benjamin Makkes van der Deijl</t>
         </is>
       </c>
       <c r="C702" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D702" s="8" t="inlineStr">
         <is>
-          <t>36:13</t>
+          <t>36:20</t>
         </is>
       </c>
       <c r="E702" s="8" t="inlineStr">
         <is>
-          <t>35:22</t>
+          <t>34:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="703">
       <c r="A703" s="6" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>185</t>
         </is>
       </c>
       <c r="B703" s="7" t="inlineStr">
         <is>
-          <t>Marcel van Luxemburg</t>
+          <t>Michel de VRIES</t>
         </is>
       </c>
       <c r="C703" s="7" t="inlineStr">
         <is>
-          <t>Gouda</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D703" s="6" t="inlineStr">
         <is>
-          <t>36:14</t>
+          <t>36:34</t>
         </is>
       </c>
       <c r="E703" s="6" t="inlineStr">
         <is>
-          <t>33:55</t>
+          <t>36:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="704">
       <c r="A704" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>186</t>
         </is>
       </c>
       <c r="B704" s="9" t="inlineStr">
         <is>
-          <t>Benjamin Makkes van der Deijl</t>
+          <t>Danny Madhuijssen</t>
         </is>
       </c>
       <c r="C704" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Vrumona</t>
         </is>
       </c>
       <c r="D704" s="8" t="inlineStr">
         <is>
-          <t>36:20</t>
+          <t>36:51</t>
         </is>
       </c>
       <c r="E704" s="8" t="inlineStr">
         <is>
-          <t>34:02</t>
+          <t>34:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="705">
       <c r="A705" s="6" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>187</t>
         </is>
       </c>
       <c r="B705" s="7" t="inlineStr">
         <is>
-          <t>Michel de VRIES</t>
+          <t>Teun de Boer</t>
         </is>
       </c>
       <c r="C705" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D705" s="6" t="inlineStr">
         <is>
-          <t>36:34</t>
+          <t>36:54</t>
         </is>
       </c>
       <c r="E705" s="6" t="inlineStr">
         <is>
-          <t>36:04</t>
+          <t>35:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="706">
       <c r="A706" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>188</t>
         </is>
       </c>
       <c r="B706" s="9" t="inlineStr">
         <is>
-          <t>Danny Madhuijssen</t>
+          <t>Roy Damen</t>
         </is>
       </c>
       <c r="C706" s="9" t="inlineStr">
         <is>
-          <t>Vrumona</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D706" s="8" t="inlineStr">
         <is>
-          <t>36:51</t>
+          <t>37:00</t>
         </is>
       </c>
       <c r="E706" s="8" t="inlineStr">
         <is>
-          <t>34:45</t>
+          <t>35:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="707">
       <c r="A707" s="6" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B707" s="7" t="inlineStr">
         <is>
-          <t>Teun de Boer</t>
+          <t>Erik Baas</t>
         </is>
       </c>
       <c r="C707" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D707" s="6" t="inlineStr">
         <is>
-          <t>36:54</t>
+          <t>37:16</t>
         </is>
       </c>
       <c r="E707" s="6" t="inlineStr">
         <is>
-          <t>35:33</t>
+          <t>34:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="708">
       <c r="A708" s="8" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B708" s="9" t="inlineStr">
         <is>
-          <t>Roy Damen</t>
+          <t>Floris Jespers</t>
         </is>
       </c>
       <c r="C708" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Dr Breveestraat</t>
         </is>
       </c>
       <c r="D708" s="8" t="inlineStr">
         <is>
-          <t>37:00</t>
+          <t>37:24</t>
         </is>
       </c>
       <c r="E708" s="8" t="inlineStr">
         <is>
-          <t>35:19</t>
+          <t>34:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="709">
       <c r="A709" s="6" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>191</t>
         </is>
       </c>
       <c r="B709" s="7" t="inlineStr">
         <is>
-          <t>Erik Baas</t>
+          <t>Sjoerd Gronsveld</t>
         </is>
       </c>
       <c r="C709" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D709" s="6" t="inlineStr">
         <is>
-          <t>37:16</t>
+          <t>37:26</t>
         </is>
       </c>
       <c r="E709" s="6" t="inlineStr">
         <is>
-          <t>34:08</t>
+          <t>36:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="710">
       <c r="A710" s="8" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B710" s="9" t="inlineStr">
         <is>
-          <t>Floris Jespers</t>
+          <t>Willem van den Bremer</t>
         </is>
       </c>
       <c r="C710" s="9" t="inlineStr">
         <is>
-          <t>Dr Breveestraat</t>
+          <t>Leusden</t>
         </is>
       </c>
       <c r="D710" s="8" t="inlineStr">
         <is>
-          <t>37:24</t>
+          <t>37:27</t>
         </is>
       </c>
       <c r="E710" s="8" t="inlineStr">
         <is>
-          <t>34:23</t>
+          <t>34:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="711">
       <c r="A711" s="6" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>193</t>
         </is>
       </c>
       <c r="B711" s="7" t="inlineStr">
         <is>
-          <t>Sjoerd Gronsveld</t>
+          <t>Pieter van Braam-Van Vloten</t>
         </is>
       </c>
       <c r="C711" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D711" s="6" t="inlineStr">
         <is>
-          <t>37:26</t>
+          <t>37:30</t>
         </is>
       </c>
       <c r="E711" s="6" t="inlineStr">
         <is>
-          <t>36:11</t>
+          <t>36:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="712">
       <c r="A712" s="8" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B712" s="9" t="inlineStr">
         <is>
-          <t>Willem van den Bremer</t>
+          <t>Renier van Scherpenzeel</t>
         </is>
       </c>
       <c r="C712" s="9" t="inlineStr">
         <is>
-          <t>Leusden</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D712" s="8" t="inlineStr">
         <is>
-          <t>37:27</t>
+          <t>37:55</t>
         </is>
       </c>
       <c r="E712" s="8" t="inlineStr">
         <is>
-          <t>34:40</t>
+          <t>36:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="713">
       <c r="A713" s="6" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>195</t>
         </is>
       </c>
       <c r="B713" s="7" t="inlineStr">
         <is>
-          <t>Pieter van Braam-Van Vloten</t>
+          <t>Peter van Arnhem</t>
         </is>
       </c>
       <c r="C713" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Koster-eilanders</t>
         </is>
       </c>
       <c r="D713" s="6" t="inlineStr">
         <is>
-          <t>37:30</t>
+          <t>37:59</t>
         </is>
       </c>
       <c r="E713" s="6" t="inlineStr">
         <is>
-          <t>36:40</t>
+          <t>35:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="714">
       <c r="A714" s="8" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>196</t>
         </is>
       </c>
       <c r="B714" s="9" t="inlineStr">
         <is>
-          <t>Renier van Scherpenzeel</t>
+          <t>Kenneth Snijders</t>
         </is>
       </c>
       <c r="C714" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D714" s="8" t="inlineStr">
         <is>
-          <t>37:55</t>
+          <t>38:00</t>
         </is>
       </c>
       <c r="E714" s="8" t="inlineStr">
         <is>
-          <t>36:00</t>
+          <t>34:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="715">
       <c r="A715" s="6" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B715" s="7" t="inlineStr">
         <is>
-          <t>Peter van Arnhem</t>
+          <t>Jasper Amsing</t>
         </is>
       </c>
       <c r="C715" s="7" t="inlineStr">
         <is>
-          <t>Koster-eilanders</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D715" s="6" t="inlineStr">
         <is>
-          <t>37:59</t>
+          <t>38:05</t>
         </is>
       </c>
       <c r="E715" s="6" t="inlineStr">
         <is>
-          <t>35:27</t>
+          <t>35:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="716">
       <c r="A716" s="8" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B716" s="9" t="inlineStr">
         <is>
-          <t>Kenneth Snijders</t>
+          <t>Martijn Overbeeke</t>
         </is>
       </c>
       <c r="C716" s="9" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D716" s="8" t="inlineStr">
         <is>
-          <t>38:00</t>
+          <t>38:07</t>
         </is>
       </c>
       <c r="E716" s="8" t="inlineStr">
         <is>
-          <t>34:50</t>
+          <t>35:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="717">
       <c r="A717" s="6" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B717" s="7" t="inlineStr">
         <is>
-          <t>Jasper Amsing</t>
+          <t>Johan van Luijn</t>
         </is>
       </c>
       <c r="C717" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D717" s="6" t="inlineStr">
         <is>
-          <t>38:05</t>
+          <t>38:08</t>
         </is>
       </c>
       <c r="E717" s="6" t="inlineStr">
         <is>
-          <t>35:03</t>
+          <t>36:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="718">
       <c r="A718" s="8" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>200</t>
         </is>
       </c>
       <c r="B718" s="9" t="inlineStr">
         <is>
-          <t>Martijn Overbeeke</t>
+          <t>Frank Boeree</t>
         </is>
       </c>
       <c r="C718" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D718" s="8" t="inlineStr">
         <is>
-          <t>38:07</t>
+          <t>38:08</t>
         </is>
       </c>
       <c r="E718" s="8" t="inlineStr">
         <is>
-          <t>35:55</t>
+          <t>36:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="719">
       <c r="A719" s="6" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B719" s="7" t="inlineStr">
         <is>
-          <t>Johan van Luijn</t>
+          <t>Edwin Tijhaar</t>
         </is>
       </c>
       <c r="C719" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D719" s="6" t="inlineStr">
         <is>
-          <t>38:08</t>
+          <t>38:09</t>
         </is>
       </c>
       <c r="E719" s="6" t="inlineStr">
         <is>
-          <t>36:23</t>
+          <t>34:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="720">
       <c r="A720" s="8" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B720" s="9" t="inlineStr">
         <is>
-          <t>Frank Boeree</t>
+          <t>Tim de Beijer</t>
         </is>
       </c>
       <c r="C720" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Udenhout</t>
         </is>
       </c>
       <c r="D720" s="8" t="inlineStr">
         <is>
-          <t>38:08</t>
+          <t>38:12</t>
         </is>
       </c>
       <c r="E720" s="8" t="inlineStr">
         <is>
-          <t>36:57</t>
+          <t>35:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="721">
       <c r="A721" s="6" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>203</t>
         </is>
       </c>
       <c r="B721" s="7" t="inlineStr">
         <is>
-          <t>Edwin Tijhaar</t>
+          <t>Sietse Van Echtelt</t>
         </is>
       </c>
       <c r="C721" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D721" s="6" t="inlineStr">
         <is>
-          <t>38:09</t>
+          <t>38:12</t>
         </is>
       </c>
       <c r="E721" s="6" t="inlineStr">
         <is>
-          <t>34:55</t>
+          <t>36:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="722">
       <c r="A722" s="8" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>204</t>
         </is>
       </c>
       <c r="B722" s="9" t="inlineStr">
         <is>
-          <t>Tim de Beijer</t>
+          <t>Willem Lageweg</t>
         </is>
       </c>
       <c r="C722" s="9" t="inlineStr">
         <is>
-          <t>Udenhout</t>
+          <t>Koster-eilanders</t>
         </is>
       </c>
       <c r="D722" s="8" t="inlineStr">
         <is>
-          <t>38:12</t>
+          <t>38:18</t>
         </is>
       </c>
       <c r="E722" s="8" t="inlineStr">
         <is>
-          <t>35:59</t>
+          <t>36:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="723">
       <c r="A723" s="6" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>205</t>
         </is>
       </c>
       <c r="B723" s="7" t="inlineStr">
         <is>
-          <t>Sietse Van Echtelt</t>
+          <t>Jaap Han van Sloten</t>
         </is>
       </c>
       <c r="C723" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Fiber for the win</t>
         </is>
       </c>
       <c r="D723" s="6" t="inlineStr">
         <is>
-          <t>38:12</t>
+          <t>38:20</t>
         </is>
       </c>
       <c r="E723" s="6" t="inlineStr">
         <is>
-          <t>36:23</t>
+          <t>36:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="724">
       <c r="A724" s="8" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>206</t>
         </is>
       </c>
       <c r="B724" s="9" t="inlineStr">
         <is>
-          <t>Willem Lageweg</t>
+          <t>Thijs de Jong</t>
         </is>
       </c>
       <c r="C724" s="9" t="inlineStr">
         <is>
-          <t>Koster-eilanders</t>
+          <t>Relight my fiber</t>
         </is>
       </c>
       <c r="D724" s="8" t="inlineStr">
         <is>
-          <t>38:18</t>
+          <t>38:21</t>
         </is>
       </c>
       <c r="E724" s="8" t="inlineStr">
         <is>
-          <t>36:00</t>
+          <t>37:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="725">
       <c r="A725" s="6" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>207</t>
         </is>
       </c>
       <c r="B725" s="7" t="inlineStr">
         <is>
-          <t>Jaap Han van Sloten</t>
+          <t>Remon De Jong</t>
         </is>
       </c>
       <c r="C725" s="7" t="inlineStr">
         <is>
-          <t>Fiber for the win</t>
+          <t>Sam's Fit Gym 5</t>
         </is>
       </c>
       <c r="D725" s="6" t="inlineStr">
         <is>
-          <t>38:20</t>
+          <t>38:28</t>
         </is>
       </c>
       <c r="E725" s="6" t="inlineStr">
         <is>
-          <t>36:59</t>
+          <t>35:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="726">
       <c r="A726" s="8" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>208</t>
         </is>
       </c>
       <c r="B726" s="9" t="inlineStr">
         <is>
-          <t>Thijs de Jong</t>
+          <t>Nomikos Skyllas</t>
         </is>
       </c>
       <c r="C726" s="9" t="inlineStr">
         <is>
-          <t>Relight my fiber</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D726" s="8" t="inlineStr">
         <is>
-          <t>38:21</t>
+          <t>38:35</t>
         </is>
       </c>
       <c r="E726" s="8" t="inlineStr">
         <is>
-          <t>37:01</t>
+          <t>37:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="727">
       <c r="A727" s="6" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>209</t>
         </is>
       </c>
       <c r="B727" s="7" t="inlineStr">
         <is>
-          <t>Remon De Jong</t>
+          <t>Harro Bos</t>
         </is>
       </c>
       <c r="C727" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 5</t>
+          <t>Woudenberg</t>
         </is>
       </c>
       <c r="D727" s="6" t="inlineStr">
         <is>
-          <t>38:28</t>
+          <t>38:39</t>
         </is>
       </c>
       <c r="E727" s="6" t="inlineStr">
         <is>
-          <t>35:30</t>
+          <t>35:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="728">
       <c r="A728" s="8" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>210</t>
         </is>
       </c>
       <c r="B728" s="9" t="inlineStr">
         <is>
-          <t>Nomikos Skyllas</t>
+          <t>Mike Van Toll</t>
         </is>
       </c>
       <c r="C728" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D728" s="8" t="inlineStr">
         <is>
-          <t>38:35</t>
+          <t>38:43</t>
         </is>
       </c>
       <c r="E728" s="8" t="inlineStr">
         <is>
-          <t>37:31</t>
+          <t>37:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="729">
       <c r="A729" s="6" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>211</t>
         </is>
       </c>
       <c r="B729" s="7" t="inlineStr">
         <is>
-          <t>Harro Bos</t>
+          <t>Geert Ramakers</t>
         </is>
       </c>
       <c r="C729" s="7" t="inlineStr">
         <is>
-          <t>Woudenberg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D729" s="6" t="inlineStr">
         <is>
-          <t>38:39</t>
+          <t>38:47</t>
         </is>
       </c>
       <c r="E729" s="6" t="inlineStr">
         <is>
-          <t>35:27</t>
+          <t>36:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="730">
       <c r="A730" s="8" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>212</t>
         </is>
       </c>
       <c r="B730" s="9" t="inlineStr">
         <is>
-          <t>Mike Van Toll</t>
+          <t>Almer van Oosterum</t>
         </is>
       </c>
       <c r="C730" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D730" s="8" t="inlineStr">
         <is>
-          <t>38:43</t>
+          <t>39:16</t>
         </is>
       </c>
       <c r="E730" s="8" t="inlineStr">
         <is>
-          <t>37:28</t>
+          <t>39:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="731">
       <c r="A731" s="6" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>213</t>
         </is>
       </c>
       <c r="B731" s="7" t="inlineStr">
         <is>
-          <t>Geert Ramakers</t>
+          <t>Ids Jan Boersma</t>
         </is>
       </c>
       <c r="C731" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D731" s="6" t="inlineStr">
         <is>
-          <t>38:47</t>
+          <t>39:17</t>
         </is>
       </c>
       <c r="E731" s="6" t="inlineStr">
         <is>
-          <t>36:44</t>
+          <t>38:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="732">
       <c r="A732" s="8" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>214</t>
         </is>
       </c>
       <c r="B732" s="9" t="inlineStr">
         <is>
-          <t>Almer van Oosterum</t>
+          <t>Peter de la Mar</t>
         </is>
       </c>
       <c r="C732" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D732" s="8" t="inlineStr">
         <is>
-          <t>39:16</t>
+          <t>39:24</t>
         </is>
       </c>
       <c r="E732" s="8" t="inlineStr">
         <is>
-          <t>39:02</t>
+          <t>36:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="733">
       <c r="A733" s="6" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>215</t>
         </is>
       </c>
       <c r="B733" s="7" t="inlineStr">
         <is>
-          <t>Ids Jan Boersma</t>
+          <t>Ron Rutgers</t>
         </is>
       </c>
       <c r="C733" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D733" s="6" t="inlineStr">
         <is>
-          <t>39:17</t>
+          <t>39:28</t>
         </is>
       </c>
       <c r="E733" s="6" t="inlineStr">
         <is>
-          <t>38:01</t>
+          <t>36:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="734">
       <c r="A734" s="8" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>216</t>
         </is>
       </c>
       <c r="B734" s="9" t="inlineStr">
         <is>
-          <t>Peter de la Mar</t>
+          <t>Cees Valstar</t>
         </is>
       </c>
       <c r="C734" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Loopgroep Zeist 1</t>
         </is>
       </c>
       <c r="D734" s="8" t="inlineStr">
         <is>
-          <t>39:24</t>
+          <t>39:31</t>
         </is>
       </c>
       <c r="E734" s="8" t="inlineStr">
         <is>
-          <t>36:45</t>
+          <t>36:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="735">
       <c r="A735" s="6" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>217</t>
         </is>
       </c>
       <c r="B735" s="7" t="inlineStr">
         <is>
-          <t>Ron Rutgers</t>
+          <t>Melvin Tuinfort</t>
         </is>
       </c>
       <c r="C735" s="7" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Fiber to the finish</t>
         </is>
       </c>
       <c r="D735" s="6" t="inlineStr">
         <is>
-          <t>39:28</t>
+          <t>39:39</t>
         </is>
       </c>
       <c r="E735" s="6" t="inlineStr">
         <is>
-          <t>36:34</t>
+          <t>38:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="736">
       <c r="A736" s="8" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>218</t>
         </is>
       </c>
       <c r="B736" s="9" t="inlineStr">
         <is>
-          <t>Cees Valstar</t>
+          <t>Ben Greeven</t>
         </is>
       </c>
       <c r="C736" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Zeist 1</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D736" s="8" t="inlineStr">
         <is>
-          <t>39:31</t>
+          <t>39:47</t>
         </is>
       </c>
       <c r="E736" s="8" t="inlineStr">
         <is>
-          <t>36:40</t>
+          <t>37:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="737">
       <c r="A737" s="6" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>219</t>
         </is>
       </c>
       <c r="B737" s="7" t="inlineStr">
         <is>
-          <t>Melvin Tuinfort</t>
+          <t>Niels Tacoma</t>
         </is>
       </c>
       <c r="C737" s="7" t="inlineStr">
         <is>
-          <t>Fiber to the finish</t>
+          <t>Dr Breveestraat</t>
         </is>
       </c>
       <c r="D737" s="6" t="inlineStr">
         <is>
-          <t>39:39</t>
+          <t>40:01</t>
         </is>
       </c>
       <c r="E737" s="6" t="inlineStr">
         <is>
-          <t>38:08</t>
+          <t>37:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="738">
       <c r="A738" s="8" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>220</t>
         </is>
       </c>
       <c r="B738" s="9" t="inlineStr">
         <is>
-          <t>Ben Greeven</t>
+          <t>Bas Veerman</t>
         </is>
       </c>
       <c r="C738" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Loopgroep Zeist 2</t>
         </is>
       </c>
       <c r="D738" s="8" t="inlineStr">
         <is>
-          <t>39:47</t>
+          <t>40:04</t>
         </is>
       </c>
       <c r="E738" s="8" t="inlineStr">
         <is>
-          <t>37:52</t>
+          <t>37:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="739">
       <c r="A739" s="6" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>221</t>
         </is>
       </c>
       <c r="B739" s="7" t="inlineStr">
         <is>
-          <t>Niels Tacoma</t>
+          <t>Paul van Amersfoort</t>
         </is>
       </c>
       <c r="C739" s="7" t="inlineStr">
         <is>
-          <t>Dr Breveestraat</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D739" s="6" t="inlineStr">
         <is>
-          <t>40:01</t>
+          <t>40:11</t>
         </is>
       </c>
       <c r="E739" s="6" t="inlineStr">
         <is>
-          <t>37:56</t>
+          <t>38:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="740">
       <c r="A740" s="8" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>222</t>
         </is>
       </c>
       <c r="B740" s="9" t="inlineStr">
         <is>
-          <t>Bas Veerman</t>
+          <t>Hans Ligthart</t>
         </is>
       </c>
       <c r="C740" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Zeist 2</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D740" s="8" t="inlineStr">
         <is>
-          <t>40:04</t>
+          <t>40:15</t>
         </is>
       </c>
       <c r="E740" s="8" t="inlineStr">
         <is>
-          <t>37:28</t>
+          <t>37:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="741">
       <c r="A741" s="6" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>223</t>
         </is>
       </c>
       <c r="B741" s="7" t="inlineStr">
         <is>
-          <t>Paul van Amersfoort</t>
+          <t>Rob Mostert</t>
         </is>
       </c>
       <c r="C741" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Purmerend</t>
         </is>
       </c>
       <c r="D741" s="6" t="inlineStr">
         <is>
-          <t>40:11</t>
+          <t>40:22</t>
         </is>
       </c>
       <c r="E741" s="6" t="inlineStr">
         <is>
-          <t>38:32</t>
+          <t>38:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="742">
       <c r="A742" s="8" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>224</t>
         </is>
       </c>
       <c r="B742" s="9" t="inlineStr">
         <is>
-          <t>Hans Ligthart</t>
+          <t>Roel van Rossum</t>
         </is>
       </c>
       <c r="C742" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D742" s="8" t="inlineStr">
         <is>
-          <t>40:15</t>
+          <t>40:32</t>
         </is>
       </c>
       <c r="E742" s="8" t="inlineStr">
         <is>
-          <t>37:19</t>
+          <t>40:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="743">
       <c r="A743" s="6" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>225</t>
         </is>
       </c>
       <c r="B743" s="7" t="inlineStr">
         <is>
-          <t>Rob Mostert</t>
+          <t>Frits van Luxemburg</t>
         </is>
       </c>
       <c r="C743" s="7" t="inlineStr">
         <is>
-          <t>Purmerend</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D743" s="6" t="inlineStr">
         <is>
-          <t>40:22</t>
+          <t>41:35</t>
         </is>
       </c>
       <c r="E743" s="6" t="inlineStr">
         <is>
-          <t>38:19</t>
+          <t>39:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="744">
       <c r="A744" s="8" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>226</t>
         </is>
       </c>
       <c r="B744" s="9" t="inlineStr">
         <is>
-          <t>Roel van Rossum</t>
+          <t>Chester Van Deudekom</t>
         </is>
       </c>
       <c r="C744" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D744" s="8" t="inlineStr">
         <is>
-          <t>40:32</t>
+          <t>41:47</t>
         </is>
       </c>
       <c r="E744" s="8" t="inlineStr">
         <is>
-          <t>40:14</t>
+          <t>39:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="745">
       <c r="A745" s="6" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>227</t>
         </is>
       </c>
       <c r="B745" s="7" t="inlineStr">
         <is>
-          <t>Frits van Luxemburg</t>
+          <t>Lammer Kroessen</t>
         </is>
       </c>
       <c r="C745" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D745" s="6" t="inlineStr">
         <is>
-          <t>41:35</t>
+          <t>41:55</t>
         </is>
       </c>
       <c r="E745" s="6" t="inlineStr">
         <is>
-          <t>39:15</t>
+          <t>40:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="746">
       <c r="A746" s="8" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>228</t>
         </is>
       </c>
       <c r="B746" s="9" t="inlineStr">
         <is>
-          <t>Chester Van Deudekom</t>
+          <t>Simon Dippel</t>
         </is>
       </c>
       <c r="C746" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D746" s="8" t="inlineStr">
         <is>
-          <t>41:47</t>
+          <t>41:56</t>
         </is>
       </c>
       <c r="E746" s="8" t="inlineStr">
         <is>
-          <t>39:11</t>
+          <t>40:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="747">
       <c r="A747" s="6" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>229</t>
         </is>
       </c>
       <c r="B747" s="7" t="inlineStr">
         <is>
-          <t>Lammer Kroessen</t>
+          <t>Henk van t End</t>
         </is>
       </c>
       <c r="C747" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D747" s="6" t="inlineStr">
         <is>
-          <t>41:55</t>
+          <t>42:12</t>
         </is>
       </c>
       <c r="E747" s="6" t="inlineStr">
         <is>
-          <t>40:19</t>
+          <t>41:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="748">
       <c r="A748" s="8" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>230</t>
         </is>
       </c>
       <c r="B748" s="9" t="inlineStr">
         <is>
-          <t>Simon Dippel</t>
+          <t>Bram Vd Boom</t>
         </is>
       </c>
       <c r="C748" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Watervlugge counterspitsen</t>
         </is>
       </c>
       <c r="D748" s="8" t="inlineStr">
         <is>
-          <t>41:56</t>
+          <t>43:01</t>
         </is>
       </c>
       <c r="E748" s="8" t="inlineStr">
         <is>
-          <t>40:02</t>
+          <t>40:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="749">
       <c r="A749" s="6" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>231</t>
         </is>
       </c>
       <c r="B749" s="7" t="inlineStr">
         <is>
-          <t>Henk van t End</t>
+          <t>Lex van der Meer</t>
         </is>
       </c>
       <c r="C749" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D749" s="6" t="inlineStr">
         <is>
-          <t>42:12</t>
+          <t>43:35</t>
         </is>
       </c>
       <c r="E749" s="6" t="inlineStr">
         <is>
-          <t>41:34</t>
+          <t>40:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="750">
       <c r="A750" s="8" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>232</t>
         </is>
       </c>
       <c r="B750" s="9" t="inlineStr">
         <is>
-          <t>Bram Vd Boom</t>
+          <t>Zach Tijhaar</t>
         </is>
       </c>
       <c r="C750" s="9" t="inlineStr">
         <is>
-          <t>Watervlugge counterspitsen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D750" s="8" t="inlineStr">
         <is>
-          <t>43:01</t>
+          <t>43:36</t>
         </is>
       </c>
       <c r="E750" s="8" t="inlineStr">
         <is>
-          <t>40:58</t>
+          <t>40:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="751">
       <c r="A751" s="6" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>233</t>
         </is>
       </c>
       <c r="B751" s="7" t="inlineStr">
         <is>
-          <t>Lex van der Meer</t>
+          <t>Marcel Metzelaar</t>
         </is>
       </c>
       <c r="C751" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D751" s="6" t="inlineStr">
         <is>
-          <t>43:35</t>
+          <t>44:07</t>
         </is>
       </c>
       <c r="E751" s="6" t="inlineStr">
         <is>
-          <t>40:32</t>
+          <t>42:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="752">
       <c r="A752" s="8" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>234</t>
         </is>
       </c>
       <c r="B752" s="9" t="inlineStr">
         <is>
-          <t>Zach Tijhaar</t>
+          <t>Arjo De Ligt</t>
         </is>
       </c>
       <c r="C752" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Sam's Fit Gym 4</t>
         </is>
       </c>
       <c r="D752" s="8" t="inlineStr">
         <is>
-          <t>43:36</t>
+          <t>44:11</t>
         </is>
       </c>
       <c r="E752" s="8" t="inlineStr">
         <is>
-          <t>40:23</t>
+          <t>41:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="753">
       <c r="A753" s="6" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>235</t>
         </is>
       </c>
       <c r="B753" s="7" t="inlineStr">
         <is>
-          <t>Marcel Metzelaar</t>
+          <t>Rob Beeldman</t>
         </is>
       </c>
       <c r="C753" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Vollenhove</t>
         </is>
       </c>
       <c r="D753" s="6" t="inlineStr">
         <is>
-          <t>44:07</t>
+          <t>45:02</t>
         </is>
       </c>
       <c r="E753" s="6" t="inlineStr">
         <is>
-          <t>42:19</t>
+          <t>44:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="754">
       <c r="A754" s="8" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B754" s="9" t="inlineStr">
         <is>
-          <t>Arjo De Ligt</t>
+          <t>Alex van Oosterum</t>
         </is>
       </c>
       <c r="C754" s="9" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 4</t>
+          <t>Nieuw-Lekkerland</t>
         </is>
       </c>
       <c r="D754" s="8" t="inlineStr">
         <is>
-          <t>44:11</t>
+          <t>45:10</t>
         </is>
       </c>
       <c r="E754" s="8" t="inlineStr">
         <is>
-          <t>41:16</t>
+          <t>42:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="755">
       <c r="A755" s="6" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B755" s="7" t="inlineStr">
         <is>
-          <t>Rob Beeldman</t>
+          <t>Maarten van den Akker</t>
         </is>
       </c>
       <c r="C755" s="7" t="inlineStr">
         <is>
-          <t>Vollenhove</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D755" s="6" t="inlineStr">
         <is>
-          <t>45:02</t>
+          <t>45:47</t>
         </is>
       </c>
       <c r="E755" s="6" t="inlineStr">
         <is>
-          <t>44:11</t>
+          <t>43:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="756">
       <c r="A756" s="8" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B756" s="9" t="inlineStr">
         <is>
-          <t>Alex van Oosterum</t>
+          <t>Rob Oostdam</t>
         </is>
       </c>
       <c r="C756" s="9" t="inlineStr">
         <is>
-          <t>Nieuw-Lekkerland</t>
+          <t>Soest</t>
         </is>
       </c>
       <c r="D756" s="8" t="inlineStr">
         <is>
-          <t>45:10</t>
+          <t>45:57</t>
         </is>
       </c>
       <c r="E756" s="8" t="inlineStr">
         <is>
-          <t>42:23</t>
+          <t>42:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="757">
       <c r="A757" s="6" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>239</t>
         </is>
       </c>
       <c r="B757" s="7" t="inlineStr">
         <is>
-          <t>Maarten van den Akker</t>
+          <t>Johan Kers</t>
         </is>
       </c>
       <c r="C757" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Vianen Ut</t>
         </is>
       </c>
       <c r="D757" s="6" t="inlineStr">
         <is>
-          <t>45:47</t>
+          <t>46:06</t>
         </is>
       </c>
       <c r="E757" s="6" t="inlineStr">
         <is>
-          <t>43:12</t>
+          <t>43:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="758">
       <c r="A758" s="8" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B758" s="9" t="inlineStr">
         <is>
-          <t>Rob Oostdam</t>
+          <t>Patrick Duijst</t>
         </is>
       </c>
       <c r="C758" s="9" t="inlineStr">
         <is>
-          <t>Soest</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D758" s="8" t="inlineStr">
         <is>
-          <t>45:57</t>
+          <t>46:22</t>
         </is>
       </c>
       <c r="E758" s="8" t="inlineStr">
         <is>
-          <t>42:51</t>
+          <t>45:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="759">
       <c r="A759" s="6" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B759" s="7" t="inlineStr">
         <is>
-          <t>Johan Kers</t>
+          <t>Hein van Rossum</t>
         </is>
       </c>
       <c r="C759" s="7" t="inlineStr">
         <is>
-          <t>Vianen Ut</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D759" s="6" t="inlineStr">
         <is>
-          <t>46:06</t>
+          <t>46:32</t>
         </is>
       </c>
       <c r="E759" s="6" t="inlineStr">
         <is>
-          <t>43:29</t>
+          <t>43:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="760">
       <c r="A760" s="8" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>242</t>
         </is>
       </c>
       <c r="B760" s="9" t="inlineStr">
         <is>
-          <t>Patrick Duijst</t>
+          <t>Levy Mandersloot</t>
         </is>
       </c>
       <c r="C760" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Sam's Fit Gym 4</t>
         </is>
       </c>
       <c r="D760" s="8" t="inlineStr">
         <is>
-          <t>46:22</t>
+          <t>47:23</t>
         </is>
       </c>
       <c r="E760" s="8" t="inlineStr">
         <is>
-          <t>45:40</t>
+          <t>44:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="761">
       <c r="A761" s="6" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B761" s="7" t="inlineStr">
         <is>
-          <t>Hein van Rossum</t>
+          <t>Randal Bool</t>
         </is>
       </c>
       <c r="C761" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D761" s="6" t="inlineStr">
         <is>
-          <t>46:32</t>
+          <t>48:39</t>
         </is>
       </c>
       <c r="E761" s="6" t="inlineStr">
         <is>
-          <t>43:40</t>
+          <t>46:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="762">
       <c r="A762" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>244</t>
         </is>
       </c>
       <c r="B762" s="9" t="inlineStr">
         <is>
-          <t>Levy Mandersloot</t>
+          <t>Huibert van Weverwijk</t>
         </is>
       </c>
       <c r="C762" s="9" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 4</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D762" s="8" t="inlineStr">
         <is>
-          <t>47:23</t>
+          <t>49:30</t>
         </is>
       </c>
       <c r="E762" s="8" t="inlineStr">
         <is>
-          <t>44:27</t>
+          <t>47:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="763">
       <c r="A763" s="6" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>245</t>
         </is>
       </c>
       <c r="B763" s="7" t="inlineStr">
         <is>
-          <t>Randal Bool</t>
+          <t>Hans Honings</t>
         </is>
       </c>
       <c r="C763" s="7" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D763" s="6" t="inlineStr">
         <is>
-          <t>48:39</t>
+          <t>49:53</t>
         </is>
       </c>
       <c r="E763" s="6" t="inlineStr">
         <is>
-          <t>46:35</t>
+          <t>49:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="764">
       <c r="A764" s="8" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>246</t>
         </is>
       </c>
       <c r="B764" s="9" t="inlineStr">
         <is>
-          <t>Huibert van Weverwijk</t>
+          <t>Frank Nieuwhoff</t>
         </is>
       </c>
       <c r="C764" s="9" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Sam's Fit Gym 1</t>
         </is>
       </c>
       <c r="D764" s="8" t="inlineStr">
         <is>
-          <t>49:30</t>
+          <t>53:15</t>
         </is>
       </c>
       <c r="E764" s="8" t="inlineStr">
         <is>
-          <t>47:44</t>
+          <t>50:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="765">
       <c r="A765" s="6" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B765" s="7" t="inlineStr">
         <is>
-          <t>Hans Honings</t>
+          <t>Jelle de Gruyter</t>
         </is>
       </c>
       <c r="C765" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D765" s="6" t="inlineStr">
         <is>
-          <t>49:53</t>
+          <t>54:02</t>
         </is>
       </c>
       <c r="E765" s="6" t="inlineStr">
         <is>
-          <t>49:12</t>
+          <t>51:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="766">
       <c r="A766" s="8" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B766" s="9" t="inlineStr">
         <is>
-          <t>Frank Nieuwhoff</t>
+          <t>Rover van der Horst</t>
         </is>
       </c>
       <c r="C766" s="9" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 1</t>
+          <t>Vleuten</t>
         </is>
       </c>
       <c r="D766" s="8" t="inlineStr">
         <is>
-          <t>53:15</t>
+          <t>58:02</t>
         </is>
       </c>
       <c r="E766" s="8" t="inlineStr">
         <is>
-          <t>50:17</t>
+          <t>57:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="767">
       <c r="A767" s="6" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>249</t>
         </is>
       </c>
       <c r="B767" s="7" t="inlineStr">
         <is>
-          <t>Jelle de Gruyter</t>
+          <t>Sam van den Hof</t>
         </is>
       </c>
       <c r="C767" s="7" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Sam's Fit Gym 3</t>
         </is>
       </c>
       <c r="D767" s="6" t="inlineStr">
         <is>
-          <t>54:02</t>
+          <t>58:07</t>
         </is>
       </c>
       <c r="E767" s="6" t="inlineStr">
         <is>
-          <t>51:06</t>
+          <t>55:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="768">
       <c r="A768" s="8" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>250</t>
         </is>
       </c>
       <c r="B768" s="9" t="inlineStr">
         <is>
-          <t>Rover van der Horst</t>
+          <t>Daan de Vries</t>
         </is>
       </c>
       <c r="C768" s="9" t="inlineStr">
         <is>
-          <t>Vleuten</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D768" s="8" t="inlineStr">
         <is>
-          <t>58:02</t>
+          <t>59:08</t>
         </is>
       </c>
       <c r="E768" s="8" t="inlineStr">
         <is>
-          <t>57:45</t>
-[...28 lines deleted...]
-      </c>
+          <t>57:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
+      <c r="A769" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="770">
-      <c r="A770" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A771" s="1"/>
+      <c r="A770" s="4" t="inlineStr">
+        <is>
+          <t>V6KM, 6 KM</t>
+        </is>
+      </c>
+      <c r="B770" s="4"/>
+      <c r="C770" s="4"/>
+      <c r="D770" s="4"/>
+      <c r="E770" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="771">
+      <c r="A771" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B771" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C771" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D771" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E771" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="772">
-      <c r="A772" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E772" s="4"/>
+      <c r="A772" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B772" s="7" t="inlineStr">
+        <is>
+          <t>Simche Heringa</t>
+        </is>
+      </c>
+      <c r="C772" s="7" t="inlineStr">
+        <is>
+          <t>I have a dream</t>
+        </is>
+      </c>
+      <c r="D772" s="6" t="inlineStr">
+        <is>
+          <t>23:36</t>
+        </is>
+      </c>
+      <c r="E772" s="6" t="inlineStr">
+        <is>
+          <t>23:33</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="773">
-      <c r="A773" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Netto</t>
+      <c r="A773" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B773" s="9" t="inlineStr">
+        <is>
+          <t>Mariska van Sprundel</t>
+        </is>
+      </c>
+      <c r="C773" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D773" s="8" t="inlineStr">
+        <is>
+          <t>23:56</t>
+        </is>
+      </c>
+      <c r="E773" s="8" t="inlineStr">
+        <is>
+          <t>23:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="774">
       <c r="A774" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B774" s="7" t="inlineStr">
         <is>
-          <t>Simche Heringa</t>
+          <t>Anne van Wendel de Joode</t>
         </is>
       </c>
       <c r="C774" s="7" t="inlineStr">
         <is>
           <t>I have a dream</t>
         </is>
       </c>
       <c r="D774" s="6" t="inlineStr">
         <is>
-          <t>23:36</t>
+          <t>24:07</t>
         </is>
       </c>
       <c r="E774" s="6" t="inlineStr">
         <is>
-          <t>23:33</t>
+          <t>24:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="775">
       <c r="A775" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B775" s="9" t="inlineStr">
         <is>
-          <t>Mariska van Sprundel</t>
+          <t>Jacqueline van Drunen</t>
         </is>
       </c>
       <c r="C775" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeewolde</t>
         </is>
       </c>
       <c r="D775" s="8" t="inlineStr">
         <is>
-          <t>23:56</t>
+          <t>24:39</t>
         </is>
       </c>
       <c r="E775" s="8" t="inlineStr">
         <is>
-          <t>23:54</t>
+          <t>24:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="776">
       <c r="A776" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B776" s="7" t="inlineStr">
         <is>
-          <t>Anne van Wendel de Joode</t>
+          <t>Josien Van der Velde</t>
         </is>
       </c>
       <c r="C776" s="7" t="inlineStr">
         <is>
           <t>I have a dream</t>
         </is>
       </c>
       <c r="D776" s="6" t="inlineStr">
         <is>
-          <t>24:07</t>
+          <t>24:41</t>
         </is>
       </c>
       <c r="E776" s="6" t="inlineStr">
         <is>
-          <t>24:00</t>
+          <t>24:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="777">
       <c r="A777" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B777" s="9" t="inlineStr">
         <is>
-          <t>Jacqueline van Drunen</t>
+          <t>Helen Hofstede</t>
         </is>
       </c>
       <c r="C777" s="9" t="inlineStr">
         <is>
-          <t>Zeewolde</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D777" s="8" t="inlineStr">
         <is>
-          <t>24:39</t>
+          <t>24:41</t>
         </is>
       </c>
       <c r="E777" s="8" t="inlineStr">
         <is>
-          <t>24:35</t>
+          <t>24:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="778">
       <c r="A778" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B778" s="7" t="inlineStr">
         <is>
-          <t>Josien Van der Velde</t>
+          <t>Karin Hommen</t>
         </is>
       </c>
       <c r="C778" s="7" t="inlineStr">
         <is>
-          <t>I have a dream</t>
+          <t>PWLC 1</t>
         </is>
       </c>
       <c r="D778" s="6" t="inlineStr">
         <is>
-          <t>24:41</t>
+          <t>24:48</t>
         </is>
       </c>
       <c r="E778" s="6" t="inlineStr">
         <is>
-          <t>24:34</t>
+          <t>24:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="779">
       <c r="A779" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B779" s="9" t="inlineStr">
         <is>
-          <t>Helen Hofstede</t>
+          <t>Marlies van Breen</t>
         </is>
       </c>
       <c r="C779" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D779" s="8" t="inlineStr">
         <is>
-          <t>24:41</t>
+          <t>24:53</t>
         </is>
       </c>
       <c r="E779" s="8" t="inlineStr">
         <is>
-          <t>24:38</t>
+          <t>24:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="780">
       <c r="A780" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B780" s="7" t="inlineStr">
         <is>
-          <t>Karin Hommen</t>
+          <t>Gonnie Kruize</t>
         </is>
       </c>
       <c r="C780" s="7" t="inlineStr">
         <is>
-          <t>PWLC 1</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D780" s="6" t="inlineStr">
         <is>
-          <t>24:48</t>
+          <t>25:18</t>
         </is>
       </c>
       <c r="E780" s="6" t="inlineStr">
         <is>
-          <t>24:46</t>
+          <t>25:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="781">
       <c r="A781" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B781" s="9" t="inlineStr">
         <is>
-          <t>Marlies van Breen</t>
+          <t>Ronja van Oostenbrugge</t>
         </is>
       </c>
       <c r="C781" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D781" s="8" t="inlineStr">
         <is>
-          <t>24:53</t>
+          <t>26:09</t>
         </is>
       </c>
       <c r="E781" s="8" t="inlineStr">
         <is>
-          <t>24:47</t>
+          <t>25:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="782">
       <c r="A782" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B782" s="7" t="inlineStr">
         <is>
-          <t>Gonnie Kruize</t>
+          <t>Anja Mourik</t>
         </is>
       </c>
       <c r="C782" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Dr Breveestraat</t>
         </is>
       </c>
       <c r="D782" s="6" t="inlineStr">
         <is>
-          <t>25:18</t>
+          <t>26:53</t>
         </is>
       </c>
       <c r="E782" s="6" t="inlineStr">
         <is>
-          <t>25:13</t>
+          <t>26:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="783">
       <c r="A783" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B783" s="9" t="inlineStr">
         <is>
-          <t>Ronja van Oostenbrugge</t>
+          <t>Gelieke Steeghs</t>
         </is>
       </c>
       <c r="C783" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D783" s="8" t="inlineStr">
         <is>
-          <t>26:09</t>
+          <t>26:56</t>
         </is>
       </c>
       <c r="E783" s="8" t="inlineStr">
         <is>
-          <t>25:54</t>
+          <t>26:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="784">
       <c r="A784" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B784" s="7" t="inlineStr">
         <is>
-          <t>Anja Mourik</t>
+          <t>Geke Bouwers</t>
         </is>
       </c>
       <c r="C784" s="7" t="inlineStr">
         <is>
-          <t>Dr Breveestraat</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D784" s="6" t="inlineStr">
         <is>
-          <t>26:53</t>
+          <t>28:12</t>
         </is>
       </c>
       <c r="E784" s="6" t="inlineStr">
         <is>
-          <t>26:51</t>
+          <t>28:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="785">
       <c r="A785" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B785" s="9" t="inlineStr">
         <is>
-          <t>Gelieke Steeghs</t>
+          <t>Jikke Balkema</t>
         </is>
       </c>
       <c r="C785" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D785" s="8" t="inlineStr">
         <is>
-          <t>26:56</t>
+          <t>28:19</t>
         </is>
       </c>
       <c r="E785" s="8" t="inlineStr">
         <is>
-          <t>26:52</t>
+          <t>28:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="786">
       <c r="A786" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B786" s="7" t="inlineStr">
         <is>
-          <t>Geke Bouwers</t>
+          <t>Henriette De Hoog</t>
         </is>
       </c>
       <c r="C786" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>PWLC 2</t>
         </is>
       </c>
       <c r="D786" s="6" t="inlineStr">
         <is>
-          <t>28:12</t>
+          <t>28:46</t>
         </is>
       </c>
       <c r="E786" s="6" t="inlineStr">
         <is>
-          <t>28:04</t>
+          <t>28:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="787">
       <c r="A787" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B787" s="9" t="inlineStr">
         <is>
-          <t>Jikke Balkema</t>
+          <t>Iris Ridder</t>
         </is>
       </c>
       <c r="C787" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D787" s="8" t="inlineStr">
         <is>
-          <t>28:19</t>
+          <t>28:51</t>
         </is>
       </c>
       <c r="E787" s="8" t="inlineStr">
         <is>
-          <t>28:12</t>
+          <t>28:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="788">
       <c r="A788" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B788" s="7" t="inlineStr">
         <is>
-          <t>Henriette De Hoog</t>
+          <t>Caroline Dijkstra</t>
         </is>
       </c>
       <c r="C788" s="7" t="inlineStr">
         <is>
-          <t>PWLC 2</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D788" s="6" t="inlineStr">
         <is>
-          <t>28:46</t>
+          <t>28:57</t>
         </is>
       </c>
       <c r="E788" s="6" t="inlineStr">
         <is>
-          <t>28:44</t>
+          <t>27:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="789">
       <c r="A789" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B789" s="9" t="inlineStr">
         <is>
-          <t>Iris Ridder</t>
+          <t>Marleen Kas</t>
         </is>
       </c>
       <c r="C789" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D789" s="8" t="inlineStr">
         <is>
-          <t>28:51</t>
+          <t>28:59</t>
         </is>
       </c>
       <c r="E789" s="8" t="inlineStr">
         <is>
-          <t>28:22</t>
+          <t>28:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="790">
       <c r="A790" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B790" s="7" t="inlineStr">
         <is>
-          <t>Caroline Dijkstra</t>
+          <t>Anne Schmidt</t>
         </is>
       </c>
       <c r="C790" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D790" s="6" t="inlineStr">
         <is>
-          <t>28:57</t>
+          <t>29:04</t>
         </is>
       </c>
       <c r="E790" s="6" t="inlineStr">
         <is>
-          <t>27:53</t>
+          <t>28:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="791">
       <c r="A791" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B791" s="9" t="inlineStr">
         <is>
-          <t>Marleen Kas</t>
+          <t>Floor Hulshof</t>
         </is>
       </c>
       <c r="C791" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D791" s="8" t="inlineStr">
         <is>
-          <t>28:59</t>
+          <t>29:05</t>
         </is>
       </c>
       <c r="E791" s="8" t="inlineStr">
         <is>
-          <t>28:20</t>
+          <t>28:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="792">
       <c r="A792" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B792" s="7" t="inlineStr">
         <is>
-          <t>Anne Schmidt</t>
+          <t>Esther Koolen</t>
         </is>
       </c>
       <c r="C792" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D792" s="6" t="inlineStr">
         <is>
-          <t>29:04</t>
+          <t>29:35</t>
         </is>
       </c>
       <c r="E792" s="6" t="inlineStr">
         <is>
-          <t>28:45</t>
+          <t>28:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="793">
       <c r="A793" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B793" s="9" t="inlineStr">
         <is>
-          <t>Floor Hulshof</t>
+          <t>Emma Sluijs</t>
         </is>
       </c>
       <c r="C793" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Eendrachtstraat</t>
         </is>
       </c>
       <c r="D793" s="8" t="inlineStr">
         <is>
-          <t>29:05</t>
+          <t>30:23</t>
         </is>
       </c>
       <c r="E793" s="8" t="inlineStr">
         <is>
-          <t>28:02</t>
+          <t>29:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="794">
       <c r="A794" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B794" s="7" t="inlineStr">
         <is>
-          <t>Esther Koolen</t>
+          <t>Marloes Noppers</t>
         </is>
       </c>
       <c r="C794" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D794" s="6" t="inlineStr">
         <is>
-          <t>29:35</t>
+          <t>30:27</t>
         </is>
       </c>
       <c r="E794" s="6" t="inlineStr">
         <is>
-          <t>28:25</t>
+          <t>30:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="795">
       <c r="A795" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B795" s="9" t="inlineStr">
         <is>
-          <t>Emma Sluijs</t>
+          <t>Annika de Jong</t>
         </is>
       </c>
       <c r="C795" s="9" t="inlineStr">
         <is>
-          <t>Eendrachtstraat</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D795" s="8" t="inlineStr">
         <is>
-          <t>30:23</t>
+          <t>30:37</t>
         </is>
       </c>
       <c r="E795" s="8" t="inlineStr">
         <is>
-          <t>29:30</t>
+          <t>30:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="796">
       <c r="A796" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B796" s="7" t="inlineStr">
         <is>
-          <t>Marloes Noppers</t>
+          <t>Jonna Snoek</t>
         </is>
       </c>
       <c r="C796" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D796" s="6" t="inlineStr">
         <is>
-          <t>30:27</t>
+          <t>31:29</t>
         </is>
       </c>
       <c r="E796" s="6" t="inlineStr">
         <is>
-          <t>30:22</t>
+          <t>30:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="797">
       <c r="A797" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B797" s="9" t="inlineStr">
         <is>
-          <t>Annika de Jong</t>
+          <t>Marije Vlaar</t>
         </is>
       </c>
       <c r="C797" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D797" s="8" t="inlineStr">
         <is>
-          <t>30:37</t>
+          <t>31:34</t>
         </is>
       </c>
       <c r="E797" s="8" t="inlineStr">
         <is>
-          <t>30:05</t>
+          <t>31:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="798">
       <c r="A798" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B798" s="7" t="inlineStr">
         <is>
-          <t>Jonna Snoek</t>
+          <t>Emma Kwint</t>
         </is>
       </c>
       <c r="C798" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D798" s="6" t="inlineStr">
         <is>
-          <t>31:29</t>
+          <t>31:38</t>
         </is>
       </c>
       <c r="E798" s="6" t="inlineStr">
         <is>
-          <t>30:37</t>
+          <t>30:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="799">
       <c r="A799" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B799" s="9" t="inlineStr">
         <is>
-          <t>Marije Vlaar</t>
+          <t>Guusje van der Vorst</t>
         </is>
       </c>
       <c r="C799" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>THE GLORIOUS FIVE</t>
         </is>
       </c>
       <c r="D799" s="8" t="inlineStr">
         <is>
-          <t>31:34</t>
+          <t>31:42</t>
         </is>
       </c>
       <c r="E799" s="8" t="inlineStr">
         <is>
-          <t>31:26</t>
+          <t>31:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="800">
       <c r="A800" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B800" s="7" t="inlineStr">
         <is>
-          <t>Emma Kwint</t>
+          <t>Isabelle den Herder</t>
         </is>
       </c>
       <c r="C800" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D800" s="6" t="inlineStr">
         <is>
-          <t>31:38</t>
+          <t>31:44</t>
         </is>
       </c>
       <c r="E800" s="6" t="inlineStr">
         <is>
           <t>30:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="801">
       <c r="A801" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B801" s="9" t="inlineStr">
         <is>
-          <t>Guusje van der Vorst</t>
+          <t>Susanne Lek</t>
         </is>
       </c>
       <c r="C801" s="9" t="inlineStr">
         <is>
-          <t>THE GLORIOUS FIVE</t>
+          <t>I have a dream</t>
         </is>
       </c>
       <c r="D801" s="8" t="inlineStr">
         <is>
-          <t>31:42</t>
+          <t>31:46</t>
         </is>
       </c>
       <c r="E801" s="8" t="inlineStr">
         <is>
-          <t>31:00</t>
+          <t>30:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="802">
       <c r="A802" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B802" s="7" t="inlineStr">
         <is>
-          <t>Isabelle den Herder</t>
+          <t>Ellen van Beek</t>
         </is>
       </c>
       <c r="C802" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D802" s="6" t="inlineStr">
         <is>
-          <t>31:44</t>
+          <t>31:49</t>
         </is>
       </c>
       <c r="E802" s="6" t="inlineStr">
         <is>
-          <t>30:57</t>
+          <t>30:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="803">
       <c r="A803" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B803" s="9" t="inlineStr">
         <is>
-          <t>Susanne Lek</t>
+          <t>Janneke Peeters</t>
         </is>
       </c>
       <c r="C803" s="9" t="inlineStr">
         <is>
-          <t>I have a dream</t>
+          <t>Targeting the Finish line</t>
         </is>
       </c>
       <c r="D803" s="8" t="inlineStr">
         <is>
-          <t>31:46</t>
+          <t>31:57</t>
         </is>
       </c>
       <c r="E803" s="8" t="inlineStr">
         <is>
-          <t>30:15</t>
+          <t>30:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="804">
       <c r="A804" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B804" s="7" t="inlineStr">
         <is>
-          <t>Ellen van Beek</t>
+          <t>Myrthe Bouman</t>
         </is>
       </c>
       <c r="C804" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>I have a dream</t>
         </is>
       </c>
       <c r="D804" s="6" t="inlineStr">
         <is>
-          <t>31:49</t>
+          <t>32:06</t>
         </is>
       </c>
       <c r="E804" s="6" t="inlineStr">
         <is>
-          <t>30:32</t>
+          <t>31:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="805">
       <c r="A805" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B805" s="9" t="inlineStr">
         <is>
-          <t>Janneke Peeters</t>
+          <t>Kim Cornelissen</t>
         </is>
       </c>
       <c r="C805" s="9" t="inlineStr">
         <is>
-          <t>Targeting the Finish line</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D805" s="8" t="inlineStr">
         <is>
-          <t>31:57</t>
+          <t>32:30</t>
         </is>
       </c>
       <c r="E805" s="8" t="inlineStr">
         <is>
-          <t>30:32</t>
+          <t>30:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="806">
       <c r="A806" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B806" s="7" t="inlineStr">
         <is>
-          <t>Myrthe Bouman</t>
+          <t>Martine Nagelkerke</t>
         </is>
       </c>
       <c r="C806" s="7" t="inlineStr">
         <is>
-          <t>I have a dream</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D806" s="6" t="inlineStr">
         <is>
-          <t>32:06</t>
+          <t>32:31</t>
         </is>
       </c>
       <c r="E806" s="6" t="inlineStr">
         <is>
-          <t>31:44</t>
+          <t>31:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="807">
       <c r="A807" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B807" s="9" t="inlineStr">
         <is>
-          <t>Kim Cornelissen</t>
+          <t>Merel Beltman</t>
         </is>
       </c>
       <c r="C807" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D807" s="8" t="inlineStr">
         <is>
-          <t>32:30</t>
+          <t>32:46</t>
         </is>
       </c>
       <c r="E807" s="8" t="inlineStr">
         <is>
-          <t>30:34</t>
+          <t>32:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="808">
       <c r="A808" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B808" s="7" t="inlineStr">
         <is>
-          <t>Martine Nagelkerke</t>
+          <t>Kirstin van der Lee</t>
         </is>
       </c>
       <c r="C808" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D808" s="6" t="inlineStr">
         <is>
-          <t>32:31</t>
+          <t>32:49</t>
         </is>
       </c>
       <c r="E808" s="6" t="inlineStr">
         <is>
-          <t>31:23</t>
+          <t>31:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="809">
       <c r="A809" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B809" s="9" t="inlineStr">
         <is>
-          <t>Merel Beltman</t>
+          <t>Jeanic Beker</t>
         </is>
       </c>
       <c r="C809" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D809" s="8" t="inlineStr">
         <is>
-          <t>32:46</t>
+          <t>33:21</t>
         </is>
       </c>
       <c r="E809" s="8" t="inlineStr">
         <is>
-          <t>32:09</t>
+          <t>32:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="810">
       <c r="A810" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B810" s="7" t="inlineStr">
         <is>
-          <t>Kirstin van der Lee</t>
+          <t>Nienke van den Berg</t>
         </is>
       </c>
       <c r="C810" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D810" s="6" t="inlineStr">
         <is>
-          <t>32:49</t>
+          <t>33:21</t>
         </is>
       </c>
       <c r="E810" s="6" t="inlineStr">
         <is>
-          <t>31:37</t>
+          <t>32:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="811">
       <c r="A811" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B811" s="9" t="inlineStr">
         <is>
-          <t>Jeanic Beker</t>
+          <t>Sari Wolters</t>
         </is>
       </c>
       <c r="C811" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D811" s="8" t="inlineStr">
         <is>
-          <t>33:21</t>
+          <t>33:53</t>
         </is>
       </c>
       <c r="E811" s="8" t="inlineStr">
         <is>
-          <t>32:13</t>
+          <t>31:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="812">
       <c r="A812" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B812" s="7" t="inlineStr">
         <is>
-          <t>Nienke van den Berg</t>
+          <t>Ilse Bijker</t>
         </is>
       </c>
       <c r="C812" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D812" s="6" t="inlineStr">
         <is>
-          <t>33:21</t>
+          <t>33:53</t>
         </is>
       </c>
       <c r="E812" s="6" t="inlineStr">
         <is>
-          <t>32:44</t>
+          <t>32:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="813">
       <c r="A813" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B813" s="9" t="inlineStr">
         <is>
-          <t>Sari Wolters</t>
+          <t>Emmy Manders</t>
         </is>
       </c>
       <c r="C813" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D813" s="8" t="inlineStr">
         <is>
           <t>33:53</t>
         </is>
       </c>
       <c r="E813" s="8" t="inlineStr">
         <is>
-          <t>31:47</t>
+          <t>33:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="814">
       <c r="A814" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B814" s="7" t="inlineStr">
         <is>
-          <t>Ilse Bijker</t>
+          <t>Renée Filius</t>
         </is>
       </c>
       <c r="C814" s="7" t="inlineStr">
         <is>
-          <t>Wijk bij Duurstede</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D814" s="6" t="inlineStr">
         <is>
-          <t>33:53</t>
+          <t>33:55</t>
         </is>
       </c>
       <c r="E814" s="6" t="inlineStr">
         <is>
-          <t>32:29</t>
+          <t>32:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="815">
       <c r="A815" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B815" s="9" t="inlineStr">
         <is>
-          <t>Emmy Manders</t>
+          <t>Kiki Van Dijk</t>
         </is>
       </c>
       <c r="C815" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Austerlitz</t>
         </is>
       </c>
       <c r="D815" s="8" t="inlineStr">
         <is>
-          <t>33:53</t>
+          <t>34:01</t>
         </is>
       </c>
       <c r="E815" s="8" t="inlineStr">
         <is>
-          <t>33:05</t>
+          <t>33:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="816">
       <c r="A816" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B816" s="7" t="inlineStr">
         <is>
-          <t>Renée Filius</t>
+          <t>Yke van Dijk</t>
         </is>
       </c>
       <c r="C816" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D816" s="6" t="inlineStr">
         <is>
-          <t>33:55</t>
+          <t>34:01</t>
         </is>
       </c>
       <c r="E816" s="6" t="inlineStr">
         <is>
-          <t>32:38</t>
+          <t>33:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="817">
       <c r="A817" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B817" s="9" t="inlineStr">
         <is>
-          <t>Kiki Van Dijk</t>
+          <t>Inge Van Elderen</t>
         </is>
       </c>
       <c r="C817" s="9" t="inlineStr">
         <is>
-          <t>Austerlitz</t>
+          <t>PWLC 2</t>
         </is>
       </c>
       <c r="D817" s="8" t="inlineStr">
         <is>
-          <t>34:01</t>
+          <t>34:03</t>
         </is>
       </c>
       <c r="E817" s="8" t="inlineStr">
         <is>
-          <t>33:36</t>
+          <t>32:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="818">
       <c r="A818" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>47</t>
         </is>
       </c>
       <c r="B818" s="7" t="inlineStr">
         <is>
-          <t>Yke van Dijk</t>
+          <t>Lisanne van Tergouw</t>
         </is>
       </c>
       <c r="C818" s="7" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Sam's Fit Gym 4</t>
         </is>
       </c>
       <c r="D818" s="6" t="inlineStr">
         <is>
-          <t>34:01</t>
+          <t>34:04</t>
         </is>
       </c>
       <c r="E818" s="6" t="inlineStr">
         <is>
-          <t>33:37</t>
+          <t>31:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="819">
       <c r="A819" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B819" s="9" t="inlineStr">
         <is>
-          <t>Inge Van Elderen</t>
+          <t>Mirjam De With</t>
         </is>
       </c>
       <c r="C819" s="9" t="inlineStr">
         <is>
-          <t>PWLC 2</t>
+          <t>Haren Gn</t>
         </is>
       </c>
       <c r="D819" s="8" t="inlineStr">
         <is>
-          <t>34:03</t>
+          <t>34:24</t>
         </is>
       </c>
       <c r="E819" s="8" t="inlineStr">
         <is>
-          <t>32:48</t>
+          <t>32:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="820">
       <c r="A820" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B820" s="7" t="inlineStr">
         <is>
-          <t>Lisanne van Tergouw</t>
+          <t>Wilma Louwerse</t>
         </is>
       </c>
       <c r="C820" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 4</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D820" s="6" t="inlineStr">
         <is>
-          <t>34:04</t>
+          <t>34:24</t>
         </is>
       </c>
       <c r="E820" s="6" t="inlineStr">
         <is>
-          <t>31:17</t>
+          <t>32:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="821">
       <c r="A821" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>50</t>
         </is>
       </c>
       <c r="B821" s="9" t="inlineStr">
         <is>
-          <t>Mirjam De With</t>
+          <t>Petra Rutgers</t>
         </is>
       </c>
       <c r="C821" s="9" t="inlineStr">
         <is>
-          <t>Haren Gn</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D821" s="8" t="inlineStr">
         <is>
-          <t>34:24</t>
+          <t>34:28</t>
         </is>
       </c>
       <c r="E821" s="8" t="inlineStr">
         <is>
-          <t>32:41</t>
+          <t>31:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="822">
       <c r="A822" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>51</t>
         </is>
       </c>
       <c r="B822" s="7" t="inlineStr">
         <is>
-          <t>Wilma Louwerse</t>
+          <t>Josefien de la Rive Box-Weits</t>
         </is>
       </c>
       <c r="C822" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Sam's Fit Gym 2</t>
         </is>
       </c>
       <c r="D822" s="6" t="inlineStr">
         <is>
-          <t>34:24</t>
+          <t>34:31</t>
         </is>
       </c>
       <c r="E822" s="6" t="inlineStr">
         <is>
-          <t>32:41</t>
+          <t>33:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="823">
       <c r="A823" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>52</t>
         </is>
       </c>
       <c r="B823" s="9" t="inlineStr">
         <is>
-          <t>Petra Rutgers</t>
+          <t>Gerda Struis</t>
         </is>
       </c>
       <c r="C823" s="9" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D823" s="8" t="inlineStr">
         <is>
-          <t>34:28</t>
+          <t>34:37</t>
         </is>
       </c>
       <c r="E823" s="8" t="inlineStr">
         <is>
-          <t>31:33</t>
+          <t>32:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="824">
       <c r="A824" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>53</t>
         </is>
       </c>
       <c r="B824" s="7" t="inlineStr">
         <is>
-          <t>Josefien de la Rive Box-Weits</t>
+          <t>Stefanie Van Saarloos</t>
         </is>
       </c>
       <c r="C824" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 2</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D824" s="6" t="inlineStr">
         <is>
-          <t>34:31</t>
+          <t>34:38</t>
         </is>
       </c>
       <c r="E824" s="6" t="inlineStr">
         <is>
-          <t>33:29</t>
+          <t>34:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="825">
       <c r="A825" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>54</t>
         </is>
       </c>
       <c r="B825" s="9" t="inlineStr">
         <is>
-          <t>Gerda Struis</t>
+          <t>Cheryl Helsdingen</t>
         </is>
       </c>
       <c r="C825" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Leusden</t>
         </is>
       </c>
       <c r="D825" s="8" t="inlineStr">
         <is>
-          <t>34:37</t>
+          <t>34:39</t>
         </is>
       </c>
       <c r="E825" s="8" t="inlineStr">
         <is>
-          <t>32:58</t>
+          <t>33:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="826">
       <c r="A826" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B826" s="7" t="inlineStr">
         <is>
-          <t>Stefanie Van Saarloos</t>
+          <t>Winnie Henderson</t>
         </is>
       </c>
       <c r="C826" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D826" s="6" t="inlineStr">
         <is>
-          <t>34:38</t>
+          <t>34:41</t>
         </is>
       </c>
       <c r="E826" s="6" t="inlineStr">
         <is>
-          <t>34:06</t>
+          <t>33:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="827">
       <c r="A827" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>56</t>
         </is>
       </c>
       <c r="B827" s="9" t="inlineStr">
         <is>
-          <t>Cheryl Helsdingen</t>
+          <t>Carlijn Cornelissen</t>
         </is>
       </c>
       <c r="C827" s="9" t="inlineStr">
         <is>
-          <t>Leusden</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D827" s="8" t="inlineStr">
         <is>
-          <t>34:39</t>
+          <t>34:44</t>
         </is>
       </c>
       <c r="E827" s="8" t="inlineStr">
         <is>
-          <t>33:48</t>
+          <t>32:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="828">
       <c r="A828" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B828" s="7" t="inlineStr">
         <is>
-          <t>Winnie Henderson</t>
+          <t>Charlotte Stellingwerf</t>
         </is>
       </c>
       <c r="C828" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D828" s="6" t="inlineStr">
         <is>
-          <t>34:41</t>
+          <t>34:48</t>
         </is>
       </c>
       <c r="E828" s="6" t="inlineStr">
         <is>
-          <t>33:07</t>
+          <t>33:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="829">
       <c r="A829" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B829" s="9" t="inlineStr">
         <is>
-          <t>Carlijn Cornelissen</t>
+          <t>Lara van der Klugt</t>
         </is>
       </c>
       <c r="C829" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D829" s="8" t="inlineStr">
         <is>
-          <t>34:44</t>
+          <t>35:05</t>
         </is>
       </c>
       <c r="E829" s="8" t="inlineStr">
         <is>
-          <t>32:17</t>
+          <t>34:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="830">
       <c r="A830" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B830" s="7" t="inlineStr">
         <is>
-          <t>Charlotte Stellingwerf</t>
+          <t>Emmy ter Stege</t>
         </is>
       </c>
       <c r="C830" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Sam's Fit Gym 3</t>
         </is>
       </c>
       <c r="D830" s="6" t="inlineStr">
         <is>
-          <t>34:48</t>
+          <t>35:07</t>
         </is>
       </c>
       <c r="E830" s="6" t="inlineStr">
         <is>
-          <t>33:24</t>
+          <t>34:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="831">
       <c r="A831" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>60</t>
         </is>
       </c>
       <c r="B831" s="9" t="inlineStr">
         <is>
-          <t>Lara van der Klugt</t>
+          <t>Laura Graus</t>
         </is>
       </c>
       <c r="C831" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D831" s="8" t="inlineStr">
         <is>
-          <t>35:05</t>
+          <t>35:08</t>
         </is>
       </c>
       <c r="E831" s="8" t="inlineStr">
         <is>
-          <t>34:15</t>
+          <t>34:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="832">
       <c r="A832" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B832" s="7" t="inlineStr">
         <is>
-          <t>Emmy ter Stege</t>
+          <t>Jolanda van Ginkel</t>
         </is>
       </c>
       <c r="C832" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 3</t>
+          <t>PWLC 2</t>
         </is>
       </c>
       <c r="D832" s="6" t="inlineStr">
         <is>
-          <t>35:07</t>
+          <t>35:13</t>
         </is>
       </c>
       <c r="E832" s="6" t="inlineStr">
         <is>
-          <t>34:05</t>
+          <t>33:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="833">
       <c r="A833" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B833" s="9" t="inlineStr">
         <is>
-          <t>Laura Graus</t>
+          <t>Emma de Beijer</t>
         </is>
       </c>
       <c r="C833" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Udenhout</t>
         </is>
       </c>
       <c r="D833" s="8" t="inlineStr">
         <is>
-          <t>35:08</t>
+          <t>35:16</t>
         </is>
       </c>
       <c r="E833" s="8" t="inlineStr">
         <is>
-          <t>34:13</t>
+          <t>33:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="834">
       <c r="A834" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>63</t>
         </is>
       </c>
       <c r="B834" s="7" t="inlineStr">
         <is>
-          <t>Jolanda van Ginkel</t>
+          <t>Marjolein Burggraaf</t>
         </is>
       </c>
       <c r="C834" s="7" t="inlineStr">
         <is>
-          <t>PWLC 2</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D834" s="6" t="inlineStr">
         <is>
-          <t>35:13</t>
+          <t>35:16</t>
         </is>
       </c>
       <c r="E834" s="6" t="inlineStr">
         <is>
-          <t>33:59</t>
+          <t>33:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="835">
       <c r="A835" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B835" s="9" t="inlineStr">
         <is>
-          <t>Emma de Beijer</t>
+          <t>Floor van Kessel</t>
         </is>
       </c>
       <c r="C835" s="9" t="inlineStr">
         <is>
-          <t>Udenhout</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D835" s="8" t="inlineStr">
         <is>
-          <t>35:16</t>
+          <t>35:17</t>
         </is>
       </c>
       <c r="E835" s="8" t="inlineStr">
         <is>
-          <t>33:00</t>
+          <t>33:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="836">
       <c r="A836" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B836" s="7" t="inlineStr">
         <is>
-          <t>Marjolein Burggraaf</t>
+          <t>Mara Hassing</t>
         </is>
       </c>
       <c r="C836" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D836" s="6" t="inlineStr">
         <is>
-          <t>35:16</t>
+          <t>35:18</t>
         </is>
       </c>
       <c r="E836" s="6" t="inlineStr">
         <is>
-          <t>33:24</t>
+          <t>33:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="837">
       <c r="A837" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B837" s="9" t="inlineStr">
         <is>
-          <t>Floor van Kessel</t>
+          <t>Marjon Berckmans</t>
         </is>
       </c>
       <c r="C837" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D837" s="8" t="inlineStr">
         <is>
-          <t>35:17</t>
+          <t>35:18</t>
         </is>
       </c>
       <c r="E837" s="8" t="inlineStr">
         <is>
-          <t>33:13</t>
+          <t>33:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="838">
       <c r="A838" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>67</t>
         </is>
       </c>
       <c r="B838" s="7" t="inlineStr">
         <is>
-          <t>Mara Hassing</t>
+          <t>Judith Stekelenburg</t>
         </is>
       </c>
       <c r="C838" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D838" s="6" t="inlineStr">
         <is>
-          <t>35:18</t>
+          <t>35:19</t>
         </is>
       </c>
       <c r="E838" s="6" t="inlineStr">
         <is>
-          <t>33:30</t>
+          <t>34:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="839">
       <c r="A839" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="B839" s="9" t="inlineStr">
         <is>
-          <t>Marjon Berckmans</t>
+          <t>Anouk Keizer</t>
         </is>
       </c>
       <c r="C839" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D839" s="8" t="inlineStr">
         <is>
-          <t>35:18</t>
+          <t>35:20</t>
         </is>
       </c>
       <c r="E839" s="8" t="inlineStr">
         <is>
-          <t>33:57</t>
+          <t>32:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="840">
       <c r="A840" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B840" s="7" t="inlineStr">
         <is>
-          <t>Judith Stekelenburg</t>
+          <t>Jannet Hatzmann</t>
         </is>
       </c>
       <c r="C840" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D840" s="6" t="inlineStr">
         <is>
-          <t>35:19</t>
+          <t>35:27</t>
         </is>
       </c>
       <c r="E840" s="6" t="inlineStr">
         <is>
-          <t>34:12</t>
+          <t>34:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="841">
       <c r="A841" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>70</t>
         </is>
       </c>
       <c r="B841" s="9" t="inlineStr">
         <is>
-          <t>Anouk Keizer</t>
+          <t>Yvonne Vercoulen</t>
         </is>
       </c>
       <c r="C841" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D841" s="8" t="inlineStr">
         <is>
-          <t>35:20</t>
+          <t>35:27</t>
         </is>
       </c>
       <c r="E841" s="8" t="inlineStr">
         <is>
-          <t>32:19</t>
+          <t>34:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="842">
       <c r="A842" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B842" s="7" t="inlineStr">
         <is>
-          <t>Jannet Hatzmann</t>
+          <t>Lisette Dirkes</t>
         </is>
       </c>
       <c r="C842" s="7" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Austerlitz</t>
         </is>
       </c>
       <c r="D842" s="6" t="inlineStr">
         <is>
-          <t>35:27</t>
+          <t>35:36</t>
         </is>
       </c>
       <c r="E842" s="6" t="inlineStr">
         <is>
-          <t>34:18</t>
+          <t>34:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="843">
       <c r="A843" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B843" s="9" t="inlineStr">
         <is>
-          <t>Yvonne Vercoulen</t>
+          <t>Marlou Ribberink</t>
         </is>
       </c>
       <c r="C843" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D843" s="8" t="inlineStr">
         <is>
-          <t>35:27</t>
+          <t>35:36</t>
         </is>
       </c>
       <c r="E843" s="8" t="inlineStr">
         <is>
-          <t>34:11</t>
+          <t>34:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="844">
       <c r="A844" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B844" s="7" t="inlineStr">
         <is>
-          <t>Lisette Dirkes</t>
+          <t>Rosite van der Woude</t>
         </is>
       </c>
       <c r="C844" s="7" t="inlineStr">
         <is>
-          <t>Austerlitz</t>
+          <t>Huizen</t>
         </is>
       </c>
       <c r="D844" s="6" t="inlineStr">
         <is>
-          <t>35:36</t>
+          <t>35:38</t>
         </is>
       </c>
       <c r="E844" s="6" t="inlineStr">
         <is>
-          <t>34:03</t>
+          <t>34:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="845">
       <c r="A845" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B845" s="9" t="inlineStr">
         <is>
-          <t>Marlou Ribberink</t>
+          <t>Rini van Blokland</t>
         </is>
       </c>
       <c r="C845" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D845" s="8" t="inlineStr">
         <is>
-          <t>35:36</t>
+          <t>35:38</t>
         </is>
       </c>
       <c r="E845" s="8" t="inlineStr">
         <is>
-          <t>34:43</t>
+          <t>34:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="846">
       <c r="A846" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>75</t>
         </is>
       </c>
       <c r="B846" s="7" t="inlineStr">
         <is>
-          <t>Rosite van der Woude</t>
+          <t>Loraine Brink</t>
         </is>
       </c>
       <c r="C846" s="7" t="inlineStr">
         <is>
-          <t>Huizen</t>
+          <t>BAM!</t>
         </is>
       </c>
       <c r="D846" s="6" t="inlineStr">
         <is>
-          <t>35:38</t>
+          <t>35:41</t>
         </is>
       </c>
       <c r="E846" s="6" t="inlineStr">
         <is>
-          <t>34:58</t>
+          <t>34:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="847">
       <c r="A847" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>76</t>
         </is>
       </c>
       <c r="B847" s="9" t="inlineStr">
         <is>
-          <t>Rini van Blokland</t>
+          <t>Lona Jansen</t>
         </is>
       </c>
       <c r="C847" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D847" s="8" t="inlineStr">
         <is>
-          <t>35:38</t>
+          <t>35:59</t>
         </is>
       </c>
       <c r="E847" s="8" t="inlineStr">
         <is>
-          <t>34:29</t>
+          <t>34:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="848">
       <c r="A848" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>77</t>
         </is>
       </c>
       <c r="B848" s="7" t="inlineStr">
         <is>
-          <t>Loraine Brink</t>
+          <t>Irene van Bokhoven</t>
         </is>
       </c>
       <c r="C848" s="7" t="inlineStr">
         <is>
-          <t>BAM!</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D848" s="6" t="inlineStr">
         <is>
-          <t>35:41</t>
+          <t>36:06</t>
         </is>
       </c>
       <c r="E848" s="6" t="inlineStr">
         <is>
-          <t>34:19</t>
+          <t>33:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="849">
       <c r="A849" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>78</t>
         </is>
       </c>
       <c r="B849" s="9" t="inlineStr">
         <is>
-          <t>Lona Jansen</t>
+          <t>Josine Pennings</t>
         </is>
       </c>
       <c r="C849" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D849" s="8" t="inlineStr">
         <is>
-          <t>35:59</t>
+          <t>36:07</t>
         </is>
       </c>
       <c r="E849" s="8" t="inlineStr">
         <is>
-          <t>34:04</t>
+          <t>35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="850">
       <c r="A850" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>79</t>
         </is>
       </c>
       <c r="B850" s="7" t="inlineStr">
         <is>
-          <t>Irene van Bokhoven</t>
+          <t>Johanna Bouma</t>
         </is>
       </c>
       <c r="C850" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Rijnzichtlaan</t>
         </is>
       </c>
       <c r="D850" s="6" t="inlineStr">
         <is>
-          <t>36:06</t>
+          <t>36:08</t>
         </is>
       </c>
       <c r="E850" s="6" t="inlineStr">
         <is>
-          <t>33:47</t>
+          <t>35:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="851">
       <c r="A851" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>80</t>
         </is>
       </c>
       <c r="B851" s="9" t="inlineStr">
         <is>
-          <t>Josine Pennings</t>
+          <t>Kristina Frehn</t>
         </is>
       </c>
       <c r="C851" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D851" s="8" t="inlineStr">
         <is>
-          <t>36:07</t>
+          <t>36:15</t>
         </is>
       </c>
       <c r="E851" s="8" t="inlineStr">
         <is>
-          <t>35:21</t>
+          <t>33:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="852">
       <c r="A852" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>81</t>
         </is>
       </c>
       <c r="B852" s="7" t="inlineStr">
         <is>
-          <t>Johanna Bouma</t>
+          <t>Tajda Ivana van Veenendaal</t>
         </is>
       </c>
       <c r="C852" s="7" t="inlineStr">
         <is>
-          <t>Rijnzichtlaan</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D852" s="6" t="inlineStr">
         <is>
-          <t>36:08</t>
+          <t>36:29</t>
         </is>
       </c>
       <c r="E852" s="6" t="inlineStr">
         <is>
-          <t>35:08</t>
+          <t>35:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="853">
       <c r="A853" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>82</t>
         </is>
       </c>
       <c r="B853" s="9" t="inlineStr">
         <is>
-          <t>Kristina Frehn</t>
+          <t>Julie Voorneveld</t>
         </is>
       </c>
       <c r="C853" s="9" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D853" s="8" t="inlineStr">
         <is>
-          <t>36:15</t>
+          <t>36:32</t>
         </is>
       </c>
       <c r="E853" s="8" t="inlineStr">
         <is>
-          <t>33:08</t>
+          <t>35:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="854">
       <c r="A854" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>83</t>
         </is>
       </c>
       <c r="B854" s="7" t="inlineStr">
         <is>
-          <t>Tajda Ivana van Veenendaal</t>
+          <t>Carine Van der Horst</t>
         </is>
       </c>
       <c r="C854" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Vleuten</t>
         </is>
       </c>
       <c r="D854" s="6" t="inlineStr">
         <is>
-          <t>36:29</t>
+          <t>36:33</t>
         </is>
       </c>
       <c r="E854" s="6" t="inlineStr">
         <is>
-          <t>35:47</t>
+          <t>36:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="855">
       <c r="A855" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>84</t>
         </is>
       </c>
       <c r="B855" s="9" t="inlineStr">
         <is>
-          <t>Julie Voorneveld</t>
+          <t>Ingrid de Vries</t>
         </is>
       </c>
       <c r="C855" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D855" s="8" t="inlineStr">
         <is>
-          <t>36:32</t>
+          <t>36:33</t>
         </is>
       </c>
       <c r="E855" s="8" t="inlineStr">
         <is>
-          <t>35:48</t>
+          <t>36:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="856">
       <c r="A856" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>85</t>
         </is>
       </c>
       <c r="B856" s="7" t="inlineStr">
         <is>
-          <t>Carine Van der Horst</t>
+          <t>Ilse Geijzendorffer</t>
         </is>
       </c>
       <c r="C856" s="7" t="inlineStr">
         <is>
-          <t>Vleuten</t>
+          <t>Koster-eilanders</t>
         </is>
       </c>
       <c r="D856" s="6" t="inlineStr">
         <is>
-          <t>36:33</t>
+          <t>36:43</t>
         </is>
       </c>
       <c r="E856" s="6" t="inlineStr">
         <is>
-          <t>36:12</t>
+          <t>34:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="857">
       <c r="A857" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>86</t>
         </is>
       </c>
       <c r="B857" s="9" t="inlineStr">
         <is>
-          <t>Ingrid de Vries</t>
+          <t>Mandy Rebergen</t>
         </is>
       </c>
       <c r="C857" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D857" s="8" t="inlineStr">
         <is>
-          <t>36:33</t>
+          <t>36:52</t>
         </is>
       </c>
       <c r="E857" s="8" t="inlineStr">
         <is>
-          <t>36:03</t>
+          <t>35:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="858">
       <c r="A858" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>87</t>
         </is>
       </c>
       <c r="B858" s="7" t="inlineStr">
         <is>
-          <t>Ilse Geijzendorffer</t>
+          <t>Melanie Siezen</t>
         </is>
       </c>
       <c r="C858" s="7" t="inlineStr">
         <is>
-          <t>Koster-eilanders</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D858" s="6" t="inlineStr">
         <is>
-          <t>36:43</t>
+          <t>36:53</t>
         </is>
       </c>
       <c r="E858" s="6" t="inlineStr">
         <is>
-          <t>34:10</t>
+          <t>35:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="859">
       <c r="A859" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>88</t>
         </is>
       </c>
       <c r="B859" s="9" t="inlineStr">
         <is>
-          <t>Mandy Rebergen</t>
+          <t>Susanne Groot</t>
         </is>
       </c>
       <c r="C859" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D859" s="8" t="inlineStr">
         <is>
-          <t>36:52</t>
+          <t>36:56</t>
         </is>
       </c>
       <c r="E859" s="8" t="inlineStr">
         <is>
-          <t>35:47</t>
+          <t>34:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="860">
       <c r="A860" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>89</t>
         </is>
       </c>
       <c r="B860" s="7" t="inlineStr">
         <is>
-          <t>Melanie Siezen</t>
+          <t>Eline van den Hondel</t>
         </is>
       </c>
       <c r="C860" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D860" s="6" t="inlineStr">
         <is>
-          <t>36:53</t>
+          <t>36:59</t>
         </is>
       </c>
       <c r="E860" s="6" t="inlineStr">
         <is>
-          <t>35:41</t>
+          <t>34:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="861">
       <c r="A861" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>90</t>
         </is>
       </c>
       <c r="B861" s="9" t="inlineStr">
         <is>
-          <t>Susanne Groot</t>
+          <t>Ellen Postmus</t>
         </is>
       </c>
       <c r="C861" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D861" s="8" t="inlineStr">
         <is>
-          <t>36:56</t>
+          <t>37:07</t>
         </is>
       </c>
       <c r="E861" s="8" t="inlineStr">
         <is>
-          <t>34:40</t>
+          <t>36:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="862">
       <c r="A862" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>91</t>
         </is>
       </c>
       <c r="B862" s="7" t="inlineStr">
         <is>
-          <t>Eline van den Hondel</t>
+          <t>Gwen Risseeuw</t>
         </is>
       </c>
       <c r="C862" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>RUNauwen</t>
         </is>
       </c>
       <c r="D862" s="6" t="inlineStr">
         <is>
-          <t>36:59</t>
+          <t>37:08</t>
         </is>
       </c>
       <c r="E862" s="6" t="inlineStr">
         <is>
-          <t>34:50</t>
+          <t>34:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="863">
       <c r="A863" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>92</t>
         </is>
       </c>
       <c r="B863" s="9" t="inlineStr">
         <is>
-          <t>Ellen Postmus</t>
+          <t>Isabel Spierings</t>
         </is>
       </c>
       <c r="C863" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D863" s="8" t="inlineStr">
         <is>
-          <t>37:07</t>
+          <t>37:16</t>
         </is>
       </c>
       <c r="E863" s="8" t="inlineStr">
         <is>
-          <t>36:29</t>
+          <t>34:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="864">
       <c r="A864" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>93</t>
         </is>
       </c>
       <c r="B864" s="7" t="inlineStr">
         <is>
-          <t>Gwen Risseeuw</t>
+          <t>Romy Zumbrink</t>
         </is>
       </c>
       <c r="C864" s="7" t="inlineStr">
         <is>
-          <t>RUNauwen</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D864" s="6" t="inlineStr">
         <is>
-          <t>37:08</t>
+          <t>37:18</t>
         </is>
       </c>
       <c r="E864" s="6" t="inlineStr">
         <is>
-          <t>34:17</t>
+          <t>35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="865">
       <c r="A865" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>94</t>
         </is>
       </c>
       <c r="B865" s="9" t="inlineStr">
         <is>
-          <t>Isabel Spierings</t>
+          <t>Sabine Linck</t>
         </is>
       </c>
       <c r="C865" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D865" s="8" t="inlineStr">
         <is>
-          <t>37:16</t>
+          <t>37:21</t>
         </is>
       </c>
       <c r="E865" s="8" t="inlineStr">
         <is>
-          <t>34:35</t>
+          <t>35:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="866">
       <c r="A866" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>95</t>
         </is>
       </c>
       <c r="B866" s="7" t="inlineStr">
         <is>
-          <t>Romy Zumbrink</t>
+          <t>Liesbeth de Groot</t>
         </is>
       </c>
       <c r="C866" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D866" s="6" t="inlineStr">
         <is>
-          <t>37:18</t>
+          <t>37:21</t>
         </is>
       </c>
       <c r="E866" s="6" t="inlineStr">
         <is>
-          <t>35:21</t>
+          <t>35:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="867">
       <c r="A867" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>96</t>
         </is>
       </c>
       <c r="B867" s="9" t="inlineStr">
         <is>
-          <t>Sabine Linck</t>
+          <t>Jolanda van Kortenhof</t>
         </is>
       </c>
       <c r="C867" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D867" s="8" t="inlineStr">
         <is>
-          <t>37:21</t>
+          <t>37:22</t>
         </is>
       </c>
       <c r="E867" s="8" t="inlineStr">
         <is>
-          <t>35:06</t>
+          <t>34:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="868">
       <c r="A868" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>97</t>
         </is>
       </c>
       <c r="B868" s="7" t="inlineStr">
         <is>
-          <t>Liesbeth de Groot</t>
+          <t>Femke Boer</t>
         </is>
       </c>
       <c r="C868" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Sam's Fit Gym 1</t>
         </is>
       </c>
       <c r="D868" s="6" t="inlineStr">
         <is>
-          <t>37:21</t>
+          <t>37:24</t>
         </is>
       </c>
       <c r="E868" s="6" t="inlineStr">
         <is>
-          <t>35:10</t>
+          <t>34:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="869">
       <c r="A869" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>98</t>
         </is>
       </c>
       <c r="B869" s="9" t="inlineStr">
         <is>
-          <t>Jolanda van Kortenhof</t>
+          <t>Hester Buijs</t>
         </is>
       </c>
       <c r="C869" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Loopgroep Zeist 1</t>
         </is>
       </c>
       <c r="D869" s="8" t="inlineStr">
         <is>
-          <t>37:22</t>
+          <t>37:25</t>
         </is>
       </c>
       <c r="E869" s="8" t="inlineStr">
         <is>
-          <t>34:41</t>
+          <t>34:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="870">
       <c r="A870" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B870" s="7" t="inlineStr">
         <is>
-          <t>Femke Boer</t>
+          <t>Eva Van der Grift- van Zutphen</t>
         </is>
       </c>
       <c r="C870" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 1</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D870" s="6" t="inlineStr">
         <is>
-          <t>37:24</t>
+          <t>37:28</t>
         </is>
       </c>
       <c r="E870" s="6" t="inlineStr">
         <is>
-          <t>34:38</t>
+          <t>34:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="871">
       <c r="A871" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B871" s="9" t="inlineStr">
         <is>
-          <t>Hester Buijs</t>
+          <t>Lisa van Braam van Vloten</t>
         </is>
       </c>
       <c r="C871" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Zeist 1</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D871" s="8" t="inlineStr">
         <is>
-          <t>37:25</t>
+          <t>37:30</t>
         </is>
       </c>
       <c r="E871" s="8" t="inlineStr">
         <is>
-          <t>34:50</t>
+          <t>36:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="872">
       <c r="A872" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>101</t>
         </is>
       </c>
       <c r="B872" s="7" t="inlineStr">
         <is>
-          <t>Eva Van der Grift- van Zutphen</t>
+          <t>Hanneke Leenders</t>
         </is>
       </c>
       <c r="C872" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D872" s="6" t="inlineStr">
         <is>
-          <t>37:28</t>
+          <t>37:32</t>
         </is>
       </c>
       <c r="E872" s="6" t="inlineStr">
         <is>
-          <t>34:43</t>
+          <t>35:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="873">
       <c r="A873" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>102</t>
         </is>
       </c>
       <c r="B873" s="9" t="inlineStr">
         <is>
-          <t>Lisa van Braam van Vloten</t>
+          <t>Inez Brussen</t>
         </is>
       </c>
       <c r="C873" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D873" s="8" t="inlineStr">
         <is>
-          <t>37:30</t>
+          <t>37:37</t>
         </is>
       </c>
       <c r="E873" s="8" t="inlineStr">
         <is>
-          <t>36:40</t>
+          <t>35:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="874">
       <c r="A874" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B874" s="7" t="inlineStr">
         <is>
-          <t>Hanneke Leenders</t>
+          <t>Anja Steenhof</t>
         </is>
       </c>
       <c r="C874" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D874" s="6" t="inlineStr">
         <is>
-          <t>37:32</t>
+          <t>38:00</t>
         </is>
       </c>
       <c r="E874" s="6" t="inlineStr">
         <is>
-          <t>35:44</t>
+          <t>36:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="875">
       <c r="A875" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B875" s="9" t="inlineStr">
         <is>
-          <t>Inez Brussen</t>
+          <t>Hillegonde Hazelhoff</t>
         </is>
       </c>
       <c r="C875" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D875" s="8" t="inlineStr">
         <is>
-          <t>37:37</t>
+          <t>38:03</t>
         </is>
       </c>
       <c r="E875" s="8" t="inlineStr">
         <is>
-          <t>35:18</t>
+          <t>36:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="876">
       <c r="A876" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B876" s="7" t="inlineStr">
         <is>
-          <t>Anja Steenhof</t>
+          <t>Kimberley Muller</t>
         </is>
       </c>
       <c r="C876" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D876" s="6" t="inlineStr">
         <is>
-          <t>38:00</t>
+          <t>38:12</t>
         </is>
       </c>
       <c r="E876" s="6" t="inlineStr">
         <is>
-          <t>36:51</t>
+          <t>36:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="877">
       <c r="A877" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>106</t>
         </is>
       </c>
       <c r="B877" s="9" t="inlineStr">
         <is>
-          <t>Hillegonde Hazelhoff</t>
+          <t>Jacoline van Rooijen</t>
         </is>
       </c>
       <c r="C877" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D877" s="8" t="inlineStr">
         <is>
-          <t>38:03</t>
+          <t>38:29</t>
         </is>
       </c>
       <c r="E877" s="8" t="inlineStr">
         <is>
-          <t>36:41</t>
+          <t>37:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="878">
       <c r="A878" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B878" s="7" t="inlineStr">
         <is>
-          <t>Kimberley Muller</t>
+          <t>Esther van den Bergh</t>
         </is>
       </c>
       <c r="C878" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D878" s="6" t="inlineStr">
         <is>
-          <t>38:12</t>
+          <t>38:30</t>
         </is>
       </c>
       <c r="E878" s="6" t="inlineStr">
         <is>
-          <t>36:39</t>
+          <t>36:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="879">
       <c r="A879" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B879" s="9" t="inlineStr">
         <is>
-          <t>Jacoline van Rooijen</t>
+          <t>Marijke van der Linde</t>
         </is>
       </c>
       <c r="C879" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D879" s="8" t="inlineStr">
         <is>
-          <t>38:29</t>
+          <t>38:32</t>
         </is>
       </c>
       <c r="E879" s="8" t="inlineStr">
         <is>
-          <t>37:17</t>
+          <t>36:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="880">
       <c r="A880" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B880" s="7" t="inlineStr">
         <is>
-          <t>Esther van den Bergh</t>
+          <t>Zoe Van Dijk</t>
         </is>
       </c>
       <c r="C880" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D880" s="6" t="inlineStr">
         <is>
-          <t>38:30</t>
+          <t>38:34</t>
         </is>
       </c>
       <c r="E880" s="6" t="inlineStr">
         <is>
-          <t>36:56</t>
+          <t>37:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="881">
       <c r="A881" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>110</t>
         </is>
       </c>
       <c r="B881" s="9" t="inlineStr">
         <is>
-          <t>Marijke van der Linde</t>
+          <t>Lindy van Dorst</t>
         </is>
       </c>
       <c r="C881" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D881" s="8" t="inlineStr">
         <is>
-          <t>38:32</t>
+          <t>38:34</t>
         </is>
       </c>
       <c r="E881" s="8" t="inlineStr">
         <is>
-          <t>36:14</t>
+          <t>36:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="882">
       <c r="A882" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>111</t>
         </is>
       </c>
       <c r="B882" s="7" t="inlineStr">
         <is>
-          <t>Zoe Van Dijk</t>
+          <t>Eveline Huisman</t>
         </is>
       </c>
       <c r="C882" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D882" s="6" t="inlineStr">
         <is>
-          <t>38:34</t>
+          <t>38:35</t>
         </is>
       </c>
       <c r="E882" s="6" t="inlineStr">
         <is>
-          <t>37:12</t>
+          <t>37:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="883">
       <c r="A883" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>112</t>
         </is>
       </c>
       <c r="B883" s="9" t="inlineStr">
         <is>
-          <t>Lindy van Dorst</t>
+          <t>Debora Feenstra</t>
         </is>
       </c>
       <c r="C883" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Maarssen</t>
         </is>
       </c>
       <c r="D883" s="8" t="inlineStr">
         <is>
-          <t>38:34</t>
+          <t>38:37</t>
         </is>
       </c>
       <c r="E883" s="8" t="inlineStr">
         <is>
-          <t>36:48</t>
+          <t>36:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="884">
       <c r="A884" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>113</t>
         </is>
       </c>
       <c r="B884" s="7" t="inlineStr">
         <is>
-          <t>Eveline Huisman</t>
+          <t>Annemarie Noltes</t>
         </is>
       </c>
       <c r="C884" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D884" s="6" t="inlineStr">
         <is>
-          <t>38:35</t>
+          <t>38:38</t>
         </is>
       </c>
       <c r="E884" s="6" t="inlineStr">
         <is>
-          <t>37:14</t>
+          <t>37:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="885">
       <c r="A885" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>114</t>
         </is>
       </c>
       <c r="B885" s="9" t="inlineStr">
         <is>
-          <t>Debora Feenstra</t>
+          <t>Susan Sollie</t>
         </is>
       </c>
       <c r="C885" s="9" t="inlineStr">
         <is>
-          <t>Maarssen</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D885" s="8" t="inlineStr">
         <is>
-          <t>38:37</t>
+          <t>38:39</t>
         </is>
       </c>
       <c r="E885" s="8" t="inlineStr">
         <is>
-          <t>36:33</t>
+          <t>36:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="886">
       <c r="A886" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>115</t>
         </is>
       </c>
       <c r="B886" s="7" t="inlineStr">
         <is>
-          <t>Annemarie Noltes</t>
+          <t>Mayke van der Ploeg</t>
         </is>
       </c>
       <c r="C886" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Waalre</t>
         </is>
       </c>
       <c r="D886" s="6" t="inlineStr">
         <is>
-          <t>38:38</t>
+          <t>38:39</t>
         </is>
       </c>
       <c r="E886" s="6" t="inlineStr">
         <is>
-          <t>37:52</t>
+          <t>36:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="887">
       <c r="A887" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>116</t>
         </is>
       </c>
       <c r="B887" s="9" t="inlineStr">
         <is>
-          <t>Susan Sollie</t>
+          <t>Elina Rozier</t>
         </is>
       </c>
       <c r="C887" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D887" s="8" t="inlineStr">
         <is>
-          <t>38:39</t>
+          <t>38:44</t>
         </is>
       </c>
       <c r="E887" s="8" t="inlineStr">
         <is>
-          <t>36:20</t>
+          <t>36:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="888">
       <c r="A888" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>117</t>
         </is>
       </c>
       <c r="B888" s="7" t="inlineStr">
         <is>
-          <t>Mayke van der Ploeg</t>
+          <t>Ilse Nijenhuis</t>
         </is>
       </c>
       <c r="C888" s="7" t="inlineStr">
         <is>
-          <t>Waalre</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D888" s="6" t="inlineStr">
         <is>
-          <t>38:39</t>
+          <t>38:46</t>
         </is>
       </c>
       <c r="E888" s="6" t="inlineStr">
         <is>
-          <t>36:24</t>
+          <t>36:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="889">
       <c r="A889" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>118</t>
         </is>
       </c>
       <c r="B889" s="9" t="inlineStr">
         <is>
-          <t>Elina Rozier</t>
+          <t>Zoë Ramakers</t>
         </is>
       </c>
       <c r="C889" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Groningen</t>
         </is>
       </c>
       <c r="D889" s="8" t="inlineStr">
         <is>
-          <t>38:44</t>
+          <t>38:46</t>
         </is>
       </c>
       <c r="E889" s="8" t="inlineStr">
         <is>
-          <t>36:00</t>
+          <t>36:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="890">
       <c r="A890" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>119</t>
         </is>
       </c>
       <c r="B890" s="7" t="inlineStr">
         <is>
-          <t>Ilse Nijenhuis</t>
+          <t>Annemieke Van Veenendaal</t>
         </is>
       </c>
       <c r="C890" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D890" s="6" t="inlineStr">
         <is>
-          <t>38:46</t>
+          <t>38:48</t>
         </is>
       </c>
       <c r="E890" s="6" t="inlineStr">
         <is>
-          <t>36:02</t>
+          <t>37:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="891">
       <c r="A891" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>120</t>
         </is>
       </c>
       <c r="B891" s="9" t="inlineStr">
         <is>
-          <t>Zoë Ramakers</t>
+          <t>Roelanda Roper</t>
         </is>
       </c>
       <c r="C891" s="9" t="inlineStr">
         <is>
-          <t>Groningen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D891" s="8" t="inlineStr">
         <is>
-          <t>38:46</t>
+          <t>38:50</t>
         </is>
       </c>
       <c r="E891" s="8" t="inlineStr">
         <is>
-          <t>36:45</t>
+          <t>36:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="892">
       <c r="A892" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>121</t>
         </is>
       </c>
       <c r="B892" s="7" t="inlineStr">
         <is>
-          <t>Annemieke Van Veenendaal</t>
+          <t>Yvonne van Leeuwen</t>
         </is>
       </c>
       <c r="C892" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D892" s="6" t="inlineStr">
         <is>
-          <t>38:48</t>
+          <t>38:56</t>
         </is>
       </c>
       <c r="E892" s="6" t="inlineStr">
         <is>
-          <t>37:04</t>
+          <t>38:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="893">
       <c r="A893" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>122</t>
         </is>
       </c>
       <c r="B893" s="9" t="inlineStr">
         <is>
-          <t>Roelanda Roper</t>
+          <t>Elsbeth Nouwen</t>
         </is>
       </c>
       <c r="C893" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D893" s="8" t="inlineStr">
         <is>
-          <t>38:50</t>
+          <t>39:01</t>
         </is>
       </c>
       <c r="E893" s="8" t="inlineStr">
         <is>
-          <t>36:06</t>
+          <t>36:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="894">
       <c r="A894" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>123</t>
         </is>
       </c>
       <c r="B894" s="7" t="inlineStr">
         <is>
-          <t>Yvonne van Leeuwen</t>
+          <t>Jo S</t>
         </is>
       </c>
       <c r="C894" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D894" s="6" t="inlineStr">
         <is>
-          <t>38:56</t>
+          <t>39:04</t>
         </is>
       </c>
       <c r="E894" s="6" t="inlineStr">
         <is>
-          <t>38:15</t>
+          <t>37:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="895">
       <c r="A895" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>124</t>
         </is>
       </c>
       <c r="B895" s="9" t="inlineStr">
         <is>
-          <t>Elsbeth Nouwen</t>
+          <t>Marianne Smit</t>
         </is>
       </c>
       <c r="C895" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Westerbork</t>
         </is>
       </c>
       <c r="D895" s="8" t="inlineStr">
         <is>
-          <t>39:01</t>
+          <t>39:12</t>
         </is>
       </c>
       <c r="E895" s="8" t="inlineStr">
         <is>
-          <t>36:44</t>
+          <t>38:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="896">
       <c r="A896" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>125</t>
         </is>
       </c>
       <c r="B896" s="7" t="inlineStr">
         <is>
-          <t>Jo S</t>
+          <t>Madelon Lap</t>
         </is>
       </c>
       <c r="C896" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D896" s="6" t="inlineStr">
         <is>
-          <t>39:04</t>
+          <t>39:21</t>
         </is>
       </c>
       <c r="E896" s="6" t="inlineStr">
         <is>
           <t>37:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="897">
       <c r="A897" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>126</t>
         </is>
       </c>
       <c r="B897" s="9" t="inlineStr">
         <is>
-          <t>Marianne Smit</t>
+          <t>Carmel Honings</t>
         </is>
       </c>
       <c r="C897" s="9" t="inlineStr">
         <is>
-          <t>Westerbork</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D897" s="8" t="inlineStr">
         <is>
-          <t>39:12</t>
+          <t>39:21</t>
         </is>
       </c>
       <c r="E897" s="8" t="inlineStr">
         <is>
-          <t>38:30</t>
+          <t>36:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="898">
       <c r="A898" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>127</t>
         </is>
       </c>
       <c r="B898" s="7" t="inlineStr">
         <is>
-          <t>Madelon Lap</t>
+          <t>Lieke Snoek</t>
         </is>
       </c>
       <c r="C898" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D898" s="6" t="inlineStr">
         <is>
-          <t>39:21</t>
+          <t>39:23</t>
         </is>
       </c>
       <c r="E898" s="6" t="inlineStr">
         <is>
-          <t>37:36</t>
+          <t>37:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="899">
       <c r="A899" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B899" s="9" t="inlineStr">
         <is>
-          <t>Carmel Honings</t>
+          <t>Anne-France Pinget</t>
         </is>
       </c>
       <c r="C899" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D899" s="8" t="inlineStr">
         <is>
-          <t>39:21</t>
+          <t>39:36</t>
         </is>
       </c>
       <c r="E899" s="8" t="inlineStr">
         <is>
-          <t>36:47</t>
+          <t>38:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="900">
       <c r="A900" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>129</t>
         </is>
       </c>
       <c r="B900" s="7" t="inlineStr">
         <is>
-          <t>Lieke Snoek</t>
+          <t>Wendy van Boggelen</t>
         </is>
       </c>
       <c r="C900" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D900" s="6" t="inlineStr">
         <is>
-          <t>39:23</t>
+          <t>39:37</t>
         </is>
       </c>
       <c r="E900" s="6" t="inlineStr">
         <is>
-          <t>37:52</t>
+          <t>36:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="901">
       <c r="A901" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>130</t>
         </is>
       </c>
       <c r="B901" s="9" t="inlineStr">
         <is>
-          <t>Anne-France Pinget</t>
+          <t>Reina Roovers</t>
         </is>
       </c>
       <c r="C901" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D901" s="8" t="inlineStr">
         <is>
-          <t>39:36</t>
+          <t>39:39</t>
         </is>
       </c>
       <c r="E901" s="8" t="inlineStr">
         <is>
-          <t>38:34</t>
+          <t>37:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="902">
       <c r="A902" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B902" s="7" t="inlineStr">
         <is>
-          <t>Wendy van Boggelen</t>
+          <t>Amina Sahli</t>
         </is>
       </c>
       <c r="C902" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D902" s="6" t="inlineStr">
         <is>
-          <t>39:37</t>
+          <t>39:39</t>
         </is>
       </c>
       <c r="E902" s="6" t="inlineStr">
         <is>
-          <t>36:48</t>
+          <t>38:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="903">
       <c r="A903" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>132</t>
         </is>
       </c>
       <c r="B903" s="9" t="inlineStr">
         <is>
-          <t>Reina Roovers</t>
+          <t>Monique van Eijk</t>
         </is>
       </c>
       <c r="C903" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D903" s="8" t="inlineStr">
         <is>
-          <t>39:39</t>
+          <t>39:41</t>
         </is>
       </c>
       <c r="E903" s="8" t="inlineStr">
         <is>
-          <t>37:13</t>
+          <t>37:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="904">
       <c r="A904" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>133</t>
         </is>
       </c>
       <c r="B904" s="7" t="inlineStr">
         <is>
-          <t>Amina Sahli</t>
+          <t>Leandra Lageman</t>
         </is>
       </c>
       <c r="C904" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D904" s="6" t="inlineStr">
         <is>
-          <t>39:39</t>
+          <t>39:51</t>
         </is>
       </c>
       <c r="E904" s="6" t="inlineStr">
         <is>
-          <t>38:44</t>
+          <t>38:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="905">
       <c r="A905" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>134</t>
         </is>
       </c>
       <c r="B905" s="9" t="inlineStr">
         <is>
-          <t>Monique van Eijk</t>
+          <t>Suze de Blank</t>
         </is>
       </c>
       <c r="C905" s="9" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D905" s="8" t="inlineStr">
         <is>
-          <t>39:41</t>
+          <t>39:54</t>
         </is>
       </c>
       <c r="E905" s="8" t="inlineStr">
         <is>
-          <t>37:15</t>
+          <t>38:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="906">
       <c r="A906" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>135</t>
         </is>
       </c>
       <c r="B906" s="7" t="inlineStr">
         <is>
-          <t>Leandra Lageman</t>
+          <t>Milena Pasolli</t>
         </is>
       </c>
       <c r="C906" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D906" s="6" t="inlineStr">
         <is>
-          <t>39:51</t>
+          <t>40:02</t>
         </is>
       </c>
       <c r="E906" s="6" t="inlineStr">
         <is>
-          <t>38:30</t>
+          <t>37:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="907">
       <c r="A907" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B907" s="9" t="inlineStr">
         <is>
-          <t>Suze de Blank</t>
+          <t>Bonny Draaijer</t>
         </is>
       </c>
       <c r="C907" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D907" s="8" t="inlineStr">
         <is>
-          <t>39:54</t>
+          <t>40:04</t>
         </is>
       </c>
       <c r="E907" s="8" t="inlineStr">
         <is>
-          <t>38:00</t>
+          <t>37:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="908">
       <c r="A908" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>137</t>
         </is>
       </c>
       <c r="B908" s="7" t="inlineStr">
         <is>
-          <t>Milena Pasolli</t>
+          <t>Jessica de Boer</t>
         </is>
       </c>
       <c r="C908" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D908" s="6" t="inlineStr">
         <is>
-          <t>40:02</t>
+          <t>40:07</t>
         </is>
       </c>
       <c r="E908" s="6" t="inlineStr">
         <is>
-          <t>37:26</t>
+          <t>37:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="909">
       <c r="A909" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138</t>
         </is>
       </c>
       <c r="B909" s="9" t="inlineStr">
         <is>
-          <t>Bonny Draaijer</t>
+          <t>Safira Carvalho Lopes</t>
         </is>
       </c>
       <c r="C909" s="9" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Fiber to the finish</t>
         </is>
       </c>
       <c r="D909" s="8" t="inlineStr">
         <is>
-          <t>40:04</t>
+          <t>40:07</t>
         </is>
       </c>
       <c r="E909" s="8" t="inlineStr">
         <is>
-          <t>37:10</t>
+          <t>38:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="910">
       <c r="A910" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>139</t>
         </is>
       </c>
       <c r="B910" s="7" t="inlineStr">
         <is>
-          <t>Jessica de Boer</t>
+          <t>Jessica Helmer</t>
         </is>
       </c>
       <c r="C910" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D910" s="6" t="inlineStr">
         <is>
-          <t>40:07</t>
+          <t>40:10</t>
         </is>
       </c>
       <c r="E910" s="6" t="inlineStr">
         <is>
-          <t>37:59</t>
+          <t>37:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="911">
       <c r="A911" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>140</t>
         </is>
       </c>
       <c r="B911" s="9" t="inlineStr">
         <is>
-          <t>Safira Carvalho Lopes</t>
+          <t>Maeve Van der Pool</t>
         </is>
       </c>
       <c r="C911" s="9" t="inlineStr">
         <is>
-          <t>Fiber to the finish</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D911" s="8" t="inlineStr">
         <is>
-          <t>40:07</t>
+          <t>40:54</t>
         </is>
       </c>
       <c r="E911" s="8" t="inlineStr">
         <is>
-          <t>38:38</t>
+          <t>39:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="912">
       <c r="A912" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>141</t>
         </is>
       </c>
       <c r="B912" s="7" t="inlineStr">
         <is>
-          <t>Jessica Helmer</t>
+          <t>Diede Bastmeijer</t>
         </is>
       </c>
       <c r="C912" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D912" s="6" t="inlineStr">
         <is>
-          <t>40:10</t>
+          <t>40:55</t>
         </is>
       </c>
       <c r="E912" s="6" t="inlineStr">
         <is>
-          <t>37:40</t>
+          <t>39:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="913">
       <c r="A913" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>142</t>
         </is>
       </c>
       <c r="B913" s="9" t="inlineStr">
         <is>
-          <t>Maeve Van der Pool</t>
+          <t>Rolinka Wachtmeester-Schippers</t>
         </is>
       </c>
       <c r="C913" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D913" s="8" t="inlineStr">
         <is>
-          <t>40:54</t>
+          <t>40:57</t>
         </is>
       </c>
       <c r="E913" s="8" t="inlineStr">
         <is>
-          <t>39:26</t>
+          <t>38:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="914">
       <c r="A914" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>143</t>
         </is>
       </c>
       <c r="B914" s="7" t="inlineStr">
         <is>
-          <t>Diede Bastmeijer</t>
+          <t>Eva Bijsterbosch</t>
         </is>
       </c>
       <c r="C914" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D914" s="6" t="inlineStr">
         <is>
-          <t>40:55</t>
+          <t>40:58</t>
         </is>
       </c>
       <c r="E914" s="6" t="inlineStr">
         <is>
-          <t>39:26</t>
+          <t>40:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="915">
       <c r="A915" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>144</t>
         </is>
       </c>
       <c r="B915" s="9" t="inlineStr">
         <is>
-          <t>Rolinka Wachtmeester-Schippers</t>
+          <t>Carla Van Gils</t>
         </is>
       </c>
       <c r="C915" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D915" s="8" t="inlineStr">
         <is>
-          <t>40:57</t>
+          <t>41:01</t>
         </is>
       </c>
       <c r="E915" s="8" t="inlineStr">
         <is>
-          <t>38:24</t>
+          <t>40:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="916">
       <c r="A916" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>145</t>
         </is>
       </c>
       <c r="B916" s="7" t="inlineStr">
         <is>
-          <t>Eva Bijsterbosch</t>
+          <t>Martha de Vries</t>
         </is>
       </c>
       <c r="C916" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D916" s="6" t="inlineStr">
         <is>
-          <t>40:58</t>
+          <t>41:13</t>
         </is>
       </c>
       <c r="E916" s="6" t="inlineStr">
         <is>
-          <t>40:31</t>
+          <t>38:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="917">
       <c r="A917" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>146</t>
         </is>
       </c>
       <c r="B917" s="9" t="inlineStr">
         <is>
-          <t>Carla Van Gils</t>
+          <t>Natasja Heemskerk</t>
         </is>
       </c>
       <c r="C917" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>BAM!</t>
         </is>
       </c>
       <c r="D917" s="8" t="inlineStr">
         <is>
-          <t>41:01</t>
+          <t>41:13</t>
         </is>
       </c>
       <c r="E917" s="8" t="inlineStr">
         <is>
-          <t>40:01</t>
+          <t>39:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="918">
       <c r="A918" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>147</t>
         </is>
       </c>
       <c r="B918" s="7" t="inlineStr">
         <is>
-          <t>Martha de Vries</t>
+          <t>Nadjesta Wijtten</t>
         </is>
       </c>
       <c r="C918" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D918" s="6" t="inlineStr">
         <is>
-          <t>41:13</t>
+          <t>41:16</t>
         </is>
       </c>
       <c r="E918" s="6" t="inlineStr">
         <is>
-          <t>38:47</t>
+          <t>39:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="919">
       <c r="A919" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>148</t>
         </is>
       </c>
       <c r="B919" s="9" t="inlineStr">
         <is>
-          <t>Natasja Heemskerk</t>
+          <t>Esther Rodenburg</t>
         </is>
       </c>
       <c r="C919" s="9" t="inlineStr">
         <is>
-          <t>BAM!</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D919" s="8" t="inlineStr">
         <is>
-          <t>41:13</t>
+          <t>41:17</t>
         </is>
       </c>
       <c r="E919" s="8" t="inlineStr">
         <is>
-          <t>39:49</t>
+          <t>38:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="920">
       <c r="A920" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>149</t>
         </is>
       </c>
       <c r="B920" s="7" t="inlineStr">
         <is>
-          <t>Nadjesta Wijtten</t>
+          <t>Brigitte De Bruin</t>
         </is>
       </c>
       <c r="C920" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D920" s="6" t="inlineStr">
         <is>
-          <t>41:16</t>
+          <t>41:18</t>
         </is>
       </c>
       <c r="E920" s="6" t="inlineStr">
         <is>
-          <t>39:51</t>
+          <t>40:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="921">
       <c r="A921" s="8" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>150</t>
         </is>
       </c>
       <c r="B921" s="9" t="inlineStr">
         <is>
-          <t>Esther Rodenburg</t>
+          <t>Tjallie van der Kooi</t>
         </is>
       </c>
       <c r="C921" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D921" s="8" t="inlineStr">
         <is>
-          <t>41:17</t>
+          <t>41:25</t>
         </is>
       </c>
       <c r="E921" s="8" t="inlineStr">
         <is>
-          <t>38:57</t>
+          <t>38:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="922">
       <c r="A922" s="6" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>151</t>
         </is>
       </c>
       <c r="B922" s="7" t="inlineStr">
         <is>
-          <t>Brigitte De Bruin</t>
+          <t>Sabrina Koudijs</t>
         </is>
       </c>
       <c r="C922" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D922" s="6" t="inlineStr">
         <is>
-          <t>41:18</t>
+          <t>41:30</t>
         </is>
       </c>
       <c r="E922" s="6" t="inlineStr">
         <is>
-          <t>40:32</t>
+          <t>39:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="923">
       <c r="A923" s="8" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>152</t>
         </is>
       </c>
       <c r="B923" s="9" t="inlineStr">
         <is>
-          <t>Tjallie van der Kooi</t>
+          <t>Ellen van Dam</t>
         </is>
       </c>
       <c r="C923" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D923" s="8" t="inlineStr">
         <is>
-          <t>41:25</t>
+          <t>41:31</t>
         </is>
       </c>
       <c r="E923" s="8" t="inlineStr">
         <is>
-          <t>38:37</t>
+          <t>39:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="924">
       <c r="A924" s="6" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>153</t>
         </is>
       </c>
       <c r="B924" s="7" t="inlineStr">
         <is>
-          <t>Sabrina Koudijs</t>
+          <t>Laura de Vries</t>
         </is>
       </c>
       <c r="C924" s="7" t="inlineStr">
         <is>
           <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D924" s="6" t="inlineStr">
         <is>
-          <t>41:30</t>
+          <t>41:43</t>
         </is>
       </c>
       <c r="E924" s="6" t="inlineStr">
         <is>
-          <t>39:39</t>
+          <t>39:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="925">
       <c r="A925" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>154</t>
         </is>
       </c>
       <c r="B925" s="9" t="inlineStr">
         <is>
-          <t>Ellen van Dam</t>
+          <t>Agnes Schrier</t>
         </is>
       </c>
       <c r="C925" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D925" s="8" t="inlineStr">
         <is>
-          <t>41:31</t>
+          <t>41:49</t>
         </is>
       </c>
       <c r="E925" s="8" t="inlineStr">
         <is>
-          <t>39:30</t>
+          <t>39:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="926">
       <c r="A926" s="6" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>155</t>
         </is>
       </c>
       <c r="B926" s="7" t="inlineStr">
         <is>
-          <t>Laura de Vries</t>
+          <t>Maaike Hartog</t>
         </is>
       </c>
       <c r="C926" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Eemnes</t>
         </is>
       </c>
       <c r="D926" s="6" t="inlineStr">
         <is>
-          <t>41:43</t>
+          <t>41:54</t>
         </is>
       </c>
       <c r="E926" s="6" t="inlineStr">
         <is>
-          <t>39:13</t>
+          <t>39:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="927">
       <c r="A927" s="8" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>156</t>
         </is>
       </c>
       <c r="B927" s="9" t="inlineStr">
         <is>
-          <t>Agnes Schrier</t>
+          <t>Marrit van Luxemburg</t>
         </is>
       </c>
       <c r="C927" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Gouda</t>
         </is>
       </c>
       <c r="D927" s="8" t="inlineStr">
         <is>
-          <t>41:49</t>
+          <t>41:55</t>
         </is>
       </c>
       <c r="E927" s="8" t="inlineStr">
         <is>
-          <t>39:39</t>
+          <t>39:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="928">
       <c r="A928" s="6" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>157</t>
         </is>
       </c>
       <c r="B928" s="7" t="inlineStr">
         <is>
-          <t>Maaike Hartog</t>
+          <t>Berdien Griffioen</t>
         </is>
       </c>
       <c r="C928" s="7" t="inlineStr">
         <is>
-          <t>Eemnes</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D928" s="6" t="inlineStr">
         <is>
-          <t>41:54</t>
+          <t>41:55</t>
         </is>
       </c>
       <c r="E928" s="6" t="inlineStr">
         <is>
-          <t>39:00</t>
+          <t>39:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="929">
       <c r="A929" s="8" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>158</t>
         </is>
       </c>
       <c r="B929" s="9" t="inlineStr">
         <is>
-          <t>Marrit van Luxemburg</t>
+          <t>Lidewij Woltjes</t>
         </is>
       </c>
       <c r="C929" s="9" t="inlineStr">
         <is>
-          <t>Gouda</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D929" s="8" t="inlineStr">
         <is>
-          <t>41:55</t>
+          <t>41:56</t>
         </is>
       </c>
       <c r="E929" s="8" t="inlineStr">
         <is>
-          <t>39:29</t>
+          <t>40:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="930">
       <c r="A930" s="6" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>159</t>
         </is>
       </c>
       <c r="B930" s="7" t="inlineStr">
         <is>
-          <t>Berdien Griffioen</t>
+          <t>Eline Adriaansen</t>
         </is>
       </c>
       <c r="C930" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D930" s="6" t="inlineStr">
         <is>
-          <t>41:55</t>
+          <t>42:03</t>
         </is>
       </c>
       <c r="E930" s="6" t="inlineStr">
         <is>
-          <t>39:02</t>
+          <t>40:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="931">
       <c r="A931" s="8" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>160</t>
         </is>
       </c>
       <c r="B931" s="9" t="inlineStr">
         <is>
-          <t>Lidewij Woltjes</t>
+          <t>Lisanne van Roosmalen</t>
         </is>
       </c>
       <c r="C931" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D931" s="8" t="inlineStr">
         <is>
-          <t>41:56</t>
+          <t>42:03</t>
         </is>
       </c>
       <c r="E931" s="8" t="inlineStr">
         <is>
-          <t>40:03</t>
+          <t>40:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="932">
       <c r="A932" s="6" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>161</t>
         </is>
       </c>
       <c r="B932" s="7" t="inlineStr">
         <is>
-          <t>Eline Adriaansen</t>
+          <t>Eveline Piek</t>
         </is>
       </c>
       <c r="C932" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D932" s="6" t="inlineStr">
         <is>
-          <t>42:03</t>
+          <t>42:22</t>
         </is>
       </c>
       <c r="E932" s="6" t="inlineStr">
         <is>
-          <t>40:03</t>
+          <t>40:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="933">
       <c r="A933" s="8" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>162</t>
         </is>
       </c>
       <c r="B933" s="9" t="inlineStr">
         <is>
-          <t>Lisanne van Roosmalen</t>
+          <t>Marianne Hogendoorn</t>
         </is>
       </c>
       <c r="C933" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D933" s="8" t="inlineStr">
         <is>
-          <t>42:03</t>
+          <t>42:27</t>
         </is>
       </c>
       <c r="E933" s="8" t="inlineStr">
         <is>
-          <t>40:02</t>
+          <t>40:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="934">
       <c r="A934" s="6" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>163</t>
         </is>
       </c>
       <c r="B934" s="7" t="inlineStr">
         <is>
-          <t>Eveline Piek</t>
+          <t>Monique van Weverwijk</t>
         </is>
       </c>
       <c r="C934" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D934" s="6" t="inlineStr">
         <is>
-          <t>42:22</t>
+          <t>42:35</t>
         </is>
       </c>
       <c r="E934" s="6" t="inlineStr">
         <is>
-          <t>40:38</t>
+          <t>40:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="935">
       <c r="A935" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>164</t>
         </is>
       </c>
       <c r="B935" s="9" t="inlineStr">
         <is>
-          <t>Marianne Hogendoorn</t>
+          <t>Ineke van der Voort</t>
         </is>
       </c>
       <c r="C935" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D935" s="8" t="inlineStr">
         <is>
-          <t>42:27</t>
+          <t>42:57</t>
         </is>
       </c>
       <c r="E935" s="8" t="inlineStr">
         <is>
-          <t>40:10</t>
+          <t>41:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="936">
       <c r="A936" s="6" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>165</t>
         </is>
       </c>
       <c r="B936" s="7" t="inlineStr">
         <is>
-          <t>Monique van Weverwijk</t>
+          <t>Manon Zandstra</t>
         </is>
       </c>
       <c r="C936" s="7" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D936" s="6" t="inlineStr">
         <is>
-          <t>42:35</t>
+          <t>42:59</t>
         </is>
       </c>
       <c r="E936" s="6" t="inlineStr">
         <is>
-          <t>40:49</t>
+          <t>42:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="937">
       <c r="A937" s="8" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>166</t>
         </is>
       </c>
       <c r="B937" s="9" t="inlineStr">
         <is>
-          <t>Ineke van der Voort</t>
+          <t>Denise van Gend</t>
         </is>
       </c>
       <c r="C937" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Cothen</t>
         </is>
       </c>
       <c r="D937" s="8" t="inlineStr">
         <is>
-          <t>42:57</t>
+          <t>42:59</t>
         </is>
       </c>
       <c r="E937" s="8" t="inlineStr">
         <is>
-          <t>41:03</t>
+          <t>42:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="938">
       <c r="A938" s="6" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B938" s="7" t="inlineStr">
         <is>
-          <t>Manon Zandstra</t>
+          <t>Winnifred Staartjes</t>
         </is>
       </c>
       <c r="C938" s="7" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D938" s="6" t="inlineStr">
         <is>
-          <t>42:59</t>
+          <t>43:07</t>
         </is>
       </c>
       <c r="E938" s="6" t="inlineStr">
         <is>
-          <t>42:07</t>
+          <t>42:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="939">
       <c r="A939" s="8" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>168</t>
         </is>
       </c>
       <c r="B939" s="9" t="inlineStr">
         <is>
-          <t>Denise van Gend</t>
+          <t>Geertje ter Maat</t>
         </is>
       </c>
       <c r="C939" s="9" t="inlineStr">
         <is>
-          <t>Cothen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D939" s="8" t="inlineStr">
         <is>
-          <t>42:59</t>
+          <t>43:13</t>
         </is>
       </c>
       <c r="E939" s="8" t="inlineStr">
         <is>
-          <t>42:07</t>
+          <t>41:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="940">
       <c r="A940" s="6" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>169</t>
         </is>
       </c>
       <c r="B940" s="7" t="inlineStr">
         <is>
-          <t>Winnifred Staartjes</t>
+          <t>Frederieke Wolter</t>
         </is>
       </c>
       <c r="C940" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Relight my fiber</t>
         </is>
       </c>
       <c r="D940" s="6" t="inlineStr">
         <is>
-          <t>43:07</t>
+          <t>43:25</t>
         </is>
       </c>
       <c r="E940" s="6" t="inlineStr">
         <is>
-          <t>42:21</t>
+          <t>41:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="941">
       <c r="A941" s="8" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B941" s="9" t="inlineStr">
         <is>
-          <t>Geertje ter Maat</t>
+          <t>Irene TIMMERMANS</t>
         </is>
       </c>
       <c r="C941" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D941" s="8" t="inlineStr">
         <is>
-          <t>43:13</t>
+          <t>43:27</t>
         </is>
       </c>
       <c r="E941" s="8" t="inlineStr">
         <is>
-          <t>41:37</t>
+          <t>41:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="942">
       <c r="A942" s="6" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>171</t>
         </is>
       </c>
       <c r="B942" s="7" t="inlineStr">
         <is>
-          <t>Frederieke Wolter</t>
+          <t>Lydian Boschman</t>
         </is>
       </c>
       <c r="C942" s="7" t="inlineStr">
         <is>
-          <t>Relight my fiber</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D942" s="6" t="inlineStr">
         <is>
-          <t>43:25</t>
+          <t>43:30</t>
         </is>
       </c>
       <c r="E942" s="6" t="inlineStr">
         <is>
-          <t>41:58</t>
+          <t>41:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="943">
       <c r="A943" s="8" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>172</t>
         </is>
       </c>
       <c r="B943" s="9" t="inlineStr">
         <is>
-          <t>Irene TIMMERMANS</t>
+          <t>Sanne Spijkerman</t>
         </is>
       </c>
       <c r="C943" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Vleuten</t>
         </is>
       </c>
       <c r="D943" s="8" t="inlineStr">
         <is>
-          <t>43:27</t>
+          <t>43:50</t>
         </is>
       </c>
       <c r="E943" s="8" t="inlineStr">
         <is>
-          <t>41:13</t>
+          <t>42:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="944">
       <c r="A944" s="6" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B944" s="7" t="inlineStr">
         <is>
-          <t>Lydian Boschman</t>
+          <t>Karen Francissen</t>
         </is>
       </c>
       <c r="C944" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D944" s="6" t="inlineStr">
         <is>
-          <t>43:30</t>
+          <t>43:54</t>
         </is>
       </c>
       <c r="E944" s="6" t="inlineStr">
         <is>
-          <t>41:52</t>
+          <t>41:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="945">
       <c r="A945" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>174</t>
         </is>
       </c>
       <c r="B945" s="9" t="inlineStr">
         <is>
-          <t>Sanne Spijkerman</t>
+          <t>Franca Van der Zeijden</t>
         </is>
       </c>
       <c r="C945" s="9" t="inlineStr">
         <is>
-          <t>Vleuten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D945" s="8" t="inlineStr">
         <is>
-          <t>43:50</t>
+          <t>44:10</t>
         </is>
       </c>
       <c r="E945" s="8" t="inlineStr">
         <is>
-          <t>42:08</t>
+          <t>41:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="946">
       <c r="A946" s="6" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>175</t>
         </is>
       </c>
       <c r="B946" s="7" t="inlineStr">
         <is>
-          <t>Karen Francissen</t>
+          <t>Chantal Van Poppel</t>
         </is>
       </c>
       <c r="C946" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D946" s="6" t="inlineStr">
         <is>
-          <t>43:54</t>
+          <t>44:18</t>
         </is>
       </c>
       <c r="E946" s="6" t="inlineStr">
         <is>
-          <t>41:13</t>
+          <t>41:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="947">
       <c r="A947" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>176</t>
         </is>
       </c>
       <c r="B947" s="9" t="inlineStr">
         <is>
-          <t>Franca Van der Zeijden</t>
+          <t>Jeanette Wierenga</t>
         </is>
       </c>
       <c r="C947" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D947" s="8" t="inlineStr">
         <is>
-          <t>44:10</t>
+          <t>44:23</t>
         </is>
       </c>
       <c r="E947" s="8" t="inlineStr">
         <is>
-          <t>41:21</t>
+          <t>42:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="948">
       <c r="A948" s="6" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>177</t>
         </is>
       </c>
       <c r="B948" s="7" t="inlineStr">
         <is>
-          <t>Chantal Van Poppel</t>
+          <t>Linda Goebertus</t>
         </is>
       </c>
       <c r="C948" s="7" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D948" s="6" t="inlineStr">
         <is>
-          <t>44:18</t>
+          <t>44:34</t>
         </is>
       </c>
       <c r="E948" s="6" t="inlineStr">
         <is>
-          <t>41:42</t>
+          <t>44:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="949">
       <c r="A949" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>178</t>
         </is>
       </c>
       <c r="B949" s="9" t="inlineStr">
         <is>
-          <t>Jeanette Wierenga</t>
+          <t>Inger de Groot</t>
         </is>
       </c>
       <c r="C949" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Festina lente</t>
         </is>
       </c>
       <c r="D949" s="8" t="inlineStr">
         <is>
-          <t>44:23</t>
+          <t>44:40</t>
         </is>
       </c>
       <c r="E949" s="8" t="inlineStr">
         <is>
-          <t>42:06</t>
+          <t>44:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="950">
       <c r="A950" s="6" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>179</t>
         </is>
       </c>
       <c r="B950" s="7" t="inlineStr">
         <is>
-          <t>Linda Goebertus</t>
+          <t>Anne-Marie Dupont</t>
         </is>
       </c>
       <c r="C950" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Sam's Fit Gym 1</t>
         </is>
       </c>
       <c r="D950" s="6" t="inlineStr">
         <is>
-          <t>44:34</t>
+          <t>44:55</t>
         </is>
       </c>
       <c r="E950" s="6" t="inlineStr">
         <is>
-          <t>44:12</t>
+          <t>42:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="951">
       <c r="A951" s="8" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>180</t>
         </is>
       </c>
       <c r="B951" s="9" t="inlineStr">
         <is>
-          <t>Inger de Groot</t>
+          <t>Toontje van Vliet</t>
         </is>
       </c>
       <c r="C951" s="9" t="inlineStr">
         <is>
-          <t>Festina lente</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D951" s="8" t="inlineStr">
         <is>
-          <t>44:40</t>
+          <t>45:10</t>
         </is>
       </c>
       <c r="E951" s="8" t="inlineStr">
         <is>
-          <t>44:29</t>
+          <t>42:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="952">
       <c r="A952" s="6" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B952" s="7" t="inlineStr">
         <is>
-          <t>Anne-Marie Dupont</t>
+          <t>Joyce Bijlholt</t>
         </is>
       </c>
       <c r="C952" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 1</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D952" s="6" t="inlineStr">
         <is>
-          <t>44:55</t>
+          <t>45:20</t>
         </is>
       </c>
       <c r="E952" s="6" t="inlineStr">
         <is>
-          <t>42:06</t>
+          <t>43:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="953">
       <c r="A953" s="8" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B953" s="9" t="inlineStr">
         <is>
-          <t>Toontje van Vliet</t>
+          <t>Nel Schmidt</t>
         </is>
       </c>
       <c r="C953" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Loopgroep Zeist 2</t>
         </is>
       </c>
       <c r="D953" s="8" t="inlineStr">
         <is>
-          <t>45:10</t>
+          <t>45:27</t>
         </is>
       </c>
       <c r="E953" s="8" t="inlineStr">
         <is>
-          <t>42:23</t>
+          <t>42:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="954">
       <c r="A954" s="6" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>183</t>
         </is>
       </c>
       <c r="B954" s="7" t="inlineStr">
         <is>
-          <t>Joyce Bijlholt</t>
+          <t>Diandra Muller</t>
         </is>
       </c>
       <c r="C954" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Sam's Fit Gym 6</t>
         </is>
       </c>
       <c r="D954" s="6" t="inlineStr">
         <is>
-          <t>45:20</t>
+          <t>45:41</t>
         </is>
       </c>
       <c r="E954" s="6" t="inlineStr">
         <is>
-          <t>43:51</t>
+          <t>42:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="955">
       <c r="A955" s="8" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>184</t>
         </is>
       </c>
       <c r="B955" s="9" t="inlineStr">
         <is>
-          <t>Nel Schmidt</t>
+          <t>Annabel van den Akker</t>
         </is>
       </c>
       <c r="C955" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Zeist 2</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D955" s="8" t="inlineStr">
         <is>
-          <t>45:27</t>
+          <t>45:47</t>
         </is>
       </c>
       <c r="E955" s="8" t="inlineStr">
         <is>
-          <t>42:53</t>
+          <t>43:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="956">
       <c r="A956" s="6" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>185</t>
         </is>
       </c>
       <c r="B956" s="7" t="inlineStr">
         <is>
-          <t>Diandra Muller</t>
+          <t>Lotte Kreuger-Schols</t>
         </is>
       </c>
       <c r="C956" s="7" t="inlineStr">
         <is>
-          <t>Sam's Fit Gym 6</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D956" s="6" t="inlineStr">
         <is>
-          <t>45:41</t>
+          <t>45:48</t>
         </is>
       </c>
       <c r="E956" s="6" t="inlineStr">
         <is>
-          <t>42:42</t>
+          <t>43:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="957">
       <c r="A957" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>186</t>
         </is>
       </c>
       <c r="B957" s="9" t="inlineStr">
         <is>
-          <t>Annabel van den Akker</t>
+          <t>Afke van den Hurk</t>
         </is>
       </c>
       <c r="C957" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D957" s="8" t="inlineStr">
         <is>
-          <t>45:47</t>
+          <t>46:05</t>
         </is>
       </c>
       <c r="E957" s="8" t="inlineStr">
         <is>
-          <t>43:12</t>
+          <t>43:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="958">
       <c r="A958" s="6" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>187</t>
         </is>
       </c>
       <c r="B958" s="7" t="inlineStr">
         <is>
-          <t>Lotte Kreuger-Schols</t>
+          <t>Inge Dannenburg</t>
         </is>
       </c>
       <c r="C958" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D958" s="6" t="inlineStr">
         <is>
-          <t>45:48</t>
+          <t>46:11</t>
         </is>
       </c>
       <c r="E958" s="6" t="inlineStr">
         <is>
-          <t>43:34</t>
+          <t>44:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="959">
       <c r="A959" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>188</t>
         </is>
       </c>
       <c r="B959" s="9" t="inlineStr">
         <is>
-          <t>Afke van den Hurk</t>
+          <t>Gisela Veldkamp</t>
         </is>
       </c>
       <c r="C959" s="9" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Loopgroep Zeist 1</t>
         </is>
       </c>
       <c r="D959" s="8" t="inlineStr">
         <is>
-          <t>46:05</t>
+          <t>46:21</t>
         </is>
       </c>
       <c r="E959" s="8" t="inlineStr">
         <is>
-          <t>43:28</t>
+          <t>43:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="960">
       <c r="A960" s="6" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B960" s="7" t="inlineStr">
         <is>
-          <t>Inge Dannenburg</t>
+          <t>Annemieke van Vugt</t>
         </is>
       </c>
       <c r="C960" s="7" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D960" s="6" t="inlineStr">
         <is>
-          <t>46:11</t>
+          <t>46:22</t>
         </is>
       </c>
       <c r="E960" s="6" t="inlineStr">
         <is>
-          <t>44:25</t>
+          <t>43:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="961">
       <c r="A961" s="8" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B961" s="9" t="inlineStr">
         <is>
-          <t>Gisela Veldkamp</t>
+          <t>Sofia Oomen</t>
         </is>
       </c>
       <c r="C961" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Zeist 1</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D961" s="8" t="inlineStr">
         <is>
-          <t>46:21</t>
+          <t>46:25</t>
         </is>
       </c>
       <c r="E961" s="8" t="inlineStr">
         <is>
-          <t>43:32</t>
+          <t>43:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="962">
       <c r="A962" s="6" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>191</t>
         </is>
       </c>
       <c r="B962" s="7" t="inlineStr">
         <is>
-          <t>Annemieke van Vugt</t>
+          <t>Marina Samayoa</t>
         </is>
       </c>
       <c r="C962" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D962" s="6" t="inlineStr">
         <is>
-          <t>46:22</t>
+          <t>46:42</t>
         </is>
       </c>
       <c r="E962" s="6" t="inlineStr">
         <is>
-          <t>43:49</t>
+          <t>44:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="963">
       <c r="A963" s="8" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B963" s="9" t="inlineStr">
         <is>
-          <t>Sofia Oomen</t>
+          <t>Marijke Steijn</t>
         </is>
       </c>
       <c r="C963" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D963" s="8" t="inlineStr">
         <is>
-          <t>46:25</t>
+          <t>48:15</t>
         </is>
       </c>
       <c r="E963" s="8" t="inlineStr">
         <is>
-          <t>43:18</t>
+          <t>45:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="964">
       <c r="A964" s="6" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>193</t>
         </is>
       </c>
       <c r="B964" s="7" t="inlineStr">
         <is>
-          <t>Marina Samayoa</t>
+          <t>Angenita Heusinkveld</t>
         </is>
       </c>
       <c r="C964" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Schalkwijk</t>
         </is>
       </c>
       <c r="D964" s="6" t="inlineStr">
         <is>
-          <t>46:42</t>
+          <t>48:23</t>
         </is>
       </c>
       <c r="E964" s="6" t="inlineStr">
         <is>
-          <t>44:42</t>
+          <t>46:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="965">
       <c r="A965" s="8" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B965" s="9" t="inlineStr">
         <is>
-          <t>Marijke Steijn</t>
+          <t>Paula Boomkamp</t>
         </is>
       </c>
       <c r="C965" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D965" s="8" t="inlineStr">
         <is>
-          <t>48:15</t>
+          <t>48:55</t>
         </is>
       </c>
       <c r="E965" s="8" t="inlineStr">
         <is>
-          <t>45:53</t>
+          <t>45:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="966">
       <c r="A966" s="6" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>195</t>
         </is>
       </c>
       <c r="B966" s="7" t="inlineStr">
         <is>
-          <t>Angenita Heusinkveld</t>
+          <t>Emilie Visser</t>
         </is>
       </c>
       <c r="C966" s="7" t="inlineStr">
         <is>
-          <t>Schalkwijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D966" s="6" t="inlineStr">
         <is>
-          <t>48:23</t>
+          <t>48:56</t>
         </is>
       </c>
       <c r="E966" s="6" t="inlineStr">
         <is>
-          <t>46:01</t>
+          <t>45:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="967">
       <c r="A967" s="8" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>196</t>
         </is>
       </c>
       <c r="B967" s="9" t="inlineStr">
         <is>
-          <t>Paula Boomkamp</t>
+          <t>Marianne Kleisma</t>
         </is>
       </c>
       <c r="C967" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Loopgroep Zeist 2</t>
         </is>
       </c>
       <c r="D967" s="8" t="inlineStr">
         <is>
-          <t>48:55</t>
+          <t>49:20</t>
         </is>
       </c>
       <c r="E967" s="8" t="inlineStr">
         <is>
-          <t>45:54</t>
+          <t>46:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="968">
       <c r="A968" s="6" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B968" s="7" t="inlineStr">
         <is>
-          <t>Emilie Visser</t>
+          <t>Jessica Zijlstra</t>
         </is>
       </c>
       <c r="C968" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D968" s="6" t="inlineStr">
         <is>
-          <t>48:56</t>
+          <t>49:21</t>
         </is>
       </c>
       <c r="E968" s="6" t="inlineStr">
         <is>
-          <t>45:55</t>
+          <t>46:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="969">
       <c r="A969" s="8" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B969" s="9" t="inlineStr">
         <is>
-          <t>Marianne Kleisma</t>
+          <t>Anne Van Vliet</t>
         </is>
       </c>
       <c r="C969" s="9" t="inlineStr">
         <is>
-          <t>Loopgroep Zeist 2</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D969" s="8" t="inlineStr">
         <is>
-          <t>49:20</t>
+          <t>49:22</t>
         </is>
       </c>
       <c r="E969" s="8" t="inlineStr">
         <is>
-          <t>46:46</t>
+          <t>46:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="970">
       <c r="A970" s="6" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B970" s="7" t="inlineStr">
         <is>
-          <t>Jessica Zijlstra</t>
+          <t>Ingrid Vossenaar</t>
         </is>
       </c>
       <c r="C970" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D970" s="6" t="inlineStr">
         <is>
-          <t>49:21</t>
+          <t>49:36</t>
         </is>
       </c>
       <c r="E970" s="6" t="inlineStr">
         <is>
-          <t>46:48</t>
+          <t>46:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="971">
       <c r="A971" s="8" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>200</t>
         </is>
       </c>
       <c r="B971" s="9" t="inlineStr">
         <is>
-          <t>Anne Van Vliet</t>
+          <t>Elise Eeckhout</t>
         </is>
       </c>
       <c r="C971" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D971" s="8" t="inlineStr">
         <is>
-          <t>49:22</t>
+          <t>49:47</t>
         </is>
       </c>
       <c r="E971" s="8" t="inlineStr">
         <is>
-          <t>46:48</t>
+          <t>49:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="972">
       <c r="A972" s="6" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B972" s="7" t="inlineStr">
         <is>
-          <t>Ingrid Vossenaar</t>
+          <t>Fleur Slegers</t>
         </is>
       </c>
       <c r="C972" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D972" s="6" t="inlineStr">
         <is>
-          <t>49:36</t>
+          <t>49:51</t>
         </is>
       </c>
       <c r="E972" s="6" t="inlineStr">
         <is>
-          <t>46:52</t>
+          <t>46:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="973">
       <c r="A973" s="8" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B973" s="9" t="inlineStr">
         <is>
-          <t>Elise Eeckhout</t>
+          <t>Eva Timmer</t>
         </is>
       </c>
       <c r="C973" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D973" s="8" t="inlineStr">
         <is>
-          <t>49:47</t>
+          <t>50:06</t>
         </is>
       </c>
       <c r="E973" s="8" t="inlineStr">
         <is>
-          <t>49:47</t>
+          <t>47:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="974">
       <c r="A974" s="6" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>203</t>
         </is>
       </c>
       <c r="B974" s="7" t="inlineStr">
         <is>
-          <t>Fleur Slegers</t>
+          <t>Ester Duyvesteijn</t>
         </is>
       </c>
       <c r="C974" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D974" s="6" t="inlineStr">
         <is>
-          <t>49:51</t>
+          <t>51:32</t>
         </is>
       </c>
       <c r="E974" s="6" t="inlineStr">
         <is>
-          <t>46:49</t>
+          <t>49:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="975">
       <c r="A975" s="8" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>204</t>
         </is>
       </c>
       <c r="B975" s="9" t="inlineStr">
         <is>
-          <t>Eva Timmer</t>
+          <t>Yola Claasen</t>
         </is>
       </c>
       <c r="C975" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D975" s="8" t="inlineStr">
         <is>
-          <t>50:06</t>
+          <t>53:58</t>
         </is>
       </c>
       <c r="E975" s="8" t="inlineStr">
         <is>
-          <t>47:19</t>
-[...28 lines deleted...]
-      </c>
+          <t>52:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
+      <c r="A976" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="977">
-      <c r="A977" s="8" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A978" s="1"/>
+      <c r="A977" s="4" t="inlineStr">
+        <is>
+          <t>M12KM, 12 KM</t>
+        </is>
+      </c>
+      <c r="B977" s="4"/>
+      <c r="C977" s="4"/>
+      <c r="D977" s="4"/>
+      <c r="E977" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="978">
+      <c r="A978" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B978" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C978" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D978" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E978" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="979">
-      <c r="A979" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E979" s="4"/>
+      <c r="A979" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B979" s="7" t="inlineStr">
+        <is>
+          <t>Niels Baljet</t>
+        </is>
+      </c>
+      <c r="C979" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D979" s="6" t="inlineStr">
+        <is>
+          <t>39:26</t>
+        </is>
+      </c>
+      <c r="E979" s="6" t="inlineStr">
+        <is>
+          <t>39:26</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="980">
-      <c r="A980" s="5" t="inlineStr">
-[...21 lines deleted...]
-          <t>Netto</t>
+      <c r="A980" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B980" s="9" t="inlineStr">
+        <is>
+          <t>Sebastian Murphy</t>
+        </is>
+      </c>
+      <c r="C980" s="9" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D980" s="8" t="inlineStr">
+        <is>
+          <t>42:33</t>
+        </is>
+      </c>
+      <c r="E980" s="8" t="inlineStr">
+        <is>
+          <t>42:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="981">
       <c r="A981" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B981" s="7" t="inlineStr">
         <is>
-          <t>Niels Baljet</t>
+          <t>Silvan Buis</t>
         </is>
       </c>
       <c r="C981" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D981" s="6" t="inlineStr">
         <is>
-          <t>39:26</t>
+          <t>42:45</t>
         </is>
       </c>
       <c r="E981" s="6" t="inlineStr">
         <is>
-          <t>39:26</t>
+          <t>42:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="982">
       <c r="A982" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B982" s="9" t="inlineStr">
         <is>
-          <t>Sebastian Murphy</t>
+          <t>Jan Schouten</t>
         </is>
       </c>
       <c r="C982" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>De Meern</t>
         </is>
       </c>
       <c r="D982" s="8" t="inlineStr">
         <is>
-          <t>42:33</t>
+          <t>43:03</t>
         </is>
       </c>
       <c r="E982" s="8" t="inlineStr">
         <is>
-          <t>42:32</t>
+          <t>43:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="983">
       <c r="A983" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B983" s="7" t="inlineStr">
         <is>
-          <t>Silvan Buis</t>
+          <t>Maarten van Ommen</t>
         </is>
       </c>
       <c r="C983" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D983" s="6" t="inlineStr">
         <is>
-          <t>42:45</t>
+          <t>43:26</t>
         </is>
       </c>
       <c r="E983" s="6" t="inlineStr">
         <is>
-          <t>42:45</t>
+          <t>43:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="984">
       <c r="A984" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B984" s="9" t="inlineStr">
         <is>
-          <t>Jan Schouten</t>
+          <t>Johnno Pastor</t>
         </is>
       </c>
       <c r="C984" s="9" t="inlineStr">
         <is>
-          <t>De Meern</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D984" s="8" t="inlineStr">
         <is>
-          <t>43:03</t>
+          <t>43:40</t>
         </is>
       </c>
       <c r="E984" s="8" t="inlineStr">
         <is>
-          <t>43:01</t>
+          <t>43:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="985">
       <c r="A985" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B985" s="7" t="inlineStr">
         <is>
-          <t>Maarten van Ommen</t>
+          <t>Patrick Steskens</t>
         </is>
       </c>
       <c r="C985" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D985" s="6" t="inlineStr">
         <is>
-          <t>43:26</t>
+          <t>46:11</t>
         </is>
       </c>
       <c r="E985" s="6" t="inlineStr">
         <is>
-          <t>43:25</t>
+          <t>46:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="986">
       <c r="A986" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B986" s="9" t="inlineStr">
         <is>
-          <t>Johnno Pastor</t>
+          <t>Freek Geurts</t>
         </is>
       </c>
       <c r="C986" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D986" s="8" t="inlineStr">
         <is>
-          <t>43:40</t>
+          <t>46:14</t>
         </is>
       </c>
       <c r="E986" s="8" t="inlineStr">
         <is>
-          <t>43:39</t>
+          <t>46:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="987">
       <c r="A987" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B987" s="7" t="inlineStr">
         <is>
-          <t>Patrick Steskens</t>
+          <t>Surendra Thapa</t>
         </is>
       </c>
       <c r="C987" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D987" s="6" t="inlineStr">
         <is>
-          <t>46:11</t>
+          <t>46:36</t>
         </is>
       </c>
       <c r="E987" s="6" t="inlineStr">
         <is>
-          <t>46:06</t>
+          <t>46:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="988">
       <c r="A988" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B988" s="9" t="inlineStr">
         <is>
-          <t>Freek Geurts</t>
+          <t>Maarten van Vulpen</t>
         </is>
       </c>
       <c r="C988" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D988" s="8" t="inlineStr">
         <is>
-          <t>46:14</t>
+          <t>47:13</t>
         </is>
       </c>
       <c r="E988" s="8" t="inlineStr">
         <is>
-          <t>46:09</t>
+          <t>47:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="989">
       <c r="A989" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B989" s="7" t="inlineStr">
         <is>
-          <t>Surendra Thapa</t>
+          <t>Hanno-wybren Mook</t>
         </is>
       </c>
       <c r="C989" s="7" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D989" s="6" t="inlineStr">
         <is>
-          <t>46:36</t>
+          <t>47:25</t>
         </is>
       </c>
       <c r="E989" s="6" t="inlineStr">
         <is>
-          <t>46:35</t>
+          <t>47:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="990">
       <c r="A990" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B990" s="9" t="inlineStr">
         <is>
-          <t>Maarten van Vulpen</t>
+          <t>Rody van de Pavert</t>
         </is>
       </c>
       <c r="C990" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D990" s="8" t="inlineStr">
         <is>
-          <t>47:13</t>
+          <t>47:38</t>
         </is>
       </c>
       <c r="E990" s="8" t="inlineStr">
         <is>
-          <t>47:09</t>
+          <t>47:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="991">
       <c r="A991" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B991" s="7" t="inlineStr">
         <is>
-          <t>Hanno-wybren Mook</t>
+          <t>Heerko Koops</t>
         </is>
       </c>
       <c r="C991" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D991" s="6" t="inlineStr">
         <is>
-          <t>47:25</t>
+          <t>48:27</t>
         </is>
       </c>
       <c r="E991" s="6" t="inlineStr">
         <is>
-          <t>47:13</t>
+          <t>48:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="992">
       <c r="A992" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B992" s="9" t="inlineStr">
         <is>
-          <t>Rody van de Pavert</t>
+          <t>Ivar Kanters</t>
         </is>
       </c>
       <c r="C992" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D992" s="8" t="inlineStr">
         <is>
-          <t>47:38</t>
+          <t>48:37</t>
         </is>
       </c>
       <c r="E992" s="8" t="inlineStr">
         <is>
-          <t>47:31</t>
+          <t>48:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="993">
       <c r="A993" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B993" s="7" t="inlineStr">
         <is>
-          <t>Heerko Koops</t>
+          <t>Thijs van Zon</t>
         </is>
       </c>
       <c r="C993" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D993" s="6" t="inlineStr">
         <is>
-          <t>48:27</t>
+          <t>48:51</t>
         </is>
       </c>
       <c r="E993" s="6" t="inlineStr">
         <is>
-          <t>48:15</t>
+          <t>48:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="994">
       <c r="A994" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B994" s="9" t="inlineStr">
         <is>
-          <t>Ivar Kanters</t>
+          <t>Robin Van den Heuvel</t>
         </is>
       </c>
       <c r="C994" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D994" s="8" t="inlineStr">
         <is>
-          <t>48:37</t>
+          <t>49:13</t>
         </is>
       </c>
       <c r="E994" s="8" t="inlineStr">
         <is>
-          <t>48:34</t>
+          <t>49:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="995">
       <c r="A995" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B995" s="7" t="inlineStr">
         <is>
-          <t>Thijs van Zon</t>
+          <t>Rico van den Brink</t>
         </is>
       </c>
       <c r="C995" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D995" s="6" t="inlineStr">
         <is>
-          <t>48:51</t>
+          <t>49:16</t>
         </is>
       </c>
       <c r="E995" s="6" t="inlineStr">
         <is>
-          <t>48:25</t>
+          <t>49:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="996">
       <c r="A996" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B996" s="9" t="inlineStr">
         <is>
-          <t>Robin Van den Heuvel</t>
+          <t>Robert van Heumen</t>
         </is>
       </c>
       <c r="C996" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D996" s="8" t="inlineStr">
         <is>
-          <t>49:13</t>
+          <t>49:50</t>
         </is>
       </c>
       <c r="E996" s="8" t="inlineStr">
         <is>
-          <t>49:06</t>
+          <t>49:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="997">
       <c r="A997" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B997" s="7" t="inlineStr">
         <is>
-          <t>Rico van den Brink</t>
+          <t>Peter de Schipper</t>
         </is>
       </c>
       <c r="C997" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D997" s="6" t="inlineStr">
         <is>
-          <t>49:16</t>
+          <t>50:06</t>
         </is>
       </c>
       <c r="E997" s="6" t="inlineStr">
         <is>
-          <t>49:08</t>
+          <t>50:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="998">
       <c r="A998" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B998" s="9" t="inlineStr">
         <is>
-          <t>Robert van Heumen</t>
+          <t>Abhishek Maharjan</t>
         </is>
       </c>
       <c r="C998" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D998" s="8" t="inlineStr">
         <is>
-          <t>49:50</t>
+          <t>50:11</t>
         </is>
       </c>
       <c r="E998" s="8" t="inlineStr">
         <is>
-          <t>49:46</t>
+          <t>49:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="999">
       <c r="A999" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B999" s="7" t="inlineStr">
         <is>
-          <t>Peter de Schipper</t>
+          <t>Paul Parren</t>
         </is>
       </c>
       <c r="C999" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D999" s="6" t="inlineStr">
         <is>
-          <t>50:06</t>
+          <t>50:29</t>
         </is>
       </c>
       <c r="E999" s="6" t="inlineStr">
         <is>
-          <t>50:00</t>
+          <t>50:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1000">
       <c r="A1000" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B1000" s="9" t="inlineStr">
         <is>
-          <t>Abhishek Maharjan</t>
+          <t>Bouke Boekema</t>
         </is>
       </c>
       <c r="C1000" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1000" s="8" t="inlineStr">
         <is>
-          <t>50:11</t>
+          <t>50:31</t>
         </is>
       </c>
       <c r="E1000" s="8" t="inlineStr">
         <is>
-          <t>49:35</t>
+          <t>50:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1001">
       <c r="A1001" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B1001" s="7" t="inlineStr">
         <is>
-          <t>Paul Parren</t>
+          <t>Gabriel Bijleveld</t>
         </is>
       </c>
       <c r="C1001" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1001" s="6" t="inlineStr">
         <is>
-          <t>50:29</t>
+          <t>50:34</t>
         </is>
       </c>
       <c r="E1001" s="6" t="inlineStr">
         <is>
-          <t>50:25</t>
+          <t>50:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1002">
       <c r="A1002" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B1002" s="9" t="inlineStr">
         <is>
-          <t>Bouke Boekema</t>
+          <t>Arjen Jansen</t>
         </is>
       </c>
       <c r="C1002" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1002" s="8" t="inlineStr">
         <is>
-          <t>50:31</t>
+          <t>50:36</t>
         </is>
       </c>
       <c r="E1002" s="8" t="inlineStr">
         <is>
-          <t>50:17</t>
+          <t>50:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1003">
       <c r="A1003" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B1003" s="7" t="inlineStr">
         <is>
-          <t>Gabriel Bijleveld</t>
+          <t>Bram Lobeek</t>
         </is>
       </c>
       <c r="C1003" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1003" s="6" t="inlineStr">
         <is>
-          <t>50:34</t>
+          <t>50:41</t>
         </is>
       </c>
       <c r="E1003" s="6" t="inlineStr">
         <is>
-          <t>50:20</t>
+          <t>50:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1004">
       <c r="A1004" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B1004" s="9" t="inlineStr">
         <is>
-          <t>Arjen Jansen</t>
+          <t>Marek Spit</t>
         </is>
       </c>
       <c r="C1004" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1004" s="8" t="inlineStr">
         <is>
-          <t>50:36</t>
+          <t>50:46</t>
         </is>
       </c>
       <c r="E1004" s="8" t="inlineStr">
         <is>
-          <t>50:21</t>
+          <t>49:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1005">
       <c r="A1005" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B1005" s="7" t="inlineStr">
         <is>
-          <t>Bram Lobeek</t>
+          <t>Erwin van de Bunt</t>
         </is>
       </c>
       <c r="C1005" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1005" s="6" t="inlineStr">
         <is>
-          <t>50:41</t>
+          <t>50:53</t>
         </is>
       </c>
       <c r="E1005" s="6" t="inlineStr">
         <is>
-          <t>50:11</t>
+          <t>50:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1006">
       <c r="A1006" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B1006" s="9" t="inlineStr">
         <is>
-          <t>Marek Spit</t>
+          <t>Gert van Amerongen</t>
         </is>
       </c>
       <c r="C1006" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1006" s="8" t="inlineStr">
         <is>
-          <t>50:46</t>
+          <t>51:18</t>
         </is>
       </c>
       <c r="E1006" s="8" t="inlineStr">
         <is>
-          <t>49:42</t>
+          <t>51:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1007">
       <c r="A1007" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B1007" s="7" t="inlineStr">
         <is>
-          <t>Erwin van de Bunt</t>
+          <t>Berend Venema</t>
         </is>
       </c>
       <c r="C1007" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1007" s="6" t="inlineStr">
         <is>
-          <t>50:53</t>
+          <t>52:12</t>
         </is>
       </c>
       <c r="E1007" s="6" t="inlineStr">
         <is>
-          <t>50:37</t>
+          <t>50:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1008">
       <c r="A1008" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B1008" s="9" t="inlineStr">
         <is>
-          <t>Gert van Amerongen</t>
+          <t>Jos den Boer</t>
         </is>
       </c>
       <c r="C1008" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1008" s="8" t="inlineStr">
         <is>
-          <t>51:18</t>
+          <t>53:01</t>
         </is>
       </c>
       <c r="E1008" s="8" t="inlineStr">
         <is>
-          <t>51:04</t>
+          <t>50:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1009">
       <c r="A1009" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B1009" s="7" t="inlineStr">
         <is>
-          <t>Berend Venema</t>
+          <t>Thomas van de Poll</t>
         </is>
       </c>
       <c r="C1009" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1009" s="6" t="inlineStr">
         <is>
+          <t>53:05</t>
+        </is>
+      </c>
+      <c r="E1009" s="6" t="inlineStr">
+        <is>
           <t>52:12</t>
-        </is>
-[...3 lines deleted...]
-          <t>50:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1010">
       <c r="A1010" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B1010" s="9" t="inlineStr">
         <is>
-          <t>Jos den Boer</t>
+          <t>David Knol</t>
         </is>
       </c>
       <c r="C1010" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1010" s="8" t="inlineStr">
         <is>
-          <t>53:01</t>
+          <t>53:36</t>
         </is>
       </c>
       <c r="E1010" s="8" t="inlineStr">
         <is>
-          <t>50:33</t>
+          <t>52:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1011">
       <c r="A1011" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B1011" s="7" t="inlineStr">
         <is>
-          <t>Thomas van de Poll</t>
+          <t>Dennis Hoving</t>
         </is>
       </c>
       <c r="C1011" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1011" s="6" t="inlineStr">
         <is>
-          <t>53:05</t>
+          <t>53:40</t>
         </is>
       </c>
       <c r="E1011" s="6" t="inlineStr">
         <is>
-          <t>52:12</t>
+          <t>52:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1012">
       <c r="A1012" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B1012" s="9" t="inlineStr">
         <is>
-          <t>David Knol</t>
+          <t>Stijn Hannink</t>
         </is>
       </c>
       <c r="C1012" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Zenderen</t>
         </is>
       </c>
       <c r="D1012" s="8" t="inlineStr">
         <is>
-          <t>53:36</t>
+          <t>53:42</t>
         </is>
       </c>
       <c r="E1012" s="8" t="inlineStr">
         <is>
-          <t>52:46</t>
+          <t>53:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1013">
       <c r="A1013" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B1013" s="7" t="inlineStr">
         <is>
-          <t>Dennis Hoving</t>
+          <t>Niels van Loen</t>
         </is>
       </c>
       <c r="C1013" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1013" s="6" t="inlineStr">
         <is>
-          <t>53:40</t>
+          <t>54:07</t>
         </is>
       </c>
       <c r="E1013" s="6" t="inlineStr">
         <is>
-          <t>52:46</t>
+          <t>53:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1014">
       <c r="A1014" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B1014" s="9" t="inlineStr">
         <is>
-          <t>Stijn Hannink</t>
+          <t>Eldin Van Gestel</t>
         </is>
       </c>
       <c r="C1014" s="9" t="inlineStr">
         <is>
-          <t>Zenderen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1014" s="8" t="inlineStr">
         <is>
-          <t>53:42</t>
+          <t>54:17</t>
         </is>
       </c>
       <c r="E1014" s="8" t="inlineStr">
         <is>
-          <t>53:19</t>
+          <t>54:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1015">
       <c r="A1015" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B1015" s="7" t="inlineStr">
         <is>
-          <t>Niels van Loen</t>
+          <t>Jos Muskens</t>
         </is>
       </c>
       <c r="C1015" s="7" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1015" s="6" t="inlineStr">
         <is>
-          <t>54:07</t>
+          <t>54:32</t>
         </is>
       </c>
       <c r="E1015" s="6" t="inlineStr">
         <is>
-          <t>53:54</t>
+          <t>54:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1016">
       <c r="A1016" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B1016" s="9" t="inlineStr">
         <is>
-          <t>Eldin Van Gestel</t>
+          <t>Thijs Brouwer</t>
         </is>
       </c>
       <c r="C1016" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D1016" s="8" t="inlineStr">
         <is>
-          <t>54:17</t>
+          <t>54:35</t>
         </is>
       </c>
       <c r="E1016" s="8" t="inlineStr">
         <is>
-          <t>54:07</t>
+          <t>53:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1017">
       <c r="A1017" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B1017" s="7" t="inlineStr">
         <is>
-          <t>Jos Muskens</t>
+          <t>Kaj Van Diemen</t>
         </is>
       </c>
       <c r="C1017" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1017" s="6" t="inlineStr">
         <is>
-          <t>54:32</t>
+          <t>54:38</t>
         </is>
       </c>
       <c r="E1017" s="6" t="inlineStr">
         <is>
-          <t>54:15</t>
+          <t>54:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1018">
       <c r="A1018" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B1018" s="9" t="inlineStr">
         <is>
-          <t>Thijs Brouwer</t>
+          <t>Karel Cousin</t>
         </is>
       </c>
       <c r="C1018" s="9" t="inlineStr">
         <is>
-          <t>Waddinxveen</t>
+          <t>Leiden</t>
         </is>
       </c>
       <c r="D1018" s="8" t="inlineStr">
         <is>
-          <t>54:35</t>
+          <t>55:01</t>
         </is>
       </c>
       <c r="E1018" s="8" t="inlineStr">
         <is>
           <t>53:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1019">
       <c r="A1019" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B1019" s="7" t="inlineStr">
         <is>
-          <t>Kaj Van Diemen</t>
+          <t>Jos Hengeveld</t>
         </is>
       </c>
       <c r="C1019" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1019" s="6" t="inlineStr">
         <is>
-          <t>54:38</t>
+          <t>55:21</t>
         </is>
       </c>
       <c r="E1019" s="6" t="inlineStr">
         <is>
-          <t>54:24</t>
+          <t>54:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1020">
       <c r="A1020" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B1020" s="9" t="inlineStr">
         <is>
-          <t>Karel Cousin</t>
+          <t>Peter Ceelaert</t>
         </is>
       </c>
       <c r="C1020" s="9" t="inlineStr">
         <is>
-          <t>Leiden</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1020" s="8" t="inlineStr">
         <is>
-          <t>55:01</t>
+          <t>55:28</t>
         </is>
       </c>
       <c r="E1020" s="8" t="inlineStr">
         <is>
-          <t>53:23</t>
+          <t>54:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1021">
       <c r="A1021" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B1021" s="7" t="inlineStr">
         <is>
-          <t>Jos Hengeveld</t>
+          <t>Guido van Ballegooijen</t>
         </is>
       </c>
       <c r="C1021" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1021" s="6" t="inlineStr">
         <is>
-          <t>55:21</t>
+          <t>55:40</t>
         </is>
       </c>
       <c r="E1021" s="6" t="inlineStr">
         <is>
-          <t>54:37</t>
+          <t>53:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1022">
       <c r="A1022" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B1022" s="9" t="inlineStr">
         <is>
-          <t>Peter Ceelaert</t>
+          <t>Stefan van der Stigchel</t>
         </is>
       </c>
       <c r="C1022" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1022" s="8" t="inlineStr">
         <is>
+          <t>55:43</t>
+        </is>
+      </c>
+      <c r="E1022" s="8" t="inlineStr">
+        <is>
           <t>55:28</t>
-        </is>
-[...3 lines deleted...]
-          <t>54:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1023">
       <c r="A1023" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B1023" s="7" t="inlineStr">
         <is>
-          <t>Guido van Ballegooijen</t>
+          <t>Erik Vernooij</t>
         </is>
       </c>
       <c r="C1023" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Werkhoven</t>
         </is>
       </c>
       <c r="D1023" s="6" t="inlineStr">
         <is>
-          <t>55:40</t>
+          <t>55:48</t>
         </is>
       </c>
       <c r="E1023" s="6" t="inlineStr">
         <is>
-          <t>53:13</t>
+          <t>53:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1024">
       <c r="A1024" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B1024" s="9" t="inlineStr">
         <is>
-          <t>Stefan van der Stigchel</t>
+          <t>Danny Van Steijn</t>
         </is>
       </c>
       <c r="C1024" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1024" s="8" t="inlineStr">
         <is>
-          <t>55:43</t>
+          <t>55:49</t>
         </is>
       </c>
       <c r="E1024" s="8" t="inlineStr">
         <is>
-          <t>55:28</t>
+          <t>55:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1025">
       <c r="A1025" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>47</t>
         </is>
       </c>
       <c r="B1025" s="7" t="inlineStr">
         <is>
-          <t>Erik Vernooij</t>
+          <t>Leo van der Welle</t>
         </is>
       </c>
       <c r="C1025" s="7" t="inlineStr">
         <is>
-          <t>Werkhoven</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1025" s="6" t="inlineStr">
         <is>
-          <t>55:48</t>
+          <t>55:51</t>
         </is>
       </c>
       <c r="E1025" s="6" t="inlineStr">
         <is>
-          <t>53:59</t>
+          <t>54:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1026">
       <c r="A1026" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B1026" s="9" t="inlineStr">
         <is>
-          <t>Danny Van Steijn</t>
+          <t>Tobias Wijnmaalen</t>
         </is>
       </c>
       <c r="C1026" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1026" s="8" t="inlineStr">
         <is>
-          <t>55:49</t>
+          <t>55:52</t>
         </is>
       </c>
       <c r="E1026" s="8" t="inlineStr">
         <is>
-          <t>55:20</t>
+          <t>55:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1027">
       <c r="A1027" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B1027" s="7" t="inlineStr">
         <is>
-          <t>Leo van der Welle</t>
+          <t>Matthijs de Graaf</t>
         </is>
       </c>
       <c r="C1027" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1027" s="6" t="inlineStr">
         <is>
-          <t>55:51</t>
+          <t>56:00</t>
         </is>
       </c>
       <c r="E1027" s="6" t="inlineStr">
         <is>
-          <t>54:52</t>
+          <t>55:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1028">
       <c r="A1028" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>50</t>
         </is>
       </c>
       <c r="B1028" s="9" t="inlineStr">
         <is>
-          <t>Tobias Wijnmaalen</t>
+          <t>Herwin Horemans</t>
         </is>
       </c>
       <c r="C1028" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1028" s="8" t="inlineStr">
         <is>
-          <t>55:52</t>
+          <t>56:07</t>
         </is>
       </c>
       <c r="E1028" s="8" t="inlineStr">
         <is>
-          <t>55:36</t>
+          <t>55:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1029">
       <c r="A1029" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>51</t>
         </is>
       </c>
       <c r="B1029" s="7" t="inlineStr">
         <is>
-          <t>Matthijs de Graaf</t>
+          <t>Bert Knol</t>
         </is>
       </c>
       <c r="C1029" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1029" s="6" t="inlineStr">
         <is>
-          <t>56:00</t>
+          <t>56:09</t>
         </is>
       </c>
       <c r="E1029" s="6" t="inlineStr">
         <is>
-          <t>55:40</t>
+          <t>55:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1030">
       <c r="A1030" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>52</t>
         </is>
       </c>
       <c r="B1030" s="9" t="inlineStr">
         <is>
-          <t>Herwin Horemans</t>
+          <t>Martijn De Roon</t>
         </is>
       </c>
       <c r="C1030" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D1030" s="8" t="inlineStr">
         <is>
-          <t>56:07</t>
+          <t>56:32</t>
         </is>
       </c>
       <c r="E1030" s="8" t="inlineStr">
         <is>
-          <t>55:09</t>
+          <t>55:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1031">
       <c r="A1031" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>53</t>
         </is>
       </c>
       <c r="B1031" s="7" t="inlineStr">
         <is>
-          <t>Bert Knol</t>
+          <t>Yvo Goes</t>
         </is>
       </c>
       <c r="C1031" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1031" s="6" t="inlineStr">
         <is>
-          <t>56:09</t>
+          <t>56:36</t>
         </is>
       </c>
       <c r="E1031" s="6" t="inlineStr">
         <is>
-          <t>55:08</t>
+          <t>56:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1032">
       <c r="A1032" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>54</t>
         </is>
       </c>
       <c r="B1032" s="9" t="inlineStr">
         <is>
-          <t>Martijn De Roon</t>
+          <t>Frank Van Barneveld</t>
         </is>
       </c>
       <c r="C1032" s="9" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1032" s="8" t="inlineStr">
         <is>
-          <t>56:32</t>
+          <t>56:40</t>
         </is>
       </c>
       <c r="E1032" s="8" t="inlineStr">
         <is>
-          <t>55:45</t>
+          <t>53:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1033">
       <c r="A1033" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B1033" s="7" t="inlineStr">
         <is>
-          <t>Yvo Goes</t>
+          <t>Fabian Böhmer</t>
         </is>
       </c>
       <c r="C1033" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1033" s="6" t="inlineStr">
         <is>
-          <t>56:36</t>
+          <t>56:48</t>
         </is>
       </c>
       <c r="E1033" s="6" t="inlineStr">
         <is>
-          <t>56:36</t>
+          <t>55:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1034">
       <c r="A1034" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>56</t>
         </is>
       </c>
       <c r="B1034" s="9" t="inlineStr">
         <is>
-          <t>Frank Van Barneveld</t>
+          <t>Lex van der Hulst</t>
         </is>
       </c>
       <c r="C1034" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1034" s="8" t="inlineStr">
         <is>
-          <t>56:40</t>
+          <t>56:50</t>
         </is>
       </c>
       <c r="E1034" s="8" t="inlineStr">
         <is>
-          <t>53:54</t>
+          <t>55:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1035">
       <c r="A1035" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B1035" s="7" t="inlineStr">
         <is>
-          <t>Fabian Böhmer</t>
+          <t>Eddy van der Veen</t>
         </is>
       </c>
       <c r="C1035" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1035" s="6" t="inlineStr">
         <is>
+          <t>57:01</t>
+        </is>
+      </c>
+      <c r="E1035" s="6" t="inlineStr">
+        <is>
           <t>56:48</t>
-        </is>
-[...3 lines deleted...]
-          <t>55:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1036">
       <c r="A1036" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B1036" s="9" t="inlineStr">
         <is>
-          <t>Lex van der Hulst</t>
+          <t>Martin Postmus</t>
         </is>
       </c>
       <c r="C1036" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1036" s="8" t="inlineStr">
         <is>
-          <t>56:50</t>
+          <t>57:02</t>
         </is>
       </c>
       <c r="E1036" s="8" t="inlineStr">
         <is>
-          <t>55:57</t>
+          <t>56:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1037">
       <c r="A1037" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B1037" s="7" t="inlineStr">
         <is>
-          <t>Eddy van der Veen</t>
+          <t>Kolijn Venema</t>
         </is>
       </c>
       <c r="C1037" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1037" s="6" t="inlineStr">
         <is>
-          <t>57:01</t>
+          <t>57:09</t>
         </is>
       </c>
       <c r="E1037" s="6" t="inlineStr">
         <is>
-          <t>56:48</t>
+          <t>55:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1038">
       <c r="A1038" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>60</t>
         </is>
       </c>
       <c r="B1038" s="9" t="inlineStr">
         <is>
-          <t>Martin Postmus</t>
+          <t>Antwan van Doorn</t>
         </is>
       </c>
       <c r="C1038" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>BAM</t>
         </is>
       </c>
       <c r="D1038" s="8" t="inlineStr">
         <is>
-          <t>57:02</t>
+          <t>57:09</t>
         </is>
       </c>
       <c r="E1038" s="8" t="inlineStr">
         <is>
-          <t>56:22</t>
+          <t>55:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1039">
       <c r="A1039" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B1039" s="7" t="inlineStr">
         <is>
-          <t>Kolijn Venema</t>
+          <t>Cedric van Harn</t>
         </is>
       </c>
       <c r="C1039" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1039" s="6" t="inlineStr">
         <is>
-          <t>57:09</t>
+          <t>57:13</t>
         </is>
       </c>
       <c r="E1039" s="6" t="inlineStr">
         <is>
-          <t>55:38</t>
+          <t>56:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1040">
       <c r="A1040" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B1040" s="9" t="inlineStr">
         <is>
-          <t>Antwan van Doorn</t>
+          <t>Garnt van Logtestijn</t>
         </is>
       </c>
       <c r="C1040" s="9" t="inlineStr">
         <is>
-          <t>BAM</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1040" s="8" t="inlineStr">
         <is>
-          <t>57:09</t>
+          <t>57:30</t>
         </is>
       </c>
       <c r="E1040" s="8" t="inlineStr">
         <is>
-          <t>55:04</t>
+          <t>55:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1041">
       <c r="A1041" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>63</t>
         </is>
       </c>
       <c r="B1041" s="7" t="inlineStr">
         <is>
-          <t>Cedric van Harn</t>
+          <t>Ruben Keur</t>
         </is>
       </c>
       <c r="C1041" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Kockengen</t>
         </is>
       </c>
       <c r="D1041" s="6" t="inlineStr">
         <is>
-          <t>57:13</t>
+          <t>57:30</t>
         </is>
       </c>
       <c r="E1041" s="6" t="inlineStr">
         <is>
-          <t>56:58</t>
+          <t>56:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1042">
       <c r="A1042" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B1042" s="9" t="inlineStr">
         <is>
-          <t>Garnt van Logtestijn</t>
+          <t>Bram Toes</t>
         </is>
       </c>
       <c r="C1042" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1042" s="8" t="inlineStr">
         <is>
           <t>57:30</t>
         </is>
       </c>
       <c r="E1042" s="8" t="inlineStr">
         <is>
-          <t>55:47</t>
+          <t>54:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1043">
       <c r="A1043" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B1043" s="7" t="inlineStr">
         <is>
-          <t>Ruben Keur</t>
+          <t>Hugo De Rijk</t>
         </is>
       </c>
       <c r="C1043" s="7" t="inlineStr">
         <is>
-          <t>Kockengen</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1043" s="6" t="inlineStr">
         <is>
-          <t>57:30</t>
+          <t>57:32</t>
         </is>
       </c>
       <c r="E1043" s="6" t="inlineStr">
         <is>
-          <t>56:06</t>
+          <t>54:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1044">
       <c r="A1044" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B1044" s="9" t="inlineStr">
         <is>
-          <t>Bram Toes</t>
+          <t>Bart Brouwer</t>
         </is>
       </c>
       <c r="C1044" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1044" s="8" t="inlineStr">
         <is>
-          <t>57:30</t>
+          <t>57:34</t>
         </is>
       </c>
       <c r="E1044" s="8" t="inlineStr">
         <is>
-          <t>54:47</t>
+          <t>56:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1045">
       <c r="A1045" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>67</t>
         </is>
       </c>
       <c r="B1045" s="7" t="inlineStr">
         <is>
-          <t>Hugo De Rijk</t>
+          <t>Arjan van Leeuwen</t>
         </is>
       </c>
       <c r="C1045" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Harmelen</t>
         </is>
       </c>
       <c r="D1045" s="6" t="inlineStr">
         <is>
-          <t>57:32</t>
+          <t>57:37</t>
         </is>
       </c>
       <c r="E1045" s="6" t="inlineStr">
         <is>
-          <t>54:48</t>
+          <t>56:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1046">
       <c r="A1046" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="B1046" s="9" t="inlineStr">
         <is>
-          <t>Bart Brouwer</t>
+          <t>Ben van t'Oever</t>
         </is>
       </c>
       <c r="C1046" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1046" s="8" t="inlineStr">
         <is>
-          <t>57:34</t>
+          <t>57:40</t>
         </is>
       </c>
       <c r="E1046" s="8" t="inlineStr">
         <is>
-          <t>56:04</t>
+          <t>56:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1047">
       <c r="A1047" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B1047" s="7" t="inlineStr">
         <is>
-          <t>Arjan van Leeuwen</t>
+          <t>Thijs Maase</t>
         </is>
       </c>
       <c r="C1047" s="7" t="inlineStr">
         <is>
-          <t>Harmelen</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1047" s="6" t="inlineStr">
         <is>
-          <t>57:37</t>
+          <t>57:41</t>
         </is>
       </c>
       <c r="E1047" s="6" t="inlineStr">
         <is>
-          <t>56:38</t>
+          <t>55:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1048">
       <c r="A1048" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>70</t>
         </is>
       </c>
       <c r="B1048" s="9" t="inlineStr">
         <is>
-          <t>Ben van t'Oever</t>
+          <t>Rob Van Stek</t>
         </is>
       </c>
       <c r="C1048" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1048" s="8" t="inlineStr">
         <is>
-          <t>57:40</t>
+          <t>57:43</t>
         </is>
       </c>
       <c r="E1048" s="8" t="inlineStr">
         <is>
-          <t>56:00</t>
+          <t>57:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1049">
       <c r="A1049" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B1049" s="7" t="inlineStr">
         <is>
-          <t>Thijs Maase</t>
+          <t>Robbie Kammeijer</t>
         </is>
       </c>
       <c r="C1049" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1049" s="6" t="inlineStr">
         <is>
-          <t>57:41</t>
+          <t>57:43</t>
         </is>
       </c>
       <c r="E1049" s="6" t="inlineStr">
         <is>
-          <t>55:01</t>
+          <t>56:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1050">
       <c r="A1050" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B1050" s="9" t="inlineStr">
         <is>
-          <t>Rob Van Stek</t>
+          <t>Jesper Vernooij</t>
         </is>
       </c>
       <c r="C1050" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1050" s="8" t="inlineStr">
         <is>
-          <t>57:43</t>
+          <t>57:45</t>
         </is>
       </c>
       <c r="E1050" s="8" t="inlineStr">
         <is>
-          <t>57:08</t>
+          <t>57:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1051">
       <c r="A1051" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B1051" s="7" t="inlineStr">
         <is>
-          <t>Robbie Kammeijer</t>
+          <t>Freek Diephuis</t>
         </is>
       </c>
       <c r="C1051" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1051" s="6" t="inlineStr">
         <is>
-          <t>57:43</t>
+          <t>57:51</t>
         </is>
       </c>
       <c r="E1051" s="6" t="inlineStr">
         <is>
-          <t>56:43</t>
+          <t>56:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1052">
       <c r="A1052" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B1052" s="9" t="inlineStr">
         <is>
-          <t>Jesper Vernooij</t>
+          <t>Matthijs Bossong</t>
         </is>
       </c>
       <c r="C1052" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1052" s="8" t="inlineStr">
         <is>
-          <t>57:45</t>
+          <t>57:52</t>
         </is>
       </c>
       <c r="E1052" s="8" t="inlineStr">
         <is>
-          <t>57:15</t>
+          <t>56:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1053">
       <c r="A1053" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>75</t>
         </is>
       </c>
       <c r="B1053" s="7" t="inlineStr">
         <is>
-          <t>Freek Diephuis</t>
+          <t>Roel Geilleit</t>
         </is>
       </c>
       <c r="C1053" s="7" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1053" s="6" t="inlineStr">
         <is>
-          <t>57:51</t>
+          <t>58:05</t>
         </is>
       </c>
       <c r="E1053" s="6" t="inlineStr">
         <is>
-          <t>56:54</t>
+          <t>57:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1054">
       <c r="A1054" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>76</t>
         </is>
       </c>
       <c r="B1054" s="9" t="inlineStr">
         <is>
-          <t>Matthijs Bossong</t>
+          <t>Geert Klopstra</t>
         </is>
       </c>
       <c r="C1054" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1054" s="8" t="inlineStr">
         <is>
-          <t>57:52</t>
+          <t>58:08</t>
         </is>
       </c>
       <c r="E1054" s="8" t="inlineStr">
         <is>
-          <t>56:49</t>
+          <t>55:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1055">
       <c r="A1055" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>77</t>
         </is>
       </c>
       <c r="B1055" s="7" t="inlineStr">
         <is>
-          <t>Roel Geilleit</t>
+          <t>Kristian Leer</t>
         </is>
       </c>
       <c r="C1055" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Berkel en Rodenrijs</t>
         </is>
       </c>
       <c r="D1055" s="6" t="inlineStr">
         <is>
-          <t>58:05</t>
+          <t>58:20</t>
         </is>
       </c>
       <c r="E1055" s="6" t="inlineStr">
         <is>
-          <t>57:01</t>
+          <t>58:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1056">
       <c r="A1056" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>78</t>
         </is>
       </c>
       <c r="B1056" s="9" t="inlineStr">
         <is>
-          <t>Geert Klopstra</t>
+          <t>Jaap Mittendorff</t>
         </is>
       </c>
       <c r="C1056" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1056" s="8" t="inlineStr">
         <is>
-          <t>58:08</t>
+          <t>58:24</t>
         </is>
       </c>
       <c r="E1056" s="8" t="inlineStr">
         <is>
-          <t>55:25</t>
+          <t>55:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1057">
       <c r="A1057" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>79</t>
         </is>
       </c>
       <c r="B1057" s="7" t="inlineStr">
         <is>
-          <t>Kristian Leer</t>
+          <t>Richard van Oostenbrugge</t>
         </is>
       </c>
       <c r="C1057" s="7" t="inlineStr">
         <is>
-          <t>Berkel en Rodenrijs</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1057" s="6" t="inlineStr">
         <is>
-          <t>58:20</t>
+          <t>58:28</t>
         </is>
       </c>
       <c r="E1057" s="6" t="inlineStr">
         <is>
-          <t>58:01</t>
+          <t>57:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1058">
       <c r="A1058" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>80</t>
         </is>
       </c>
       <c r="B1058" s="9" t="inlineStr">
         <is>
-          <t>Jaap Mittendorff</t>
+          <t>Roy Ubeda</t>
         </is>
       </c>
       <c r="C1058" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1058" s="8" t="inlineStr">
         <is>
-          <t>58:24</t>
+          <t>58:29</t>
         </is>
       </c>
       <c r="E1058" s="8" t="inlineStr">
         <is>
-          <t>55:55</t>
+          <t>57:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1059">
       <c r="A1059" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>81</t>
         </is>
       </c>
       <c r="B1059" s="7" t="inlineStr">
         <is>
-          <t>Richard van Oostenbrugge</t>
+          <t>Joost Lubbers</t>
         </is>
       </c>
       <c r="C1059" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1059" s="6" t="inlineStr">
         <is>
-          <t>58:28</t>
+          <t>58:29</t>
         </is>
       </c>
       <c r="E1059" s="6" t="inlineStr">
         <is>
-          <t>57:53</t>
+          <t>57:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1060">
       <c r="A1060" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>82</t>
         </is>
       </c>
       <c r="B1060" s="9" t="inlineStr">
         <is>
-          <t>Roy Ubeda</t>
+          <t>Pieter de Boer</t>
         </is>
       </c>
       <c r="C1060" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1060" s="8" t="inlineStr">
         <is>
-          <t>58:29</t>
+          <t>58:31</t>
         </is>
       </c>
       <c r="E1060" s="8" t="inlineStr">
         <is>
-          <t>57:30</t>
+          <t>57:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1061">
       <c r="A1061" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>83</t>
         </is>
       </c>
       <c r="B1061" s="7" t="inlineStr">
         <is>
-          <t>Joost Lubbers</t>
+          <t>Bart Bardoel</t>
         </is>
       </c>
       <c r="C1061" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1061" s="6" t="inlineStr">
         <is>
-          <t>58:29</t>
+          <t>58:38</t>
         </is>
       </c>
       <c r="E1061" s="6" t="inlineStr">
         <is>
-          <t>57:32</t>
+          <t>58:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1062">
       <c r="A1062" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>84</t>
         </is>
       </c>
       <c r="B1062" s="9" t="inlineStr">
         <is>
-          <t>Pieter de Boer</t>
+          <t>Nico Vos</t>
         </is>
       </c>
       <c r="C1062" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1062" s="8" t="inlineStr">
         <is>
-          <t>58:31</t>
+          <t>58:46</t>
         </is>
       </c>
       <c r="E1062" s="8" t="inlineStr">
         <is>
-          <t>57:00</t>
+          <t>56:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1063">
       <c r="A1063" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>85</t>
         </is>
       </c>
       <c r="B1063" s="7" t="inlineStr">
         <is>
-          <t>Bart Bardoel</t>
+          <t>Stefan Voorham</t>
         </is>
       </c>
       <c r="C1063" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1063" s="6" t="inlineStr">
         <is>
-          <t>58:38</t>
+          <t>58:49</t>
         </is>
       </c>
       <c r="E1063" s="6" t="inlineStr">
         <is>
-          <t>58:11</t>
+          <t>58:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1064">
       <c r="A1064" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>86</t>
         </is>
       </c>
       <c r="B1064" s="9" t="inlineStr">
         <is>
-          <t>Nico Vos</t>
+          <t>David Bosch</t>
         </is>
       </c>
       <c r="C1064" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1064" s="8" t="inlineStr">
         <is>
-          <t>58:46</t>
+          <t>58:56</t>
         </is>
       </c>
       <c r="E1064" s="8" t="inlineStr">
         <is>
-          <t>56:48</t>
+          <t>58:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1065">
       <c r="A1065" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>87</t>
         </is>
       </c>
       <c r="B1065" s="7" t="inlineStr">
         <is>
-          <t>Stefan Voorham</t>
+          <t>Erik Bottema</t>
         </is>
       </c>
       <c r="C1065" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>BAM</t>
         </is>
       </c>
       <c r="D1065" s="6" t="inlineStr">
         <is>
-          <t>58:49</t>
+          <t>59:01</t>
         </is>
       </c>
       <c r="E1065" s="6" t="inlineStr">
         <is>
-          <t>58:25</t>
+          <t>57:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1066">
       <c r="A1066" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>88</t>
         </is>
       </c>
       <c r="B1066" s="9" t="inlineStr">
         <is>
-          <t>David Bosch</t>
+          <t>Sam van Gaalen</t>
         </is>
       </c>
       <c r="C1066" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1066" s="8" t="inlineStr">
         <is>
-          <t>58:56</t>
+          <t>59:19</t>
         </is>
       </c>
       <c r="E1066" s="8" t="inlineStr">
         <is>
-          <t>58:36</t>
+          <t>58:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1067">
       <c r="A1067" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>89</t>
         </is>
       </c>
       <c r="B1067" s="7" t="inlineStr">
         <is>
-          <t>Erik Bottema</t>
+          <t>Ron Stam</t>
         </is>
       </c>
       <c r="C1067" s="7" t="inlineStr">
         <is>
-          <t>BAM</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1067" s="6" t="inlineStr">
         <is>
-          <t>59:01</t>
+          <t>59:24</t>
         </is>
       </c>
       <c r="E1067" s="6" t="inlineStr">
         <is>
-          <t>57:34</t>
+          <t>59:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1068">
       <c r="A1068" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>90</t>
         </is>
       </c>
       <c r="B1068" s="9" t="inlineStr">
         <is>
-          <t>Sam van Gaalen</t>
+          <t>Juan Jose Pineda</t>
         </is>
       </c>
       <c r="C1068" s="9" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1068" s="8" t="inlineStr">
         <is>
-          <t>59:19</t>
+          <t>59:35</t>
         </is>
       </c>
       <c r="E1068" s="8" t="inlineStr">
         <is>
-          <t>58:54</t>
+          <t>59:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1069">
       <c r="A1069" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>91</t>
         </is>
       </c>
       <c r="B1069" s="7" t="inlineStr">
         <is>
-          <t>Ron Stam</t>
+          <t>Bas Mieras</t>
         </is>
       </c>
       <c r="C1069" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1069" s="6" t="inlineStr">
         <is>
-          <t>59:24</t>
+          <t>59:38</t>
         </is>
       </c>
       <c r="E1069" s="6" t="inlineStr">
         <is>
-          <t>59:13</t>
+          <t>58:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1070">
       <c r="A1070" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>92</t>
         </is>
       </c>
       <c r="B1070" s="9" t="inlineStr">
         <is>
-          <t>Juan Jose Pineda</t>
+          <t>Bart Cox</t>
         </is>
       </c>
       <c r="C1070" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Tilburg</t>
         </is>
       </c>
       <c r="D1070" s="8" t="inlineStr">
         <is>
-          <t>59:35</t>
+          <t>59:39</t>
         </is>
       </c>
       <c r="E1070" s="8" t="inlineStr">
         <is>
-          <t>59:08</t>
+          <t>56:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1071">
       <c r="A1071" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>93</t>
         </is>
       </c>
       <c r="B1071" s="7" t="inlineStr">
         <is>
-          <t>Bas Mieras</t>
+          <t>Lucas Vervoort</t>
         </is>
       </c>
       <c r="C1071" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D1071" s="6" t="inlineStr">
         <is>
-          <t>59:38</t>
+          <t>59:45</t>
         </is>
       </c>
       <c r="E1071" s="6" t="inlineStr">
         <is>
-          <t>58:36</t>
+          <t>58:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1072">
       <c r="A1072" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>94</t>
         </is>
       </c>
       <c r="B1072" s="9" t="inlineStr">
         <is>
-          <t>Bart Cox</t>
+          <t>Michiel Hagedoorn</t>
         </is>
       </c>
       <c r="C1072" s="9" t="inlineStr">
         <is>
-          <t>Tilburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1072" s="8" t="inlineStr">
         <is>
-          <t>59:39</t>
+          <t>59:46</t>
         </is>
       </c>
       <c r="E1072" s="8" t="inlineStr">
         <is>
-          <t>56:46</t>
+          <t>58:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1073">
       <c r="A1073" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>95</t>
         </is>
       </c>
       <c r="B1073" s="7" t="inlineStr">
         <is>
-          <t>Lucas Vervoort</t>
+          <t>Wouter Boon</t>
         </is>
       </c>
       <c r="C1073" s="7" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1073" s="6" t="inlineStr">
         <is>
-          <t>59:45</t>
+          <t>59:49</t>
         </is>
       </c>
       <c r="E1073" s="6" t="inlineStr">
         <is>
-          <t>58:21</t>
+          <t>57:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1074">
       <c r="A1074" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>96</t>
         </is>
       </c>
       <c r="B1074" s="9" t="inlineStr">
         <is>
-          <t>Michiel Hagedoorn</t>
+          <t>Niels van Laar</t>
         </is>
       </c>
       <c r="C1074" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1074" s="8" t="inlineStr">
         <is>
-          <t>59:46</t>
+          <t>59:52</t>
         </is>
       </c>
       <c r="E1074" s="8" t="inlineStr">
         <is>
-          <t>58:13</t>
+          <t>59:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1075">
       <c r="A1075" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>97</t>
         </is>
       </c>
       <c r="B1075" s="7" t="inlineStr">
         <is>
-          <t>Wouter Boon</t>
+          <t>Marchel Buijs</t>
         </is>
       </c>
       <c r="C1075" s="7" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D1075" s="6" t="inlineStr">
         <is>
-          <t>59:49</t>
+          <t>1:00:03</t>
         </is>
       </c>
       <c r="E1075" s="6" t="inlineStr">
         <is>
-          <t>57:37</t>
+          <t>57:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1076">
       <c r="A1076" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>98</t>
         </is>
       </c>
       <c r="B1076" s="9" t="inlineStr">
         <is>
-          <t>Niels van Laar</t>
+          <t>Dennis Rietveld</t>
         </is>
       </c>
       <c r="C1076" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1076" s="8" t="inlineStr">
         <is>
-          <t>59:52</t>
+          <t>1:00:07</t>
         </is>
       </c>
       <c r="E1076" s="8" t="inlineStr">
         <is>
-          <t>59:39</t>
+          <t>59:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1077">
       <c r="A1077" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>99</t>
         </is>
       </c>
       <c r="B1077" s="7" t="inlineStr">
         <is>
-          <t>Marchel Buijs</t>
+          <t>Jeroen Baron</t>
         </is>
       </c>
       <c r="C1077" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Vlaardingen</t>
         </is>
       </c>
       <c r="D1077" s="6" t="inlineStr">
         <is>
-          <t>1:00:03</t>
+          <t>1:00:22</t>
         </is>
       </c>
       <c r="E1077" s="6" t="inlineStr">
         <is>
-          <t>57:36</t>
+          <t>59:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1078">
       <c r="A1078" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B1078" s="9" t="inlineStr">
         <is>
-          <t>Dennis Rietveld</t>
+          <t>Rik Klerkx</t>
         </is>
       </c>
       <c r="C1078" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1078" s="8" t="inlineStr">
         <is>
-          <t>1:00:07</t>
+          <t>1:00:26</t>
         </is>
       </c>
       <c r="E1078" s="8" t="inlineStr">
         <is>
-          <t>59:41</t>
+          <t>58:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1079">
       <c r="A1079" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>101</t>
         </is>
       </c>
       <c r="B1079" s="7" t="inlineStr">
         <is>
-          <t>Jeroen Baron</t>
+          <t>Thom Schiphorst</t>
         </is>
       </c>
       <c r="C1079" s="7" t="inlineStr">
         <is>
-          <t>Vlaardingen</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1079" s="6" t="inlineStr">
         <is>
-          <t>1:00:22</t>
+          <t>1:00:28</t>
         </is>
       </c>
       <c r="E1079" s="6" t="inlineStr">
         <is>
-          <t>59:50</t>
+          <t>1:00:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1080">
       <c r="A1080" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>102</t>
         </is>
       </c>
       <c r="B1080" s="9" t="inlineStr">
         <is>
-          <t>Rik Klerkx</t>
+          <t>Jelle Van der Werf</t>
         </is>
       </c>
       <c r="C1080" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1080" s="8" t="inlineStr">
         <is>
-          <t>1:00:26</t>
+          <t>1:00:30</t>
         </is>
       </c>
       <c r="E1080" s="8" t="inlineStr">
         <is>
-          <t>58:31</t>
+          <t>58:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1081">
       <c r="A1081" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B1081" s="7" t="inlineStr">
         <is>
-          <t>Thom Schiphorst</t>
+          <t>Jeroen Slob</t>
         </is>
       </c>
       <c r="C1081" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1081" s="6" t="inlineStr">
         <is>
-          <t>1:00:28</t>
+          <t>1:00:36</t>
         </is>
       </c>
       <c r="E1081" s="6" t="inlineStr">
         <is>
-          <t>1:00:07</t>
+          <t>59:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1082">
       <c r="A1082" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B1082" s="9" t="inlineStr">
         <is>
-          <t>Jelle Van der Werf</t>
+          <t>John Tieman</t>
         </is>
       </c>
       <c r="C1082" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1082" s="8" t="inlineStr">
         <is>
-          <t>1:00:30</t>
+          <t>1:00:42</t>
         </is>
       </c>
       <c r="E1082" s="8" t="inlineStr">
         <is>
-          <t>58:35</t>
+          <t>59:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1083">
       <c r="A1083" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B1083" s="7" t="inlineStr">
         <is>
-          <t>Jeroen Slob</t>
+          <t>Jeroen Olde Weghuis</t>
         </is>
       </c>
       <c r="C1083" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1083" s="6" t="inlineStr">
         <is>
-          <t>1:00:36</t>
+          <t>1:00:48</t>
         </is>
       </c>
       <c r="E1083" s="6" t="inlineStr">
         <is>
-          <t>59:51</t>
+          <t>1:00:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1084">
       <c r="A1084" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>106</t>
         </is>
       </c>
       <c r="B1084" s="9" t="inlineStr">
         <is>
-          <t>John Tieman</t>
+          <t>Marcel Krämer</t>
         </is>
       </c>
       <c r="C1084" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1084" s="8" t="inlineStr">
         <is>
-          <t>1:00:42</t>
+          <t>1:00:58</t>
         </is>
       </c>
       <c r="E1084" s="8" t="inlineStr">
         <is>
-          <t>59:48</t>
+          <t>59:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1085">
       <c r="A1085" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B1085" s="7" t="inlineStr">
         <is>
-          <t>Jeroen Olde Weghuis</t>
+          <t>Marnix Luiten</t>
         </is>
       </c>
       <c r="C1085" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1085" s="6" t="inlineStr">
         <is>
-          <t>1:00:48</t>
+          <t>1:01:06</t>
         </is>
       </c>
       <c r="E1085" s="6" t="inlineStr">
         <is>
-          <t>1:00:03</t>
+          <t>59:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1086">
       <c r="A1086" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B1086" s="9" t="inlineStr">
         <is>
-          <t>Marcel Krämer</t>
+          <t>Floris Van den Berg</t>
         </is>
       </c>
       <c r="C1086" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1086" s="8" t="inlineStr">
         <is>
-          <t>1:00:58</t>
+          <t>1:01:21</t>
         </is>
       </c>
       <c r="E1086" s="8" t="inlineStr">
         <is>
-          <t>59:09</t>
+          <t>59:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1087">
       <c r="A1087" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B1087" s="7" t="inlineStr">
         <is>
-          <t>Marnix Luiten</t>
+          <t>Juan Carlos van Breugel</t>
         </is>
       </c>
       <c r="C1087" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1087" s="6" t="inlineStr">
         <is>
-          <t>1:01:06</t>
+          <t>1:01:30</t>
         </is>
       </c>
       <c r="E1087" s="6" t="inlineStr">
         <is>
-          <t>59:09</t>
+          <t>59:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1088">
       <c r="A1088" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>110</t>
         </is>
       </c>
       <c r="B1088" s="9" t="inlineStr">
         <is>
-          <t>Floris Van den Berg</t>
+          <t>Erik van Leest</t>
         </is>
       </c>
       <c r="C1088" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Ede Gld</t>
         </is>
       </c>
       <c r="D1088" s="8" t="inlineStr">
         <is>
-          <t>1:01:21</t>
+          <t>1:01:37</t>
         </is>
       </c>
       <c r="E1088" s="8" t="inlineStr">
         <is>
-          <t>59:56</t>
+          <t>1:00:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1089">
       <c r="A1089" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>111</t>
         </is>
       </c>
       <c r="B1089" s="7" t="inlineStr">
         <is>
-          <t>Juan Carlos van Breugel</t>
+          <t>Michiel Nieuwenhuis</t>
         </is>
       </c>
       <c r="C1089" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1089" s="6" t="inlineStr">
         <is>
-          <t>1:01:30</t>
+          <t>1:02:10</t>
         </is>
       </c>
       <c r="E1089" s="6" t="inlineStr">
         <is>
-          <t>59:44</t>
+          <t>1:00:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1090">
       <c r="A1090" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>112</t>
         </is>
       </c>
       <c r="B1090" s="9" t="inlineStr">
         <is>
-          <t>Erik van Leest</t>
+          <t>Steven Groen</t>
         </is>
       </c>
       <c r="C1090" s="9" t="inlineStr">
         <is>
-          <t>Ede Gld</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1090" s="8" t="inlineStr">
         <is>
-          <t>1:01:37</t>
+          <t>1:02:11</t>
         </is>
       </c>
       <c r="E1090" s="8" t="inlineStr">
         <is>
-          <t>1:00:24</t>
+          <t>1:00:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1091">
       <c r="A1091" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>113</t>
         </is>
       </c>
       <c r="B1091" s="7" t="inlineStr">
         <is>
-          <t>Michiel Nieuwenhuis</t>
+          <t>Onno James</t>
         </is>
       </c>
       <c r="C1091" s="7" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1091" s="6" t="inlineStr">
         <is>
-          <t>1:02:10</t>
+          <t>1:02:16</t>
         </is>
       </c>
       <c r="E1091" s="6" t="inlineStr">
         <is>
-          <t>1:00:57</t>
+          <t>1:00:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1092">
       <c r="A1092" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>114</t>
         </is>
       </c>
       <c r="B1092" s="9" t="inlineStr">
         <is>
-          <t>Steven Groen</t>
+          <t>Martin Dales</t>
         </is>
       </c>
       <c r="C1092" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1092" s="8" t="inlineStr">
         <is>
-          <t>1:02:11</t>
+          <t>1:02:19</t>
         </is>
       </c>
       <c r="E1092" s="8" t="inlineStr">
         <is>
-          <t>1:00:23</t>
+          <t>1:01:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1093">
       <c r="A1093" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>115</t>
         </is>
       </c>
       <c r="B1093" s="7" t="inlineStr">
         <is>
-          <t>Onno James</t>
+          <t>Sander Binnema</t>
         </is>
       </c>
       <c r="C1093" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1093" s="6" t="inlineStr">
         <is>
-          <t>1:02:16</t>
+          <t>1:02:24</t>
         </is>
       </c>
       <c r="E1093" s="6" t="inlineStr">
         <is>
-          <t>1:00:27</t>
+          <t>59:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1094">
       <c r="A1094" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>116</t>
         </is>
       </c>
       <c r="B1094" s="9" t="inlineStr">
         <is>
-          <t>Martin Dales</t>
+          <t>Leon Lanen</t>
         </is>
       </c>
       <c r="C1094" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Assendelft</t>
         </is>
       </c>
       <c r="D1094" s="8" t="inlineStr">
         <is>
-          <t>1:02:19</t>
+          <t>1:02:25</t>
         </is>
       </c>
       <c r="E1094" s="8" t="inlineStr">
         <is>
-          <t>1:01:13</t>
+          <t>1:00:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1095">
       <c r="A1095" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>117</t>
         </is>
       </c>
       <c r="B1095" s="7" t="inlineStr">
         <is>
-          <t>Sander Binnema</t>
+          <t>Rogier Kuttschreuter</t>
         </is>
       </c>
       <c r="C1095" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D1095" s="6" t="inlineStr">
         <is>
-          <t>1:02:24</t>
+          <t>1:02:27</t>
         </is>
       </c>
       <c r="E1095" s="6" t="inlineStr">
         <is>
-          <t>59:25</t>
+          <t>1:01:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1096">
       <c r="A1096" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>118</t>
         </is>
       </c>
       <c r="B1096" s="9" t="inlineStr">
         <is>
-          <t>Leon Lanen</t>
+          <t>Sander van Kleef</t>
         </is>
       </c>
       <c r="C1096" s="9" t="inlineStr">
         <is>
-          <t>Assendelft</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1096" s="8" t="inlineStr">
         <is>
-          <t>1:02:25</t>
+          <t>1:02:27</t>
         </is>
       </c>
       <c r="E1096" s="8" t="inlineStr">
         <is>
-          <t>1:00:14</t>
+          <t>1:01:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1097">
       <c r="A1097" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>119</t>
         </is>
       </c>
       <c r="B1097" s="7" t="inlineStr">
         <is>
-          <t>Rogier Kuttschreuter</t>
+          <t>Luc Draisma</t>
         </is>
       </c>
       <c r="C1097" s="7" t="inlineStr">
         <is>
-          <t>Wijk bij Duurstede</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1097" s="6" t="inlineStr">
         <is>
-          <t>1:02:27</t>
+          <t>1:02:31</t>
         </is>
       </c>
       <c r="E1097" s="6" t="inlineStr">
         <is>
-          <t>1:01:55</t>
+          <t>1:00:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1098">
       <c r="A1098" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>120</t>
         </is>
       </c>
       <c r="B1098" s="9" t="inlineStr">
         <is>
-          <t>Sander van Kleef</t>
+          <t>Frank Wagemans</t>
         </is>
       </c>
       <c r="C1098" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1098" s="8" t="inlineStr">
         <is>
-          <t>1:02:27</t>
+          <t>1:02:56</t>
         </is>
       </c>
       <c r="E1098" s="8" t="inlineStr">
         <is>
-          <t>1:01:51</t>
+          <t>1:01:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1099">
       <c r="A1099" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>121</t>
         </is>
       </c>
       <c r="B1099" s="7" t="inlineStr">
         <is>
-          <t>Luc Draisma</t>
+          <t>Fokke Leenstra</t>
         </is>
       </c>
       <c r="C1099" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1099" s="6" t="inlineStr">
         <is>
-          <t>1:02:31</t>
+          <t>1:03:03</t>
         </is>
       </c>
       <c r="E1099" s="6" t="inlineStr">
         <is>
-          <t>1:00:41</t>
+          <t>1:01:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1100">
       <c r="A1100" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>122</t>
         </is>
       </c>
       <c r="B1100" s="9" t="inlineStr">
         <is>
-          <t>Frank Wagemans</t>
+          <t>André Dijkhuijs</t>
         </is>
       </c>
       <c r="C1100" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1100" s="8" t="inlineStr">
         <is>
-          <t>1:02:56</t>
+          <t>1:03:10</t>
         </is>
       </c>
       <c r="E1100" s="8" t="inlineStr">
         <is>
-          <t>1:01:46</t>
+          <t>1:02:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1101">
       <c r="A1101" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>123</t>
         </is>
       </c>
       <c r="B1101" s="7" t="inlineStr">
         <is>
-          <t>Fokke Leenstra</t>
+          <t>Vincent Drees</t>
         </is>
       </c>
       <c r="C1101" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1101" s="6" t="inlineStr">
         <is>
-          <t>1:03:03</t>
+          <t>1:03:13</t>
         </is>
       </c>
       <c r="E1101" s="6" t="inlineStr">
         <is>
-          <t>1:01:51</t>
+          <t>1:02:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1102">
       <c r="A1102" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>124</t>
         </is>
       </c>
       <c r="B1102" s="9" t="inlineStr">
         <is>
-          <t>André Dijkhuijs</t>
+          <t>Marco Roeland</t>
         </is>
       </c>
       <c r="C1102" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1102" s="8" t="inlineStr">
         <is>
-          <t>1:03:10</t>
+          <t>1:03:17</t>
         </is>
       </c>
       <c r="E1102" s="8" t="inlineStr">
         <is>
-          <t>1:02:40</t>
+          <t>1:02:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1103">
       <c r="A1103" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>125</t>
         </is>
       </c>
       <c r="B1103" s="7" t="inlineStr">
         <is>
-          <t>Vincent Drees</t>
+          <t>Frank Boerboom</t>
         </is>
       </c>
       <c r="C1103" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1103" s="6" t="inlineStr">
         <is>
-          <t>1:03:13</t>
+          <t>1:03:23</t>
         </is>
       </c>
       <c r="E1103" s="6" t="inlineStr">
         <is>
-          <t>1:02:30</t>
+          <t>1:01:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1104">
       <c r="A1104" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>126</t>
         </is>
       </c>
       <c r="B1104" s="9" t="inlineStr">
         <is>
-          <t>Marco Roeland</t>
+          <t>Erik Heikens</t>
         </is>
       </c>
       <c r="C1104" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1104" s="8" t="inlineStr">
         <is>
-          <t>1:03:17</t>
+          <t>1:03:25</t>
         </is>
       </c>
       <c r="E1104" s="8" t="inlineStr">
         <is>
-          <t>1:02:10</t>
+          <t>1:02:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1105">
       <c r="A1105" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>127</t>
         </is>
       </c>
       <c r="B1105" s="7" t="inlineStr">
         <is>
-          <t>Frank Boerboom</t>
+          <t>Victor Ouwehand</t>
         </is>
       </c>
       <c r="C1105" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1105" s="6" t="inlineStr">
         <is>
-          <t>1:03:23</t>
+          <t>1:03:26</t>
         </is>
       </c>
       <c r="E1105" s="6" t="inlineStr">
         <is>
-          <t>1:01:01</t>
+          <t>1:00:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1106">
       <c r="A1106" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B1106" s="9" t="inlineStr">
         <is>
-          <t>Erik Heikens</t>
+          <t>Patrick Onderweegs</t>
         </is>
       </c>
       <c r="C1106" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1106" s="8" t="inlineStr">
         <is>
-          <t>1:03:25</t>
+          <t>1:03:31</t>
         </is>
       </c>
       <c r="E1106" s="8" t="inlineStr">
         <is>
-          <t>1:02:20</t>
+          <t>1:01:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1107">
       <c r="A1107" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>129</t>
         </is>
       </c>
       <c r="B1107" s="7" t="inlineStr">
         <is>
-          <t>Victor Ouwehand</t>
+          <t>Ronald van Drunen</t>
         </is>
       </c>
       <c r="C1107" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1107" s="6" t="inlineStr">
         <is>
-          <t>1:03:26</t>
+          <t>1:03:35</t>
         </is>
       </c>
       <c r="E1107" s="6" t="inlineStr">
         <is>
-          <t>1:00:21</t>
+          <t>1:02:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1108">
       <c r="A1108" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>130</t>
         </is>
       </c>
       <c r="B1108" s="9" t="inlineStr">
         <is>
-          <t>Patrick Onderweegs</t>
+          <t>Guang Yu Zheng</t>
         </is>
       </c>
       <c r="C1108" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1108" s="8" t="inlineStr">
         <is>
-          <t>1:03:31</t>
+          <t>1:03:44</t>
         </is>
       </c>
       <c r="E1108" s="8" t="inlineStr">
         <is>
-          <t>1:01:15</t>
+          <t>1:02:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1109">
       <c r="A1109" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B1109" s="7" t="inlineStr">
         <is>
-          <t>Ronald van Drunen</t>
+          <t>Bernard Teunis</t>
         </is>
       </c>
       <c r="C1109" s="7" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1109" s="6" t="inlineStr">
         <is>
-          <t>1:03:35</t>
+          <t>1:04:00</t>
         </is>
       </c>
       <c r="E1109" s="6" t="inlineStr">
         <is>
-          <t>1:02:55</t>
+          <t>1:03:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1110">
       <c r="A1110" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>132</t>
         </is>
       </c>
       <c r="B1110" s="9" t="inlineStr">
         <is>
-          <t>Guang Yu Zheng</t>
+          <t>Arno Pronk</t>
         </is>
       </c>
       <c r="C1110" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>BAM</t>
         </is>
       </c>
       <c r="D1110" s="8" t="inlineStr">
         <is>
-          <t>1:03:44</t>
+          <t>1:04:00</t>
         </is>
       </c>
       <c r="E1110" s="8" t="inlineStr">
         <is>
-          <t>1:02:18</t>
+          <t>1:02:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1111">
       <c r="A1111" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>133</t>
         </is>
       </c>
       <c r="B1111" s="7" t="inlineStr">
         <is>
-          <t>Bernard Teunis</t>
+          <t>Rik Bruggeman</t>
         </is>
       </c>
       <c r="C1111" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1111" s="6" t="inlineStr">
         <is>
-          <t>1:04:00</t>
+          <t>1:04:12</t>
         </is>
       </c>
       <c r="E1111" s="6" t="inlineStr">
         <is>
-          <t>1:03:00</t>
+          <t>1:02:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1112">
       <c r="A1112" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>134</t>
         </is>
       </c>
       <c r="B1112" s="9" t="inlineStr">
         <is>
-          <t>Arno Pronk</t>
+          <t>Elwin Visser</t>
         </is>
       </c>
       <c r="C1112" s="9" t="inlineStr">
         <is>
           <t>BAM</t>
         </is>
       </c>
       <c r="D1112" s="8" t="inlineStr">
         <is>
-          <t>1:04:00</t>
+          <t>1:04:24</t>
         </is>
       </c>
       <c r="E1112" s="8" t="inlineStr">
         <is>
-          <t>1:02:36</t>
+          <t>1:03:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1113">
       <c r="A1113" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>135</t>
         </is>
       </c>
       <c r="B1113" s="7" t="inlineStr">
         <is>
-          <t>Rik Bruggeman</t>
+          <t>Nando Steenhuis</t>
         </is>
       </c>
       <c r="C1113" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1113" s="6" t="inlineStr">
         <is>
-          <t>1:04:12</t>
+          <t>1:04:34</t>
         </is>
       </c>
       <c r="E1113" s="6" t="inlineStr">
         <is>
-          <t>1:02:33</t>
+          <t>1:01:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1114">
       <c r="A1114" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>136</t>
         </is>
       </c>
       <c r="B1114" s="9" t="inlineStr">
         <is>
-          <t>Elwin Visser</t>
+          <t>Shaun Smit</t>
         </is>
       </c>
       <c r="C1114" s="9" t="inlineStr">
         <is>
-          <t>BAM</t>
+          <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D1114" s="8" t="inlineStr">
         <is>
-          <t>1:04:24</t>
+          <t>1:04:34</t>
         </is>
       </c>
       <c r="E1114" s="8" t="inlineStr">
         <is>
-          <t>1:03:04</t>
+          <t>1:01:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1115">
       <c r="A1115" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>137</t>
         </is>
       </c>
       <c r="B1115" s="7" t="inlineStr">
         <is>
-          <t>Nando Steenhuis</t>
+          <t>Wouter Bach</t>
         </is>
       </c>
       <c r="C1115" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1115" s="6" t="inlineStr">
         <is>
-          <t>1:04:34</t>
+          <t>1:05:02</t>
         </is>
       </c>
       <c r="E1115" s="6" t="inlineStr">
         <is>
-          <t>1:01:48</t>
+          <t>1:04:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1116">
       <c r="A1116" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138</t>
         </is>
       </c>
       <c r="B1116" s="9" t="inlineStr">
         <is>
-          <t>Shaun Smit</t>
+          <t>Thomas Fink</t>
         </is>
       </c>
       <c r="C1116" s="9" t="inlineStr">
         <is>
-          <t>Heerhugowaard</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1116" s="8" t="inlineStr">
         <is>
-          <t>1:04:34</t>
+          <t>1:05:15</t>
         </is>
       </c>
       <c r="E1116" s="8" t="inlineStr">
         <is>
-          <t>1:01:49</t>
+          <t>1:04:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1117">
       <c r="A1117" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>139</t>
         </is>
       </c>
       <c r="B1117" s="7" t="inlineStr">
         <is>
-          <t>Wouter Bach</t>
+          <t>Rene Storij</t>
         </is>
       </c>
       <c r="C1117" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1117" s="6" t="inlineStr">
         <is>
-          <t>1:05:02</t>
+          <t>1:05:15</t>
         </is>
       </c>
       <c r="E1117" s="6" t="inlineStr">
         <is>
-          <t>1:04:06</t>
+          <t>1:04:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1118">
       <c r="A1118" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>140</t>
         </is>
       </c>
       <c r="B1118" s="9" t="inlineStr">
         <is>
-          <t>Thomas Fink</t>
+          <t>Tim Verdel</t>
         </is>
       </c>
       <c r="C1118" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1118" s="8" t="inlineStr">
         <is>
-          <t>1:05:15</t>
+          <t>1:05:27</t>
         </is>
       </c>
       <c r="E1118" s="8" t="inlineStr">
         <is>
-          <t>1:04:37</t>
+          <t>1:03:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1119">
       <c r="A1119" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>141</t>
         </is>
       </c>
       <c r="B1119" s="7" t="inlineStr">
         <is>
-          <t>Rene Storij</t>
+          <t>Vincent den Hamer</t>
         </is>
       </c>
       <c r="C1119" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1119" s="6" t="inlineStr">
         <is>
-          <t>1:05:15</t>
+          <t>1:05:38</t>
         </is>
       </c>
       <c r="E1119" s="6" t="inlineStr">
         <is>
-          <t>1:04:47</t>
+          <t>1:05:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1120">
       <c r="A1120" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>142</t>
         </is>
       </c>
       <c r="B1120" s="9" t="inlineStr">
         <is>
-          <t>Tim Verdel</t>
+          <t>Sir Yvo Run fast</t>
         </is>
       </c>
       <c r="C1120" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D1120" s="8" t="inlineStr">
         <is>
-          <t>1:05:27</t>
+          <t>1:05:41</t>
         </is>
       </c>
       <c r="E1120" s="8" t="inlineStr">
         <is>
-          <t>1:03:13</t>
+          <t>1:03:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1121">
       <c r="A1121" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>143</t>
         </is>
       </c>
       <c r="B1121" s="7" t="inlineStr">
         <is>
-          <t>Vincent den Hamer</t>
+          <t>Jesse van der Weerd</t>
         </is>
       </c>
       <c r="C1121" s="7" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1121" s="6" t="inlineStr">
         <is>
-          <t>1:05:38</t>
+          <t>1:05:56</t>
         </is>
       </c>
       <c r="E1121" s="6" t="inlineStr">
         <is>
-          <t>1:05:01</t>
+          <t>1:04:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1122">
       <c r="A1122" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>144</t>
         </is>
       </c>
       <c r="B1122" s="9" t="inlineStr">
         <is>
-          <t>Sir Yvo Run fast</t>
+          <t>Luuk Grandia</t>
         </is>
       </c>
       <c r="C1122" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1122" s="8" t="inlineStr">
         <is>
-          <t>1:05:41</t>
+          <t>1:05:58</t>
         </is>
       </c>
       <c r="E1122" s="8" t="inlineStr">
         <is>
-          <t>1:03:59</t>
+          <t>1:05:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1123">
       <c r="A1123" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>145</t>
         </is>
       </c>
       <c r="B1123" s="7" t="inlineStr">
         <is>
-          <t>Jesse van der Weerd</t>
+          <t>Sem van der Pool</t>
         </is>
       </c>
       <c r="C1123" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1123" s="6" t="inlineStr">
         <is>
-          <t>1:05:56</t>
+          <t>1:06:13</t>
         </is>
       </c>
       <c r="E1123" s="6" t="inlineStr">
         <is>
-          <t>1:04:20</t>
+          <t>1:04:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1124">
       <c r="A1124" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>146</t>
         </is>
       </c>
       <c r="B1124" s="9" t="inlineStr">
         <is>
-          <t>Luuk Grandia</t>
+          <t>Paul Boelen</t>
         </is>
       </c>
       <c r="C1124" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1124" s="8" t="inlineStr">
         <is>
-          <t>1:05:58</t>
+          <t>1:06:20</t>
         </is>
       </c>
       <c r="E1124" s="8" t="inlineStr">
         <is>
-          <t>1:05:33</t>
+          <t>1:05:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1125">
       <c r="A1125" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>147</t>
         </is>
       </c>
       <c r="B1125" s="7" t="inlineStr">
         <is>
-          <t>Sem van der Pool</t>
+          <t>Thomas van Esch</t>
         </is>
       </c>
       <c r="C1125" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1125" s="6" t="inlineStr">
         <is>
-          <t>1:06:13</t>
+          <t>1:06:22</t>
         </is>
       </c>
       <c r="E1125" s="6" t="inlineStr">
         <is>
-          <t>1:04:45</t>
+          <t>1:03:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1126">
       <c r="A1126" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>148</t>
         </is>
       </c>
       <c r="B1126" s="9" t="inlineStr">
         <is>
-          <t>Paul Boelen</t>
+          <t>Guido Van der Tol</t>
         </is>
       </c>
       <c r="C1126" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D1126" s="8" t="inlineStr">
         <is>
-          <t>1:06:20</t>
+          <t>1:06:22</t>
         </is>
       </c>
       <c r="E1126" s="8" t="inlineStr">
         <is>
-          <t>1:05:26</t>
+          <t>1:04:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1127">
       <c r="A1127" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>149</t>
         </is>
       </c>
       <c r="B1127" s="7" t="inlineStr">
         <is>
-          <t>Thomas van Esch</t>
+          <t>Philip Kruft</t>
         </is>
       </c>
       <c r="C1127" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1127" s="6" t="inlineStr">
         <is>
-          <t>1:06:22</t>
+          <t>1:06:29</t>
         </is>
       </c>
       <c r="E1127" s="6" t="inlineStr">
         <is>
-          <t>1:03:46</t>
+          <t>1:05:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1128">
       <c r="A1128" s="8" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>150</t>
         </is>
       </c>
       <c r="B1128" s="9" t="inlineStr">
         <is>
-          <t>Guido Van der Tol</t>
+          <t>Paul Wallenburg</t>
         </is>
       </c>
       <c r="C1128" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1128" s="8" t="inlineStr">
         <is>
-          <t>1:06:22</t>
+          <t>1:06:32</t>
         </is>
       </c>
       <c r="E1128" s="8" t="inlineStr">
         <is>
-          <t>1:04:34</t>
+          <t>1:05:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1129">
       <c r="A1129" s="6" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>151</t>
         </is>
       </c>
       <c r="B1129" s="7" t="inlineStr">
         <is>
-          <t>Philip Kruft</t>
+          <t>Henk Lucassen</t>
         </is>
       </c>
       <c r="C1129" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1129" s="6" t="inlineStr">
         <is>
-          <t>1:06:29</t>
+          <t>1:06:40</t>
         </is>
       </c>
       <c r="E1129" s="6" t="inlineStr">
         <is>
-          <t>1:05:10</t>
+          <t>1:03:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1130">
       <c r="A1130" s="8" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>152</t>
         </is>
       </c>
       <c r="B1130" s="9" t="inlineStr">
         <is>
-          <t>Paul Wallenburg</t>
+          <t>Pelle van Oost</t>
         </is>
       </c>
       <c r="C1130" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Den Dolder</t>
         </is>
       </c>
       <c r="D1130" s="8" t="inlineStr">
         <is>
-          <t>1:06:32</t>
+          <t>1:06:42</t>
         </is>
       </c>
       <c r="E1130" s="8" t="inlineStr">
         <is>
-          <t>1:05:53</t>
+          <t>1:04:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1131">
       <c r="A1131" s="6" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>153</t>
         </is>
       </c>
       <c r="B1131" s="7" t="inlineStr">
         <is>
-          <t>Henk Lucassen</t>
+          <t>Steven van Vulpen</t>
         </is>
       </c>
       <c r="C1131" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1131" s="6" t="inlineStr">
         <is>
-          <t>1:06:40</t>
+          <t>1:06:43</t>
         </is>
       </c>
       <c r="E1131" s="6" t="inlineStr">
         <is>
-          <t>1:03:28</t>
+          <t>1:05:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1132">
       <c r="A1132" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>154</t>
         </is>
       </c>
       <c r="B1132" s="9" t="inlineStr">
         <is>
-          <t>Pelle van Oost</t>
+          <t>Peter Minnema</t>
         </is>
       </c>
       <c r="C1132" s="9" t="inlineStr">
         <is>
-          <t>Den Dolder</t>
+          <t>BAM</t>
         </is>
       </c>
       <c r="D1132" s="8" t="inlineStr">
         <is>
-          <t>1:06:42</t>
+          <t>1:06:50</t>
         </is>
       </c>
       <c r="E1132" s="8" t="inlineStr">
         <is>
-          <t>1:04:57</t>
+          <t>1:05:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1133">
       <c r="A1133" s="6" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>155</t>
         </is>
       </c>
       <c r="B1133" s="7" t="inlineStr">
         <is>
-          <t>Steven van Vulpen</t>
+          <t>Hans Wels</t>
         </is>
       </c>
       <c r="C1133" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1133" s="6" t="inlineStr">
         <is>
-          <t>1:06:43</t>
+          <t>1:07:00</t>
         </is>
       </c>
       <c r="E1133" s="6" t="inlineStr">
         <is>
-          <t>1:05:37</t>
+          <t>1:04:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1134">
       <c r="A1134" s="8" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>156</t>
         </is>
       </c>
       <c r="B1134" s="9" t="inlineStr">
         <is>
-          <t>Peter Minnema</t>
+          <t>Wouter van Hoof</t>
         </is>
       </c>
       <c r="C1134" s="9" t="inlineStr">
         <is>
-          <t>BAM</t>
+          <t>Culemborg</t>
         </is>
       </c>
       <c r="D1134" s="8" t="inlineStr">
         <is>
-          <t>1:06:50</t>
+          <t>1:07:23</t>
         </is>
       </c>
       <c r="E1134" s="8" t="inlineStr">
         <is>
-          <t>1:05:24</t>
+          <t>1:06:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1135">
       <c r="A1135" s="6" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>157</t>
         </is>
       </c>
       <c r="B1135" s="7" t="inlineStr">
         <is>
-          <t>Hans Wels</t>
+          <t>Daniël van de Brug</t>
         </is>
       </c>
       <c r="C1135" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1135" s="6" t="inlineStr">
         <is>
-          <t>1:07:00</t>
+          <t>1:07:39</t>
         </is>
       </c>
       <c r="E1135" s="6" t="inlineStr">
         <is>
-          <t>1:04:31</t>
+          <t>1:05:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1136">
       <c r="A1136" s="8" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>158</t>
         </is>
       </c>
       <c r="B1136" s="9" t="inlineStr">
         <is>
-          <t>Wouter van Hoof</t>
+          <t>John van Gorp</t>
         </is>
       </c>
       <c r="C1136" s="9" t="inlineStr">
         <is>
-          <t>Culemborg</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1136" s="8" t="inlineStr">
         <is>
-          <t>1:07:23</t>
+          <t>1:07:49</t>
         </is>
       </c>
       <c r="E1136" s="8" t="inlineStr">
         <is>
-          <t>1:06:41</t>
+          <t>1:06:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1137">
       <c r="A1137" s="6" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>159</t>
         </is>
       </c>
       <c r="B1137" s="7" t="inlineStr">
         <is>
-          <t>Daniël van de Brug</t>
+          <t>Auke IJsselstein</t>
         </is>
       </c>
       <c r="C1137" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1137" s="6" t="inlineStr">
         <is>
-          <t>1:07:39</t>
+          <t>1:07:51</t>
         </is>
       </c>
       <c r="E1137" s="6" t="inlineStr">
         <is>
-          <t>1:05:09</t>
+          <t>1:05:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1138">
       <c r="A1138" s="8" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>160</t>
         </is>
       </c>
       <c r="B1138" s="9" t="inlineStr">
         <is>
-          <t>John van Gorp</t>
+          <t>Mike Osnabrugge</t>
         </is>
       </c>
       <c r="C1138" s="9" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1138" s="8" t="inlineStr">
         <is>
-          <t>1:07:49</t>
+          <t>1:07:59</t>
         </is>
       </c>
       <c r="E1138" s="8" t="inlineStr">
         <is>
-          <t>1:06:56</t>
+          <t>1:05:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1139">
       <c r="A1139" s="6" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>161</t>
         </is>
       </c>
       <c r="B1139" s="7" t="inlineStr">
         <is>
-          <t>Auke IJsselstein</t>
+          <t>Joop Kok</t>
         </is>
       </c>
       <c r="C1139" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1139" s="6" t="inlineStr">
         <is>
-          <t>1:07:51</t>
+          <t>1:08:20</t>
         </is>
       </c>
       <c r="E1139" s="6" t="inlineStr">
         <is>
-          <t>1:05:52</t>
+          <t>1:06:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1140">
       <c r="A1140" s="8" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>162</t>
         </is>
       </c>
       <c r="B1140" s="9" t="inlineStr">
         <is>
-          <t>Mike Osnabrugge</t>
+          <t>Stan Uri</t>
         </is>
       </c>
       <c r="C1140" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1140" s="8" t="inlineStr">
         <is>
-          <t>1:07:59</t>
+          <t>1:08:22</t>
         </is>
       </c>
       <c r="E1140" s="8" t="inlineStr">
         <is>
-          <t>1:05:16</t>
+          <t>1:06:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1141">
       <c r="A1141" s="6" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>163</t>
         </is>
       </c>
       <c r="B1141" s="7" t="inlineStr">
         <is>
-          <t>Joop Kok</t>
+          <t>Eef Schut</t>
         </is>
       </c>
       <c r="C1141" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1141" s="6" t="inlineStr">
         <is>
-          <t>1:08:20</t>
+          <t>1:08:34</t>
         </is>
       </c>
       <c r="E1141" s="6" t="inlineStr">
         <is>
-          <t>1:06:04</t>
+          <t>1:05:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1142">
       <c r="A1142" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>164</t>
         </is>
       </c>
       <c r="B1142" s="9" t="inlineStr">
         <is>
-          <t>Stan Uri</t>
+          <t>Niels Eijkelkamp</t>
         </is>
       </c>
       <c r="C1142" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1142" s="8" t="inlineStr">
         <is>
-          <t>1:08:22</t>
+          <t>1:08:38</t>
         </is>
       </c>
       <c r="E1142" s="8" t="inlineStr">
         <is>
-          <t>1:06:16</t>
+          <t>1:07:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1143">
       <c r="A1143" s="6" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>165</t>
         </is>
       </c>
       <c r="B1143" s="7" t="inlineStr">
         <is>
-          <t>Eef Schut</t>
+          <t>Simeon Bos</t>
         </is>
       </c>
       <c r="C1143" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Leiden</t>
         </is>
       </c>
       <c r="D1143" s="6" t="inlineStr">
         <is>
-          <t>1:08:34</t>
+          <t>1:08:50</t>
         </is>
       </c>
       <c r="E1143" s="6" t="inlineStr">
         <is>
-          <t>1:05:59</t>
+          <t>1:08:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1144">
       <c r="A1144" s="8" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>166</t>
         </is>
       </c>
       <c r="B1144" s="9" t="inlineStr">
         <is>
-          <t>Niels Eijkelkamp</t>
+          <t>Michel Diepstraten</t>
         </is>
       </c>
       <c r="C1144" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D1144" s="8" t="inlineStr">
         <is>
-          <t>1:08:38</t>
+          <t>1:08:52</t>
         </is>
       </c>
       <c r="E1144" s="8" t="inlineStr">
         <is>
-          <t>1:07:34</t>
+          <t>1:06:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1145">
       <c r="A1145" s="6" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B1145" s="7" t="inlineStr">
         <is>
-          <t>Simeon Bos</t>
+          <t>Arjan Wachtmeester</t>
         </is>
       </c>
       <c r="C1145" s="7" t="inlineStr">
         <is>
-          <t>Leiden</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1145" s="6" t="inlineStr">
         <is>
-          <t>1:08:50</t>
+          <t>1:09:08</t>
         </is>
       </c>
       <c r="E1145" s="6" t="inlineStr">
         <is>
-          <t>1:08:16</t>
+          <t>1:06:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1146">
       <c r="A1146" s="8" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>168</t>
         </is>
       </c>
       <c r="B1146" s="9" t="inlineStr">
         <is>
-          <t>Michel Diepstraten</t>
+          <t>Niels Willemsen</t>
         </is>
       </c>
       <c r="C1146" s="9" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1146" s="8" t="inlineStr">
         <is>
-          <t>1:08:52</t>
+          <t>1:09:08</t>
         </is>
       </c>
       <c r="E1146" s="8" t="inlineStr">
         <is>
-          <t>1:06:31</t>
+          <t>1:07:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1147">
       <c r="A1147" s="6" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>169</t>
         </is>
       </c>
       <c r="B1147" s="7" t="inlineStr">
         <is>
-          <t>Arjan Wachtmeester</t>
+          <t>Edwin van de Koppel</t>
         </is>
       </c>
       <c r="C1147" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1147" s="6" t="inlineStr">
         <is>
-          <t>1:09:08</t>
+          <t>1:09:25</t>
         </is>
       </c>
       <c r="E1147" s="6" t="inlineStr">
         <is>
-          <t>1:06:40</t>
+          <t>1:07:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1148">
       <c r="A1148" s="8" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B1148" s="9" t="inlineStr">
         <is>
-          <t>Niels Willemsen</t>
+          <t>Maarten Hagoort</t>
         </is>
       </c>
       <c r="C1148" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1148" s="8" t="inlineStr">
         <is>
-          <t>1:09:08</t>
+          <t>1:09:26</t>
         </is>
       </c>
       <c r="E1148" s="8" t="inlineStr">
         <is>
-          <t>1:07:24</t>
+          <t>1:07:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1149">
       <c r="A1149" s="6" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>171</t>
         </is>
       </c>
       <c r="B1149" s="7" t="inlineStr">
         <is>
-          <t>Edwin van de Koppel</t>
+          <t>David van Leeuwen</t>
         </is>
       </c>
       <c r="C1149" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1149" s="6" t="inlineStr">
         <is>
-          <t>1:09:25</t>
+          <t>1:09:38</t>
         </is>
       </c>
       <c r="E1149" s="6" t="inlineStr">
         <is>
-          <t>1:07:16</t>
+          <t>1:07:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1150">
       <c r="A1150" s="8" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>172</t>
         </is>
       </c>
       <c r="B1150" s="9" t="inlineStr">
         <is>
-          <t>Maarten Hagoort</t>
+          <t>Gertjan Kastenberg</t>
         </is>
       </c>
       <c r="C1150" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Culemborg</t>
         </is>
       </c>
       <c r="D1150" s="8" t="inlineStr">
         <is>
-          <t>1:09:26</t>
+          <t>1:09:39</t>
         </is>
       </c>
       <c r="E1150" s="8" t="inlineStr">
         <is>
-          <t>1:07:14</t>
+          <t>1:07:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1151">
       <c r="A1151" s="6" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B1151" s="7" t="inlineStr">
         <is>
-          <t>David van Leeuwen</t>
+          <t>Elfin Moningka</t>
         </is>
       </c>
       <c r="C1151" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1151" s="6" t="inlineStr">
         <is>
-          <t>1:09:38</t>
+          <t>1:09:42</t>
         </is>
       </c>
       <c r="E1151" s="6" t="inlineStr">
         <is>
-          <t>1:07:12</t>
+          <t>1:07:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1152">
       <c r="A1152" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>174</t>
         </is>
       </c>
       <c r="B1152" s="9" t="inlineStr">
         <is>
-          <t>Gertjan Kastenberg</t>
+          <t>Joost Grootenhaar</t>
         </is>
       </c>
       <c r="C1152" s="9" t="inlineStr">
         <is>
-          <t>Culemborg</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1152" s="8" t="inlineStr">
         <is>
-          <t>1:09:39</t>
+          <t>1:10:00</t>
         </is>
       </c>
       <c r="E1152" s="8" t="inlineStr">
         <is>
-          <t>1:07:12</t>
+          <t>1:08:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1153">
       <c r="A1153" s="6" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>175</t>
         </is>
       </c>
       <c r="B1153" s="7" t="inlineStr">
         <is>
-          <t>Elfin Moningka</t>
+          <t>Clemens Van der Heijden</t>
         </is>
       </c>
       <c r="C1153" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bussum</t>
         </is>
       </c>
       <c r="D1153" s="6" t="inlineStr">
         <is>
-          <t>1:09:42</t>
+          <t>1:10:02</t>
         </is>
       </c>
       <c r="E1153" s="6" t="inlineStr">
         <is>
-          <t>1:07:04</t>
+          <t>1:07:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1154">
       <c r="A1154" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>176</t>
         </is>
       </c>
       <c r="B1154" s="9" t="inlineStr">
         <is>
-          <t>Joost Grootenhaar</t>
+          <t>Gerro Zegeling</t>
         </is>
       </c>
       <c r="C1154" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1154" s="8" t="inlineStr">
         <is>
-          <t>1:10:00</t>
+          <t>1:10:04</t>
         </is>
       </c>
       <c r="E1154" s="8" t="inlineStr">
         <is>
-          <t>1:08:13</t>
+          <t>1:08:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1155">
       <c r="A1155" s="6" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>177</t>
         </is>
       </c>
       <c r="B1155" s="7" t="inlineStr">
         <is>
-          <t>Clemens Van der Heijden</t>
+          <t>Marten Hummel</t>
         </is>
       </c>
       <c r="C1155" s="7" t="inlineStr">
         <is>
-          <t>Bussum</t>
+          <t>Rhenen</t>
         </is>
       </c>
       <c r="D1155" s="6" t="inlineStr">
         <is>
-          <t>1:10:02</t>
+          <t>1:10:05</t>
         </is>
       </c>
       <c r="E1155" s="6" t="inlineStr">
         <is>
-          <t>1:07:34</t>
+          <t>1:07:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1156">
       <c r="A1156" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>178</t>
         </is>
       </c>
       <c r="B1156" s="9" t="inlineStr">
         <is>
-          <t>Gerro Zegeling</t>
+          <t>Klaas de Boer</t>
         </is>
       </c>
       <c r="C1156" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1156" s="8" t="inlineStr">
         <is>
-          <t>1:10:04</t>
+          <t>1:10:08</t>
         </is>
       </c>
       <c r="E1156" s="8" t="inlineStr">
         <is>
-          <t>1:08:04</t>
+          <t>1:07:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1157">
       <c r="A1157" s="6" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>179</t>
         </is>
       </c>
       <c r="B1157" s="7" t="inlineStr">
         <is>
-          <t>Marten Hummel</t>
+          <t>Emile van de Wal</t>
         </is>
       </c>
       <c r="C1157" s="7" t="inlineStr">
         <is>
-          <t>Rhenen</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1157" s="6" t="inlineStr">
         <is>
-          <t>1:10:05</t>
+          <t>1:10:19</t>
         </is>
       </c>
       <c r="E1157" s="6" t="inlineStr">
         <is>
-          <t>1:07:55</t>
+          <t>1:09:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1158">
       <c r="A1158" s="8" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>180</t>
         </is>
       </c>
       <c r="B1158" s="9" t="inlineStr">
         <is>
-          <t>Klaas de Boer</t>
+          <t>Melchior de Vries</t>
         </is>
       </c>
       <c r="C1158" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1158" s="8" t="inlineStr">
         <is>
-          <t>1:10:08</t>
+          <t>1:10:32</t>
         </is>
       </c>
       <c r="E1158" s="8" t="inlineStr">
         <is>
-          <t>1:07:26</t>
+          <t>1:07:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1159">
       <c r="A1159" s="6" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B1159" s="7" t="inlineStr">
         <is>
-          <t>Emile van de Wal</t>
+          <t>Eric de Haan</t>
         </is>
       </c>
       <c r="C1159" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Soest</t>
         </is>
       </c>
       <c r="D1159" s="6" t="inlineStr">
         <is>
-          <t>1:10:19</t>
+          <t>1:10:38</t>
         </is>
       </c>
       <c r="E1159" s="6" t="inlineStr">
         <is>
-          <t>1:09:53</t>
+          <t>1:07:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1160">
       <c r="A1160" s="8" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B1160" s="9" t="inlineStr">
         <is>
-          <t>Melchior de Vries</t>
+          <t>Erik Radius</t>
         </is>
       </c>
       <c r="C1160" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1160" s="8" t="inlineStr">
         <is>
-          <t>1:10:32</t>
+          <t>1:11:22</t>
         </is>
       </c>
       <c r="E1160" s="8" t="inlineStr">
         <is>
-          <t>1:07:32</t>
+          <t>1:09:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1161">
       <c r="A1161" s="6" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>183</t>
         </is>
       </c>
       <c r="B1161" s="7" t="inlineStr">
         <is>
-          <t>Eric de Haan</t>
+          <t>Arjen Broekstra</t>
         </is>
       </c>
       <c r="C1161" s="7" t="inlineStr">
         <is>
-          <t>Soest</t>
+          <t>Ede Gld</t>
         </is>
       </c>
       <c r="D1161" s="6" t="inlineStr">
         <is>
-          <t>1:10:38</t>
+          <t>1:11:50</t>
         </is>
       </c>
       <c r="E1161" s="6" t="inlineStr">
         <is>
-          <t>1:07:40</t>
+          <t>1:10:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1162">
       <c r="A1162" s="8" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>184</t>
         </is>
       </c>
       <c r="B1162" s="9" t="inlineStr">
         <is>
-          <t>Erik Radius</t>
+          <t>Cornel Greeven</t>
         </is>
       </c>
       <c r="C1162" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1162" s="8" t="inlineStr">
         <is>
-          <t>1:11:22</t>
+          <t>1:11:56</t>
         </is>
       </c>
       <c r="E1162" s="8" t="inlineStr">
         <is>
-          <t>1:09:00</t>
+          <t>1:10:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1163">
       <c r="A1163" s="6" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>185</t>
         </is>
       </c>
       <c r="B1163" s="7" t="inlineStr">
         <is>
-          <t>Arjen Broekstra</t>
+          <t>Ed Wieles</t>
         </is>
       </c>
       <c r="C1163" s="7" t="inlineStr">
         <is>
-          <t>Ede Gld</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1163" s="6" t="inlineStr">
         <is>
-          <t>1:11:50</t>
+          <t>1:12:02</t>
         </is>
       </c>
       <c r="E1163" s="6" t="inlineStr">
         <is>
-          <t>1:10:54</t>
+          <t>1:10:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1164">
       <c r="A1164" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>186</t>
         </is>
       </c>
       <c r="B1164" s="9" t="inlineStr">
         <is>
-          <t>Cornel Greeven</t>
+          <t>Frank de Vries</t>
         </is>
       </c>
       <c r="C1164" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1164" s="8" t="inlineStr">
         <is>
-          <t>1:11:56</t>
+          <t>1:12:08</t>
         </is>
       </c>
       <c r="E1164" s="8" t="inlineStr">
         <is>
-          <t>1:10:03</t>
+          <t>1:09:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1165">
       <c r="A1165" s="6" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>187</t>
         </is>
       </c>
       <c r="B1165" s="7" t="inlineStr">
         <is>
-          <t>Ed Wieles</t>
+          <t>Gerco de Wilde</t>
         </is>
       </c>
       <c r="C1165" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1165" s="6" t="inlineStr">
         <is>
-          <t>1:12:02</t>
+          <t>1:12:23</t>
         </is>
       </c>
       <c r="E1165" s="6" t="inlineStr">
         <is>
-          <t>1:10:09</t>
+          <t>1:09:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1166">
       <c r="A1166" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>188</t>
         </is>
       </c>
       <c r="B1166" s="9" t="inlineStr">
         <is>
-          <t>Frank de Vries</t>
+          <t>Jorrit Hansen</t>
         </is>
       </c>
       <c r="C1166" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1166" s="8" t="inlineStr">
         <is>
-          <t>1:12:08</t>
+          <t>1:12:24</t>
         </is>
       </c>
       <c r="E1166" s="8" t="inlineStr">
         <is>
-          <t>1:09:07</t>
+          <t>1:09:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1167">
       <c r="A1167" s="6" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B1167" s="7" t="inlineStr">
         <is>
-          <t>Gerco de Wilde</t>
+          <t>Pieter Plokker</t>
         </is>
       </c>
       <c r="C1167" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1167" s="6" t="inlineStr">
         <is>
-          <t>1:12:23</t>
+          <t>1:12:24</t>
         </is>
       </c>
       <c r="E1167" s="6" t="inlineStr">
         <is>
-          <t>1:09:28</t>
+          <t>1:09:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1168">
       <c r="A1168" s="8" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B1168" s="9" t="inlineStr">
         <is>
-          <t>Jorrit Hansen</t>
+          <t>Sander Tros</t>
         </is>
       </c>
       <c r="C1168" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1168" s="8" t="inlineStr">
         <is>
-          <t>1:12:24</t>
+          <t>1:12:32</t>
         </is>
       </c>
       <c r="E1168" s="8" t="inlineStr">
         <is>
-          <t>1:09:40</t>
+          <t>1:10:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1169">
       <c r="A1169" s="6" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>191</t>
         </is>
       </c>
       <c r="B1169" s="7" t="inlineStr">
         <is>
-          <t>Pieter Plokker</t>
+          <t>Ben Kraan</t>
         </is>
       </c>
       <c r="C1169" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1169" s="6" t="inlineStr">
         <is>
-          <t>1:12:24</t>
+          <t>1:12:49</t>
         </is>
       </c>
       <c r="E1169" s="6" t="inlineStr">
         <is>
-          <t>1:09:32</t>
+          <t>1:10:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1170">
       <c r="A1170" s="8" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B1170" s="9" t="inlineStr">
         <is>
-          <t>Sander Tros</t>
+          <t>Rokus van 't Riet</t>
         </is>
       </c>
       <c r="C1170" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1170" s="8" t="inlineStr">
         <is>
-          <t>1:12:32</t>
+          <t>1:13:11</t>
         </is>
       </c>
       <c r="E1170" s="8" t="inlineStr">
         <is>
-          <t>1:10:29</t>
+          <t>1:11:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1171">
       <c r="A1171" s="6" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>193</t>
         </is>
       </c>
       <c r="B1171" s="7" t="inlineStr">
         <is>
-          <t>Ben Kraan</t>
+          <t>Robin Meerman</t>
         </is>
       </c>
       <c r="C1171" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1171" s="6" t="inlineStr">
         <is>
-          <t>1:12:49</t>
+          <t>1:13:35</t>
         </is>
       </c>
       <c r="E1171" s="6" t="inlineStr">
         <is>
-          <t>1:10:52</t>
+          <t>1:11:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1172">
       <c r="A1172" s="8" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B1172" s="9" t="inlineStr">
         <is>
-          <t>Rokus van 't Riet</t>
+          <t>Wouter de Visser</t>
         </is>
       </c>
       <c r="C1172" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1172" s="8" t="inlineStr">
         <is>
-          <t>1:13:11</t>
+          <t>1:13:42</t>
         </is>
       </c>
       <c r="E1172" s="8" t="inlineStr">
         <is>
-          <t>1:11:53</t>
+          <t>1:13:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1173">
       <c r="A1173" s="6" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>195</t>
         </is>
       </c>
       <c r="B1173" s="7" t="inlineStr">
         <is>
-          <t>Robin Meerman</t>
+          <t>Peter Vermeulenl</t>
         </is>
       </c>
       <c r="C1173" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1173" s="6" t="inlineStr">
         <is>
-          <t>1:13:35</t>
+          <t>1:13:48</t>
         </is>
       </c>
       <c r="E1173" s="6" t="inlineStr">
         <is>
-          <t>1:11:17</t>
+          <t>1:12:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1174">
       <c r="A1174" s="8" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>196</t>
         </is>
       </c>
       <c r="B1174" s="9" t="inlineStr">
         <is>
-          <t>Wouter de Visser</t>
+          <t>Martin van Meerkerk</t>
         </is>
       </c>
       <c r="C1174" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1174" s="8" t="inlineStr">
         <is>
-          <t>1:13:42</t>
+          <t>1:13:51</t>
         </is>
       </c>
       <c r="E1174" s="8" t="inlineStr">
         <is>
-          <t>1:13:07</t>
+          <t>1:12:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1175">
       <c r="A1175" s="6" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B1175" s="7" t="inlineStr">
         <is>
-          <t>Peter Vermeulenl</t>
+          <t>Heinz Döring</t>
         </is>
       </c>
       <c r="C1175" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1175" s="6" t="inlineStr">
         <is>
-          <t>1:13:48</t>
+          <t>1:13:58</t>
         </is>
       </c>
       <c r="E1175" s="6" t="inlineStr">
         <is>
-          <t>1:12:58</t>
+          <t>1:13:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1176">
       <c r="A1176" s="8" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B1176" s="9" t="inlineStr">
         <is>
-          <t>Martin van Meerkerk</t>
+          <t>Ferko Bodnar</t>
         </is>
       </c>
       <c r="C1176" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1176" s="8" t="inlineStr">
         <is>
-          <t>1:13:51</t>
+          <t>1:14:04</t>
         </is>
       </c>
       <c r="E1176" s="8" t="inlineStr">
         <is>
-          <t>1:12:19</t>
+          <t>1:11:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1177">
       <c r="A1177" s="6" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B1177" s="7" t="inlineStr">
         <is>
-          <t>Heinz Döring</t>
+          <t>Joes Verschure</t>
         </is>
       </c>
       <c r="C1177" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1177" s="6" t="inlineStr">
         <is>
-          <t>1:13:58</t>
+          <t>1:14:08</t>
         </is>
       </c>
       <c r="E1177" s="6" t="inlineStr">
         <is>
-          <t>1:13:39</t>
+          <t>1:12:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1178">
       <c r="A1178" s="8" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>200</t>
         </is>
       </c>
       <c r="B1178" s="9" t="inlineStr">
         <is>
-          <t>Ferko Bodnar</t>
+          <t>Paul van der Klugt</t>
         </is>
       </c>
       <c r="C1178" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Roosendaal</t>
         </is>
       </c>
       <c r="D1178" s="8" t="inlineStr">
         <is>
-          <t>1:14:04</t>
+          <t>1:15:03</t>
         </is>
       </c>
       <c r="E1178" s="8" t="inlineStr">
         <is>
-          <t>1:11:12</t>
+          <t>1:14:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1179">
       <c r="A1179" s="6" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B1179" s="7" t="inlineStr">
         <is>
-          <t>Joes Verschure</t>
+          <t>Erik Blankvoort</t>
         </is>
       </c>
       <c r="C1179" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1179" s="6" t="inlineStr">
         <is>
-          <t>1:14:08</t>
+          <t>1:15:13</t>
         </is>
       </c>
       <c r="E1179" s="6" t="inlineStr">
         <is>
-          <t>1:12:53</t>
+          <t>1:13:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1180">
       <c r="A1180" s="8" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B1180" s="9" t="inlineStr">
         <is>
-          <t>Paul van der Klugt</t>
+          <t>Cristan Van Dijl</t>
         </is>
       </c>
       <c r="C1180" s="9" t="inlineStr">
         <is>
-          <t>Roosendaal</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D1180" s="8" t="inlineStr">
         <is>
-          <t>1:15:03</t>
+          <t>1:15:36</t>
         </is>
       </c>
       <c r="E1180" s="8" t="inlineStr">
         <is>
-          <t>1:14:13</t>
+          <t>1:13:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1181">
       <c r="A1181" s="6" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>203</t>
         </is>
       </c>
       <c r="B1181" s="7" t="inlineStr">
         <is>
-          <t>Erik Blankvoort</t>
+          <t>Joris Kouwenberg</t>
         </is>
       </c>
       <c r="C1181" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1181" s="6" t="inlineStr">
         <is>
-          <t>1:15:13</t>
+          <t>1:15:43</t>
         </is>
       </c>
       <c r="E1181" s="6" t="inlineStr">
         <is>
-          <t>1:13:58</t>
+          <t>1:13:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1182">
       <c r="A1182" s="8" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>204</t>
         </is>
       </c>
       <c r="B1182" s="9" t="inlineStr">
         <is>
-          <t>Cristan Van Dijl</t>
+          <t>Arjen Bijl</t>
         </is>
       </c>
       <c r="C1182" s="9" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>BAM</t>
         </is>
       </c>
       <c r="D1182" s="8" t="inlineStr">
         <is>
-          <t>1:15:36</t>
+          <t>1:15:48</t>
         </is>
       </c>
       <c r="E1182" s="8" t="inlineStr">
         <is>
-          <t>1:13:12</t>
+          <t>1:14:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1183">
       <c r="A1183" s="6" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>205</t>
         </is>
       </c>
       <c r="B1183" s="7" t="inlineStr">
         <is>
-          <t>Joris Kouwenberg</t>
+          <t>Johan Schaap</t>
         </is>
       </c>
       <c r="C1183" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1183" s="6" t="inlineStr">
         <is>
-          <t>1:15:43</t>
+          <t>1:15:50</t>
         </is>
       </c>
       <c r="E1183" s="6" t="inlineStr">
         <is>
-          <t>1:13:18</t>
+          <t>1:13:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1184">
       <c r="A1184" s="8" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>206</t>
         </is>
       </c>
       <c r="B1184" s="9" t="inlineStr">
         <is>
-          <t>Arjen Bijl</t>
+          <t>Sander Van Dijl</t>
         </is>
       </c>
       <c r="C1184" s="9" t="inlineStr">
         <is>
-          <t>BAM</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1184" s="8" t="inlineStr">
         <is>
-          <t>1:15:48</t>
+          <t>1:15:58</t>
         </is>
       </c>
       <c r="E1184" s="8" t="inlineStr">
         <is>
-          <t>1:14:25</t>
+          <t>1:13:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1185">
       <c r="A1185" s="6" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>207</t>
         </is>
       </c>
       <c r="B1185" s="7" t="inlineStr">
         <is>
-          <t>Johan Schaap</t>
+          <t>Hans Donck</t>
         </is>
       </c>
       <c r="C1185" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1185" s="6" t="inlineStr">
         <is>
-          <t>1:15:50</t>
+          <t>1:16:14</t>
         </is>
       </c>
       <c r="E1185" s="6" t="inlineStr">
         <is>
-          <t>1:13:11</t>
+          <t>1:14:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1186">
       <c r="A1186" s="8" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>208</t>
         </is>
       </c>
       <c r="B1186" s="9" t="inlineStr">
         <is>
-          <t>Sander Van Dijl</t>
+          <t>Duncan van Hilten</t>
         </is>
       </c>
       <c r="C1186" s="9" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1186" s="8" t="inlineStr">
         <is>
-          <t>1:15:58</t>
+          <t>1:16:17</t>
         </is>
       </c>
       <c r="E1186" s="8" t="inlineStr">
         <is>
-          <t>1:13:34</t>
+          <t>1:14:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1187">
       <c r="A1187" s="6" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>209</t>
         </is>
       </c>
       <c r="B1187" s="7" t="inlineStr">
         <is>
-          <t>Hans Donck</t>
+          <t>Freek Zuiderhoek</t>
         </is>
       </c>
       <c r="C1187" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1187" s="6" t="inlineStr">
         <is>
-          <t>1:16:14</t>
+          <t>1:16:35</t>
         </is>
       </c>
       <c r="E1187" s="6" t="inlineStr">
         <is>
-          <t>1:14:52</t>
+          <t>1:14:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1188">
       <c r="A1188" s="8" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>210</t>
         </is>
       </c>
       <c r="B1188" s="9" t="inlineStr">
         <is>
-          <t>Duncan van Hilten</t>
+          <t>Patrick Flege</t>
         </is>
       </c>
       <c r="C1188" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1188" s="8" t="inlineStr">
         <is>
-          <t>1:16:17</t>
+          <t>1:16:36</t>
         </is>
       </c>
       <c r="E1188" s="8" t="inlineStr">
         <is>
-          <t>1:14:38</t>
+          <t>1:14:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1189">
       <c r="A1189" s="6" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>211</t>
         </is>
       </c>
       <c r="B1189" s="7" t="inlineStr">
         <is>
-          <t>Freek Zuiderhoek</t>
+          <t>Quirijn Stelwagen</t>
         </is>
       </c>
       <c r="C1189" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>BAM</t>
         </is>
       </c>
       <c r="D1189" s="6" t="inlineStr">
         <is>
-          <t>1:16:35</t>
+          <t>1:16:46</t>
         </is>
       </c>
       <c r="E1189" s="6" t="inlineStr">
         <is>
-          <t>1:14:56</t>
+          <t>1:15:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1190">
       <c r="A1190" s="8" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>212</t>
         </is>
       </c>
       <c r="B1190" s="9" t="inlineStr">
         <is>
-          <t>Patrick Flege</t>
+          <t>Max Van Wijk</t>
         </is>
       </c>
       <c r="C1190" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Nijmegen</t>
         </is>
       </c>
       <c r="D1190" s="8" t="inlineStr">
         <is>
-          <t>1:16:36</t>
+          <t>1:16:55</t>
         </is>
       </c>
       <c r="E1190" s="8" t="inlineStr">
         <is>
-          <t>1:14:54</t>
+          <t>1:15:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1191">
       <c r="A1191" s="6" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>213</t>
         </is>
       </c>
       <c r="B1191" s="7" t="inlineStr">
         <is>
-          <t>Quirijn Stelwagen</t>
+          <t>Casper De Kok</t>
         </is>
       </c>
       <c r="C1191" s="7" t="inlineStr">
         <is>
-          <t>BAM</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1191" s="6" t="inlineStr">
         <is>
-          <t>1:16:46</t>
+          <t>1:17:07</t>
         </is>
       </c>
       <c r="E1191" s="6" t="inlineStr">
         <is>
-          <t>1:15:24</t>
+          <t>1:16:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1192">
       <c r="A1192" s="8" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>214</t>
         </is>
       </c>
       <c r="B1192" s="9" t="inlineStr">
         <is>
-          <t>Max Van Wijk</t>
+          <t>Gerjan Emsbroek</t>
         </is>
       </c>
       <c r="C1192" s="9" t="inlineStr">
         <is>
-          <t>Nijmegen</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1192" s="8" t="inlineStr">
         <is>
-          <t>1:16:55</t>
+          <t>1:17:37</t>
         </is>
       </c>
       <c r="E1192" s="8" t="inlineStr">
         <is>
-          <t>1:15:04</t>
+          <t>1:15:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1193">
       <c r="A1193" s="6" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>215</t>
         </is>
       </c>
       <c r="B1193" s="7" t="inlineStr">
         <is>
-          <t>Casper De Kok</t>
+          <t>Willy Van Mourik</t>
         </is>
       </c>
       <c r="C1193" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1193" s="6" t="inlineStr">
         <is>
-          <t>1:17:07</t>
+          <t>1:17:49</t>
         </is>
       </c>
       <c r="E1193" s="6" t="inlineStr">
         <is>
-          <t>1:16:35</t>
+          <t>1:15:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1194">
       <c r="A1194" s="8" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>216</t>
         </is>
       </c>
       <c r="B1194" s="9" t="inlineStr">
         <is>
-          <t>Gerjan Emsbroek</t>
+          <t>Sam van Achteren</t>
         </is>
       </c>
       <c r="C1194" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1194" s="8" t="inlineStr">
         <is>
-          <t>1:17:37</t>
+          <t>1:18:16</t>
         </is>
       </c>
       <c r="E1194" s="8" t="inlineStr">
         <is>
-          <t>1:15:09</t>
+          <t>1:16:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1195">
       <c r="A1195" s="6" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>217</t>
         </is>
       </c>
       <c r="B1195" s="7" t="inlineStr">
         <is>
-          <t>Willy Van Mourik</t>
+          <t>Daan Koster</t>
         </is>
       </c>
       <c r="C1195" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1195" s="6" t="inlineStr">
         <is>
-          <t>1:17:49</t>
+          <t>1:18:45</t>
         </is>
       </c>
       <c r="E1195" s="6" t="inlineStr">
         <is>
-          <t>1:15:11</t>
+          <t>1:17:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1196">
       <c r="A1196" s="8" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>218</t>
         </is>
       </c>
       <c r="B1196" s="9" t="inlineStr">
         <is>
-          <t>Sam van Achteren</t>
+          <t>Ignaas De Jong</t>
         </is>
       </c>
       <c r="C1196" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D1196" s="8" t="inlineStr">
         <is>
-          <t>1:18:16</t>
+          <t>1:19:29</t>
         </is>
       </c>
       <c r="E1196" s="8" t="inlineStr">
         <is>
-          <t>1:16:42</t>
+          <t>1:17:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1197">
       <c r="A1197" s="6" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>219</t>
         </is>
       </c>
       <c r="B1197" s="7" t="inlineStr">
         <is>
-          <t>Daan Koster</t>
+          <t>Bodhi Koudijs</t>
         </is>
       </c>
       <c r="C1197" s="7" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1197" s="6" t="inlineStr">
         <is>
-          <t>1:18:45</t>
+          <t>1:21:01</t>
         </is>
       </c>
       <c r="E1197" s="6" t="inlineStr">
         <is>
-          <t>1:17:05</t>
+          <t>1:18:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1198">
       <c r="A1198" s="8" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>220</t>
         </is>
       </c>
       <c r="B1198" s="9" t="inlineStr">
         <is>
-          <t>Ignaas De Jong</t>
+          <t>Floris Bloeming</t>
         </is>
       </c>
       <c r="C1198" s="9" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1198" s="8" t="inlineStr">
         <is>
-          <t>1:19:29</t>
+          <t>1:21:02</t>
         </is>
       </c>
       <c r="E1198" s="8" t="inlineStr">
         <is>
-          <t>1:17:23</t>
+          <t>1:18:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1199">
       <c r="A1199" s="6" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>221</t>
         </is>
       </c>
       <c r="B1199" s="7" t="inlineStr">
         <is>
-          <t>Bodhi Koudijs</t>
+          <t>Gert Moonen</t>
         </is>
       </c>
       <c r="C1199" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1199" s="6" t="inlineStr">
         <is>
-          <t>1:21:01</t>
+          <t>1:23:50</t>
         </is>
       </c>
       <c r="E1199" s="6" t="inlineStr">
         <is>
-          <t>1:18:52</t>
+          <t>1:21:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1200">
       <c r="A1200" s="8" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>222</t>
         </is>
       </c>
       <c r="B1200" s="9" t="inlineStr">
         <is>
-          <t>Floris Bloeming</t>
+          <t>Matthieu Schenk</t>
         </is>
       </c>
       <c r="C1200" s="9" t="inlineStr">
         <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1200" s="8" t="inlineStr">
+        <is>
+          <t>1:27:19</t>
+        </is>
+      </c>
+      <c r="E1200" s="8" t="inlineStr">
+        <is>
+          <t>1:27:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1201">
+      <c r="A1201" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1202">
+      <c r="A1202" s="4" t="inlineStr">
+        <is>
+          <t>V12KM, 12 KM</t>
+        </is>
+      </c>
+      <c r="B1202" s="4"/>
+      <c r="C1202" s="4"/>
+      <c r="D1202" s="4"/>
+      <c r="E1202" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1203">
+      <c r="A1203" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1203" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1203" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1203" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1203" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1204">
+      <c r="A1204" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1204" s="7" t="inlineStr">
+        <is>
+          <t>Lieke Polak</t>
+        </is>
+      </c>
+      <c r="C1204" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1204" s="6" t="inlineStr">
+        <is>
+          <t>50:49</t>
+        </is>
+      </c>
+      <c r="E1204" s="6" t="inlineStr">
+        <is>
+          <t>50:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1205">
+      <c r="A1205" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1205" s="9" t="inlineStr">
+        <is>
+          <t>Nienke Eelkman Rooda</t>
+        </is>
+      </c>
+      <c r="C1205" s="9" t="inlineStr">
+        <is>
           <t>Zeist</t>
         </is>
       </c>
-      <c r="D1200" s="8" t="inlineStr">
-[...101 lines deleted...]
-          <t>Netto</t>
+      <c r="D1205" s="8" t="inlineStr">
+        <is>
+          <t>52:43</t>
+        </is>
+      </c>
+      <c r="E1205" s="8" t="inlineStr">
+        <is>
+          <t>52:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1206">
       <c r="A1206" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="B1206" s="7" t="inlineStr">
         <is>
-          <t>Lieke Polak</t>
+          <t>Mirjam ter Linden</t>
         </is>
       </c>
       <c r="C1206" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1206" s="6" t="inlineStr">
         <is>
-          <t>50:49</t>
+          <t>54:06</t>
         </is>
       </c>
       <c r="E1206" s="6" t="inlineStr">
         <is>
-          <t>50:45</t>
+          <t>54:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1207">
       <c r="A1207" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B1207" s="9" t="inlineStr">
         <is>
-          <t>Nienke Eelkman Rooda</t>
+          <t>Verine Slippens</t>
         </is>
       </c>
       <c r="C1207" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1207" s="8" t="inlineStr">
         <is>
-          <t>52:43</t>
+          <t>55:13</t>
         </is>
       </c>
       <c r="E1207" s="8" t="inlineStr">
         <is>
-          <t>52:40</t>
+          <t>55:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1208">
       <c r="A1208" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="B1208" s="7" t="inlineStr">
         <is>
-          <t>Mirjam ter Linden</t>
+          <t>Dagmar Jonkman</t>
         </is>
       </c>
       <c r="C1208" s="7" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1208" s="6" t="inlineStr">
         <is>
-          <t>54:06</t>
+          <t>55:58</t>
         </is>
       </c>
       <c r="E1208" s="6" t="inlineStr">
         <is>
-          <t>54:01</t>
+          <t>55:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1209">
       <c r="A1209" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B1209" s="9" t="inlineStr">
         <is>
-          <t>Verine Slippens</t>
+          <t>Ellen Reuling</t>
         </is>
       </c>
       <c r="C1209" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1209" s="8" t="inlineStr">
         <is>
-          <t>55:13</t>
+          <t>57:07</t>
         </is>
       </c>
       <c r="E1209" s="8" t="inlineStr">
         <is>
-          <t>55:07</t>
+          <t>56:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1210">
       <c r="A1210" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B1210" s="7" t="inlineStr">
         <is>
-          <t>Dagmar Jonkman</t>
+          <t>Veronie Kok</t>
         </is>
       </c>
       <c r="C1210" s="7" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1210" s="6" t="inlineStr">
         <is>
-          <t>55:58</t>
+          <t>58:36</t>
         </is>
       </c>
       <c r="E1210" s="6" t="inlineStr">
         <is>
-          <t>55:48</t>
+          <t>58:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1211">
       <c r="A1211" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B1211" s="9" t="inlineStr">
         <is>
-          <t>Ellen Reuling</t>
+          <t>Anna Maase</t>
         </is>
       </c>
       <c r="C1211" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1211" s="8" t="inlineStr">
         <is>
-          <t>57:07</t>
+          <t>59:01</t>
         </is>
       </c>
       <c r="E1211" s="8" t="inlineStr">
         <is>
-          <t>56:52</t>
+          <t>56:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1212">
       <c r="A1212" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B1212" s="7" t="inlineStr">
         <is>
-          <t>Veronie Kok</t>
+          <t>Elise Streng</t>
         </is>
       </c>
       <c r="C1212" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1212" s="6" t="inlineStr">
         <is>
-          <t>58:36</t>
+          <t>59:31</t>
         </is>
       </c>
       <c r="E1212" s="6" t="inlineStr">
         <is>
-          <t>58:28</t>
+          <t>59:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1213">
       <c r="A1213" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B1213" s="9" t="inlineStr">
         <is>
-          <t>Anna Maase</t>
+          <t>Jeanelle Sneep</t>
         </is>
       </c>
       <c r="C1213" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1213" s="8" t="inlineStr">
         <is>
-          <t>59:01</t>
+          <t>1:00:29</t>
         </is>
       </c>
       <c r="E1213" s="8" t="inlineStr">
         <is>
-          <t>56:22</t>
+          <t>1:00:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1214">
       <c r="A1214" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B1214" s="7" t="inlineStr">
         <is>
-          <t>Elise Streng</t>
+          <t>Maud Smit</t>
         </is>
       </c>
       <c r="C1214" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1214" s="6" t="inlineStr">
         <is>
-          <t>59:31</t>
+          <t>1:00:29</t>
         </is>
       </c>
       <c r="E1214" s="6" t="inlineStr">
         <is>
-          <t>59:25</t>
+          <t>1:00:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1215">
       <c r="A1215" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B1215" s="9" t="inlineStr">
         <is>
-          <t>Jeanelle Sneep</t>
+          <t>Anne Lith</t>
         </is>
       </c>
       <c r="C1215" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1215" s="8" t="inlineStr">
         <is>
-          <t>1:00:29</t>
+          <t>1:01:45</t>
         </is>
       </c>
       <c r="E1215" s="8" t="inlineStr">
         <is>
-          <t>1:00:08</t>
+          <t>1:01:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1216">
       <c r="A1216" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B1216" s="7" t="inlineStr">
         <is>
-          <t>Maud Smit</t>
+          <t>Anna Bosch</t>
         </is>
       </c>
       <c r="C1216" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1216" s="6" t="inlineStr">
         <is>
-          <t>1:00:29</t>
+          <t>1:01:50</t>
         </is>
       </c>
       <c r="E1216" s="6" t="inlineStr">
         <is>
-          <t>1:00:07</t>
+          <t>1:00:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1217">
       <c r="A1217" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B1217" s="9" t="inlineStr">
         <is>
-          <t>Anne Lith</t>
+          <t>Mieke Coenen</t>
         </is>
       </c>
       <c r="C1217" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1217" s="8" t="inlineStr">
         <is>
-          <t>1:01:45</t>
+          <t>1:03:39</t>
         </is>
       </c>
       <c r="E1217" s="8" t="inlineStr">
         <is>
-          <t>1:01:07</t>
+          <t>1:02:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1218">
       <c r="A1218" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B1218" s="7" t="inlineStr">
         <is>
-          <t>Anna Bosch</t>
+          <t>Karin Kauw</t>
         </is>
       </c>
       <c r="C1218" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1218" s="6" t="inlineStr">
         <is>
-          <t>1:01:50</t>
+          <t>1:05:13</t>
         </is>
       </c>
       <c r="E1218" s="6" t="inlineStr">
         <is>
-          <t>1:00:54</t>
+          <t>1:03:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1219">
       <c r="A1219" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B1219" s="9" t="inlineStr">
         <is>
-          <t>Mieke Coenen</t>
+          <t>Kirsten Tsang</t>
         </is>
       </c>
       <c r="C1219" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1219" s="8" t="inlineStr">
         <is>
-          <t>1:03:39</t>
+          <t>1:05:15</t>
         </is>
       </c>
       <c r="E1219" s="8" t="inlineStr">
         <is>
-          <t>1:02:39</t>
+          <t>1:04:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1220">
       <c r="A1220" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B1220" s="7" t="inlineStr">
         <is>
-          <t>Karin Kauw</t>
+          <t>Julia van Veen</t>
         </is>
       </c>
       <c r="C1220" s="7" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1220" s="6" t="inlineStr">
         <is>
-          <t>1:05:13</t>
+          <t>1:05:49</t>
         </is>
       </c>
       <c r="E1220" s="6" t="inlineStr">
         <is>
-          <t>1:03:28</t>
+          <t>1:05:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1221">
       <c r="A1221" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B1221" s="9" t="inlineStr">
         <is>
-          <t>Kirsten Tsang</t>
+          <t>Emilie Mutsaerts</t>
         </is>
       </c>
       <c r="C1221" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Naarden</t>
         </is>
       </c>
       <c r="D1221" s="8" t="inlineStr">
         <is>
-          <t>1:05:15</t>
+          <t>1:05:57</t>
         </is>
       </c>
       <c r="E1221" s="8" t="inlineStr">
         <is>
-          <t>1:04:01</t>
+          <t>1:05:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1222">
       <c r="A1222" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B1222" s="7" t="inlineStr">
         <is>
-          <t>Julia van Veen</t>
+          <t>Noëna van Schaik</t>
         </is>
       </c>
       <c r="C1222" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1222" s="6" t="inlineStr">
         <is>
-          <t>1:05:49</t>
+          <t>1:05:58</t>
         </is>
       </c>
       <c r="E1222" s="6" t="inlineStr">
         <is>
-          <t>1:05:30</t>
+          <t>1:05:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1223">
       <c r="A1223" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B1223" s="9" t="inlineStr">
         <is>
-          <t>Emilie Mutsaerts</t>
+          <t>Annie Overmans</t>
         </is>
       </c>
       <c r="C1223" s="9" t="inlineStr">
         <is>
-          <t>Naarden</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1223" s="8" t="inlineStr">
         <is>
-          <t>1:05:57</t>
+          <t>1:06:51</t>
         </is>
       </c>
       <c r="E1223" s="8" t="inlineStr">
         <is>
-          <t>1:05:08</t>
+          <t>1:06:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1224">
       <c r="A1224" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B1224" s="7" t="inlineStr">
         <is>
-          <t>Noëna van Schaik</t>
+          <t>Dani Heesterbeek</t>
         </is>
       </c>
       <c r="C1224" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1224" s="6" t="inlineStr">
         <is>
-          <t>1:05:58</t>
+          <t>1:07:03</t>
         </is>
       </c>
       <c r="E1224" s="6" t="inlineStr">
         <is>
-          <t>1:05:33</t>
+          <t>1:06:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1225">
       <c r="A1225" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B1225" s="9" t="inlineStr">
         <is>
-          <t>Annie Overmans</t>
+          <t>Maartje Boleij</t>
         </is>
       </c>
       <c r="C1225" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1225" s="8" t="inlineStr">
         <is>
-          <t>1:06:51</t>
+          <t>1:07:25</t>
         </is>
       </c>
       <c r="E1225" s="8" t="inlineStr">
         <is>
-          <t>1:06:42</t>
+          <t>1:06:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1226">
       <c r="A1226" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B1226" s="7" t="inlineStr">
         <is>
-          <t>Dani Heesterbeek</t>
+          <t>Iris Van Oosterom</t>
         </is>
       </c>
       <c r="C1226" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1226" s="6" t="inlineStr">
         <is>
-          <t>1:07:03</t>
+          <t>1:08:41</t>
         </is>
       </c>
       <c r="E1226" s="6" t="inlineStr">
         <is>
-          <t>1:06:11</t>
+          <t>1:07:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1227">
       <c r="A1227" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B1227" s="9" t="inlineStr">
         <is>
-          <t>Maartje Boleij</t>
+          <t>Tessa Aarden</t>
         </is>
       </c>
       <c r="C1227" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1227" s="8" t="inlineStr">
         <is>
-          <t>1:07:25</t>
+          <t>1:09:03</t>
         </is>
       </c>
       <c r="E1227" s="8" t="inlineStr">
         <is>
-          <t>1:06:39</t>
+          <t>1:08:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1228">
       <c r="A1228" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B1228" s="7" t="inlineStr">
         <is>
-          <t>Iris Van Oosterom</t>
+          <t>Esther van Manen</t>
         </is>
       </c>
       <c r="C1228" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Nieuw-Lekkerland</t>
         </is>
       </c>
       <c r="D1228" s="6" t="inlineStr">
         <is>
-          <t>1:08:41</t>
+          <t>1:09:33</t>
         </is>
       </c>
       <c r="E1228" s="6" t="inlineStr">
         <is>
-          <t>1:07:04</t>
+          <t>1:07:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1229">
       <c r="A1229" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B1229" s="9" t="inlineStr">
         <is>
-          <t>Tessa Aarden</t>
+          <t>Rosalie Stiekema</t>
         </is>
       </c>
       <c r="C1229" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1229" s="8" t="inlineStr">
         <is>
-          <t>1:09:03</t>
+          <t>1:10:11</t>
         </is>
       </c>
       <c r="E1229" s="8" t="inlineStr">
         <is>
-          <t>1:08:42</t>
+          <t>1:08:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1230">
       <c r="A1230" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B1230" s="7" t="inlineStr">
         <is>
-          <t>Esther van Manen</t>
+          <t>Gerrianne Leusink</t>
         </is>
       </c>
       <c r="C1230" s="7" t="inlineStr">
         <is>
-          <t>Nieuw-Lekkerland</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1230" s="6" t="inlineStr">
         <is>
-          <t>1:09:33</t>
+          <t>1:10:45</t>
         </is>
       </c>
       <c r="E1230" s="6" t="inlineStr">
         <is>
-          <t>1:07:18</t>
+          <t>1:10:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1231">
       <c r="A1231" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B1231" s="9" t="inlineStr">
         <is>
-          <t>Rosalie Stiekema</t>
+          <t>Marlies De Jong</t>
         </is>
       </c>
       <c r="C1231" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1231" s="8" t="inlineStr">
         <is>
-          <t>1:10:11</t>
+          <t>1:11:17</t>
         </is>
       </c>
       <c r="E1231" s="8" t="inlineStr">
         <is>
-          <t>1:08:41</t>
+          <t>1:09:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1232">
       <c r="A1232" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B1232" s="7" t="inlineStr">
         <is>
-          <t>Gerrianne Leusink</t>
+          <t>Annelies Hengeveld</t>
         </is>
       </c>
       <c r="C1232" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1232" s="6" t="inlineStr">
         <is>
-          <t>1:10:45</t>
+          <t>1:11:39</t>
         </is>
       </c>
       <c r="E1232" s="6" t="inlineStr">
         <is>
-          <t>1:10:11</t>
+          <t>1:10:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1233">
       <c r="A1233" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>30</t>
         </is>
       </c>
       <c r="B1233" s="9" t="inlineStr">
         <is>
-          <t>Marlies De Jong</t>
+          <t>Pauline Ubels</t>
         </is>
       </c>
       <c r="C1233" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1233" s="8" t="inlineStr">
         <is>
-          <t>1:11:17</t>
+          <t>1:11:51</t>
         </is>
       </c>
       <c r="E1233" s="8" t="inlineStr">
         <is>
-          <t>1:09:20</t>
+          <t>1:09:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1234">
       <c r="A1234" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B1234" s="7" t="inlineStr">
         <is>
-          <t>Annelies Hengeveld</t>
+          <t>Hanna van Vuuren</t>
         </is>
       </c>
       <c r="C1234" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1234" s="6" t="inlineStr">
         <is>
-          <t>1:11:39</t>
+          <t>1:12:10</t>
         </is>
       </c>
       <c r="E1234" s="6" t="inlineStr">
         <is>
-          <t>1:10:56</t>
+          <t>1:09:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1235">
       <c r="A1235" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="B1235" s="9" t="inlineStr">
         <is>
-          <t>Pauline Ubels</t>
+          <t>Eveline van Oostrom</t>
         </is>
       </c>
       <c r="C1235" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1235" s="8" t="inlineStr">
         <is>
-          <t>1:11:51</t>
+          <t>1:12:27</t>
         </is>
       </c>
       <c r="E1235" s="8" t="inlineStr">
         <is>
-          <t>1:09:15</t>
+          <t>1:12:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1236">
       <c r="A1236" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B1236" s="7" t="inlineStr">
         <is>
-          <t>Hanna van Vuuren</t>
+          <t>Lonneke Johnson</t>
         </is>
       </c>
       <c r="C1236" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Huizen</t>
         </is>
       </c>
       <c r="D1236" s="6" t="inlineStr">
         <is>
-          <t>1:12:10</t>
+          <t>1:13:11</t>
         </is>
       </c>
       <c r="E1236" s="6" t="inlineStr">
         <is>
-          <t>1:09:54</t>
+          <t>1:12:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1237">
       <c r="A1237" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>34</t>
         </is>
       </c>
       <c r="B1237" s="9" t="inlineStr">
         <is>
-          <t>Eveline van Oostrom</t>
+          <t>Sabine Balk</t>
         </is>
       </c>
       <c r="C1237" s="9" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1237" s="8" t="inlineStr">
         <is>
-          <t>1:12:27</t>
+          <t>1:13:18</t>
         </is>
       </c>
       <c r="E1237" s="8" t="inlineStr">
         <is>
-          <t>1:12:10</t>
+          <t>1:12:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1238">
       <c r="A1238" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B1238" s="7" t="inlineStr">
         <is>
-          <t>Lonneke Johnson</t>
+          <t>Danielle Struis</t>
         </is>
       </c>
       <c r="C1238" s="7" t="inlineStr">
         <is>
-          <t>Huizen</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1238" s="6" t="inlineStr">
         <is>
-          <t>1:13:11</t>
+          <t>1:13:21</t>
         </is>
       </c>
       <c r="E1238" s="6" t="inlineStr">
         <is>
-          <t>1:12:22</t>
+          <t>1:11:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1239">
       <c r="A1239" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B1239" s="9" t="inlineStr">
         <is>
-          <t>Sabine Balk</t>
+          <t>Fabienne Muradin</t>
         </is>
       </c>
       <c r="C1239" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1239" s="8" t="inlineStr">
         <is>
-          <t>1:13:18</t>
+          <t>1:13:26</t>
         </is>
       </c>
       <c r="E1239" s="8" t="inlineStr">
         <is>
-          <t>1:12:22</t>
+          <t>1:11:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1240">
       <c r="A1240" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B1240" s="7" t="inlineStr">
         <is>
-          <t>Danielle Struis</t>
+          <t>Sophie van Rooijen</t>
         </is>
       </c>
       <c r="C1240" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1240" s="6" t="inlineStr">
         <is>
-          <t>1:13:21</t>
+          <t>1:13:26</t>
         </is>
       </c>
       <c r="E1240" s="6" t="inlineStr">
         <is>
-          <t>1:11:43</t>
+          <t>1:11:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1241">
       <c r="A1241" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B1241" s="9" t="inlineStr">
         <is>
-          <t>Fabienne Muradin</t>
+          <t>Beau Munnik</t>
         </is>
       </c>
       <c r="C1241" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1241" s="8" t="inlineStr">
         <is>
           <t>1:13:26</t>
         </is>
       </c>
       <c r="E1241" s="8" t="inlineStr">
         <is>
-          <t>1:11:28</t>
+          <t>1:11:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1242">
       <c r="A1242" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>39</t>
         </is>
       </c>
       <c r="B1242" s="7" t="inlineStr">
         <is>
-          <t>Sophie van Rooijen</t>
+          <t>Ditte van den Beld</t>
         </is>
       </c>
       <c r="C1242" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1242" s="6" t="inlineStr">
         <is>
-          <t>1:13:26</t>
+          <t>1:13:27</t>
         </is>
       </c>
       <c r="E1242" s="6" t="inlineStr">
         <is>
-          <t>1:11:28</t>
+          <t>1:11:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1243">
       <c r="A1243" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B1243" s="9" t="inlineStr">
         <is>
-          <t>Beau Munnik</t>
+          <t>Dorith Kruft</t>
         </is>
       </c>
       <c r="C1243" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D1243" s="8" t="inlineStr">
         <is>
-          <t>1:13:26</t>
+          <t>1:14:31</t>
         </is>
       </c>
       <c r="E1243" s="8" t="inlineStr">
         <is>
-          <t>1:11:29</t>
+          <t>1:13:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1244">
       <c r="A1244" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B1244" s="7" t="inlineStr">
         <is>
-          <t>Ditte van den Beld</t>
+          <t>Isabel Van Baaren</t>
         </is>
       </c>
       <c r="C1244" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1244" s="6" t="inlineStr">
         <is>
-          <t>1:13:27</t>
+          <t>1:14:33</t>
         </is>
       </c>
       <c r="E1244" s="6" t="inlineStr">
         <is>
-          <t>1:11:29</t>
+          <t>1:13:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1245">
       <c r="A1245" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>42</t>
         </is>
       </c>
       <c r="B1245" s="9" t="inlineStr">
         <is>
-          <t>Dorith Kruft</t>
+          <t>Linda Kroom</t>
         </is>
       </c>
       <c r="C1245" s="9" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1245" s="8" t="inlineStr">
         <is>
-          <t>1:14:31</t>
+          <t>1:14:40</t>
         </is>
       </c>
       <c r="E1245" s="8" t="inlineStr">
         <is>
-          <t>1:13:13</t>
+          <t>1:12:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1246">
       <c r="A1246" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B1246" s="7" t="inlineStr">
         <is>
-          <t>Isabel Van Baaren</t>
+          <t>Ryanne Giltaij</t>
         </is>
       </c>
       <c r="C1246" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1246" s="6" t="inlineStr">
         <is>
-          <t>1:14:33</t>
+          <t>1:14:42</t>
         </is>
       </c>
       <c r="E1246" s="6" t="inlineStr">
         <is>
-          <t>1:13:05</t>
+          <t>1:12:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1247">
       <c r="A1247" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>44</t>
         </is>
       </c>
       <c r="B1247" s="9" t="inlineStr">
         <is>
-          <t>Linda Kroom</t>
+          <t>Marit van der Klugt</t>
         </is>
       </c>
       <c r="C1247" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1247" s="8" t="inlineStr">
         <is>
-          <t>1:14:40</t>
+          <t>1:15:03</t>
         </is>
       </c>
       <c r="E1247" s="8" t="inlineStr">
         <is>
-          <t>1:12:16</t>
+          <t>1:14:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1248">
       <c r="A1248" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B1248" s="7" t="inlineStr">
         <is>
-          <t>Ryanne Giltaij</t>
+          <t>Layla van Goor</t>
         </is>
       </c>
       <c r="C1248" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1248" s="6" t="inlineStr">
         <is>
-          <t>1:14:42</t>
+          <t>1:15:27</t>
         </is>
       </c>
       <c r="E1248" s="6" t="inlineStr">
         <is>
-          <t>1:12:24</t>
+          <t>1:13:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1249">
       <c r="A1249" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="B1249" s="9" t="inlineStr">
         <is>
-          <t>Marit van der Klugt</t>
+          <t>Lisanne Helmer</t>
         </is>
       </c>
       <c r="C1249" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1249" s="8" t="inlineStr">
         <is>
-          <t>1:15:03</t>
+          <t>1:15:41</t>
         </is>
       </c>
       <c r="E1249" s="8" t="inlineStr">
         <is>
-          <t>1:14:14</t>
+          <t>1:13:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1250">
       <c r="A1250" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>47</t>
         </is>
       </c>
       <c r="B1250" s="7" t="inlineStr">
         <is>
-          <t>Layla van Goor</t>
+          <t>Carlijn Van Campenhout</t>
         </is>
       </c>
       <c r="C1250" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1250" s="6" t="inlineStr">
         <is>
-          <t>1:15:27</t>
+          <t>1:15:44</t>
         </is>
       </c>
       <c r="E1250" s="6" t="inlineStr">
         <is>
-          <t>1:13:35</t>
+          <t>1:14:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1251">
       <c r="A1251" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B1251" s="9" t="inlineStr">
         <is>
-          <t>Lisanne Helmer</t>
+          <t>Eloise Pasmore O'Pray</t>
         </is>
       </c>
       <c r="C1251" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1251" s="8" t="inlineStr">
         <is>
-          <t>1:15:41</t>
+          <t>1:15:48</t>
         </is>
       </c>
       <c r="E1251" s="8" t="inlineStr">
         <is>
-          <t>1:13:11</t>
+          <t>1:12:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1252">
       <c r="A1252" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="B1252" s="7" t="inlineStr">
         <is>
-          <t>Carlijn Van Campenhout</t>
+          <t>Fre van Velzen</t>
         </is>
       </c>
       <c r="C1252" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1252" s="6" t="inlineStr">
         <is>
-          <t>1:15:44</t>
+          <t>1:15:53</t>
         </is>
       </c>
       <c r="E1252" s="6" t="inlineStr">
         <is>
-          <t>1:14:45</t>
+          <t>1:15:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1253">
       <c r="A1253" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>50</t>
         </is>
       </c>
       <c r="B1253" s="9" t="inlineStr">
         <is>
-          <t>Eloise Pasmore O'Pray</t>
+          <t>Henrieke De Klerk</t>
         </is>
       </c>
       <c r="C1253" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D1253" s="8" t="inlineStr">
         <is>
-          <t>1:15:48</t>
+          <t>1:15:53</t>
         </is>
       </c>
       <c r="E1253" s="8" t="inlineStr">
         <is>
-          <t>1:12:44</t>
+          <t>1:13:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1254">
       <c r="A1254" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>51</t>
         </is>
       </c>
       <c r="B1254" s="7" t="inlineStr">
         <is>
-          <t>Fre van Velzen</t>
+          <t>Karen Van Zwam</t>
         </is>
       </c>
       <c r="C1254" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D1254" s="6" t="inlineStr">
         <is>
-          <t>1:15:53</t>
+          <t>1:15:54</t>
         </is>
       </c>
       <c r="E1254" s="6" t="inlineStr">
         <is>
-          <t>1:15:20</t>
+          <t>1:13:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1255">
       <c r="A1255" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>52</t>
         </is>
       </c>
       <c r="B1255" s="9" t="inlineStr">
         <is>
-          <t>Henrieke De Klerk</t>
+          <t>Stephanie Anbuhl</t>
         </is>
       </c>
       <c r="C1255" s="9" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1255" s="8" t="inlineStr">
         <is>
-          <t>1:15:53</t>
+          <t>1:16:14</t>
         </is>
       </c>
       <c r="E1255" s="8" t="inlineStr">
         <is>
-          <t>1:13:46</t>
+          <t>1:15:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1256">
       <c r="A1256" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>53</t>
         </is>
       </c>
       <c r="B1256" s="7" t="inlineStr">
         <is>
-          <t>Karen Van Zwam</t>
+          <t>Risa Arai</t>
         </is>
       </c>
       <c r="C1256" s="7" t="inlineStr">
         <is>
-          <t>Huis ter Heide Ut</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1256" s="6" t="inlineStr">
         <is>
-          <t>1:15:54</t>
+          <t>1:16:36</t>
         </is>
       </c>
       <c r="E1256" s="6" t="inlineStr">
         <is>
-          <t>1:13:46</t>
+          <t>1:14:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1257">
       <c r="A1257" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>54</t>
         </is>
       </c>
       <c r="B1257" s="9" t="inlineStr">
         <is>
-          <t>Stephanie Anbuhl</t>
+          <t>Claar Schouwenaar</t>
         </is>
       </c>
       <c r="C1257" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1257" s="8" t="inlineStr">
         <is>
-          <t>1:16:14</t>
+          <t>1:16:54</t>
         </is>
       </c>
       <c r="E1257" s="8" t="inlineStr">
         <is>
-          <t>1:15:06</t>
+          <t>1:15:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1258">
       <c r="A1258" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B1258" s="7" t="inlineStr">
         <is>
-          <t>Risa Arai</t>
+          <t>Patricia Boer</t>
         </is>
       </c>
       <c r="C1258" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1258" s="6" t="inlineStr">
         <is>
-          <t>1:16:36</t>
+          <t>1:16:55</t>
         </is>
       </c>
       <c r="E1258" s="6" t="inlineStr">
         <is>
-          <t>1:14:55</t>
+          <t>1:15:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1259">
       <c r="A1259" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>56</t>
         </is>
       </c>
       <c r="B1259" s="9" t="inlineStr">
         <is>
-          <t>Claar Schouwenaar</t>
+          <t>Rosa Zijlstra</t>
         </is>
       </c>
       <c r="C1259" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1259" s="8" t="inlineStr">
         <is>
-          <t>1:16:54</t>
+          <t>1:17:04</t>
         </is>
       </c>
       <c r="E1259" s="8" t="inlineStr">
         <is>
-          <t>1:15:05</t>
+          <t>1:14:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1260">
       <c r="A1260" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B1260" s="7" t="inlineStr">
         <is>
-          <t>Patricia Boer</t>
+          <t>Martine Balkema</t>
         </is>
       </c>
       <c r="C1260" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Werkhoven</t>
         </is>
       </c>
       <c r="D1260" s="6" t="inlineStr">
         <is>
-          <t>1:16:55</t>
+          <t>1:17:21</t>
         </is>
       </c>
       <c r="E1260" s="6" t="inlineStr">
         <is>
-          <t>1:15:58</t>
+          <t>1:16:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1261">
       <c r="A1261" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B1261" s="9" t="inlineStr">
         <is>
-          <t>Rosa Zijlstra</t>
+          <t>Maren Seidel</t>
         </is>
       </c>
       <c r="C1261" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1261" s="8" t="inlineStr">
         <is>
-          <t>1:17:04</t>
+          <t>1:17:27</t>
         </is>
       </c>
       <c r="E1261" s="8" t="inlineStr">
         <is>
-          <t>1:14:06</t>
+          <t>1:14:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1262">
       <c r="A1262" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B1262" s="7" t="inlineStr">
         <is>
-          <t>Martine Balkema</t>
+          <t>Sanne Schut</t>
         </is>
       </c>
       <c r="C1262" s="7" t="inlineStr">
         <is>
-          <t>Werkhoven</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1262" s="6" t="inlineStr">
         <is>
-          <t>1:17:21</t>
+          <t>1:18:10</t>
         </is>
       </c>
       <c r="E1262" s="6" t="inlineStr">
         <is>
-          <t>1:16:23</t>
+          <t>1:15:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1263">
       <c r="A1263" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>60</t>
         </is>
       </c>
       <c r="B1263" s="9" t="inlineStr">
         <is>
-          <t>Maren Seidel</t>
+          <t>Nadia Greschner</t>
         </is>
       </c>
       <c r="C1263" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1263" s="8" t="inlineStr">
         <is>
-          <t>1:17:27</t>
+          <t>1:18:16</t>
         </is>
       </c>
       <c r="E1263" s="8" t="inlineStr">
         <is>
-          <t>1:14:23</t>
+          <t>1:16:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1264">
       <c r="A1264" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B1264" s="7" t="inlineStr">
         <is>
-          <t>Sanne Schut</t>
+          <t>Lotte Morskate</t>
         </is>
       </c>
       <c r="C1264" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1264" s="6" t="inlineStr">
         <is>
-          <t>1:18:10</t>
+          <t>1:19:09</t>
         </is>
       </c>
       <c r="E1264" s="6" t="inlineStr">
         <is>
-          <t>1:15:39</t>
+          <t>1:18:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1265">
       <c r="A1265" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B1265" s="9" t="inlineStr">
         <is>
-          <t>Nadia Greschner</t>
+          <t>Inge Van Nispen</t>
         </is>
       </c>
       <c r="C1265" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1265" s="8" t="inlineStr">
         <is>
-          <t>1:18:16</t>
+          <t>1:20:15</t>
         </is>
       </c>
       <c r="E1265" s="8" t="inlineStr">
         <is>
-          <t>1:16:41</t>
+          <t>1:18:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1266">
       <c r="A1266" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>63</t>
         </is>
       </c>
       <c r="B1266" s="7" t="inlineStr">
         <is>
-          <t>Lotte Morskate</t>
+          <t>Elsbeth Groenenboom</t>
         </is>
       </c>
       <c r="C1266" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1266" s="6" t="inlineStr">
         <is>
-          <t>1:19:09</t>
+          <t>1:20:27</t>
         </is>
       </c>
       <c r="E1266" s="6" t="inlineStr">
         <is>
-          <t>1:18:06</t>
+          <t>1:18:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1267">
       <c r="A1267" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B1267" s="9" t="inlineStr">
         <is>
-          <t>Inge Van Nispen</t>
+          <t>Julia Folkertsma</t>
         </is>
       </c>
       <c r="C1267" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1267" s="8" t="inlineStr">
         <is>
-          <t>1:20:15</t>
+          <t>1:20:56</t>
         </is>
       </c>
       <c r="E1267" s="8" t="inlineStr">
         <is>
-          <t>1:18:28</t>
+          <t>1:19:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1268">
       <c r="A1268" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B1268" s="7" t="inlineStr">
         <is>
-          <t>Elsbeth Groenenboom</t>
+          <t>Barbara Elmensdorp</t>
         </is>
       </c>
       <c r="C1268" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1268" s="6" t="inlineStr">
         <is>
-          <t>1:20:27</t>
+          <t>1:21:15</t>
         </is>
       </c>
       <c r="E1268" s="6" t="inlineStr">
         <is>
-          <t>1:18:07</t>
+          <t>1:19:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1269">
       <c r="A1269" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B1269" s="9" t="inlineStr">
         <is>
-          <t>Julia Folkertsma</t>
+          <t>Tineke Doedens</t>
         </is>
       </c>
       <c r="C1269" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1269" s="8" t="inlineStr">
         <is>
-          <t>1:20:56</t>
+          <t>1:21:18</t>
         </is>
       </c>
       <c r="E1269" s="8" t="inlineStr">
         <is>
-          <t>1:19:42</t>
+          <t>1:18:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1270">
       <c r="A1270" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>67</t>
         </is>
       </c>
       <c r="B1270" s="7" t="inlineStr">
         <is>
-          <t>Barbara Elmensdorp</t>
+          <t>Jasmijn Jetten</t>
         </is>
       </c>
       <c r="C1270" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1270" s="6" t="inlineStr">
         <is>
-          <t>1:21:15</t>
+          <t>1:21:27</t>
         </is>
       </c>
       <c r="E1270" s="6" t="inlineStr">
         <is>
-          <t>1:19:42</t>
+          <t>1:20:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1271">
       <c r="A1271" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>68</t>
         </is>
       </c>
       <c r="B1271" s="9" t="inlineStr">
         <is>
-          <t>Tineke Doedens</t>
+          <t>Sabine Jetten</t>
         </is>
       </c>
       <c r="C1271" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1271" s="8" t="inlineStr">
         <is>
-          <t>1:21:18</t>
+          <t>1:21:28</t>
         </is>
       </c>
       <c r="E1271" s="8" t="inlineStr">
         <is>
-          <t>1:18:45</t>
+          <t>1:20:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1272">
       <c r="A1272" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B1272" s="7" t="inlineStr">
         <is>
-          <t>Jasmijn Jetten</t>
+          <t>Saskia Rehorst</t>
         </is>
       </c>
       <c r="C1272" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1272" s="6" t="inlineStr">
         <is>
-          <t>1:21:27</t>
+          <t>1:21:37</t>
         </is>
       </c>
       <c r="E1272" s="6" t="inlineStr">
         <is>
-          <t>1:20:39</t>
+          <t>1:20:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1273">
       <c r="A1273" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>70</t>
         </is>
       </c>
       <c r="B1273" s="9" t="inlineStr">
         <is>
-          <t>Sabine Jetten</t>
+          <t>Marieke Meuwese</t>
         </is>
       </c>
       <c r="C1273" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1273" s="8" t="inlineStr">
         <is>
-          <t>1:21:28</t>
+          <t>1:22:18</t>
         </is>
       </c>
       <c r="E1273" s="8" t="inlineStr">
         <is>
-          <t>1:20:40</t>
+          <t>1:19:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1274">
       <c r="A1274" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B1274" s="7" t="inlineStr">
         <is>
-          <t>Saskia Rehorst</t>
+          <t>Christine Marskamp</t>
         </is>
       </c>
       <c r="C1274" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1274" s="6" t="inlineStr">
         <is>
-          <t>1:21:37</t>
+          <t>1:22:57</t>
         </is>
       </c>
       <c r="E1274" s="6" t="inlineStr">
         <is>
-          <t>1:20:20</t>
+          <t>1:21:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1275">
       <c r="A1275" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B1275" s="9" t="inlineStr">
         <is>
-          <t>Marieke Meuwese</t>
+          <t>Helen Van Mourik</t>
         </is>
       </c>
       <c r="C1275" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1275" s="8" t="inlineStr">
         <is>
-          <t>1:22:18</t>
+          <t>1:23:08</t>
         </is>
       </c>
       <c r="E1275" s="8" t="inlineStr">
         <is>
-          <t>1:19:58</t>
+          <t>1:20:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1276">
       <c r="A1276" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B1276" s="7" t="inlineStr">
         <is>
-          <t>Christine Marskamp</t>
+          <t>Fleur Jebbink</t>
         </is>
       </c>
       <c r="C1276" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1276" s="6" t="inlineStr">
         <is>
-          <t>1:22:57</t>
+          <t>1:25:04</t>
         </is>
       </c>
       <c r="E1276" s="6" t="inlineStr">
         <is>
-          <t>1:21:56</t>
+          <t>1:22:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1277">
       <c r="A1277" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B1277" s="9" t="inlineStr">
         <is>
-          <t>Helen Van Mourik</t>
+          <t>Joyce Schabracq</t>
         </is>
       </c>
       <c r="C1277" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>HB Healthclub</t>
         </is>
       </c>
       <c r="D1277" s="8" t="inlineStr">
         <is>
-          <t>1:23:08</t>
+          <t>1:27:33</t>
         </is>
       </c>
       <c r="E1277" s="8" t="inlineStr">
         <is>
-          <t>1:20:31</t>
+          <t>1:25:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1278">
       <c r="A1278" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>75</t>
         </is>
       </c>
       <c r="B1278" s="7" t="inlineStr">
         <is>
-          <t>Fleur Jebbink</t>
+          <t>Annemieke Bechtold</t>
         </is>
       </c>
       <c r="C1278" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Koog aan de Zaan</t>
         </is>
       </c>
       <c r="D1278" s="6" t="inlineStr">
         <is>
-          <t>1:25:04</t>
+          <t>1:28:49</t>
         </is>
       </c>
       <c r="E1278" s="6" t="inlineStr">
         <is>
-          <t>1:22:39</t>
+          <t>1:28:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1279">
       <c r="A1279" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>76</t>
         </is>
       </c>
       <c r="B1279" s="9" t="inlineStr">
         <is>
-          <t>Joyce Schabracq</t>
+          <t>Chantal Worp</t>
         </is>
       </c>
       <c r="C1279" s="9" t="inlineStr">
         <is>
-          <t>HB Healthclub</t>
+          <t>Purmerend</t>
         </is>
       </c>
       <c r="D1279" s="8" t="inlineStr">
         <is>
-          <t>1:27:33</t>
+          <t>1:28:49</t>
         </is>
       </c>
       <c r="E1279" s="8" t="inlineStr">
-        <is>
-[...52 lines deleted...]
-      <c r="E1281" s="8" t="inlineStr">
         <is>
           <t>1:28:01</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">