--- v0 (2026-03-03)
+++ v1 (2026-06-10)
@@ -16,107 +16,100 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Uitslag" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="14"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="12"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <b val="true"/>
-    </font>
-[...5 lines deleted...]
-      <i val="true"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2647A0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBFDAFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F4F5"/>
         <bgColor indexed="64"/>
@@ -135,118 +128,114 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="6" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="3" fontId="7" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="4" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="4" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="8" numFmtId="165" xfId="0">
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E1202"/>
+  <dimension ref="A1:E1199"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Veluwse TrailRun</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Ermelo - Zaterdag 7 september 2024</t>
@@ -31751,65 +31740,50 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1199">
       <c r="A1199" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1199" s="7" t="inlineStr">
         <is>
           <t>Mai Lina van der Linden</t>
         </is>
       </c>
       <c r="C1199" s="7" t="inlineStr">
         <is>
           <t>Ermelo</t>
         </is>
       </c>
       <c r="D1199" s="6" t="inlineStr">
         <is>
           <t>5:20</t>
         </is>
       </c>
       <c r="E1199" s="6" t="inlineStr">
         <is>
           <t>5:18</t>
-        </is>
-[...13 lines deleted...]
-          <t>www.uitslagensoftware.nl  ||  www.ox-max.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>