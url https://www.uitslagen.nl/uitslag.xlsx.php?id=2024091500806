--- v0 (2025-10-04)
+++ v1 (2026-08-01)
@@ -6152,51 +6152,51 @@
       </c>
       <c r="C226" s="9" t="inlineStr">
         <is>
           <t>Loyalis - 1</t>
         </is>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>26:14</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>25:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
-          <t>Jackie Breemer</t>
+          <t>Startnummer 1517</t>
         </is>
       </c>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>Heerlen</t>
         </is>
       </c>
       <c r="D227" s="6" t="inlineStr">
         <is>
           <t>26:36</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr">
         <is>
           <t>26:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B228" s="9" t="inlineStr">