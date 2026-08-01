--- v1 (2026-02-27)
+++ v2 (2026-08-01)
@@ -264,2130 +264,2130 @@
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Brenn van den berg</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>3:42</t>
         </is>
       </c>
       <c r="E6" s="6" t="inlineStr">
         <is>
           <t>3:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Abel van Middelkoop</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t>3:44</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>3:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Bram van den Broek</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>3:50</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
           <t>3:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Mees Zuidema</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
           <t>3:52</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>3:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Olaf Brink</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Blaricum</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>4:08</t>
         </is>
       </c>
       <c r="E10" s="6" t="inlineStr">
         <is>
           <t>4:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
           <t>Moritz Clark</t>
         </is>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
           <t>4:11</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>4:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Ties van den Broek</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>4:15</t>
         </is>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
           <t>4:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Niels Mul</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
           <t>4:16</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>4:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/10</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Sepp Vloo</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
           <t>4:20</t>
         </is>
       </c>
       <c r="E14" s="6" t="inlineStr">
         <is>
           <t>4:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/11</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
           <t>Ilya Maltusov</t>
         </is>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D15" s="8" t="inlineStr">
         <is>
           <t>4:23</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>4:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/12</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>Joris van der Meer</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
           <t>4:25</t>
         </is>
       </c>
       <c r="E16" s="6" t="inlineStr">
         <is>
           <t>4:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/13</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Leonardo Verdaasdonk</t>
         </is>
       </c>
       <c r="C17" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D17" s="8" t="inlineStr">
         <is>
           <t>4:27</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>4:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/14</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Jurre Laan</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
           <t>4:28</t>
         </is>
       </c>
       <c r="E18" s="6" t="inlineStr">
         <is>
           <t>4:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/15</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
           <t>Timo Boomgaard</t>
         </is>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
           <t>4:29</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>4:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/16</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Juda Krol</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
           <t>4:32</t>
         </is>
       </c>
       <c r="E20" s="6" t="inlineStr">
         <is>
           <t>4:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/19</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Pepijn van Rhee</t>
         </is>
       </c>
       <c r="C21" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D21" s="8" t="inlineStr">
         <is>
           <t>4:37</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>4:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/22</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>Feike Messink</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
           <t>4:45</t>
         </is>
       </c>
       <c r="E22" s="6" t="inlineStr">
         <is>
           <t>4:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/23</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
           <t>Oscar van Eck</t>
         </is>
       </c>
       <c r="C23" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>4:46</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>4:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/25</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>Riv Kooijman</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Clytoneus</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
           <t>4:47</t>
         </is>
       </c>
       <c r="E24" s="6" t="inlineStr">
         <is>
           <t>4:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/26</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Sebas Teeuwen</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
           <t>4:48</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>4:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/27</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>Melle van Dasselaar</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D26" s="6" t="inlineStr">
         <is>
           <t>4:49</t>
         </is>
       </c>
       <c r="E26" s="6" t="inlineStr">
         <is>
           <t>4:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/28</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
           <t>Espen Bakker</t>
         </is>
       </c>
       <c r="C27" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D27" s="8" t="inlineStr">
         <is>
           <t>4:49</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>4:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/29</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>Daan Buitendijk</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
           <t>4:50</t>
         </is>
       </c>
       <c r="E28" s="6" t="inlineStr">
         <is>
           <t>4:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/30</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
           <t>Iwan de Groot</t>
         </is>
       </c>
       <c r="C29" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D29" s="8" t="inlineStr">
         <is>
           <t>4:51</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>4:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/31</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>Olivier Saaltink</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D30" s="6" t="inlineStr">
         <is>
           <t>4:51</t>
         </is>
       </c>
       <c r="E30" s="6" t="inlineStr">
         <is>
           <t>4:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/32</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
           <t>Floris Taanman</t>
         </is>
       </c>
       <c r="C31" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D31" s="8" t="inlineStr">
         <is>
           <t>4:53</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>4:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/34</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>Jurre Rothuizen</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
           <t>4:55</t>
         </is>
       </c>
       <c r="E32" s="6" t="inlineStr">
         <is>
           <t>4:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/36</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
           <t>Jesper Baars</t>
         </is>
       </c>
       <c r="C33" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D33" s="8" t="inlineStr">
         <is>
           <t>4:55</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>4:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/37</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>Olivier Huijgen</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
           <t>4:55</t>
         </is>
       </c>
       <c r="E34" s="6" t="inlineStr">
         <is>
           <t>4:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/39</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
           <t>Luuk Werners</t>
         </is>
       </c>
       <c r="C35" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D35" s="8" t="inlineStr">
         <is>
           <t>4:58</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>4:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/41</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>Fos Heideman</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D36" s="6" t="inlineStr">
         <is>
           <t>4:59</t>
         </is>
       </c>
       <c r="E36" s="6" t="inlineStr">
         <is>
           <t>4:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/42</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
           <t>Jens de koning</t>
         </is>
       </c>
       <c r="C37" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D37" s="8" t="inlineStr">
         <is>
           <t>4:59</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>4:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/44</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Victor Koppenol</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
           <t>5:04</t>
         </is>
       </c>
       <c r="E38" s="6" t="inlineStr">
         <is>
           <t>5:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/45</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
           <t>Alexander Benzenberg</t>
         </is>
       </c>
       <c r="C39" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D39" s="8" t="inlineStr">
         <is>
           <t>5:04</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>5:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/46</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>Jesper Zoetbrood</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
           <t>5:04</t>
         </is>
       </c>
       <c r="E40" s="6" t="inlineStr">
         <is>
           <t>5:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/47</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
           <t>Riff Veldmeijer</t>
         </is>
       </c>
       <c r="C41" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D41" s="8" t="inlineStr">
         <is>
           <t>5:05</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>5:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/48</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Alain Darlavoix</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
           <t>5:10</t>
         </is>
       </c>
       <c r="E42" s="6" t="inlineStr">
         <is>
           <t>5:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/49</t>
         </is>
       </c>
       <c r="B43" s="9" t="inlineStr">
         <is>
           <t>Luuk Renkema</t>
         </is>
       </c>
       <c r="C43" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D43" s="8" t="inlineStr">
         <is>
           <t>5:10</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>5:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/52</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>Leo Poillot</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D44" s="6" t="inlineStr">
         <is>
           <t>5:15</t>
         </is>
       </c>
       <c r="E44" s="6" t="inlineStr">
         <is>
           <t>5:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/53</t>
         </is>
       </c>
       <c r="B45" s="9" t="inlineStr">
         <is>
           <t>Max Rotman</t>
         </is>
       </c>
       <c r="C45" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D45" s="8" t="inlineStr">
         <is>
           <t>5:17</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>5:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/54</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>Toon Buijks</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D46" s="6" t="inlineStr">
         <is>
           <t>5:17</t>
         </is>
       </c>
       <c r="E46" s="6" t="inlineStr">
         <is>
           <t>5:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/56</t>
         </is>
       </c>
       <c r="B47" s="9" t="inlineStr">
         <is>
           <t>Sem Kamphorst</t>
         </is>
       </c>
       <c r="C47" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D47" s="8" t="inlineStr">
         <is>
           <t>5:19</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>5:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/58</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>Max Salvi</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D48" s="6" t="inlineStr">
         <is>
           <t>5:21</t>
         </is>
       </c>
       <c r="E48" s="6" t="inlineStr">
         <is>
           <t>5:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/59</t>
         </is>
       </c>
       <c r="B49" s="9" t="inlineStr">
         <is>
           <t>Scott Jay de gruyter</t>
         </is>
       </c>
       <c r="C49" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D49" s="8" t="inlineStr">
         <is>
           <t>5:22</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>5:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/61</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>Nils Jehee</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D50" s="6" t="inlineStr">
         <is>
           <t>5:24</t>
         </is>
       </c>
       <c r="E50" s="6" t="inlineStr">
         <is>
           <t>5:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
       <c r="A51" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/62</t>
         </is>
       </c>
       <c r="B51" s="9" t="inlineStr">
         <is>
           <t>Max meijer</t>
         </is>
       </c>
       <c r="C51" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D51" s="8" t="inlineStr">
         <is>
           <t>5:25</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>5:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/63</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>Ezra Prins</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D52" s="6" t="inlineStr">
         <is>
           <t>5:25</t>
         </is>
       </c>
       <c r="E52" s="6" t="inlineStr">
         <is>
           <t>5:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/64</t>
         </is>
       </c>
       <c r="B53" s="9" t="inlineStr">
         <is>
           <t>Merijn van Dasselaar</t>
         </is>
       </c>
       <c r="C53" s="9" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D53" s="8" t="inlineStr">
         <is>
           <t>5:27</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>5:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/68</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>Vigo Brink</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Blaricum</t>
         </is>
       </c>
       <c r="D54" s="6" t="inlineStr">
         <is>
           <t>5:34</t>
         </is>
       </c>
       <c r="E54" s="6" t="inlineStr">
         <is>
           <t>5:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
       <c r="A55" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/69</t>
         </is>
       </c>
       <c r="B55" s="9" t="inlineStr">
         <is>
           <t>James Clark</t>
         </is>
       </c>
       <c r="C55" s="9" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D55" s="8" t="inlineStr">
         <is>
           <t>5:34</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>5:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/71</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>Alexander Koppenol</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D56" s="6" t="inlineStr">
         <is>
           <t>5:35</t>
         </is>
       </c>
       <c r="E56" s="6" t="inlineStr">
         <is>
           <t>5:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
       <c r="A57" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/73</t>
         </is>
       </c>
       <c r="B57" s="9" t="inlineStr">
         <is>
           <t>Sam Reijngoud</t>
         </is>
       </c>
       <c r="C57" s="9" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D57" s="8" t="inlineStr">
         <is>
           <t>5:37</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>5:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/74</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>Tom Renkema</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D58" s="6" t="inlineStr">
         <is>
           <t>5:41</t>
         </is>
       </c>
       <c r="E58" s="6" t="inlineStr">
         <is>
           <t>5:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
       <c r="A59" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/75</t>
         </is>
       </c>
       <c r="B59" s="9" t="inlineStr">
         <is>
           <t>Maurits Werensteijn</t>
         </is>
       </c>
       <c r="C59" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D59" s="8" t="inlineStr">
         <is>
           <t>5:42</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>5:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/77</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>Floran Vos</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D60" s="6" t="inlineStr">
         <is>
           <t>5:46</t>
         </is>
       </c>
       <c r="E60" s="6" t="inlineStr">
         <is>
           <t>5:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/78</t>
         </is>
       </c>
       <c r="B61" s="9" t="inlineStr">
         <is>
           <t>Olivier van Loenhout</t>
         </is>
       </c>
       <c r="C61" s="9" t="inlineStr">
         <is>
           <t>Woudenberg</t>
         </is>
       </c>
       <c r="D61" s="8" t="inlineStr">
         <is>
           <t>5:47</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>5:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/79</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>Abel Kromdijk</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D62" s="6" t="inlineStr">
         <is>
           <t>5:49</t>
         </is>
       </c>
       <c r="E62" s="6" t="inlineStr">
         <is>
           <t>5:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
       <c r="A63" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/83</t>
         </is>
       </c>
       <c r="B63" s="9" t="inlineStr">
         <is>
           <t>Casper de Koning</t>
         </is>
       </c>
       <c r="C63" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D63" s="8" t="inlineStr">
         <is>
           <t>5:56</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>5:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/86</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>Adam Frija</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D64" s="6" t="inlineStr">
         <is>
           <t>6:00</t>
         </is>
       </c>
       <c r="E64" s="6" t="inlineStr">
         <is>
           <t>5:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
       <c r="A65" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/91</t>
         </is>
       </c>
       <c r="B65" s="9" t="inlineStr">
         <is>
           <t>David Dolman</t>
         </is>
       </c>
       <c r="C65" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D65" s="8" t="inlineStr">
         <is>
           <t>6:08</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>5:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/94</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>Philip Verner</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D66" s="6" t="inlineStr">
         <is>
           <t>6:13</t>
         </is>
       </c>
       <c r="E66" s="6" t="inlineStr">
         <is>
           <t>6:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/96</t>
         </is>
       </c>
       <c r="B67" s="9" t="inlineStr">
         <is>
           <t>Odin fiscalini</t>
         </is>
       </c>
       <c r="C67" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D67" s="8" t="inlineStr">
         <is>
           <t>6:17</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>6:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/97</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>Felix Salverda</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D68" s="6" t="inlineStr">
         <is>
           <t>6:17</t>
         </is>
       </c>
       <c r="E68" s="6" t="inlineStr">
         <is>
           <t>6:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/98</t>
         </is>
       </c>
       <c r="B69" s="9" t="inlineStr">
         <is>
           <t>Liam Vandeberg</t>
         </is>
       </c>
       <c r="C69" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D69" s="8" t="inlineStr">
         <is>
           <t>6:21</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>6:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
       <c r="A70" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/99</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>Owen Vandeberg</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D70" s="6" t="inlineStr">
         <is>
           <t>6:21</t>
         </is>
       </c>
       <c r="E70" s="6" t="inlineStr">
         <is>
           <t>6:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
       <c r="A71" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/102</t>
         </is>
       </c>
       <c r="B71" s="9" t="inlineStr">
         <is>
           <t>Jonas Dijkstra</t>
         </is>
       </c>
       <c r="C71" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D71" s="8" t="inlineStr">
         <is>
           <t>6:23</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>6:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
       <c r="A72" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/104</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>Alex-Sander Yatim</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D72" s="6" t="inlineStr">
         <is>
           <t>6:26</t>
         </is>
       </c>
       <c r="E72" s="6" t="inlineStr">
         <is>
           <t>6:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/105</t>
         </is>
       </c>
       <c r="B73" s="9" t="inlineStr">
         <is>
           <t>Sep Vlasblom</t>
         </is>
       </c>
       <c r="C73" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D73" s="8" t="inlineStr">
         <is>
           <t>6:27</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>6:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/111</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>Kai te Beek</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D74" s="6" t="inlineStr">
         <is>
           <t>6:32</t>
         </is>
       </c>
       <c r="E74" s="6" t="inlineStr">
         <is>
           <t>6:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
       <c r="A75" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/117</t>
         </is>
       </c>
       <c r="B75" s="9" t="inlineStr">
         <is>
           <t>Lucas Banus</t>
         </is>
       </c>
       <c r="C75" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D75" s="8" t="inlineStr">
         <is>
           <t>6:45</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>6:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/118</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>Philip Brouwer</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D76" s="6" t="inlineStr">
         <is>
           <t>6:48</t>
         </is>
       </c>
       <c r="E76" s="6" t="inlineStr">
         <is>
           <t>6:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
       <c r="A77" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/119</t>
         </is>
       </c>
       <c r="B77" s="9" t="inlineStr">
         <is>
           <t>Hugo Wismeijer</t>
         </is>
       </c>
       <c r="C77" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>6:50</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>6:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/121</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>Logan Villhaber</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D78" s="6" t="inlineStr">
         <is>
           <t>6:54</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>6:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/124</t>
         </is>
       </c>
       <c r="B79" s="9" t="inlineStr">
         <is>
           <t>Gijs Jehee</t>
         </is>
       </c>
       <c r="C79" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>7:09</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>6:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/126</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>Lucas Hosford</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D80" s="6" t="inlineStr">
         <is>
           <t>7:34</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
           <t>7:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
       <c r="A81" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/127</t>
         </is>
       </c>
       <c r="B81" s="9" t="inlineStr">
         <is>
           <t>Tycho Blokland</t>
         </is>
       </c>
       <c r="C81" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
           <t>7:47</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>7:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/133</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>Diaz Veldmeijer</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D82" s="6" t="inlineStr">
         <is>
           <t>8:36</t>
         </is>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
           <t>8:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/135</t>
         </is>
       </c>
       <c r="B83" s="9" t="inlineStr">
         <is>
           <t>Milen Brefeld</t>
         </is>
       </c>
       <c r="C83" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>8:42</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>8:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1"/>
@@ -2411,1563 +2411,1563 @@
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/9</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>Vayènne Top</t>
         </is>
       </c>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D87" s="6" t="inlineStr">
         <is>
           <t>4:18</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>4:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/17</t>
         </is>
       </c>
       <c r="B88" s="9" t="inlineStr">
         <is>
           <t>Senna van Langen</t>
         </is>
       </c>
       <c r="C88" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
           <t>4:35</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>4:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/18</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>Sofia van Leeuwen</t>
         </is>
       </c>
       <c r="C89" s="7" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D89" s="6" t="inlineStr">
         <is>
           <t>4:36</t>
         </is>
       </c>
       <c r="E89" s="6" t="inlineStr">
         <is>
           <t>4:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/20</t>
         </is>
       </c>
       <c r="B90" s="9" t="inlineStr">
         <is>
           <t>Jessie Romp</t>
         </is>
       </c>
       <c r="C90" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
           <t>4:41</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>4:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/21</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>Diana Fracasso</t>
         </is>
       </c>
       <c r="C91" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D91" s="6" t="inlineStr">
         <is>
           <t>4:43</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>4:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/24</t>
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
           <t>Iva Limpens</t>
         </is>
       </c>
       <c r="C92" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>4:46</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>4:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/33</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>Ciara Brons</t>
         </is>
       </c>
       <c r="C93" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D93" s="6" t="inlineStr">
         <is>
           <t>4:55</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>4:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/35</t>
         </is>
       </c>
       <c r="B94" s="9" t="inlineStr">
         <is>
           <t>Phileine de Vrij</t>
         </is>
       </c>
       <c r="C94" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>4:55</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>4:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/38</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>Vajèn Hogeman</t>
         </is>
       </c>
       <c r="C95" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D95" s="6" t="inlineStr">
         <is>
           <t>4:58</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>4:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/40</t>
         </is>
       </c>
       <c r="B96" s="9" t="inlineStr">
         <is>
           <t>Cristel Stalenhoef</t>
         </is>
       </c>
       <c r="C96" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
           <t>4:59</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>4:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/43</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>Mia Drost van Wezel</t>
         </is>
       </c>
       <c r="C97" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D97" s="6" t="inlineStr">
         <is>
           <t>5:01</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>5:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/50</t>
         </is>
       </c>
       <c r="B98" s="9" t="inlineStr">
         <is>
           <t>Minke Beumer</t>
         </is>
       </c>
       <c r="C98" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>5:12</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>5:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/51</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>Scottie Lynn van der Ark</t>
         </is>
       </c>
       <c r="C99" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D99" s="6" t="inlineStr">
         <is>
           <t>5:14</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>5:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/55</t>
         </is>
       </c>
       <c r="B100" s="9" t="inlineStr">
         <is>
           <t>Fay Sturm</t>
         </is>
       </c>
       <c r="C100" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>5:19</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>5:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/57</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>Kensi Mae van der Ark</t>
         </is>
       </c>
       <c r="C101" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D101" s="6" t="inlineStr">
         <is>
           <t>5:20</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>5:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/60</t>
         </is>
       </c>
       <c r="B102" s="9" t="inlineStr">
         <is>
           <t>Evelien Werensteijn</t>
         </is>
       </c>
       <c r="C102" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>5:23</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>5:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/65</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>Liv Mackloet</t>
         </is>
       </c>
       <c r="C103" s="7" t="inlineStr">
         <is>
           <t>Harmelen</t>
         </is>
       </c>
       <c r="D103" s="6" t="inlineStr">
         <is>
           <t>5:27</t>
         </is>
       </c>
       <c r="E103" s="6" t="inlineStr">
         <is>
           <t>5:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/66</t>
         </is>
       </c>
       <c r="B104" s="9" t="inlineStr">
         <is>
           <t>Sayane Raven</t>
         </is>
       </c>
       <c r="C104" s="9" t="inlineStr">
         <is>
           <t>Leidschendam</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>5:28</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>5:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/67</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>Roza Crucq</t>
         </is>
       </c>
       <c r="C105" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D105" s="6" t="inlineStr">
         <is>
           <t>5:34</t>
         </is>
       </c>
       <c r="E105" s="6" t="inlineStr">
         <is>
           <t>5:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/70</t>
         </is>
       </c>
       <c r="B106" s="9" t="inlineStr">
         <is>
           <t>Fenne de Glee</t>
         </is>
       </c>
       <c r="C106" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>5:35</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>5:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/72</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>Elin Altelaar</t>
         </is>
       </c>
       <c r="C107" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D107" s="6" t="inlineStr">
         <is>
           <t>5:36</t>
         </is>
       </c>
       <c r="E107" s="6" t="inlineStr">
         <is>
           <t>5:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/76</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
           <t>Puck van Foeken</t>
         </is>
       </c>
       <c r="C108" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
           <t>5:44</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>5:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/80</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>Juna Hogeman</t>
         </is>
       </c>
       <c r="C109" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D109" s="6" t="inlineStr">
         <is>
           <t>5:50</t>
         </is>
       </c>
       <c r="E109" s="6" t="inlineStr">
         <is>
           <t>5:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
       <c r="A110" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/81</t>
         </is>
       </c>
       <c r="B110" s="9" t="inlineStr">
         <is>
           <t>Maren Bakker</t>
         </is>
       </c>
       <c r="C110" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D110" s="8" t="inlineStr">
         <is>
           <t>5:52</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>5:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
       <c r="A111" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/82</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>Cato Buijks</t>
         </is>
       </c>
       <c r="C111" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D111" s="6" t="inlineStr">
         <is>
           <t>5:53</t>
         </is>
       </c>
       <c r="E111" s="6" t="inlineStr">
         <is>
           <t>5:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
       <c r="A112" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/84</t>
         </is>
       </c>
       <c r="B112" s="9" t="inlineStr">
         <is>
           <t>Juliette van Zwam-Flores</t>
         </is>
       </c>
       <c r="C112" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>5:58</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>5:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/85</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>Elin Spong</t>
         </is>
       </c>
       <c r="C113" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D113" s="6" t="inlineStr">
         <is>
           <t>5:59</t>
         </is>
       </c>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>5:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/87</t>
         </is>
       </c>
       <c r="B114" s="9" t="inlineStr">
         <is>
           <t>Margot van der Steege</t>
         </is>
       </c>
       <c r="C114" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>6:00</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>5:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/88</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>Puck Zuidema</t>
         </is>
       </c>
       <c r="C115" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D115" s="6" t="inlineStr">
         <is>
           <t>6:02</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>5:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
       <c r="A116" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/89</t>
         </is>
       </c>
       <c r="B116" s="9" t="inlineStr">
         <is>
           <t>Marina Vieille</t>
         </is>
       </c>
       <c r="C116" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
           <t>6:03</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>5:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/90</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>Meadow Top</t>
         </is>
       </c>
       <c r="C117" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D117" s="6" t="inlineStr">
         <is>
           <t>6:04</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>5:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/92</t>
         </is>
       </c>
       <c r="B118" s="9" t="inlineStr">
         <is>
           <t>Juliette Baas</t>
         </is>
       </c>
       <c r="C118" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>6:09</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>6:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/93</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>Saar Esmeijer</t>
         </is>
       </c>
       <c r="C119" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D119" s="6" t="inlineStr">
         <is>
           <t>6:10</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>6:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/95</t>
         </is>
       </c>
       <c r="B120" s="9" t="inlineStr">
         <is>
           <t>Vienne Loerakker</t>
         </is>
       </c>
       <c r="C120" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
           <t>6:16</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>6:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/100</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>Saar van Arkel</t>
         </is>
       </c>
       <c r="C121" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D121" s="6" t="inlineStr">
         <is>
           <t>6:22</t>
         </is>
       </c>
       <c r="E121" s="6" t="inlineStr">
         <is>
           <t>6:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/101</t>
         </is>
       </c>
       <c r="B122" s="9" t="inlineStr">
         <is>
           <t>Lize Meijer</t>
         </is>
       </c>
       <c r="C122" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D122" s="8" t="inlineStr">
         <is>
           <t>6:23</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>6:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/103</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>Abigail van de Weg</t>
         </is>
       </c>
       <c r="C123" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D123" s="6" t="inlineStr">
         <is>
           <t>6:25</t>
         </is>
       </c>
       <c r="E123" s="6" t="inlineStr">
         <is>
           <t>6:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/106</t>
         </is>
       </c>
       <c r="B124" s="9" t="inlineStr">
         <is>
           <t>Eveline Dallinga</t>
         </is>
       </c>
       <c r="C124" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D124" s="8" t="inlineStr">
         <is>
           <t>6:28</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>6:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/107</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>Eunice Veltman</t>
         </is>
       </c>
       <c r="C125" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D125" s="6" t="inlineStr">
         <is>
           <t>6:28</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>6:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/108</t>
         </is>
       </c>
       <c r="B126" s="9" t="inlineStr">
         <is>
           <t>Karlijn Baars</t>
         </is>
       </c>
       <c r="C126" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
           <t>6:30</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>6:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/109</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>Elin te Beek</t>
         </is>
       </c>
       <c r="C127" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D127" s="6" t="inlineStr">
         <is>
           <t>6:31</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>6:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/110</t>
         </is>
       </c>
       <c r="B128" s="9" t="inlineStr">
         <is>
           <t>Odile Marchevet</t>
         </is>
       </c>
       <c r="C128" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
           <t>6:32</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>6:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/112</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>Sophie Sanders</t>
         </is>
       </c>
       <c r="C129" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D129" s="6" t="inlineStr">
         <is>
           <t>6:32</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>6:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/113</t>
         </is>
       </c>
       <c r="B130" s="9" t="inlineStr">
         <is>
           <t>Aava Hovius</t>
         </is>
       </c>
       <c r="C130" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>6:33</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>6:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
       <c r="A131" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/114</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>Caroline Verdaasdonk</t>
         </is>
       </c>
       <c r="C131" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D131" s="6" t="inlineStr">
         <is>
           <t>6:38</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr">
         <is>
           <t>6:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/115</t>
         </is>
       </c>
       <c r="B132" s="9" t="inlineStr">
         <is>
           <t>Zora fiscalini</t>
         </is>
       </c>
       <c r="C132" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
           <t>6:38</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>6:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/116</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
           <t>Anne-Roos De Vrij</t>
         </is>
       </c>
       <c r="C133" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D133" s="6" t="inlineStr">
         <is>
           <t>6:43</t>
         </is>
       </c>
       <c r="E133" s="6" t="inlineStr">
         <is>
           <t>6:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/120</t>
         </is>
       </c>
       <c r="B134" s="9" t="inlineStr">
         <is>
           <t>Victoria Wismeijer</t>
         </is>
       </c>
       <c r="C134" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D134" s="8" t="inlineStr">
         <is>
           <t>6:50</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>6:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/122</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
           <t>Fyke van Raalte</t>
         </is>
       </c>
       <c r="C135" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D135" s="6" t="inlineStr">
         <is>
           <t>7:03</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
           <t>6:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/123</t>
         </is>
       </c>
       <c r="B136" s="9" t="inlineStr">
         <is>
           <t>Noor van Renswouw</t>
         </is>
       </c>
       <c r="C136" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
           <t>7:08</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>6:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/125</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
           <t>Emma Verner</t>
         </is>
       </c>
       <c r="C137" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D137" s="6" t="inlineStr">
         <is>
           <t>7:13</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>7:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/128</t>
         </is>
       </c>
       <c r="B138" s="9" t="inlineStr">
         <is>
           <t>Mare Koele</t>
         </is>
       </c>
       <c r="C138" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
           <t>7:51</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>7:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/129</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>Livia Vos</t>
         </is>
       </c>
       <c r="C139" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D139" s="6" t="inlineStr">
         <is>
           <t>7:52</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>7:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/130</t>
         </is>
       </c>
       <c r="B140" s="9" t="inlineStr">
         <is>
           <t>Jolien Banus</t>
         </is>
       </c>
       <c r="C140" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
           <t>7:55</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>7:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/131</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
           <t>Miisa Hovius</t>
         </is>
       </c>
       <c r="C141" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D141" s="6" t="inlineStr">
         <is>
           <t>8:02</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>7:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/132</t>
         </is>
       </c>
       <c r="B142" s="9" t="inlineStr">
         <is>
           <t>Fjara Koele</t>
         </is>
       </c>
       <c r="C142" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>8:05</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>7:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/134</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>Anouk Peeters</t>
         </is>
       </c>
       <c r="C143" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D143" s="6" t="inlineStr">
         <is>
           <t>8:40</t>
         </is>
       </c>
       <c r="E143" s="6" t="inlineStr">
         <is>
           <t>8:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1"/>
@@ -3991,375 +3991,375 @@
       </c>
       <c r="B146" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C146" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>Levy Staal</t>
         </is>
       </c>
       <c r="C147" s="7" t="inlineStr">
         <is>
           <t>AAV '36</t>
         </is>
       </c>
       <c r="D147" s="6" t="inlineStr">
         <is>
           <t>5:25</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>5:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B148" s="9" t="inlineStr">
         <is>
           <t>Sijmen Hassink</t>
         </is>
       </c>
       <c r="C148" s="9" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>5:29</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>5:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>Lennart Hassink</t>
         </is>
       </c>
       <c r="C149" s="7" t="inlineStr">
         <is>
           <t>Linschoten</t>
         </is>
       </c>
       <c r="D149" s="6" t="inlineStr">
         <is>
           <t>5:30</t>
         </is>
       </c>
       <c r="E149" s="6" t="inlineStr">
         <is>
           <t>5:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
       <c r="A150" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/6</t>
         </is>
       </c>
       <c r="B150" s="9" t="inlineStr">
         <is>
           <t>Jesper Laan</t>
         </is>
       </c>
       <c r="C150" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
           <t>6:07</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>6:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/7</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>Pepijn van der Meer</t>
         </is>
       </c>
       <c r="C151" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D151" s="6" t="inlineStr">
         <is>
           <t>6:11</t>
         </is>
       </c>
       <c r="E151" s="6" t="inlineStr">
         <is>
           <t>6:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/8</t>
         </is>
       </c>
       <c r="B152" s="9" t="inlineStr">
         <is>
           <t>Daniël van der Meer</t>
         </is>
       </c>
       <c r="C152" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
           <t>6:17</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>6:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/10</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>Kars Rothuizen</t>
         </is>
       </c>
       <c r="C153" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D153" s="6" t="inlineStr">
         <is>
           <t>6:22</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
           <t>6:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
       <c r="A154" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/11</t>
         </is>
       </c>
       <c r="B154" s="9" t="inlineStr">
         <is>
           <t>Parker van Well</t>
         </is>
       </c>
       <c r="C154" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>6:32</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>6:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/12</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>Jozua van de Weg</t>
         </is>
       </c>
       <c r="C155" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D155" s="6" t="inlineStr">
         <is>
           <t>6:40</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr">
         <is>
           <t>6:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/17</t>
         </is>
       </c>
       <c r="B156" s="9" t="inlineStr">
         <is>
           <t>Oliver van Zwam-Flores</t>
         </is>
       </c>
       <c r="C156" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D156" s="8" t="inlineStr">
         <is>
           <t>7:13</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>7:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/19</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>Fynn Kooijman</t>
         </is>
       </c>
       <c r="C157" s="7" t="inlineStr">
         <is>
           <t>Clytoneus</t>
         </is>
       </c>
       <c r="D157" s="6" t="inlineStr">
         <is>
           <t>7:25</t>
         </is>
       </c>
       <c r="E157" s="6" t="inlineStr">
         <is>
           <t>7:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/20</t>
         </is>
       </c>
       <c r="B158" s="9" t="inlineStr">
         <is>
           <t>Lars Reijngoud</t>
         </is>
       </c>
       <c r="C158" s="9" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
           <t>7:27</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>7:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/23</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>Sverre Bisperink</t>
         </is>
       </c>
       <c r="C159" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D159" s="6" t="inlineStr">
         <is>
           <t>7:43</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
           <t>7:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1"/>
@@ -4383,618 +4383,618 @@
       </c>
       <c r="B162" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C162" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D162" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/4</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>Meike Rothuizen</t>
         </is>
       </c>
       <c r="C163" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D163" s="6" t="inlineStr">
         <is>
           <t>5:30</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
           <t>5:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
       <c r="A164" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/5</t>
         </is>
       </c>
       <c r="B164" s="9" t="inlineStr">
         <is>
           <t>Naomi Holterhues</t>
         </is>
       </c>
       <c r="C164" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D164" s="8" t="inlineStr">
         <is>
           <t>5:57</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>5:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
       <c r="A165" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/9</t>
         </is>
       </c>
       <c r="B165" s="7" t="inlineStr">
         <is>
           <t>Yael Boomgaard</t>
         </is>
       </c>
       <c r="C165" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D165" s="6" t="inlineStr">
         <is>
           <t>6:20</t>
         </is>
       </c>
       <c r="E165" s="6" t="inlineStr">
         <is>
           <t>6:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
       <c r="A166" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/13</t>
         </is>
       </c>
       <c r="B166" s="9" t="inlineStr">
         <is>
           <t>Hayden Wagenbuur</t>
         </is>
       </c>
       <c r="C166" s="9" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D166" s="8" t="inlineStr">
         <is>
           <t>6:42</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>6:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
       <c r="A167" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/14</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>Robyn Breman</t>
         </is>
       </c>
       <c r="C167" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D167" s="6" t="inlineStr">
         <is>
           <t>6:47</t>
         </is>
       </c>
       <c r="E167" s="6" t="inlineStr">
         <is>
           <t>6:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
       <c r="A168" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/15</t>
         </is>
       </c>
       <c r="B168" s="9" t="inlineStr">
         <is>
           <t>Anne Mul</t>
         </is>
       </c>
       <c r="C168" s="9" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D168" s="8" t="inlineStr">
         <is>
           <t>6:56</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>6:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
       <c r="A169" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/16</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>Elisa van t zand</t>
         </is>
       </c>
       <c r="C169" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D169" s="6" t="inlineStr">
         <is>
           <t>7:01</t>
         </is>
       </c>
       <c r="E169" s="6" t="inlineStr">
         <is>
           <t>6:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
       <c r="A170" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/18</t>
         </is>
       </c>
       <c r="B170" s="9" t="inlineStr">
         <is>
           <t>Tirza Brink</t>
         </is>
       </c>
       <c r="C170" s="9" t="inlineStr">
         <is>
           <t>Blaricum</t>
         </is>
       </c>
       <c r="D170" s="8" t="inlineStr">
         <is>
           <t>7:15</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>7:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
       <c r="A171" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/21</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>Lucie Marchevet</t>
         </is>
       </c>
       <c r="C171" s="7" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D171" s="6" t="inlineStr">
         <is>
           <t>7:34</t>
         </is>
       </c>
       <c r="E171" s="6" t="inlineStr">
         <is>
           <t>7:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
       <c r="A172" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/22</t>
         </is>
       </c>
       <c r="B172" s="9" t="inlineStr">
         <is>
           <t>Vera van de Wijngaard</t>
         </is>
       </c>
       <c r="C172" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
           <t>7:38</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>7:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
       <c r="A173" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/24</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>Elin Bakker</t>
         </is>
       </c>
       <c r="C173" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D173" s="6" t="inlineStr">
         <is>
           <t>8:01</t>
         </is>
       </c>
       <c r="E173" s="6" t="inlineStr">
         <is>
           <t>7:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/25</t>
         </is>
       </c>
       <c r="B174" s="9" t="inlineStr">
         <is>
           <t>Anna-Sophie Haring</t>
         </is>
       </c>
       <c r="C174" s="9" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
           <t>8:03</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>8:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/26</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>Rhayza Wagenbuur</t>
         </is>
       </c>
       <c r="C175" s="7" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D175" s="6" t="inlineStr">
         <is>
           <t>8:07</t>
         </is>
       </c>
       <c r="E175" s="6" t="inlineStr">
         <is>
           <t>8:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
       <c r="A176" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/27</t>
         </is>
       </c>
       <c r="B176" s="9" t="inlineStr">
         <is>
           <t>Sare Heideman</t>
         </is>
       </c>
       <c r="C176" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D176" s="8" t="inlineStr">
         <is>
           <t>8:28</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>8:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
       <c r="A177" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/28</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>Juul Vloo</t>
         </is>
       </c>
       <c r="C177" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D177" s="6" t="inlineStr">
         <is>
           <t>8:34</t>
         </is>
       </c>
       <c r="E177" s="6" t="inlineStr">
         <is>
           <t>8:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
       <c r="A178" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/29</t>
         </is>
       </c>
       <c r="B178" s="9" t="inlineStr">
         <is>
           <t>Elin Krol</t>
         </is>
       </c>
       <c r="C178" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D178" s="8" t="inlineStr">
         <is>
           <t>8:37</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>8:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/30</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>Lotte Messink</t>
         </is>
       </c>
       <c r="C179" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D179" s="6" t="inlineStr">
         <is>
           <t>8:38</t>
         </is>
       </c>
       <c r="E179" s="6" t="inlineStr">
         <is>
           <t>8:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/31</t>
         </is>
       </c>
       <c r="B180" s="9" t="inlineStr">
         <is>
           <t>Benthe de Glee</t>
         </is>
       </c>
       <c r="C180" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D180" s="8" t="inlineStr">
         <is>
           <t>8:45</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>8:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
       <c r="A181" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/32</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>Aylinn Wagenbuur</t>
         </is>
       </c>
       <c r="C181" s="7" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D181" s="6" t="inlineStr">
         <is>
           <t>8:52</t>
         </is>
       </c>
       <c r="E181" s="6" t="inlineStr">
         <is>
           <t>8:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
       <c r="A182" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/33</t>
         </is>
       </c>
       <c r="B182" s="9" t="inlineStr">
         <is>
           <t>Fenne Stalenhoef</t>
         </is>
       </c>
       <c r="C182" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D182" s="8" t="inlineStr">
         <is>
           <t>8:57</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>8:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
       <c r="A183" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/34</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
           <t>Luna Helmer</t>
         </is>
       </c>
       <c r="C183" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D183" s="6" t="inlineStr">
         <is>
           <t>9:27</t>
         </is>
       </c>
       <c r="E183" s="6" t="inlineStr">
         <is>
           <t>9:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
       <c r="A184" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/35</t>
         </is>
       </c>
       <c r="B184" s="9" t="inlineStr">
         <is>
           <t>Nine Loerakker</t>
         </is>
       </c>
       <c r="C184" s="9" t="inlineStr">
         <is>
           <t>BINK</t>
         </is>
       </c>
       <c r="D184" s="8" t="inlineStr">
         <is>
           <t>10:15</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>10:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1"/>
@@ -5018,3885 +5018,3885 @@
       </c>
       <c r="B187" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>Thom van der Leest</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D188" s="6" t="inlineStr">
         <is>
           <t>15:37</t>
         </is>
       </c>
       <c r="E188" s="6" t="inlineStr">
         <is>
           <t>15:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
       <c r="A189" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B189" s="9" t="inlineStr">
         <is>
           <t>Jarik van de Mast</t>
         </is>
       </c>
       <c r="C189" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
           <t>15:50</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
           <t>15:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
           <t>Marnix Langeveld</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D190" s="6" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
       <c r="E190" s="6" t="inlineStr">
         <is>
           <t>15:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
       <c r="A191" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B191" s="9" t="inlineStr">
         <is>
           <t>Sven huijnen</t>
         </is>
       </c>
       <c r="C191" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
           <t>16:21</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>16:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
           <t>Freek van Valkenhoef</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Hellas</t>
         </is>
       </c>
       <c r="D192" s="6" t="inlineStr">
         <is>
           <t>16:38</t>
         </is>
       </c>
       <c r="E192" s="6" t="inlineStr">
         <is>
           <t>16:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
       <c r="A193" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B193" s="9" t="inlineStr">
         <is>
           <t>Doede Verbist</t>
         </is>
       </c>
       <c r="C193" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>16:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
       <c r="A194" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
           <t>Jos Meijer</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Phoenix</t>
         </is>
       </c>
       <c r="D194" s="6" t="inlineStr">
         <is>
           <t>17:13</t>
         </is>
       </c>
       <c r="E194" s="6" t="inlineStr">
         <is>
           <t>17:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
       <c r="A195" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B195" s="9" t="inlineStr">
         <is>
           <t>Hendrik Oosterhoff</t>
         </is>
       </c>
       <c r="C195" s="9" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D195" s="8" t="inlineStr">
         <is>
           <t>17:21</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
           <t>17:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
       <c r="A196" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
           <t>Sebastiaan van Leeuwen</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D196" s="6" t="inlineStr">
         <is>
           <t>17:23</t>
         </is>
       </c>
       <c r="E196" s="6" t="inlineStr">
         <is>
           <t>17:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
       <c r="A197" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B197" s="9" t="inlineStr">
         <is>
           <t>Gert-Jan van der Meer</t>
         </is>
       </c>
       <c r="C197" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D197" s="8" t="inlineStr">
         <is>
           <t>17:50</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
           <t>17:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
       <c r="A198" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/12</t>
         </is>
       </c>
       <c r="B198" s="7" t="inlineStr">
         <is>
           <t>Bas van Breemen</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D198" s="6" t="inlineStr">
         <is>
           <t>18:02</t>
         </is>
       </c>
       <c r="E198" s="6" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
       <c r="A199" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/13</t>
         </is>
       </c>
       <c r="B199" s="9" t="inlineStr">
         <is>
           <t>Daniël van der Leest</t>
         </is>
       </c>
       <c r="C199" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
           <t>18:12</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
           <t>18:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/14</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
           <t>Jari Schoorlemmer</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D200" s="6" t="inlineStr">
         <is>
           <t>18:20</t>
         </is>
       </c>
       <c r="E200" s="6" t="inlineStr">
         <is>
           <t>18:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
       <c r="A201" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/15</t>
         </is>
       </c>
       <c r="B201" s="9" t="inlineStr">
         <is>
           <t>Maurits Metman</t>
         </is>
       </c>
       <c r="C201" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D201" s="8" t="inlineStr">
         <is>
           <t>18:37</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
           <t>18:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
       <c r="A202" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/16</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
           <t>Sjoerd Lemmen</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D202" s="6" t="inlineStr">
         <is>
           <t>18:39</t>
         </is>
       </c>
       <c r="E202" s="6" t="inlineStr">
         <is>
           <t>18:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
       <c r="A203" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/17</t>
         </is>
       </c>
       <c r="B203" s="9" t="inlineStr">
         <is>
           <t>Cees Stolwijk</t>
         </is>
       </c>
       <c r="C203" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D203" s="8" t="inlineStr">
         <is>
           <t>18:47</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
           <t>18:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
       <c r="A204" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/18</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
           <t>Joran van der Ploeg</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D204" s="6" t="inlineStr">
         <is>
           <t>18:51</t>
         </is>
       </c>
       <c r="E204" s="6" t="inlineStr">
         <is>
           <t>18:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
       <c r="A205" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/19</t>
         </is>
       </c>
       <c r="B205" s="9" t="inlineStr">
         <is>
           <t>Marnix van der Leest</t>
         </is>
       </c>
       <c r="C205" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D205" s="8" t="inlineStr">
         <is>
           <t>18:51</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
           <t>18:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
       <c r="A206" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/20</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
           <t>Pieter Crombach</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D206" s="6" t="inlineStr">
         <is>
           <t>18:51</t>
         </is>
       </c>
       <c r="E206" s="6" t="inlineStr">
         <is>
           <t>18:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
       <c r="A207" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/21</t>
         </is>
       </c>
       <c r="B207" s="9" t="inlineStr">
         <is>
           <t>Jeroen Raijmakers</t>
         </is>
       </c>
       <c r="C207" s="9" t="inlineStr">
         <is>
           <t>De Keien</t>
         </is>
       </c>
       <c r="D207" s="8" t="inlineStr">
         <is>
           <t>18:52</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
           <t>18:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
       <c r="A208" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/22</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
           <t>Daniël van Faassen</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Fit</t>
         </is>
       </c>
       <c r="D208" s="6" t="inlineStr">
         <is>
           <t>18:52</t>
         </is>
       </c>
       <c r="E208" s="6" t="inlineStr">
         <is>
           <t>18:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
       <c r="A209" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/23</t>
         </is>
       </c>
       <c r="B209" s="9" t="inlineStr">
         <is>
           <t>Daan Boon</t>
         </is>
       </c>
       <c r="C209" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D209" s="8" t="inlineStr">
         <is>
           <t>18:58</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
           <t>18:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
       <c r="A210" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/24</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
           <t>Antal Bos</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D210" s="6" t="inlineStr">
         <is>
           <t>19:01</t>
         </is>
       </c>
       <c r="E210" s="6" t="inlineStr">
         <is>
           <t>18:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
       <c r="A211" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/25</t>
         </is>
       </c>
       <c r="B211" s="9" t="inlineStr">
         <is>
           <t>Bert van Veen</t>
         </is>
       </c>
       <c r="C211" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
           <t>19:11</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
           <t>19:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/26</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
           <t>Bas van Berkel</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D212" s="6" t="inlineStr">
         <is>
           <t>19:21</t>
         </is>
       </c>
       <c r="E212" s="6" t="inlineStr">
         <is>
           <t>19:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
       <c r="A213" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/27</t>
         </is>
       </c>
       <c r="B213" s="9" t="inlineStr">
         <is>
           <t>Chris Francke</t>
         </is>
       </c>
       <c r="C213" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D213" s="8" t="inlineStr">
         <is>
           <t>19:22</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
           <t>19:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
       <c r="A214" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/28</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
           <t>Robert Warmer</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D214" s="6" t="inlineStr">
         <is>
           <t>19:23</t>
         </is>
       </c>
       <c r="E214" s="6" t="inlineStr">
         <is>
           <t>18:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
       <c r="A215" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/29</t>
         </is>
       </c>
       <c r="B215" s="9" t="inlineStr">
         <is>
           <t>Paul Koster</t>
         </is>
       </c>
       <c r="C215" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D215" s="8" t="inlineStr">
         <is>
           <t>19:24</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
           <t>19:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
       <c r="A216" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/30</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
           <t>Rick Meijer</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D216" s="6" t="inlineStr">
         <is>
           <t>19:25</t>
         </is>
       </c>
       <c r="E216" s="6" t="inlineStr">
         <is>
           <t>19:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
       <c r="A217" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/31</t>
         </is>
       </c>
       <c r="B217" s="9" t="inlineStr">
         <is>
           <t>Jeroen van t hoenderdaal</t>
         </is>
       </c>
       <c r="C217" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D217" s="8" t="inlineStr">
         <is>
           <t>19:37</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
           <t>19:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
       <c r="A218" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/32</t>
         </is>
       </c>
       <c r="B218" s="7" t="inlineStr">
         <is>
           <t>Jonathan van Bokhorst</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D218" s="6" t="inlineStr">
         <is>
           <t>19:42</t>
         </is>
       </c>
       <c r="E218" s="6" t="inlineStr">
         <is>
           <t>19:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
       <c r="A219" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/33</t>
         </is>
       </c>
       <c r="B219" s="9" t="inlineStr">
         <is>
           <t>Ronald Schoorlemmer</t>
         </is>
       </c>
       <c r="C219" s="9" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D219" s="8" t="inlineStr">
         <is>
           <t>19:47</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
           <t>19:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
       <c r="A220" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/34</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
           <t>Giann van de Mast</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D220" s="6" t="inlineStr">
         <is>
           <t>20:02</t>
         </is>
       </c>
       <c r="E220" s="6" t="inlineStr">
         <is>
           <t>20:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
       <c r="A221" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/37</t>
         </is>
       </c>
       <c r="B221" s="9" t="inlineStr">
         <is>
           <t>Diede Brunen</t>
         </is>
       </c>
       <c r="C221" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
           <t>20:21</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
           <t>20:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/39</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
           <t>Leendert Kok</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D222" s="6" t="inlineStr">
         <is>
           <t>20:42</t>
         </is>
       </c>
       <c r="E222" s="6" t="inlineStr">
         <is>
           <t>20:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
       <c r="A223" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/40</t>
         </is>
       </c>
       <c r="B223" s="9" t="inlineStr">
         <is>
           <t>Marvik Blok</t>
         </is>
       </c>
       <c r="C223" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D223" s="8" t="inlineStr">
         <is>
           <t>20:42</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>20:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
       <c r="A224" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/41</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
           <t>Sem Mijderwijk</t>
         </is>
       </c>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D224" s="6" t="inlineStr">
         <is>
           <t>20:43</t>
         </is>
       </c>
       <c r="E224" s="6" t="inlineStr">
         <is>
           <t>20:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
       <c r="A225" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/42</t>
         </is>
       </c>
       <c r="B225" s="9" t="inlineStr">
         <is>
           <t>Hugo Van Hout</t>
         </is>
       </c>
       <c r="C225" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D225" s="8" t="inlineStr">
         <is>
           <t>20:50</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>20:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
       <c r="A226" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/44</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
           <t>Hans Peter van Berkel</t>
         </is>
       </c>
       <c r="C226" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D226" s="6" t="inlineStr">
         <is>
           <t>20:59</t>
         </is>
       </c>
       <c r="E226" s="6" t="inlineStr">
         <is>
           <t>20:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/45</t>
         </is>
       </c>
       <c r="B227" s="9" t="inlineStr">
         <is>
           <t>Roel van Anholt</t>
         </is>
       </c>
       <c r="C227" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D227" s="8" t="inlineStr">
         <is>
           <t>21:00</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
           <t>20:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/47</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>Niek Walgemoed</t>
         </is>
       </c>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D228" s="6" t="inlineStr">
         <is>
           <t>21:16</t>
         </is>
       </c>
       <c r="E228" s="6" t="inlineStr">
         <is>
           <t>21:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
       <c r="A229" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/48</t>
         </is>
       </c>
       <c r="B229" s="9" t="inlineStr">
         <is>
           <t>Olaf Klungel</t>
         </is>
       </c>
       <c r="C229" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D229" s="8" t="inlineStr">
         <is>
           <t>21:21</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
           <t>21:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
       <c r="A230" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/50</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
           <t>Peter Leitner</t>
         </is>
       </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D230" s="6" t="inlineStr">
         <is>
           <t>21:30</t>
         </is>
       </c>
       <c r="E230" s="6" t="inlineStr">
         <is>
           <t>21:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
       <c r="A231" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/51</t>
         </is>
       </c>
       <c r="B231" s="9" t="inlineStr">
         <is>
           <t>Goos Hendriks</t>
         </is>
       </c>
       <c r="C231" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D231" s="8" t="inlineStr">
         <is>
           <t>21:59</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
           <t>21:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
       <c r="A232" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/52</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
           <t>Mark Diemeer</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D232" s="6" t="inlineStr">
         <is>
           <t>22:03</t>
         </is>
       </c>
       <c r="E232" s="6" t="inlineStr">
         <is>
           <t>21:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
       <c r="A233" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/53</t>
         </is>
       </c>
       <c r="B233" s="9" t="inlineStr">
         <is>
           <t>Mike wijnalda</t>
         </is>
       </c>
       <c r="C233" s="9" t="inlineStr">
         <is>
           <t>Rijssen</t>
         </is>
       </c>
       <c r="D233" s="8" t="inlineStr">
         <is>
           <t>22:04</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
           <t>21:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
       <c r="A234" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/54</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
           <t>Peter Meijer</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D234" s="6" t="inlineStr">
         <is>
           <t>22:06</t>
         </is>
       </c>
       <c r="E234" s="6" t="inlineStr">
         <is>
           <t>21:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
       <c r="A235" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/55</t>
         </is>
       </c>
       <c r="B235" s="9" t="inlineStr">
         <is>
           <t>Jan Persoon</t>
         </is>
       </c>
       <c r="C235" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D235" s="8" t="inlineStr">
         <is>
           <t>22:10</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
           <t>22:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
       <c r="A236" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/56</t>
         </is>
       </c>
       <c r="B236" s="7" t="inlineStr">
         <is>
           <t>Bas Vink</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D236" s="6" t="inlineStr">
         <is>
           <t>22:12</t>
         </is>
       </c>
       <c r="E236" s="6" t="inlineStr">
         <is>
           <t>21:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
       <c r="A237" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/57</t>
         </is>
       </c>
       <c r="B237" s="9" t="inlineStr">
         <is>
           <t>Bas de Jong de Haas</t>
         </is>
       </c>
       <c r="C237" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D237" s="8" t="inlineStr">
         <is>
           <t>22:21</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
           <t>21:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
       <c r="A238" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/60</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
           <t>Ferdi van de Wijngaard</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D238" s="6" t="inlineStr">
         <is>
           <t>22:30</t>
         </is>
       </c>
       <c r="E238" s="6" t="inlineStr">
         <is>
           <t>22:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/61</t>
         </is>
       </c>
       <c r="B239" s="9" t="inlineStr">
         <is>
           <t>Ramon Festa</t>
         </is>
       </c>
       <c r="C239" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D239" s="8" t="inlineStr">
         <is>
           <t>22:31</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
           <t>22:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
       <c r="A240" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/62</t>
         </is>
       </c>
       <c r="B240" s="7" t="inlineStr">
         <is>
           <t>Hans van Dasselaar</t>
         </is>
       </c>
       <c r="C240" s="7" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D240" s="6" t="inlineStr">
         <is>
           <t>22:35</t>
         </is>
       </c>
       <c r="E240" s="6" t="inlineStr">
         <is>
           <t>22:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
       <c r="A241" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/63</t>
         </is>
       </c>
       <c r="B241" s="9" t="inlineStr">
         <is>
           <t>Tim Muris</t>
         </is>
       </c>
       <c r="C241" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D241" s="8" t="inlineStr">
         <is>
           <t>22:43</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
           <t>22:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
       <c r="A242" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/65</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
           <t>Ivar van den Brink</t>
         </is>
       </c>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D242" s="6" t="inlineStr">
         <is>
           <t>22:45</t>
         </is>
       </c>
       <c r="E242" s="6" t="inlineStr">
         <is>
           <t>22:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
       <c r="A243" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/66</t>
         </is>
       </c>
       <c r="B243" s="9" t="inlineStr">
         <is>
           <t>Mees FESTEN</t>
         </is>
       </c>
       <c r="C243" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D243" s="8" t="inlineStr">
         <is>
           <t>22:50</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
           <t>22:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
       <c r="A244" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/68</t>
         </is>
       </c>
       <c r="B244" s="7" t="inlineStr">
         <is>
           <t>Rutger Vloo</t>
         </is>
       </c>
       <c r="C244" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D244" s="6" t="inlineStr">
         <is>
           <t>22:53</t>
         </is>
       </c>
       <c r="E244" s="6" t="inlineStr">
         <is>
           <t>22:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
       <c r="A245" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/69</t>
         </is>
       </c>
       <c r="B245" s="9" t="inlineStr">
         <is>
           <t>Thijs kempe</t>
         </is>
       </c>
       <c r="C245" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D245" s="8" t="inlineStr">
         <is>
           <t>22:54</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
           <t>22:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
       <c r="A246" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/70</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
           <t>Hidde van der Struijf</t>
         </is>
       </c>
       <c r="C246" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D246" s="6" t="inlineStr">
         <is>
           <t>23:00</t>
         </is>
       </c>
       <c r="E246" s="6" t="inlineStr">
         <is>
           <t>22:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
       <c r="A247" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/71</t>
         </is>
       </c>
       <c r="B247" s="9" t="inlineStr">
         <is>
           <t>Peter Bleus</t>
         </is>
       </c>
       <c r="C247" s="9" t="inlineStr">
         <is>
           <t>Zeewolde</t>
         </is>
       </c>
       <c r="D247" s="8" t="inlineStr">
         <is>
           <t>23:05</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
           <t>23:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
       <c r="A248" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/72</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
           <t>Tim IJsseldijk</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D248" s="6" t="inlineStr">
         <is>
           <t>23:19</t>
         </is>
       </c>
       <c r="E248" s="6" t="inlineStr">
         <is>
           <t>23:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="249">
       <c r="A249" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/73</t>
         </is>
       </c>
       <c r="B249" s="9" t="inlineStr">
         <is>
           <t>Koen Hendriks</t>
         </is>
       </c>
       <c r="C249" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D249" s="8" t="inlineStr">
         <is>
           <t>23:26</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
           <t>23:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="250">
       <c r="A250" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/75</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
           <t>Leon Koch</t>
         </is>
       </c>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>Nederlandse Triathlon Bond</t>
         </is>
       </c>
       <c r="D250" s="6" t="inlineStr">
         <is>
           <t>23:27</t>
         </is>
       </c>
       <c r="E250" s="6" t="inlineStr">
         <is>
           <t>23:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="251">
       <c r="A251" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/77</t>
         </is>
       </c>
       <c r="B251" s="9" t="inlineStr">
         <is>
           <t>Menno Walgemoed</t>
         </is>
       </c>
       <c r="C251" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D251" s="8" t="inlineStr">
         <is>
           <t>23:35</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
           <t>23:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
       <c r="A252" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/79</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
           <t>Andre Hilhorst</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>Fun Runners Zeist</t>
         </is>
       </c>
       <c r="D252" s="6" t="inlineStr">
         <is>
           <t>23:37</t>
         </is>
       </c>
       <c r="E252" s="6" t="inlineStr">
         <is>
           <t>23:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="253">
       <c r="A253" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/82</t>
         </is>
       </c>
       <c r="B253" s="9" t="inlineStr">
         <is>
           <t>Jesse de Glee</t>
         </is>
       </c>
       <c r="C253" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D253" s="8" t="inlineStr">
         <is>
           <t>24:03</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
           <t>23:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
       <c r="A254" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/86</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
           <t>Harry Mocking</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D254" s="6" t="inlineStr">
         <is>
           <t>24:14</t>
         </is>
       </c>
       <c r="E254" s="6" t="inlineStr">
         <is>
           <t>23:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
       <c r="A255" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/87</t>
         </is>
       </c>
       <c r="B255" s="9" t="inlineStr">
         <is>
           <t>Oltan Güler</t>
         </is>
       </c>
       <c r="C255" s="9" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D255" s="8" t="inlineStr">
         <is>
           <t>24:15</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>23:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
       <c r="A256" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/88</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
           <t>Hans Koele</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D256" s="6" t="inlineStr">
         <is>
           <t>24:17</t>
         </is>
       </c>
       <c r="E256" s="6" t="inlineStr">
         <is>
           <t>24:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
       <c r="A257" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/89</t>
         </is>
       </c>
       <c r="B257" s="9" t="inlineStr">
         <is>
           <t>Servaas Grul</t>
         </is>
       </c>
       <c r="C257" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D257" s="8" t="inlineStr">
         <is>
           <t>24:18</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>24:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
       <c r="A258" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/90</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
           <t>Dennis Fitskie</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D258" s="6" t="inlineStr">
         <is>
           <t>24:22</t>
         </is>
       </c>
       <c r="E258" s="6" t="inlineStr">
         <is>
           <t>24:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
       <c r="A259" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/91</t>
         </is>
       </c>
       <c r="B259" s="9" t="inlineStr">
         <is>
           <t>Bruno Wennekes</t>
         </is>
       </c>
       <c r="C259" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D259" s="8" t="inlineStr">
         <is>
           <t>24:28</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>24:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
       <c r="A260" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/92</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
           <t>Mark Geelhoed</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
       <c r="D260" s="6" t="inlineStr">
         <is>
           <t>24:32</t>
         </is>
       </c>
       <c r="E260" s="6" t="inlineStr">
         <is>
           <t>23:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
       <c r="A261" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/93</t>
         </is>
       </c>
       <c r="B261" s="9" t="inlineStr">
         <is>
           <t>Maarten FESTEN</t>
         </is>
       </c>
       <c r="C261" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D261" s="8" t="inlineStr">
         <is>
           <t>24:42</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>24:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/95</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>Ronald Huisman</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D262" s="6" t="inlineStr">
         <is>
           <t>24:48</t>
         </is>
       </c>
       <c r="E262" s="6" t="inlineStr">
         <is>
           <t>24:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
       <c r="A263" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/97</t>
         </is>
       </c>
       <c r="B263" s="9" t="inlineStr">
         <is>
           <t>Johan Amsen</t>
         </is>
       </c>
       <c r="C263" s="9" t="inlineStr">
         <is>
           <t>Oudorp Nh</t>
         </is>
       </c>
       <c r="D263" s="8" t="inlineStr">
         <is>
           <t>24:52</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>24:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
       <c r="A264" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/99</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
           <t>Eduard Wijnalda</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D264" s="6" t="inlineStr">
         <is>
           <t>24:56</t>
         </is>
       </c>
       <c r="E264" s="6" t="inlineStr">
         <is>
           <t>24:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
       <c r="A265" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/100</t>
         </is>
       </c>
       <c r="B265" s="9" t="inlineStr">
         <is>
           <t>Jaron Kaposi</t>
         </is>
       </c>
       <c r="C265" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D265" s="8" t="inlineStr">
         <is>
           <t>24:57</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>24:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>79/101</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
           <t>Vincent Putman</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D266" s="6" t="inlineStr">
         <is>
           <t>25:01</t>
         </is>
       </c>
       <c r="E266" s="6" t="inlineStr">
         <is>
           <t>24:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
       <c r="A267" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>80/102</t>
         </is>
       </c>
       <c r="B267" s="9" t="inlineStr">
         <is>
           <t>Abel Hoogvliet</t>
         </is>
       </c>
       <c r="C267" s="9" t="inlineStr">
         <is>
           <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D267" s="8" t="inlineStr">
         <is>
           <t>25:03</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
           <t>24:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
       <c r="A268" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>81/104</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
           <t>Dirk brink</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Blaricum</t>
         </is>
       </c>
       <c r="D268" s="6" t="inlineStr">
         <is>
           <t>25:09</t>
         </is>
       </c>
       <c r="E268" s="6" t="inlineStr">
         <is>
           <t>24:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
       <c r="A269" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>82/105</t>
         </is>
       </c>
       <c r="B269" s="9" t="inlineStr">
         <is>
           <t>Tim Sterk</t>
         </is>
       </c>
       <c r="C269" s="9" t="inlineStr">
         <is>
           <t>GAC Hilversum</t>
         </is>
       </c>
       <c r="D269" s="8" t="inlineStr">
         <is>
           <t>25:10</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
           <t>25:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
       <c r="A270" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>83/107</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
           <t>Luuk Jochems</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D270" s="6" t="inlineStr">
         <is>
           <t>25:16</t>
         </is>
       </c>
       <c r="E270" s="6" t="inlineStr">
         <is>
           <t>25:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
       <c r="A271" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>84/108</t>
         </is>
       </c>
       <c r="B271" s="9" t="inlineStr">
         <is>
           <t>Ronald Jochems</t>
         </is>
       </c>
       <c r="C271" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D271" s="8" t="inlineStr">
         <is>
           <t>25:16</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
           <t>25:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
       <c r="A272" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>85/109</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
           <t>Frank Rugebregt</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D272" s="6" t="inlineStr">
         <is>
           <t>25:20</t>
         </is>
       </c>
       <c r="E272" s="6" t="inlineStr">
         <is>
           <t>24:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>86/110</t>
         </is>
       </c>
       <c r="B273" s="9" t="inlineStr">
         <is>
           <t>Martijn Bakker</t>
         </is>
       </c>
       <c r="C273" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D273" s="8" t="inlineStr">
         <is>
           <t>25:26</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
           <t>24:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
       <c r="A274" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>87/111</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>Gerbert Heiwegen</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Culemborg</t>
         </is>
       </c>
       <c r="D274" s="6" t="inlineStr">
         <is>
           <t>25:29</t>
         </is>
       </c>
       <c r="E274" s="6" t="inlineStr">
         <is>
           <t>24:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
       <c r="A275" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>88/113</t>
         </is>
       </c>
       <c r="B275" s="9" t="inlineStr">
         <is>
           <t>Guus van Hout</t>
         </is>
       </c>
       <c r="C275" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D275" s="8" t="inlineStr">
         <is>
           <t>25:32</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
           <t>25:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>89/114</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
           <t>Chiel Werner</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D276" s="6" t="inlineStr">
         <is>
           <t>25:35</t>
         </is>
       </c>
       <c r="E276" s="6" t="inlineStr">
         <is>
           <t>25:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
       <c r="A277" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>90/115</t>
         </is>
       </c>
       <c r="B277" s="9" t="inlineStr">
         <is>
           <t>Olivier Muris</t>
         </is>
       </c>
       <c r="C277" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D277" s="8" t="inlineStr">
         <is>
           <t>25:43</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
           <t>25:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>91/118</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
           <t>Grant Marais</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D278" s="6" t="inlineStr">
         <is>
           <t>25:57</t>
         </is>
       </c>
       <c r="E278" s="6" t="inlineStr">
         <is>
           <t>25:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
       <c r="A279" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>92/120</t>
         </is>
       </c>
       <c r="B279" s="9" t="inlineStr">
         <is>
           <t>Ferid Broer</t>
         </is>
       </c>
       <c r="C279" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
           <t>26:10</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
           <t>25:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>93/121</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>Robert Weima</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D280" s="6" t="inlineStr">
         <is>
           <t>26:14</t>
         </is>
       </c>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>25:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>94/125</t>
         </is>
       </c>
       <c r="B281" s="9" t="inlineStr">
         <is>
           <t>Dick Nieuweboer</t>
         </is>
       </c>
       <c r="C281" s="9" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D281" s="8" t="inlineStr">
         <is>
           <t>26:31</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
           <t>26:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>95/129</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
           <t>Ricardo Rila</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D282" s="6" t="inlineStr">
         <is>
           <t>26:37</t>
         </is>
       </c>
       <c r="E282" s="6" t="inlineStr">
         <is>
           <t>25:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
       <c r="A283" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>96/131</t>
         </is>
       </c>
       <c r="B283" s="9" t="inlineStr">
         <is>
           <t>Jan Mark Geusebroek</t>
         </is>
       </c>
       <c r="C283" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D283" s="8" t="inlineStr">
         <is>
           <t>26:45</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
           <t>26:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
       <c r="A284" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>97/133</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>Erwin van der Heijden</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D284" s="6" t="inlineStr">
         <is>
           <t>26:51</t>
         </is>
       </c>
       <c r="E284" s="6" t="inlineStr">
         <is>
           <t>26:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
       <c r="A285" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>98/138</t>
         </is>
       </c>
       <c r="B285" s="9" t="inlineStr">
         <is>
           <t>Martijn Kroon</t>
         </is>
       </c>
       <c r="C285" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D285" s="8" t="inlineStr">
         <is>
           <t>27:02</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
           <t>26:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
       <c r="A286" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>99/140</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
           <t>Thijs de Gooijer</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D286" s="6" t="inlineStr">
         <is>
           <t>27:05</t>
         </is>
       </c>
       <c r="E286" s="6" t="inlineStr">
         <is>
           <t>27:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
       <c r="A287" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>100/141</t>
         </is>
       </c>
       <c r="B287" s="9" t="inlineStr">
         <is>
           <t>Frits Peters</t>
         </is>
       </c>
       <c r="C287" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D287" s="8" t="inlineStr">
         <is>
           <t>27:07</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
           <t>26:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>101/142</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
           <t>Richard Giesselbach</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D288" s="6" t="inlineStr">
         <is>
           <t>27:09</t>
         </is>
       </c>
       <c r="E288" s="6" t="inlineStr">
         <is>
           <t>26:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
       <c r="A289" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>102/143</t>
         </is>
       </c>
       <c r="B289" s="9" t="inlineStr">
         <is>
           <t>Emanuel Meijer</t>
         </is>
       </c>
       <c r="C289" s="9" t="inlineStr">
         <is>
           <t>U-Track</t>
         </is>
       </c>
       <c r="D289" s="8" t="inlineStr">
         <is>
           <t>27:11</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
           <t>26:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>103/147</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
           <t>Allard de Vries</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D290" s="6" t="inlineStr">
         <is>
           <t>27:21</t>
         </is>
       </c>
       <c r="E290" s="6" t="inlineStr">
         <is>
           <t>27:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
       <c r="A291" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>104/150</t>
         </is>
       </c>
       <c r="B291" s="9" t="inlineStr">
         <is>
           <t>Max Wennekes</t>
         </is>
       </c>
       <c r="C291" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D291" s="8" t="inlineStr">
         <is>
           <t>27:49</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
           <t>27:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
       <c r="A292" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>105/154</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
           <t>Pim Wennekes</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D292" s="6" t="inlineStr">
         <is>
           <t>27:56</t>
         </is>
       </c>
       <c r="E292" s="6" t="inlineStr">
         <is>
           <t>27:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
       <c r="A293" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>106/155</t>
         </is>
       </c>
       <c r="B293" s="9" t="inlineStr">
         <is>
           <t>Roel COPPEN</t>
         </is>
       </c>
       <c r="C293" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D293" s="8" t="inlineStr">
         <is>
           <t>27:59</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
           <t>27:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
       <c r="A294" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>107/158</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
           <t>Ed Jakobsen</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D294" s="6" t="inlineStr">
         <is>
           <t>28:03</t>
         </is>
       </c>
       <c r="E294" s="6" t="inlineStr">
         <is>
           <t>27:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>108/168</t>
         </is>
       </c>
       <c r="B295" s="9" t="inlineStr">
         <is>
           <t>Arnold Hoogvliet</t>
         </is>
       </c>
       <c r="C295" s="9" t="inlineStr">
         <is>
           <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D295" s="8" t="inlineStr">
         <is>
           <t>28:16</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
           <t>28:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
       <c r="A296" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>109/171</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
           <t>Menno Simons</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D296" s="6" t="inlineStr">
         <is>
           <t>28:24</t>
         </is>
       </c>
       <c r="E296" s="6" t="inlineStr">
         <is>
           <t>27:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
       <c r="A297" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>110/172</t>
         </is>
       </c>
       <c r="B297" s="9" t="inlineStr">
         <is>
           <t>Jacob Herman</t>
         </is>
       </c>
       <c r="C297" s="9" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D297" s="8" t="inlineStr">
         <is>
           <t>28:29</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
           <t>27:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
       <c r="A298" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>111/174</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
           <t>Martijn Vlastuin</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D298" s="6" t="inlineStr">
         <is>
           <t>28:32</t>
         </is>
       </c>
       <c r="E298" s="6" t="inlineStr">
         <is>
           <t>27:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
       <c r="A299" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>112/175</t>
         </is>
       </c>
       <c r="B299" s="9" t="inlineStr">
         <is>
           <t>Robert Kleverlaan</t>
         </is>
       </c>
       <c r="C299" s="9" t="inlineStr">
         <is>
           <t>Keerbergen</t>
         </is>
       </c>
       <c r="D299" s="8" t="inlineStr">
         <is>
           <t>28:32</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
           <t>27:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
       <c r="A300" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>113/176</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
           <t>Thijs Vermeulen</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D300" s="6" t="inlineStr">
         <is>
           <t>28:32</t>
         </is>
       </c>
       <c r="E300" s="6" t="inlineStr">
         <is>
           <t>27:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
       <c r="A301" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>114/180</t>
         </is>
       </c>
       <c r="B301" s="9" t="inlineStr">
         <is>
           <t>Cees Broeze</t>
         </is>
       </c>
       <c r="C301" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D301" s="8" t="inlineStr">
         <is>
           <t>28:57</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
           <t>28:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
       <c r="A302" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>115/182</t>
         </is>
       </c>
       <c r="B302" s="7" t="inlineStr">
         <is>
           <t>Stijn Welgraven</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D302" s="6" t="inlineStr">
         <is>
           <t>29:02</t>
         </is>
       </c>
       <c r="E302" s="6" t="inlineStr">
         <is>
           <t>28:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
       <c r="A303" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>116/183</t>
         </is>
       </c>
       <c r="B303" s="9" t="inlineStr">
         <is>
           <t>Sander van Vucht</t>
         </is>
       </c>
       <c r="C303" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D303" s="8" t="inlineStr">
         <is>
           <t>29:07</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
           <t>28:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
       <c r="A304" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>117/185</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
           <t>Rick Stapel</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D304" s="6" t="inlineStr">
         <is>
           <t>29:11</t>
         </is>
       </c>
       <c r="E304" s="6" t="inlineStr">
         <is>
           <t>28:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="305">
       <c r="A305" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>118/186</t>
         </is>
       </c>
       <c r="B305" s="9" t="inlineStr">
         <is>
           <t>Jelle van der Linde</t>
         </is>
       </c>
       <c r="C305" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D305" s="8" t="inlineStr">
         <is>
           <t>29:11</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
           <t>28:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
       <c r="A306" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>119/188</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
           <t>Thomas Wesselink</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D306" s="6" t="inlineStr">
         <is>
           <t>29:12</t>
         </is>
       </c>
       <c r="E306" s="6" t="inlineStr">
         <is>
           <t>28:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>120/189</t>
         </is>
       </c>
       <c r="B307" s="9" t="inlineStr">
         <is>
           <t>Ruud de Jong</t>
         </is>
       </c>
       <c r="C307" s="9" t="inlineStr">
         <is>
           <t>Ermelo</t>
         </is>
       </c>
       <c r="D307" s="8" t="inlineStr">
         <is>
           <t>29:13</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
           <t>28:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
       <c r="A308" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>121/191</t>
         </is>
       </c>
       <c r="B308" s="7" t="inlineStr">
         <is>
           <t>Robert Schulte</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D308" s="6" t="inlineStr">
         <is>
           <t>29:15</t>
         </is>
       </c>
       <c r="E308" s="6" t="inlineStr">
         <is>
           <t>28:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
       <c r="A309" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>122/193</t>
         </is>
       </c>
       <c r="B309" s="9" t="inlineStr">
         <is>
           <t>Loet van Bracht</t>
         </is>
       </c>
       <c r="C309" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D309" s="8" t="inlineStr">
         <is>
           <t>29:19</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
           <t>29:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
       <c r="A310" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>123/196</t>
         </is>
       </c>
       <c r="B310" s="7" t="inlineStr">
         <is>
           <t>Stephan Bouwknegt</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D310" s="6" t="inlineStr">
         <is>
           <t>29:27</t>
         </is>
       </c>
       <c r="E310" s="6" t="inlineStr">
         <is>
           <t>28:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>124/203</t>
         </is>
       </c>
       <c r="B311" s="9" t="inlineStr">
         <is>
           <t>Rob Ebeling</t>
         </is>
       </c>
       <c r="C311" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D311" s="8" t="inlineStr">
         <is>
           <t>29:58</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
           <t>29:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
       <c r="A312" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>125/204</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
           <t>Stefan van Langevelde</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D312" s="6" t="inlineStr">
         <is>
           <t>30:03</t>
         </is>
       </c>
       <c r="E312" s="6" t="inlineStr">
         <is>
           <t>29:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
       <c r="A313" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>126/210</t>
         </is>
       </c>
       <c r="B313" s="9" t="inlineStr">
         <is>
           <t>Paul Boomgaard</t>
         </is>
       </c>
       <c r="C313" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D313" s="8" t="inlineStr">
         <is>
           <t>30:22</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
           <t>29:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>127/212</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
           <t>Frans van Keulen</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D314" s="6" t="inlineStr">
         <is>
           <t>30:40</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>30:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
       <c r="A315" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>128/222</t>
         </is>
       </c>
       <c r="B315" s="9" t="inlineStr">
         <is>
           <t>Edwin van Brenk</t>
         </is>
       </c>
       <c r="C315" s="9" t="inlineStr">
         <is>
           <t>Vianen Ut</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
           <t>31:21</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
           <t>30:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
       <c r="A316" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>129/224</t>
         </is>
       </c>
       <c r="B316" s="7" t="inlineStr">
         <is>
           <t>Egbert Brinkhuis</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D316" s="6" t="inlineStr">
         <is>
           <t>31:27</t>
         </is>
       </c>
       <c r="E316" s="6" t="inlineStr">
         <is>
           <t>30:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>130/235</t>
         </is>
       </c>
       <c r="B317" s="9" t="inlineStr">
         <is>
           <t>Michaël Waardenburg</t>
         </is>
       </c>
       <c r="C317" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D317" s="8" t="inlineStr">
         <is>
           <t>32:01</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
           <t>31:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>131/236</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
           <t>Han Waardenburg</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Oud-Alblas</t>
         </is>
       </c>
       <c r="D318" s="6" t="inlineStr">
         <is>
           <t>32:01</t>
         </is>
       </c>
       <c r="E318" s="6" t="inlineStr">
         <is>
           <t>31:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
       <c r="A319" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>132/237</t>
         </is>
       </c>
       <c r="B319" s="9" t="inlineStr">
         <is>
           <t>Henk van Zwan</t>
         </is>
       </c>
       <c r="C319" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D319" s="8" t="inlineStr">
         <is>
           <t>32:03</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
           <t>31:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
       <c r="A320" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>133/241</t>
         </is>
       </c>
       <c r="B320" s="7" t="inlineStr">
         <is>
           <t>Rob Pijpers</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D320" s="6" t="inlineStr">
         <is>
           <t>32:20</t>
         </is>
       </c>
       <c r="E320" s="6" t="inlineStr">
         <is>
           <t>31:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
       <c r="A321" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>134/247</t>
         </is>
       </c>
       <c r="B321" s="9" t="inlineStr">
         <is>
           <t>Roel Bouwmeester</t>
         </is>
       </c>
       <c r="C321" s="9" t="inlineStr">
         <is>
           <t>Gouda</t>
         </is>
       </c>
       <c r="D321" s="8" t="inlineStr">
         <is>
           <t>32:35</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
           <t>32:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
       <c r="A322" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>135/251</t>
         </is>
       </c>
       <c r="B322" s="7" t="inlineStr">
         <is>
           <t>Anne-Vincent Bade</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D322" s="6" t="inlineStr">
         <is>
           <t>33:05</t>
         </is>
       </c>
       <c r="E322" s="6" t="inlineStr">
         <is>
           <t>32:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
       <c r="A323" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>136/258</t>
         </is>
       </c>
       <c r="B323" s="9" t="inlineStr">
         <is>
           <t>Lex van der Meer</t>
         </is>
       </c>
       <c r="C323" s="9" t="inlineStr">
         <is>
           <t>Bunnik</t>
         </is>
       </c>
       <c r="D323" s="8" t="inlineStr">
         <is>
           <t>33:34</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
           <t>32:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
       <c r="A324" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>137/270</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>Ferry Dekker</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D324" s="6" t="inlineStr">
         <is>
           <t>35:29</t>
         </is>
       </c>
       <c r="E324" s="6" t="inlineStr">
         <is>
           <t>35:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
       <c r="A325" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>138/278</t>
         </is>
       </c>
       <c r="B325" s="9" t="inlineStr">
         <is>
           <t>Paul Wennekes</t>
         </is>
       </c>
       <c r="C325" s="9" t="inlineStr">
         <is>
           <t>Zoeterwoude</t>
         </is>
       </c>
       <c r="D325" s="8" t="inlineStr">
         <is>
           <t>36:47</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
           <t>35:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
       <c r="A326" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>139/284</t>
         </is>
       </c>
       <c r="B326" s="7" t="inlineStr">
         <is>
           <t>Thomas Clausen WCH</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D326" s="6" t="inlineStr">
         <is>
           <t>37:57</t>
         </is>
       </c>
       <c r="E326" s="6" t="inlineStr">
         <is>
           <t>37:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="327">
       <c r="A327" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>140/285</t>
         </is>
       </c>
       <c r="B327" s="9" t="inlineStr">
         <is>
           <t>Marleen Regterschot</t>
         </is>
       </c>
       <c r="C327" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D327" s="8" t="inlineStr">
         <is>
           <t>37:57</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
           <t>37:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
       <c r="A328" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>141/290</t>
         </is>
       </c>
       <c r="B328" s="7" t="inlineStr">
         <is>
           <t>Rutger Zandbelt</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D328" s="6" t="inlineStr">
         <is>
           <t>38:15</t>
         </is>
       </c>
       <c r="E328" s="6" t="inlineStr">
         <is>
           <t>37:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>142/291</t>
         </is>
       </c>
       <c r="B329" s="9" t="inlineStr">
         <is>
           <t>Pascal Zandbelt</t>
         </is>
       </c>
       <c r="C329" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D329" s="8" t="inlineStr">
         <is>
           <t>38:15</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
           <t>37:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>143/295</t>
         </is>
       </c>
       <c r="B330" s="7" t="inlineStr">
         <is>
           <t>Peter Wennekes</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D330" s="6" t="inlineStr">
         <is>
           <t>48:38</t>
         </is>
       </c>
       <c r="E330" s="6" t="inlineStr">
         <is>
           <t>47:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1"/>
@@ -8920,4128 +8920,4128 @@
       </c>
       <c r="B333" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C333" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D333" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
       <c r="A334" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/11</t>
         </is>
       </c>
       <c r="B334" s="7" t="inlineStr">
         <is>
           <t>Britt Jager</t>
         </is>
       </c>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D334" s="6" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="E334" s="6" t="inlineStr">
         <is>
           <t>17:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="335">
       <c r="A335" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/35</t>
         </is>
       </c>
       <c r="B335" s="9" t="inlineStr">
         <is>
           <t>Maartje Rinsema</t>
         </is>
       </c>
       <c r="C335" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D335" s="8" t="inlineStr">
         <is>
           <t>20:14</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
           <t>20:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="336">
       <c r="A336" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/36</t>
         </is>
       </c>
       <c r="B336" s="7" t="inlineStr">
         <is>
           <t>Jacqueline van Drunen</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Zeewolde</t>
         </is>
       </c>
       <c r="D336" s="6" t="inlineStr">
         <is>
           <t>20:17</t>
         </is>
       </c>
       <c r="E336" s="6" t="inlineStr">
         <is>
           <t>20:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="337">
       <c r="A337" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/38</t>
         </is>
       </c>
       <c r="B337" s="9" t="inlineStr">
         <is>
           <t>Roelien de Wolf</t>
         </is>
       </c>
       <c r="C337" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D337" s="8" t="inlineStr">
         <is>
           <t>20:31</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
           <t>20:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
       <c r="A338" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/43</t>
         </is>
       </c>
       <c r="B338" s="7" t="inlineStr">
         <is>
           <t>Githa Langeweg</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D338" s="6" t="inlineStr">
         <is>
           <t>20:55</t>
         </is>
       </c>
       <c r="E338" s="6" t="inlineStr">
         <is>
           <t>20:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
       <c r="A339" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/46</t>
         </is>
       </c>
       <c r="B339" s="9" t="inlineStr">
         <is>
           <t>Rianne van Slooten</t>
         </is>
       </c>
       <c r="C339" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D339" s="8" t="inlineStr">
         <is>
           <t>21:01</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
           <t>20:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="340">
       <c r="A340" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/49</t>
         </is>
       </c>
       <c r="B340" s="7" t="inlineStr">
         <is>
           <t>Yvonne Stoer</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D340" s="6" t="inlineStr">
         <is>
           <t>21:23</t>
         </is>
       </c>
       <c r="E340" s="6" t="inlineStr">
         <is>
           <t>21:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="341">
       <c r="A341" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/58</t>
         </is>
       </c>
       <c r="B341" s="9" t="inlineStr">
         <is>
           <t>Merel Besuyen</t>
         </is>
       </c>
       <c r="C341" s="9" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D341" s="8" t="inlineStr">
         <is>
           <t>22:27</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
           <t>22:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="342">
       <c r="A342" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/59</t>
         </is>
       </c>
       <c r="B342" s="7" t="inlineStr">
         <is>
           <t>Paulien Rinsema-Jansen</t>
         </is>
       </c>
       <c r="C342" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D342" s="6" t="inlineStr">
         <is>
           <t>22:28</t>
         </is>
       </c>
       <c r="E342" s="6" t="inlineStr">
         <is>
           <t>22:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="343">
       <c r="A343" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/64</t>
         </is>
       </c>
       <c r="B343" s="9" t="inlineStr">
         <is>
           <t>Arina Salome</t>
         </is>
       </c>
       <c r="C343" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D343" s="8" t="inlineStr">
         <is>
           <t>22:44</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
           <t>22:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="344">
       <c r="A344" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/67</t>
         </is>
       </c>
       <c r="B344" s="7" t="inlineStr">
         <is>
           <t>Norah Neijenhuis</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D344" s="6" t="inlineStr">
         <is>
           <t>22:52</t>
         </is>
       </c>
       <c r="E344" s="6" t="inlineStr">
         <is>
           <t>22:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
       <c r="A345" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/74</t>
         </is>
       </c>
       <c r="B345" s="9" t="inlineStr">
         <is>
           <t>Nena Hooghiemstra</t>
         </is>
       </c>
       <c r="C345" s="9" t="inlineStr">
         <is>
           <t>NOP</t>
         </is>
       </c>
       <c r="D345" s="8" t="inlineStr">
         <is>
           <t>23:27</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
           <t>23:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="346">
       <c r="A346" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/76</t>
         </is>
       </c>
       <c r="B346" s="7" t="inlineStr">
         <is>
           <t>Linda Lagarde</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D346" s="6" t="inlineStr">
         <is>
           <t>23:29</t>
         </is>
       </c>
       <c r="E346" s="6" t="inlineStr">
         <is>
           <t>23:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="347">
       <c r="A347" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/78</t>
         </is>
       </c>
       <c r="B347" s="9" t="inlineStr">
         <is>
           <t>Laura Wieseman</t>
         </is>
       </c>
       <c r="C347" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D347" s="8" t="inlineStr">
         <is>
           <t>23:37</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
           <t>23:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="348">
       <c r="A348" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/80</t>
         </is>
       </c>
       <c r="B348" s="7" t="inlineStr">
         <is>
           <t>Nienke Pronk</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D348" s="6" t="inlineStr">
         <is>
           <t>23:54</t>
         </is>
       </c>
       <c r="E348" s="6" t="inlineStr">
         <is>
           <t>23:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="349">
       <c r="A349" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/81</t>
         </is>
       </c>
       <c r="B349" s="9" t="inlineStr">
         <is>
           <t>Mieke Fabries</t>
         </is>
       </c>
       <c r="C349" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D349" s="8" t="inlineStr">
         <is>
           <t>23:58</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
           <t>23:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="350">
       <c r="A350" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/83</t>
         </is>
       </c>
       <c r="B350" s="7" t="inlineStr">
         <is>
           <t>Jorien Dijkstra</t>
         </is>
       </c>
       <c r="C350" s="7" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D350" s="6" t="inlineStr">
         <is>
           <t>24:04</t>
         </is>
       </c>
       <c r="E350" s="6" t="inlineStr">
         <is>
           <t>23:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="351">
       <c r="A351" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/84</t>
         </is>
       </c>
       <c r="B351" s="9" t="inlineStr">
         <is>
           <t>Marije van Kapel</t>
         </is>
       </c>
       <c r="C351" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D351" s="8" t="inlineStr">
         <is>
           <t>24:09</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
           <t>23:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="352">
       <c r="A352" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/85</t>
         </is>
       </c>
       <c r="B352" s="7" t="inlineStr">
         <is>
           <t>Anita Werensteijn-Honingh</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D352" s="6" t="inlineStr">
         <is>
           <t>24:12</t>
         </is>
       </c>
       <c r="E352" s="6" t="inlineStr">
         <is>
           <t>23:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="353">
       <c r="A353" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/94</t>
         </is>
       </c>
       <c r="B353" s="9" t="inlineStr">
         <is>
           <t>Annelies Oldenburger</t>
         </is>
       </c>
       <c r="C353" s="9" t="inlineStr">
         <is>
           <t>Noordeloos</t>
         </is>
       </c>
       <c r="D353" s="8" t="inlineStr">
         <is>
           <t>24:45</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
           <t>24:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="354">
       <c r="A354" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/96</t>
         </is>
       </c>
       <c r="B354" s="7" t="inlineStr">
         <is>
           <t>Angelique Bakker</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>Oudorp Nh</t>
         </is>
       </c>
       <c r="D354" s="6" t="inlineStr">
         <is>
           <t>24:52</t>
         </is>
       </c>
       <c r="E354" s="6" t="inlineStr">
         <is>
           <t>24:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="355">
       <c r="A355" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/98</t>
         </is>
       </c>
       <c r="B355" s="9" t="inlineStr">
         <is>
           <t>Anouk Keizer</t>
         </is>
       </c>
       <c r="C355" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D355" s="8" t="inlineStr">
         <is>
           <t>24:53</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
           <t>24:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="356">
       <c r="A356" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/103</t>
         </is>
       </c>
       <c r="B356" s="7" t="inlineStr">
         <is>
           <t>Inge Spierenburg</t>
         </is>
       </c>
       <c r="C356" s="7" t="inlineStr">
         <is>
           <t>Woerden</t>
         </is>
       </c>
       <c r="D356" s="6" t="inlineStr">
         <is>
           <t>25:03</t>
         </is>
       </c>
       <c r="E356" s="6" t="inlineStr">
         <is>
           <t>24:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
       <c r="A357" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/106</t>
         </is>
       </c>
       <c r="B357" s="9" t="inlineStr">
         <is>
           <t>Annemieke de Gooijer</t>
         </is>
       </c>
       <c r="C357" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D357" s="8" t="inlineStr">
         <is>
           <t>25:15</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
           <t>24:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="358">
       <c r="A358" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/112</t>
         </is>
       </c>
       <c r="B358" s="7" t="inlineStr">
         <is>
           <t>Yvette Westgeest</t>
         </is>
       </c>
       <c r="C358" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D358" s="6" t="inlineStr">
         <is>
           <t>25:31</t>
         </is>
       </c>
       <c r="E358" s="6" t="inlineStr">
         <is>
           <t>25:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="359">
       <c r="A359" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/116</t>
         </is>
       </c>
       <c r="B359" s="9" t="inlineStr">
         <is>
           <t>Amber Stam</t>
         </is>
       </c>
       <c r="C359" s="9" t="inlineStr">
         <is>
           <t>Heiloo</t>
         </is>
       </c>
       <c r="D359" s="8" t="inlineStr">
         <is>
           <t>25:45</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
           <t>25:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
       <c r="A360" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/117</t>
         </is>
       </c>
       <c r="B360" s="7" t="inlineStr">
         <is>
           <t>Mariet Brink</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
           <t>Blaricum</t>
         </is>
       </c>
       <c r="D360" s="6" t="inlineStr">
         <is>
           <t>25:54</t>
         </is>
       </c>
       <c r="E360" s="6" t="inlineStr">
         <is>
           <t>25:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="361">
       <c r="A361" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/119</t>
         </is>
       </c>
       <c r="B361" s="9" t="inlineStr">
         <is>
           <t>Nienke Wennekes</t>
         </is>
       </c>
       <c r="C361" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D361" s="8" t="inlineStr">
         <is>
           <t>26:01</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
           <t>25:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="362">
       <c r="A362" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/122</t>
         </is>
       </c>
       <c r="B362" s="7" t="inlineStr">
         <is>
           <t>Liese Hendriks</t>
         </is>
       </c>
       <c r="C362" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D362" s="6" t="inlineStr">
         <is>
           <t>26:20</t>
         </is>
       </c>
       <c r="E362" s="6" t="inlineStr">
         <is>
           <t>26:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="363">
       <c r="A363" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/123</t>
         </is>
       </c>
       <c r="B363" s="9" t="inlineStr">
         <is>
           <t>Amanda de Bruyn</t>
         </is>
       </c>
       <c r="C363" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D363" s="8" t="inlineStr">
         <is>
           <t>26:23</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
           <t>25:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="364">
       <c r="A364" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/124</t>
         </is>
       </c>
       <c r="B364" s="7" t="inlineStr">
         <is>
           <t>Eva van de belt - Vink</t>
         </is>
       </c>
       <c r="C364" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D364" s="6" t="inlineStr">
         <is>
           <t>26:24</t>
         </is>
       </c>
       <c r="E364" s="6" t="inlineStr">
         <is>
           <t>25:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="365">
       <c r="A365" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/126</t>
         </is>
       </c>
       <c r="B365" s="9" t="inlineStr">
         <is>
           <t>Iris Groeneveld</t>
         </is>
       </c>
       <c r="C365" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D365" s="8" t="inlineStr">
         <is>
           <t>26:33</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
           <t>26:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="366">
       <c r="A366" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/127</t>
         </is>
       </c>
       <c r="B366" s="7" t="inlineStr">
         <is>
           <t>Maartje Hildering</t>
         </is>
       </c>
       <c r="C366" s="7" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D366" s="6" t="inlineStr">
         <is>
           <t>26:34</t>
         </is>
       </c>
       <c r="E366" s="6" t="inlineStr">
         <is>
           <t>26:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="367">
       <c r="A367" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/128</t>
         </is>
       </c>
       <c r="B367" s="9" t="inlineStr">
         <is>
           <t>Riekje Bolhuis</t>
         </is>
       </c>
       <c r="C367" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D367" s="8" t="inlineStr">
         <is>
           <t>26:36</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
           <t>26:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="368">
       <c r="A368" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/130</t>
         </is>
       </c>
       <c r="B368" s="7" t="inlineStr">
         <is>
           <t>Monica Nieuweboer</t>
         </is>
       </c>
       <c r="C368" s="7" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D368" s="6" t="inlineStr">
         <is>
           <t>26:38</t>
         </is>
       </c>
       <c r="E368" s="6" t="inlineStr">
         <is>
           <t>26:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="369">
       <c r="A369" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/132</t>
         </is>
       </c>
       <c r="B369" s="9" t="inlineStr">
         <is>
           <t>Suzanne van der Meer</t>
         </is>
       </c>
       <c r="C369" s="9" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D369" s="8" t="inlineStr">
         <is>
           <t>26:50</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
           <t>26:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="370">
       <c r="A370" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/134</t>
         </is>
       </c>
       <c r="B370" s="7" t="inlineStr">
         <is>
           <t>Annemarie van Staveren</t>
         </is>
       </c>
       <c r="C370" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D370" s="6" t="inlineStr">
         <is>
           <t>26:53</t>
         </is>
       </c>
       <c r="E370" s="6" t="inlineStr">
         <is>
           <t>26:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="371">
       <c r="A371" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/135</t>
         </is>
       </c>
       <c r="B371" s="9" t="inlineStr">
         <is>
           <t>Helen Frohn</t>
         </is>
       </c>
       <c r="C371" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D371" s="8" t="inlineStr">
         <is>
           <t>26:55</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
           <t>26:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="372">
       <c r="A372" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/136</t>
         </is>
       </c>
       <c r="B372" s="7" t="inlineStr">
         <is>
           <t>Myrthe Francke</t>
         </is>
       </c>
       <c r="C372" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D372" s="6" t="inlineStr">
         <is>
           <t>26:55</t>
         </is>
       </c>
       <c r="E372" s="6" t="inlineStr">
         <is>
           <t>26:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="373">
       <c r="A373" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/137</t>
         </is>
       </c>
       <c r="B373" s="9" t="inlineStr">
         <is>
           <t>Niki Wennink</t>
         </is>
       </c>
       <c r="C373" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D373" s="8" t="inlineStr">
         <is>
           <t>27:00</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
           <t>26:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="374">
       <c r="A374" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/139</t>
         </is>
       </c>
       <c r="B374" s="7" t="inlineStr">
         <is>
           <t>Laura Van t hoenderdaal</t>
         </is>
       </c>
       <c r="C374" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D374" s="6" t="inlineStr">
         <is>
           <t>27:03</t>
         </is>
       </c>
       <c r="E374" s="6" t="inlineStr">
         <is>
           <t>26:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="375">
       <c r="A375" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/144</t>
         </is>
       </c>
       <c r="B375" s="9" t="inlineStr">
         <is>
           <t>Marjolein Bijl</t>
         </is>
       </c>
       <c r="C375" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D375" s="8" t="inlineStr">
         <is>
           <t>27:11</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
           <t>26:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="376">
       <c r="A376" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/145</t>
         </is>
       </c>
       <c r="B376" s="7" t="inlineStr">
         <is>
           <t>Johanneke Helleman</t>
         </is>
       </c>
       <c r="C376" s="7" t="inlineStr">
         <is>
           <t>Maarssen</t>
         </is>
       </c>
       <c r="D376" s="6" t="inlineStr">
         <is>
           <t>27:16</t>
         </is>
       </c>
       <c r="E376" s="6" t="inlineStr">
         <is>
           <t>27:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="377">
       <c r="A377" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/146</t>
         </is>
       </c>
       <c r="B377" s="9" t="inlineStr">
         <is>
           <t>Jorien Treffers</t>
         </is>
       </c>
       <c r="C377" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D377" s="8" t="inlineStr">
         <is>
           <t>27:20</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
           <t>27:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="378">
       <c r="A378" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/148</t>
         </is>
       </c>
       <c r="B378" s="7" t="inlineStr">
         <is>
           <t>Ellemijn Visscher</t>
         </is>
       </c>
       <c r="C378" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D378" s="6" t="inlineStr">
         <is>
           <t>27:27</t>
         </is>
       </c>
       <c r="E378" s="6" t="inlineStr">
         <is>
           <t>27:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="379">
       <c r="A379" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/149</t>
         </is>
       </c>
       <c r="B379" s="9" t="inlineStr">
         <is>
           <t>Hilde Aalbers</t>
         </is>
       </c>
       <c r="C379" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D379" s="8" t="inlineStr">
         <is>
           <t>27:43</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
           <t>27:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="380">
       <c r="A380" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/151</t>
         </is>
       </c>
       <c r="B380" s="7" t="inlineStr">
         <is>
           <t>Saskia van de Wijngaard</t>
         </is>
       </c>
       <c r="C380" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D380" s="6" t="inlineStr">
         <is>
           <t>27:51</t>
         </is>
       </c>
       <c r="E380" s="6" t="inlineStr">
         <is>
           <t>27:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="381">
       <c r="A381" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/152</t>
         </is>
       </c>
       <c r="B381" s="9" t="inlineStr">
         <is>
           <t>Fleur Roorda</t>
         </is>
       </c>
       <c r="C381" s="9" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D381" s="8" t="inlineStr">
         <is>
           <t>27:51</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
           <t>26:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="382">
       <c r="A382" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/153</t>
         </is>
       </c>
       <c r="B382" s="7" t="inlineStr">
         <is>
           <t>Jinke Schoorlemmer</t>
         </is>
       </c>
       <c r="C382" s="7" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D382" s="6" t="inlineStr">
         <is>
           <t>27:52</t>
         </is>
       </c>
       <c r="E382" s="6" t="inlineStr">
         <is>
           <t>27:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="383">
       <c r="A383" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/156</t>
         </is>
       </c>
       <c r="B383" s="9" t="inlineStr">
         <is>
           <t>Esther Driessen</t>
         </is>
       </c>
       <c r="C383" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D383" s="8" t="inlineStr">
         <is>
           <t>27:59</t>
         </is>
       </c>
       <c r="E383" s="8" t="inlineStr">
         <is>
           <t>27:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="384">
       <c r="A384" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/157</t>
         </is>
       </c>
       <c r="B384" s="7" t="inlineStr">
         <is>
           <t>Welmoed Vollers</t>
         </is>
       </c>
       <c r="C384" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D384" s="6" t="inlineStr">
         <is>
           <t>27:59</t>
         </is>
       </c>
       <c r="E384" s="6" t="inlineStr">
         <is>
           <t>27:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="385">
       <c r="A385" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/159</t>
         </is>
       </c>
       <c r="B385" s="9" t="inlineStr">
         <is>
           <t>Femke Klapwijk</t>
         </is>
       </c>
       <c r="C385" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D385" s="8" t="inlineStr">
         <is>
           <t>28:04</t>
         </is>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
           <t>27:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="386">
       <c r="A386" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/160</t>
         </is>
       </c>
       <c r="B386" s="7" t="inlineStr">
         <is>
           <t>Denise Griffioen</t>
         </is>
       </c>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D386" s="6" t="inlineStr">
         <is>
           <t>28:04</t>
         </is>
       </c>
       <c r="E386" s="6" t="inlineStr">
         <is>
           <t>27:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="387">
       <c r="A387" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/161</t>
         </is>
       </c>
       <c r="B387" s="9" t="inlineStr">
         <is>
           <t>Marinet Schoorlemmer</t>
         </is>
       </c>
       <c r="C387" s="9" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D387" s="8" t="inlineStr">
         <is>
           <t>28:04</t>
         </is>
       </c>
       <c r="E387" s="8" t="inlineStr">
         <is>
           <t>27:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/162</t>
         </is>
       </c>
       <c r="B388" s="7" t="inlineStr">
         <is>
           <t>Roos Romeijn</t>
         </is>
       </c>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D388" s="6" t="inlineStr">
         <is>
           <t>28:05</t>
         </is>
       </c>
       <c r="E388" s="6" t="inlineStr">
         <is>
           <t>27:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="389">
       <c r="A389" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/163</t>
         </is>
       </c>
       <c r="B389" s="9" t="inlineStr">
         <is>
           <t>Jenneke van Dasselaar</t>
         </is>
       </c>
       <c r="C389" s="9" t="inlineStr">
         <is>
           <t>Harmelen</t>
         </is>
       </c>
       <c r="D389" s="8" t="inlineStr">
         <is>
           <t>28:07</t>
         </is>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
           <t>27:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="390">
       <c r="A390" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/164</t>
         </is>
       </c>
       <c r="B390" s="7" t="inlineStr">
         <is>
           <t>Ynama Wigman</t>
         </is>
       </c>
       <c r="C390" s="7" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D390" s="6" t="inlineStr">
         <is>
           <t>28:09</t>
         </is>
       </c>
       <c r="E390" s="6" t="inlineStr">
         <is>
           <t>27:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="391">
       <c r="A391" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/165</t>
         </is>
       </c>
       <c r="B391" s="9" t="inlineStr">
         <is>
           <t>Moniek Soree</t>
         </is>
       </c>
       <c r="C391" s="9" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D391" s="8" t="inlineStr">
         <is>
           <t>28:13</t>
         </is>
       </c>
       <c r="E391" s="8" t="inlineStr">
         <is>
           <t>27:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="392">
       <c r="A392" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/166</t>
         </is>
       </c>
       <c r="B392" s="7" t="inlineStr">
         <is>
           <t>Nicole Risseeuw</t>
         </is>
       </c>
       <c r="C392" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D392" s="6" t="inlineStr">
         <is>
           <t>28:15</t>
         </is>
       </c>
       <c r="E392" s="6" t="inlineStr">
         <is>
           <t>27:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="393">
       <c r="A393" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/167</t>
         </is>
       </c>
       <c r="B393" s="9" t="inlineStr">
         <is>
           <t>Charlotte Baumgarten</t>
         </is>
       </c>
       <c r="C393" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D393" s="8" t="inlineStr">
         <is>
           <t>28:16</t>
         </is>
       </c>
       <c r="E393" s="8" t="inlineStr">
         <is>
           <t>28:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="394">
       <c r="A394" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/169</t>
         </is>
       </c>
       <c r="B394" s="7" t="inlineStr">
         <is>
           <t>Tamar Krijnen</t>
         </is>
       </c>
       <c r="C394" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D394" s="6" t="inlineStr">
         <is>
           <t>28:18</t>
         </is>
       </c>
       <c r="E394" s="6" t="inlineStr">
         <is>
           <t>27:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="395">
       <c r="A395" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/170</t>
         </is>
       </c>
       <c r="B395" s="9" t="inlineStr">
         <is>
           <t>Roos kempe</t>
         </is>
       </c>
       <c r="C395" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D395" s="8" t="inlineStr">
         <is>
           <t>28:21</t>
         </is>
       </c>
       <c r="E395" s="8" t="inlineStr">
         <is>
           <t>28:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="396">
       <c r="A396" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/173</t>
         </is>
       </c>
       <c r="B396" s="7" t="inlineStr">
         <is>
           <t>Alexandra van den Hof-Heessels</t>
         </is>
       </c>
       <c r="C396" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D396" s="6" t="inlineStr">
         <is>
           <t>28:30</t>
         </is>
       </c>
       <c r="E396" s="6" t="inlineStr">
         <is>
           <t>28:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="397">
       <c r="A397" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/177</t>
         </is>
       </c>
       <c r="B397" s="9" t="inlineStr">
         <is>
           <t>Alica wijnalda</t>
         </is>
       </c>
       <c r="C397" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D397" s="8" t="inlineStr">
         <is>
           <t>28:34</t>
         </is>
       </c>
       <c r="E397" s="8" t="inlineStr">
         <is>
           <t>27:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="398">
       <c r="A398" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/178</t>
         </is>
       </c>
       <c r="B398" s="7" t="inlineStr">
         <is>
           <t>Dionne Bakker</t>
         </is>
       </c>
       <c r="C398" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D398" s="6" t="inlineStr">
         <is>
           <t>28:43</t>
         </is>
       </c>
       <c r="E398" s="6" t="inlineStr">
         <is>
           <t>28:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="399">
       <c r="A399" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/179</t>
         </is>
       </c>
       <c r="B399" s="9" t="inlineStr">
         <is>
           <t>Lisanne Hoolwerf</t>
         </is>
       </c>
       <c r="C399" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D399" s="8" t="inlineStr">
         <is>
           <t>28:53</t>
         </is>
       </c>
       <c r="E399" s="8" t="inlineStr">
         <is>
           <t>28:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="400">
       <c r="A400" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/181</t>
         </is>
       </c>
       <c r="B400" s="7" t="inlineStr">
         <is>
           <t>Willemijn Broeze</t>
         </is>
       </c>
       <c r="C400" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D400" s="6" t="inlineStr">
         <is>
           <t>28:57</t>
         </is>
       </c>
       <c r="E400" s="6" t="inlineStr">
         <is>
           <t>28:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="401">
       <c r="A401" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/184</t>
         </is>
       </c>
       <c r="B401" s="9" t="inlineStr">
         <is>
           <t>Bregje van Brenk</t>
         </is>
       </c>
       <c r="C401" s="9" t="inlineStr">
         <is>
           <t>Vianen Ut</t>
         </is>
       </c>
       <c r="D401" s="8" t="inlineStr">
         <is>
           <t>29:08</t>
         </is>
       </c>
       <c r="E401" s="8" t="inlineStr">
         <is>
           <t>28:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="402">
       <c r="A402" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/187</t>
         </is>
       </c>
       <c r="B402" s="7" t="inlineStr">
         <is>
           <t>Felicia Pluim</t>
         </is>
       </c>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D402" s="6" t="inlineStr">
         <is>
           <t>29:12</t>
         </is>
       </c>
       <c r="E402" s="6" t="inlineStr">
         <is>
           <t>28:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="403">
       <c r="A403" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/190</t>
         </is>
       </c>
       <c r="B403" s="9" t="inlineStr">
         <is>
           <t>Marijn Gillissen</t>
         </is>
       </c>
       <c r="C403" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D403" s="8" t="inlineStr">
         <is>
           <t>29:15</t>
         </is>
       </c>
       <c r="E403" s="8" t="inlineStr">
         <is>
           <t>28:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="404">
       <c r="A404" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/192</t>
         </is>
       </c>
       <c r="B404" s="7" t="inlineStr">
         <is>
           <t>Eline van Hooijdonk</t>
         </is>
       </c>
       <c r="C404" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D404" s="6" t="inlineStr">
         <is>
           <t>29:15</t>
         </is>
       </c>
       <c r="E404" s="6" t="inlineStr">
         <is>
           <t>28:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="405">
       <c r="A405" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/194</t>
         </is>
       </c>
       <c r="B405" s="9" t="inlineStr">
         <is>
           <t>Kim van Dooren</t>
         </is>
       </c>
       <c r="C405" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D405" s="8" t="inlineStr">
         <is>
           <t>29:23</t>
         </is>
       </c>
       <c r="E405" s="8" t="inlineStr">
         <is>
           <t>29:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/195</t>
         </is>
       </c>
       <c r="B406" s="7" t="inlineStr">
         <is>
           <t>Ellen Haverkamp</t>
         </is>
       </c>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D406" s="6" t="inlineStr">
         <is>
           <t>29:25</t>
         </is>
       </c>
       <c r="E406" s="6" t="inlineStr">
         <is>
           <t>28:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="407">
       <c r="A407" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/197</t>
         </is>
       </c>
       <c r="B407" s="9" t="inlineStr">
         <is>
           <t>Yvonne Euving</t>
         </is>
       </c>
       <c r="C407" s="9" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D407" s="8" t="inlineStr">
         <is>
           <t>29:27</t>
         </is>
       </c>
       <c r="E407" s="8" t="inlineStr">
         <is>
           <t>28:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="408">
       <c r="A408" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/198</t>
         </is>
       </c>
       <c r="B408" s="7" t="inlineStr">
         <is>
           <t>Annelie Hooijer</t>
         </is>
       </c>
       <c r="C408" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D408" s="6" t="inlineStr">
         <is>
           <t>29:32</t>
         </is>
       </c>
       <c r="E408" s="6" t="inlineStr">
         <is>
           <t>29:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
       <c r="A409" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/199</t>
         </is>
       </c>
       <c r="B409" s="9" t="inlineStr">
         <is>
           <t>Jessie van Leijenhorst</t>
         </is>
       </c>
       <c r="C409" s="9" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D409" s="8" t="inlineStr">
         <is>
           <t>29:32</t>
         </is>
       </c>
       <c r="E409" s="8" t="inlineStr">
         <is>
           <t>29:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
       <c r="A410" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/200</t>
         </is>
       </c>
       <c r="B410" s="7" t="inlineStr">
         <is>
           <t>Nicole Klok</t>
         </is>
       </c>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>Weesp</t>
         </is>
       </c>
       <c r="D410" s="6" t="inlineStr">
         <is>
           <t>29:34</t>
         </is>
       </c>
       <c r="E410" s="6" t="inlineStr">
         <is>
           <t>29:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="411">
       <c r="A411" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/201</t>
         </is>
       </c>
       <c r="B411" s="9" t="inlineStr">
         <is>
           <t>Andrea Lenis</t>
         </is>
       </c>
       <c r="C411" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D411" s="8" t="inlineStr">
         <is>
           <t>29:45</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
           <t>29:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>79/202</t>
         </is>
       </c>
       <c r="B412" s="7" t="inlineStr">
         <is>
           <t>Ezra Noordermeer</t>
         </is>
       </c>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D412" s="6" t="inlineStr">
         <is>
           <t>29:49</t>
         </is>
       </c>
       <c r="E412" s="6" t="inlineStr">
         <is>
           <t>29:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="413">
       <c r="A413" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>80/205</t>
         </is>
       </c>
       <c r="B413" s="9" t="inlineStr">
         <is>
           <t>Marjolein Alblas</t>
         </is>
       </c>
       <c r="C413" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D413" s="8" t="inlineStr">
         <is>
           <t>30:06</t>
         </is>
       </c>
       <c r="E413" s="8" t="inlineStr">
         <is>
           <t>29:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>81/206</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
           <t>Wieske Ebben</t>
         </is>
       </c>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D414" s="6" t="inlineStr">
         <is>
           <t>30:08</t>
         </is>
       </c>
       <c r="E414" s="6" t="inlineStr">
         <is>
           <t>29:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="415">
       <c r="A415" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>82/207</t>
         </is>
       </c>
       <c r="B415" s="9" t="inlineStr">
         <is>
           <t>Saartje Gerritsen</t>
         </is>
       </c>
       <c r="C415" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D415" s="8" t="inlineStr">
         <is>
           <t>30:09</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
           <t>30:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>83/208</t>
         </is>
       </c>
       <c r="B416" s="7" t="inlineStr">
         <is>
           <t>Kim Trip</t>
         </is>
       </c>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D416" s="6" t="inlineStr">
         <is>
           <t>30:14</t>
         </is>
       </c>
       <c r="E416" s="6" t="inlineStr">
         <is>
           <t>29:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="417">
       <c r="A417" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>84/209</t>
         </is>
       </c>
       <c r="B417" s="9" t="inlineStr">
         <is>
           <t>Suzanne Bakker</t>
         </is>
       </c>
       <c r="C417" s="9" t="inlineStr">
         <is>
           <t>Hoorn Nh</t>
         </is>
       </c>
       <c r="D417" s="8" t="inlineStr">
         <is>
           <t>30:17</t>
         </is>
       </c>
       <c r="E417" s="8" t="inlineStr">
         <is>
           <t>29:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="418">
       <c r="A418" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>85/211</t>
         </is>
       </c>
       <c r="B418" s="7" t="inlineStr">
         <is>
           <t>Vivian Koolhaas</t>
         </is>
       </c>
       <c r="C418" s="7" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D418" s="6" t="inlineStr">
         <is>
           <t>30:27</t>
         </is>
       </c>
       <c r="E418" s="6" t="inlineStr">
         <is>
           <t>30:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="419">
       <c r="A419" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>86/213</t>
         </is>
       </c>
       <c r="B419" s="9" t="inlineStr">
         <is>
           <t>Anne Verweij</t>
         </is>
       </c>
       <c r="C419" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D419" s="8" t="inlineStr">
         <is>
           <t>30:41</t>
         </is>
       </c>
       <c r="E419" s="8" t="inlineStr">
         <is>
           <t>30:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="420">
       <c r="A420" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>87/214</t>
         </is>
       </c>
       <c r="B420" s="7" t="inlineStr">
         <is>
           <t>Lianne van Keulen</t>
         </is>
       </c>
       <c r="C420" s="7" t="inlineStr">
         <is>
           <t>Zoetermeer</t>
         </is>
       </c>
       <c r="D420" s="6" t="inlineStr">
         <is>
           <t>30:42</t>
         </is>
       </c>
       <c r="E420" s="6" t="inlineStr">
         <is>
           <t>30:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="421">
       <c r="A421" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>88/215</t>
         </is>
       </c>
       <c r="B421" s="9" t="inlineStr">
         <is>
           <t>Caroline jorning</t>
         </is>
       </c>
       <c r="C421" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D421" s="8" t="inlineStr">
         <is>
           <t>30:51</t>
         </is>
       </c>
       <c r="E421" s="8" t="inlineStr">
         <is>
           <t>30:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="422">
       <c r="A422" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>89/216</t>
         </is>
       </c>
       <c r="B422" s="7" t="inlineStr">
         <is>
           <t>Marijke Muilwijk</t>
         </is>
       </c>
       <c r="C422" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D422" s="6" t="inlineStr">
         <is>
           <t>30:53</t>
         </is>
       </c>
       <c r="E422" s="6" t="inlineStr">
         <is>
           <t>30:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="423">
       <c r="A423" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>90/217</t>
         </is>
       </c>
       <c r="B423" s="9" t="inlineStr">
         <is>
           <t>Nienke van de Kamp</t>
         </is>
       </c>
       <c r="C423" s="9" t="inlineStr">
         <is>
           <t>Garderen</t>
         </is>
       </c>
       <c r="D423" s="8" t="inlineStr">
         <is>
           <t>31:00</t>
         </is>
       </c>
       <c r="E423" s="8" t="inlineStr">
         <is>
           <t>30:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="424">
       <c r="A424" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>91/218</t>
         </is>
       </c>
       <c r="B424" s="7" t="inlineStr">
         <is>
           <t>Startnummer 478</t>
         </is>
       </c>
       <c r="C424" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D424" s="6" t="inlineStr">
         <is>
           <t>31:07</t>
         </is>
       </c>
       <c r="E424" s="6" t="inlineStr">
         <is>
           <t>30:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="425">
       <c r="A425" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>92/219</t>
         </is>
       </c>
       <c r="B425" s="9" t="inlineStr">
         <is>
           <t>Anne Hartman</t>
         </is>
       </c>
       <c r="C425" s="9" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D425" s="8" t="inlineStr">
         <is>
           <t>31:10</t>
         </is>
       </c>
       <c r="E425" s="8" t="inlineStr">
         <is>
           <t>30:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="426">
       <c r="A426" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>93/220</t>
         </is>
       </c>
       <c r="B426" s="7" t="inlineStr">
         <is>
           <t>Erie Putman</t>
         </is>
       </c>
       <c r="C426" s="7" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D426" s="6" t="inlineStr">
         <is>
           <t>31:16</t>
         </is>
       </c>
       <c r="E426" s="6" t="inlineStr">
         <is>
           <t>30:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="427">
       <c r="A427" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>94/221</t>
         </is>
       </c>
       <c r="B427" s="9" t="inlineStr">
         <is>
           <t>Esther Groen</t>
         </is>
       </c>
       <c r="C427" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D427" s="8" t="inlineStr">
         <is>
           <t>31:18</t>
         </is>
       </c>
       <c r="E427" s="8" t="inlineStr">
         <is>
           <t>31:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="428">
       <c r="A428" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>95/223</t>
         </is>
       </c>
       <c r="B428" s="7" t="inlineStr">
         <is>
           <t>Floor Brinkhuis</t>
         </is>
       </c>
       <c r="C428" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D428" s="6" t="inlineStr">
         <is>
           <t>31:24</t>
         </is>
       </c>
       <c r="E428" s="6" t="inlineStr">
         <is>
           <t>30:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="429">
       <c r="A429" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>96/225</t>
         </is>
       </c>
       <c r="B429" s="9" t="inlineStr">
         <is>
           <t>Claartje Brinkhuis</t>
         </is>
       </c>
       <c r="C429" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D429" s="8" t="inlineStr">
         <is>
           <t>31:27</t>
         </is>
       </c>
       <c r="E429" s="8" t="inlineStr">
         <is>
           <t>30:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="430">
       <c r="A430" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>97/226</t>
         </is>
       </c>
       <c r="B430" s="7" t="inlineStr">
         <is>
           <t>Doenja Koppejan</t>
         </is>
       </c>
       <c r="C430" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D430" s="6" t="inlineStr">
         <is>
           <t>31:29</t>
         </is>
       </c>
       <c r="E430" s="6" t="inlineStr">
         <is>
           <t>31:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="431">
       <c r="A431" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>98/227</t>
         </is>
       </c>
       <c r="B431" s="9" t="inlineStr">
         <is>
           <t>Karlijn Wielaart</t>
         </is>
       </c>
       <c r="C431" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D431" s="8" t="inlineStr">
         <is>
           <t>31:37</t>
         </is>
       </c>
       <c r="E431" s="8" t="inlineStr">
         <is>
           <t>30:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="432">
       <c r="A432" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>99/228</t>
         </is>
       </c>
       <c r="B432" s="7" t="inlineStr">
         <is>
           <t>Marije Kraaij</t>
         </is>
       </c>
       <c r="C432" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D432" s="6" t="inlineStr">
         <is>
           <t>31:37</t>
         </is>
       </c>
       <c r="E432" s="6" t="inlineStr">
         <is>
           <t>30:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="433">
       <c r="A433" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>100/229</t>
         </is>
       </c>
       <c r="B433" s="9" t="inlineStr">
         <is>
           <t>Marianne Barree</t>
         </is>
       </c>
       <c r="C433" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D433" s="8" t="inlineStr">
         <is>
           <t>31:39</t>
         </is>
       </c>
       <c r="E433" s="8" t="inlineStr">
         <is>
           <t>31:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="434">
       <c r="A434" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>101/230</t>
         </is>
       </c>
       <c r="B434" s="7" t="inlineStr">
         <is>
           <t>Janita Visser</t>
         </is>
       </c>
       <c r="C434" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D434" s="6" t="inlineStr">
         <is>
           <t>31:44</t>
         </is>
       </c>
       <c r="E434" s="6" t="inlineStr">
         <is>
           <t>31:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="435">
       <c r="A435" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>102/231</t>
         </is>
       </c>
       <c r="B435" s="9" t="inlineStr">
         <is>
           <t>Sandy McCracken</t>
         </is>
       </c>
       <c r="C435" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D435" s="8" t="inlineStr">
         <is>
           <t>31:45</t>
         </is>
       </c>
       <c r="E435" s="8" t="inlineStr">
         <is>
           <t>31:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="436">
       <c r="A436" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>103/232</t>
         </is>
       </c>
       <c r="B436" s="7" t="inlineStr">
         <is>
           <t>Marleen Kunst</t>
         </is>
       </c>
       <c r="C436" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D436" s="6" t="inlineStr">
         <is>
           <t>31:47</t>
         </is>
       </c>
       <c r="E436" s="6" t="inlineStr">
         <is>
           <t>31:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
       <c r="A437" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>104/233</t>
         </is>
       </c>
       <c r="B437" s="9" t="inlineStr">
         <is>
           <t>Linda van Ledden</t>
         </is>
       </c>
       <c r="C437" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D437" s="8" t="inlineStr">
         <is>
           <t>31:51</t>
         </is>
       </c>
       <c r="E437" s="8" t="inlineStr">
         <is>
           <t>31:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
       <c r="A438" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>105/234</t>
         </is>
       </c>
       <c r="B438" s="7" t="inlineStr">
         <is>
           <t>Nancy van Olst</t>
         </is>
       </c>
       <c r="C438" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D438" s="6" t="inlineStr">
         <is>
           <t>31:51</t>
         </is>
       </c>
       <c r="E438" s="6" t="inlineStr">
         <is>
           <t>31:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="439">
       <c r="A439" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>106/238</t>
         </is>
       </c>
       <c r="B439" s="9" t="inlineStr">
         <is>
           <t>Bernadette de Boer</t>
         </is>
       </c>
       <c r="C439" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D439" s="8" t="inlineStr">
         <is>
           <t>32:17</t>
         </is>
       </c>
       <c r="E439" s="8" t="inlineStr">
         <is>
           <t>31:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="440">
       <c r="A440" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>107/239</t>
         </is>
       </c>
       <c r="B440" s="7" t="inlineStr">
         <is>
           <t>Yvonne Van leeuwen</t>
         </is>
       </c>
       <c r="C440" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D440" s="6" t="inlineStr">
         <is>
           <t>32:18</t>
         </is>
       </c>
       <c r="E440" s="6" t="inlineStr">
         <is>
           <t>31:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
       <c r="A441" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>108/240</t>
         </is>
       </c>
       <c r="B441" s="9" t="inlineStr">
         <is>
           <t>Laura Veltman</t>
         </is>
       </c>
       <c r="C441" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D441" s="8" t="inlineStr">
         <is>
           <t>32:19</t>
         </is>
       </c>
       <c r="E441" s="8" t="inlineStr">
         <is>
           <t>31:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
       <c r="A442" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>109/242</t>
         </is>
       </c>
       <c r="B442" s="7" t="inlineStr">
         <is>
           <t>Madelon van gameren</t>
         </is>
       </c>
       <c r="C442" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D442" s="6" t="inlineStr">
         <is>
           <t>32:21</t>
         </is>
       </c>
       <c r="E442" s="6" t="inlineStr">
         <is>
           <t>32:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="443">
       <c r="A443" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>110/243</t>
         </is>
       </c>
       <c r="B443" s="9" t="inlineStr">
         <is>
           <t>Irene Bosselaers</t>
         </is>
       </c>
       <c r="C443" s="9" t="inlineStr">
         <is>
           <t>Fun Runners Zeist</t>
         </is>
       </c>
       <c r="D443" s="8" t="inlineStr">
         <is>
           <t>32:26</t>
         </is>
       </c>
       <c r="E443" s="8" t="inlineStr">
         <is>
           <t>31:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
       <c r="A444" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>111/244</t>
         </is>
       </c>
       <c r="B444" s="7" t="inlineStr">
         <is>
           <t>Meeke Moser</t>
         </is>
       </c>
       <c r="C444" s="7" t="inlineStr">
         <is>
           <t>Weesp</t>
         </is>
       </c>
       <c r="D444" s="6" t="inlineStr">
         <is>
           <t>32:32</t>
         </is>
       </c>
       <c r="E444" s="6" t="inlineStr">
         <is>
           <t>32:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
       <c r="A445" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>112/245</t>
         </is>
       </c>
       <c r="B445" s="9" t="inlineStr">
         <is>
           <t>Ilona de Groot - Voskuilen</t>
         </is>
       </c>
       <c r="C445" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D445" s="8" t="inlineStr">
         <is>
           <t>32:32</t>
         </is>
       </c>
       <c r="E445" s="8" t="inlineStr">
         <is>
           <t>32:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
       <c r="A446" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>113/246</t>
         </is>
       </c>
       <c r="B446" s="7" t="inlineStr">
         <is>
           <t>Ilse Donderwinkel</t>
         </is>
       </c>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D446" s="6" t="inlineStr">
         <is>
           <t>32:34</t>
         </is>
       </c>
       <c r="E446" s="6" t="inlineStr">
         <is>
           <t>32:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="447">
       <c r="A447" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>114/248</t>
         </is>
       </c>
       <c r="B447" s="9" t="inlineStr">
         <is>
           <t>Lisette van der Gaag</t>
         </is>
       </c>
       <c r="C447" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D447" s="8" t="inlineStr">
         <is>
           <t>32:39</t>
         </is>
       </c>
       <c r="E447" s="8" t="inlineStr">
         <is>
           <t>32:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="448">
       <c r="A448" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>115/249</t>
         </is>
       </c>
       <c r="B448" s="7" t="inlineStr">
         <is>
           <t>Marieke van Arkel</t>
         </is>
       </c>
       <c r="C448" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D448" s="6" t="inlineStr">
         <is>
           <t>32:42</t>
         </is>
       </c>
       <c r="E448" s="6" t="inlineStr">
         <is>
           <t>32:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="449">
       <c r="A449" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>116/250</t>
         </is>
       </c>
       <c r="B449" s="9" t="inlineStr">
         <is>
           <t>Wyanne van den Berg</t>
         </is>
       </c>
       <c r="C449" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D449" s="8" t="inlineStr">
         <is>
           <t>33:02</t>
         </is>
       </c>
       <c r="E449" s="8" t="inlineStr">
         <is>
           <t>32:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="450">
       <c r="A450" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>117/252</t>
         </is>
       </c>
       <c r="B450" s="7" t="inlineStr">
         <is>
           <t>Majorie Beumer</t>
         </is>
       </c>
       <c r="C450" s="7" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D450" s="6" t="inlineStr">
         <is>
           <t>33:15</t>
         </is>
       </c>
       <c r="E450" s="6" t="inlineStr">
         <is>
           <t>32:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="451">
       <c r="A451" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>118/253</t>
         </is>
       </c>
       <c r="B451" s="9" t="inlineStr">
         <is>
           <t>Sarai Boelema</t>
         </is>
       </c>
       <c r="C451" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D451" s="8" t="inlineStr">
         <is>
           <t>33:18</t>
         </is>
       </c>
       <c r="E451" s="8" t="inlineStr">
         <is>
           <t>32:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="452">
       <c r="A452" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>119/254</t>
         </is>
       </c>
       <c r="B452" s="7" t="inlineStr">
         <is>
           <t>Jacqueline Frasa</t>
         </is>
       </c>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D452" s="6" t="inlineStr">
         <is>
           <t>33:18</t>
         </is>
       </c>
       <c r="E452" s="6" t="inlineStr">
         <is>
           <t>32:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
       <c r="A453" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>120/255</t>
         </is>
       </c>
       <c r="B453" s="9" t="inlineStr">
         <is>
           <t>Tanja Wuck</t>
         </is>
       </c>
       <c r="C453" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D453" s="8" t="inlineStr">
         <is>
           <t>33:25</t>
         </is>
       </c>
       <c r="E453" s="8" t="inlineStr">
         <is>
           <t>32:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
       <c r="A454" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>121/256</t>
         </is>
       </c>
       <c r="B454" s="7" t="inlineStr">
         <is>
           <t>Christel van Wee</t>
         </is>
       </c>
       <c r="C454" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D454" s="6" t="inlineStr">
         <is>
           <t>33:25</t>
         </is>
       </c>
       <c r="E454" s="6" t="inlineStr">
         <is>
           <t>33:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
       <c r="A455" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>122/257</t>
         </is>
       </c>
       <c r="B455" s="9" t="inlineStr">
         <is>
           <t>Sandra Smith</t>
         </is>
       </c>
       <c r="C455" s="9" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D455" s="8" t="inlineStr">
         <is>
           <t>33:26</t>
         </is>
       </c>
       <c r="E455" s="8" t="inlineStr">
         <is>
           <t>33:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>123/259</t>
         </is>
       </c>
       <c r="B456" s="7" t="inlineStr">
         <is>
           <t>Noortje Gerrits Jans</t>
         </is>
       </c>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D456" s="6" t="inlineStr">
         <is>
           <t>33:39</t>
         </is>
       </c>
       <c r="E456" s="6" t="inlineStr">
         <is>
           <t>33:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
       <c r="A457" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>124/260</t>
         </is>
       </c>
       <c r="B457" s="9" t="inlineStr">
         <is>
           <t>Alette Cassee</t>
         </is>
       </c>
       <c r="C457" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D457" s="8" t="inlineStr">
         <is>
           <t>33:46</t>
         </is>
       </c>
       <c r="E457" s="8" t="inlineStr">
         <is>
           <t>33:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
       <c r="A458" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>125/261</t>
         </is>
       </c>
       <c r="B458" s="7" t="inlineStr">
         <is>
           <t>Irene de Groot</t>
         </is>
       </c>
       <c r="C458" s="7" t="inlineStr">
         <is>
           <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D458" s="6" t="inlineStr">
         <is>
           <t>33:52</t>
         </is>
       </c>
       <c r="E458" s="6" t="inlineStr">
         <is>
           <t>33:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="459">
       <c r="A459" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>126/262</t>
         </is>
       </c>
       <c r="B459" s="9" t="inlineStr">
         <is>
           <t>Ilja Jochems</t>
         </is>
       </c>
       <c r="C459" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D459" s="8" t="inlineStr">
         <is>
           <t>34:20</t>
         </is>
       </c>
       <c r="E459" s="8" t="inlineStr">
         <is>
           <t>34:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="460">
       <c r="A460" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>127/263</t>
         </is>
       </c>
       <c r="B460" s="7" t="inlineStr">
         <is>
           <t>Anne Jochems</t>
         </is>
       </c>
       <c r="C460" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D460" s="6" t="inlineStr">
         <is>
           <t>34:21</t>
         </is>
       </c>
       <c r="E460" s="6" t="inlineStr">
         <is>
           <t>34:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="461">
       <c r="A461" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>128/264</t>
         </is>
       </c>
       <c r="B461" s="9" t="inlineStr">
         <is>
           <t>Noor van Vuuren</t>
         </is>
       </c>
       <c r="C461" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D461" s="8" t="inlineStr">
         <is>
           <t>34:41</t>
         </is>
       </c>
       <c r="E461" s="8" t="inlineStr">
         <is>
           <t>34:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="462">
       <c r="A462" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>129/265</t>
         </is>
       </c>
       <c r="B462" s="7" t="inlineStr">
         <is>
           <t>Femke Huisman</t>
         </is>
       </c>
       <c r="C462" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D462" s="6" t="inlineStr">
         <is>
           <t>34:44</t>
         </is>
       </c>
       <c r="E462" s="6" t="inlineStr">
         <is>
           <t>34:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="463">
       <c r="A463" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>130/266</t>
         </is>
       </c>
       <c r="B463" s="9" t="inlineStr">
         <is>
           <t>Sabine van de Walle</t>
         </is>
       </c>
       <c r="C463" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D463" s="8" t="inlineStr">
         <is>
           <t>34:45</t>
         </is>
       </c>
       <c r="E463" s="8" t="inlineStr">
         <is>
           <t>34:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="464">
       <c r="A464" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>131/267</t>
         </is>
       </c>
       <c r="B464" s="7" t="inlineStr">
         <is>
           <t>Eva de Jong</t>
         </is>
       </c>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D464" s="6" t="inlineStr">
         <is>
           <t>34:58</t>
         </is>
       </c>
       <c r="E464" s="6" t="inlineStr">
         <is>
           <t>34:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="465">
       <c r="A465" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>132/268</t>
         </is>
       </c>
       <c r="B465" s="9" t="inlineStr">
         <is>
           <t>Juul Dorrestijn</t>
         </is>
       </c>
       <c r="C465" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D465" s="8" t="inlineStr">
         <is>
           <t>34:59</t>
         </is>
       </c>
       <c r="E465" s="8" t="inlineStr">
         <is>
           <t>34:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="466">
       <c r="A466" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>133/269</t>
         </is>
       </c>
       <c r="B466" s="7" t="inlineStr">
         <is>
           <t>Samantha Klomp</t>
         </is>
       </c>
       <c r="C466" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D466" s="6" t="inlineStr">
         <is>
           <t>35:17</t>
         </is>
       </c>
       <c r="E466" s="6" t="inlineStr">
         <is>
           <t>34:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="467">
       <c r="A467" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>134/271</t>
         </is>
       </c>
       <c r="B467" s="9" t="inlineStr">
         <is>
           <t>Daniëlle kersbergen</t>
         </is>
       </c>
       <c r="C467" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D467" s="8" t="inlineStr">
         <is>
           <t>35:35</t>
         </is>
       </c>
       <c r="E467" s="8" t="inlineStr">
         <is>
           <t>35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="468">
       <c r="A468" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>135/272</t>
         </is>
       </c>
       <c r="B468" s="7" t="inlineStr">
         <is>
           <t>Marissa Hagenstein</t>
         </is>
       </c>
       <c r="C468" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D468" s="6" t="inlineStr">
         <is>
           <t>35:35</t>
         </is>
       </c>
       <c r="E468" s="6" t="inlineStr">
         <is>
           <t>35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
       <c r="A469" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>136/273</t>
         </is>
       </c>
       <c r="B469" s="9" t="inlineStr">
         <is>
           <t>Sheeba Sommer</t>
         </is>
       </c>
       <c r="C469" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D469" s="8" t="inlineStr">
         <is>
           <t>35:36</t>
         </is>
       </c>
       <c r="E469" s="8" t="inlineStr">
         <is>
           <t>35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
       <c r="A470" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>137/274</t>
         </is>
       </c>
       <c r="B470" s="7" t="inlineStr">
         <is>
           <t>Fatemeh Ghanbar Zadeh</t>
         </is>
       </c>
       <c r="C470" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D470" s="6" t="inlineStr">
         <is>
           <t>36:07</t>
         </is>
       </c>
       <c r="E470" s="6" t="inlineStr">
         <is>
           <t>35:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="471">
       <c r="A471" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>138/275</t>
         </is>
       </c>
       <c r="B471" s="9" t="inlineStr">
         <is>
           <t>Marieke Hoogvliet</t>
         </is>
       </c>
       <c r="C471" s="9" t="inlineStr">
         <is>
           <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D471" s="8" t="inlineStr">
         <is>
           <t>36:30</t>
         </is>
       </c>
       <c r="E471" s="8" t="inlineStr">
         <is>
           <t>35:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="472">
       <c r="A472" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>139/276</t>
         </is>
       </c>
       <c r="B472" s="7" t="inlineStr">
         <is>
           <t>Machteld Remmelts</t>
         </is>
       </c>
       <c r="C472" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D472" s="6" t="inlineStr">
         <is>
           <t>36:35</t>
         </is>
       </c>
       <c r="E472" s="6" t="inlineStr">
         <is>
           <t>36:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="473">
       <c r="A473" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>140/277</t>
         </is>
       </c>
       <c r="B473" s="9" t="inlineStr">
         <is>
           <t>Pam wennekes</t>
         </is>
       </c>
       <c r="C473" s="9" t="inlineStr">
         <is>
           <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D473" s="8" t="inlineStr">
         <is>
           <t>36:45</t>
         </is>
       </c>
       <c r="E473" s="8" t="inlineStr">
         <is>
           <t>35:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="474">
       <c r="A474" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>141/279</t>
         </is>
       </c>
       <c r="B474" s="7" t="inlineStr">
         <is>
           <t>Lisa van Essen</t>
         </is>
       </c>
       <c r="C474" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D474" s="6" t="inlineStr">
         <is>
           <t>36:53</t>
         </is>
       </c>
       <c r="E474" s="6" t="inlineStr">
         <is>
           <t>36:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="475">
       <c r="A475" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>142/280</t>
         </is>
       </c>
       <c r="B475" s="9" t="inlineStr">
         <is>
           <t>Nanne du Gardijn</t>
         </is>
       </c>
       <c r="C475" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D475" s="8" t="inlineStr">
         <is>
           <t>36:54</t>
         </is>
       </c>
       <c r="E475" s="8" t="inlineStr">
         <is>
           <t>36:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="476">
       <c r="A476" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>143/281</t>
         </is>
       </c>
       <c r="B476" s="7" t="inlineStr">
         <is>
           <t>Jolanda Veldt</t>
         </is>
       </c>
       <c r="C476" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D476" s="6" t="inlineStr">
         <is>
           <t>37:24</t>
         </is>
       </c>
       <c r="E476" s="6" t="inlineStr">
         <is>
           <t>36:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="477">
       <c r="A477" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>144/282</t>
         </is>
       </c>
       <c r="B477" s="9" t="inlineStr">
         <is>
           <t>Geke van Elp</t>
         </is>
       </c>
       <c r="C477" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D477" s="8" t="inlineStr">
         <is>
           <t>37:57</t>
         </is>
       </c>
       <c r="E477" s="8" t="inlineStr">
         <is>
           <t>37:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="478">
       <c r="A478" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>145/283</t>
         </is>
       </c>
       <c r="B478" s="7" t="inlineStr">
         <is>
           <t>Robin Mol WCH</t>
         </is>
       </c>
       <c r="C478" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D478" s="6" t="inlineStr">
         <is>
           <t>37:57</t>
         </is>
       </c>
       <c r="E478" s="6" t="inlineStr">
         <is>
           <t>37:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="479">
       <c r="A479" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>146/286</t>
         </is>
       </c>
       <c r="B479" s="9" t="inlineStr">
         <is>
           <t>Marieken van Gessel</t>
         </is>
       </c>
       <c r="C479" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D479" s="8" t="inlineStr">
         <is>
           <t>37:58</t>
         </is>
       </c>
       <c r="E479" s="8" t="inlineStr">
         <is>
           <t>37:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="480">
       <c r="A480" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>147/287</t>
         </is>
       </c>
       <c r="B480" s="7" t="inlineStr">
         <is>
           <t>Nan Vd coevering</t>
         </is>
       </c>
       <c r="C480" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D480" s="6" t="inlineStr">
         <is>
           <t>38:00</t>
         </is>
       </c>
       <c r="E480" s="6" t="inlineStr">
         <is>
           <t>37:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="481">
       <c r="A481" s="8" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>148/288</t>
         </is>
       </c>
       <c r="B481" s="9" t="inlineStr">
         <is>
           <t>Janine Bogaard</t>
         </is>
       </c>
       <c r="C481" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D481" s="8" t="inlineStr">
         <is>
           <t>38:02</t>
         </is>
       </c>
       <c r="E481" s="8" t="inlineStr">
         <is>
           <t>37:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="482">
       <c r="A482" s="6" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>149/289</t>
         </is>
       </c>
       <c r="B482" s="7" t="inlineStr">
         <is>
           <t>Jonna van Brenk</t>
         </is>
       </c>
       <c r="C482" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D482" s="6" t="inlineStr">
         <is>
           <t>38:03</t>
         </is>
       </c>
       <c r="E482" s="6" t="inlineStr">
         <is>
           <t>37:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="483">
       <c r="A483" s="8" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>150/292</t>
         </is>
       </c>
       <c r="B483" s="9" t="inlineStr">
         <is>
           <t>Marieke Visser</t>
         </is>
       </c>
       <c r="C483" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D483" s="8" t="inlineStr">
         <is>
           <t>39:59</t>
         </is>
       </c>
       <c r="E483" s="8" t="inlineStr">
         <is>
           <t>39:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="484">
       <c r="A484" s="6" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>151/293</t>
         </is>
       </c>
       <c r="B484" s="7" t="inlineStr">
         <is>
           <t>Nanda van Zwam</t>
         </is>
       </c>
       <c r="C484" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D484" s="6" t="inlineStr">
         <is>
           <t>41:22</t>
         </is>
       </c>
       <c r="E484" s="6" t="inlineStr">
         <is>
           <t>41:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
       <c r="A485" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>152/294</t>
         </is>
       </c>
       <c r="B485" s="9" t="inlineStr">
         <is>
           <t>Sara Post</t>
         </is>
       </c>
       <c r="C485" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D485" s="8" t="inlineStr">
         <is>
           <t>47:31</t>
         </is>
       </c>
       <c r="E485" s="8" t="inlineStr">
         <is>
           <t>47:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1"/>
@@ -13065,7665 +13065,7665 @@
       </c>
       <c r="B488" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C488" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D488" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E488" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="489">
       <c r="A489" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B489" s="7" t="inlineStr">
         <is>
           <t>Lucas Nieuweboer</t>
         </is>
       </c>
       <c r="C489" s="7" t="inlineStr">
         <is>
           <t>KAV Holland</t>
         </is>
       </c>
       <c r="D489" s="6" t="inlineStr">
         <is>
           <t>31:12</t>
         </is>
       </c>
       <c r="E489" s="6" t="inlineStr">
         <is>
           <t>31:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="490">
       <c r="A490" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B490" s="9" t="inlineStr">
         <is>
           <t>Niels Esmeijer</t>
         </is>
       </c>
       <c r="C490" s="9" t="inlineStr">
         <is>
           <t>Nederlandse Triathlon Bond</t>
         </is>
       </c>
       <c r="D490" s="8" t="inlineStr">
         <is>
           <t>33:34</t>
         </is>
       </c>
       <c r="E490" s="8" t="inlineStr">
         <is>
           <t>33:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="491">
       <c r="A491" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B491" s="7" t="inlineStr">
         <is>
           <t>Bart Lemmen</t>
         </is>
       </c>
       <c r="C491" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D491" s="6" t="inlineStr">
         <is>
           <t>33:40</t>
         </is>
       </c>
       <c r="E491" s="6" t="inlineStr">
         <is>
           <t>33:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="492">
       <c r="A492" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B492" s="9" t="inlineStr">
         <is>
           <t>Casper van Schuppen</t>
         </is>
       </c>
       <c r="C492" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D492" s="8" t="inlineStr">
         <is>
           <t>35:37</t>
         </is>
       </c>
       <c r="E492" s="8" t="inlineStr">
         <is>
           <t>35:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="493">
       <c r="A493" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B493" s="7" t="inlineStr">
         <is>
           <t>Lars van Zessen</t>
         </is>
       </c>
       <c r="C493" s="7" t="inlineStr">
         <is>
           <t>Heerenveen</t>
         </is>
       </c>
       <c r="D493" s="6" t="inlineStr">
         <is>
           <t>35:45</t>
         </is>
       </c>
       <c r="E493" s="6" t="inlineStr">
         <is>
           <t>35:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="494">
       <c r="A494" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B494" s="9" t="inlineStr">
         <is>
           <t>Jesper Knoop</t>
         </is>
       </c>
       <c r="C494" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D494" s="8" t="inlineStr">
         <is>
           <t>36:04</t>
         </is>
       </c>
       <c r="E494" s="8" t="inlineStr">
         <is>
           <t>36:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="495">
       <c r="A495" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B495" s="7" t="inlineStr">
         <is>
           <t>Marco Mijnheer</t>
         </is>
       </c>
       <c r="C495" s="7" t="inlineStr">
         <is>
           <t>Voshaar Outdoor SEC</t>
         </is>
       </c>
       <c r="D495" s="6" t="inlineStr">
         <is>
           <t>36:11</t>
         </is>
       </c>
       <c r="E495" s="6" t="inlineStr">
         <is>
           <t>36:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="496">
       <c r="A496" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B496" s="9" t="inlineStr">
         <is>
           <t>Jeroen Bal</t>
         </is>
       </c>
       <c r="C496" s="9" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D496" s="8" t="inlineStr">
         <is>
           <t>36:15</t>
         </is>
       </c>
       <c r="E496" s="8" t="inlineStr">
         <is>
           <t>36:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="497">
       <c r="A497" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B497" s="7" t="inlineStr">
         <is>
           <t>Teun Druijf</t>
         </is>
       </c>
       <c r="C497" s="7" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D497" s="6" t="inlineStr">
         <is>
           <t>36:34</t>
         </is>
       </c>
       <c r="E497" s="6" t="inlineStr">
         <is>
           <t>36:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="498">
       <c r="A498" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B498" s="9" t="inlineStr">
         <is>
           <t>Erwin Haers</t>
         </is>
       </c>
       <c r="C498" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D498" s="8" t="inlineStr">
         <is>
           <t>36:36</t>
         </is>
       </c>
       <c r="E498" s="8" t="inlineStr">
         <is>
           <t>36:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="499">
       <c r="A499" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B499" s="7" t="inlineStr">
         <is>
           <t>Pieter van Langen</t>
         </is>
       </c>
       <c r="C499" s="7" t="inlineStr">
         <is>
           <t>GAC Hilversum</t>
         </is>
       </c>
       <c r="D499" s="6" t="inlineStr">
         <is>
           <t>36:47</t>
         </is>
       </c>
       <c r="E499" s="6" t="inlineStr">
         <is>
           <t>36:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="500">
       <c r="A500" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B500" s="9" t="inlineStr">
         <is>
           <t>Daan van Ommeren</t>
         </is>
       </c>
       <c r="C500" s="9" t="inlineStr">
         <is>
           <t>Garderen</t>
         </is>
       </c>
       <c r="D500" s="8" t="inlineStr">
         <is>
           <t>37:04</t>
         </is>
       </c>
       <c r="E500" s="8" t="inlineStr">
         <is>
           <t>37:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="501">
       <c r="A501" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B501" s="7" t="inlineStr">
         <is>
           <t>Yark Hazewinkel</t>
         </is>
       </c>
       <c r="C501" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D501" s="6" t="inlineStr">
         <is>
           <t>37:16</t>
         </is>
       </c>
       <c r="E501" s="6" t="inlineStr">
         <is>
           <t>37:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="502">
       <c r="A502" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B502" s="9" t="inlineStr">
         <is>
           <t>Pieter-bas Kimmel</t>
         </is>
       </c>
       <c r="C502" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D502" s="8" t="inlineStr">
         <is>
           <t>37:54</t>
         </is>
       </c>
       <c r="E502" s="8" t="inlineStr">
         <is>
           <t>37:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="503">
       <c r="A503" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B503" s="7" t="inlineStr">
         <is>
           <t>Mart Reiling</t>
         </is>
       </c>
       <c r="C503" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D503" s="6" t="inlineStr">
         <is>
           <t>37:55</t>
         </is>
       </c>
       <c r="E503" s="6" t="inlineStr">
         <is>
           <t>37:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="504">
       <c r="A504" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B504" s="9" t="inlineStr">
         <is>
           <t>Bert Lammers</t>
         </is>
       </c>
       <c r="C504" s="9" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D504" s="8" t="inlineStr">
         <is>
           <t>38:12</t>
         </is>
       </c>
       <c r="E504" s="8" t="inlineStr">
         <is>
           <t>38:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="505">
       <c r="A505" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B505" s="7" t="inlineStr">
         <is>
           <t>Kevin Roovers</t>
         </is>
       </c>
       <c r="C505" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D505" s="6" t="inlineStr">
         <is>
           <t>38:35</t>
         </is>
       </c>
       <c r="E505" s="6" t="inlineStr">
         <is>
           <t>38:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="506">
       <c r="A506" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B506" s="9" t="inlineStr">
         <is>
           <t>Jorn Witteveen</t>
         </is>
       </c>
       <c r="C506" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D506" s="8" t="inlineStr">
         <is>
           <t>38:46</t>
         </is>
       </c>
       <c r="E506" s="8" t="inlineStr">
         <is>
           <t>38:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="507">
       <c r="A507" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B507" s="7" t="inlineStr">
         <is>
           <t>Cees Colijn</t>
         </is>
       </c>
       <c r="C507" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D507" s="6" t="inlineStr">
         <is>
           <t>38:47</t>
         </is>
       </c>
       <c r="E507" s="6" t="inlineStr">
         <is>
           <t>38:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
       <c r="A508" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B508" s="9" t="inlineStr">
         <is>
           <t>Roderick Knipsael</t>
         </is>
       </c>
       <c r="C508" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
           <t>38:50</t>
         </is>
       </c>
       <c r="E508" s="8" t="inlineStr">
         <is>
           <t>38:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
       <c r="A509" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
           <t>Gerard de Graaf</t>
         </is>
       </c>
       <c r="C509" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D509" s="6" t="inlineStr">
         <is>
           <t>38:53</t>
         </is>
       </c>
       <c r="E509" s="6" t="inlineStr">
         <is>
           <t>38:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="510">
       <c r="A510" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B510" s="9" t="inlineStr">
         <is>
           <t>Ben van Zelst</t>
         </is>
       </c>
       <c r="C510" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D510" s="8" t="inlineStr">
         <is>
           <t>39:06</t>
         </is>
       </c>
       <c r="E510" s="8" t="inlineStr">
         <is>
           <t>39:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="511">
       <c r="A511" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/24</t>
         </is>
       </c>
       <c r="B511" s="7" t="inlineStr">
         <is>
           <t>Fabian Raaijman</t>
         </is>
       </c>
       <c r="C511" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D511" s="6" t="inlineStr">
         <is>
           <t>39:10</t>
         </is>
       </c>
       <c r="E511" s="6" t="inlineStr">
         <is>
           <t>39:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="512">
       <c r="A512" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/25</t>
         </is>
       </c>
       <c r="B512" s="9" t="inlineStr">
         <is>
           <t>Wybren Wierenga</t>
         </is>
       </c>
       <c r="C512" s="9" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D512" s="8" t="inlineStr">
         <is>
           <t>39:22</t>
         </is>
       </c>
       <c r="E512" s="8" t="inlineStr">
         <is>
           <t>39:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="513">
       <c r="A513" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/26</t>
         </is>
       </c>
       <c r="B513" s="7" t="inlineStr">
         <is>
           <t>Erik Meijer</t>
         </is>
       </c>
       <c r="C513" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D513" s="6" t="inlineStr">
         <is>
           <t>39:23</t>
         </is>
       </c>
       <c r="E513" s="6" t="inlineStr">
         <is>
           <t>39:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
       <c r="A514" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/28</t>
         </is>
       </c>
       <c r="B514" s="9" t="inlineStr">
         <is>
           <t>Peter Mulder</t>
         </is>
       </c>
       <c r="C514" s="9" t="inlineStr">
         <is>
           <t>avVN</t>
         </is>
       </c>
       <c r="D514" s="8" t="inlineStr">
         <is>
           <t>39:30</t>
         </is>
       </c>
       <c r="E514" s="8" t="inlineStr">
         <is>
           <t>39:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="515">
       <c r="A515" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/29</t>
         </is>
       </c>
       <c r="B515" s="7" t="inlineStr">
         <is>
           <t>Gerben de Graaf</t>
         </is>
       </c>
       <c r="C515" s="7" t="inlineStr">
         <is>
           <t>U-Track</t>
         </is>
       </c>
       <c r="D515" s="6" t="inlineStr">
         <is>
           <t>39:39</t>
         </is>
       </c>
       <c r="E515" s="6" t="inlineStr">
         <is>
           <t>39:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="516">
       <c r="A516" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/30</t>
         </is>
       </c>
       <c r="B516" s="9" t="inlineStr">
         <is>
           <t>Tim Kraal</t>
         </is>
       </c>
       <c r="C516" s="9" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D516" s="8" t="inlineStr">
         <is>
           <t>39:43</t>
         </is>
       </c>
       <c r="E516" s="8" t="inlineStr">
         <is>
           <t>39:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="517">
       <c r="A517" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/31</t>
         </is>
       </c>
       <c r="B517" s="7" t="inlineStr">
         <is>
           <t>Martijn de Roon</t>
         </is>
       </c>
       <c r="C517" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D517" s="6" t="inlineStr">
         <is>
           <t>39:47</t>
         </is>
       </c>
       <c r="E517" s="6" t="inlineStr">
         <is>
           <t>39:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="518">
       <c r="A518" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/32</t>
         </is>
       </c>
       <c r="B518" s="9" t="inlineStr">
         <is>
           <t>Guido van Gelder</t>
         </is>
       </c>
       <c r="C518" s="9" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D518" s="8" t="inlineStr">
         <is>
           <t>39:48</t>
         </is>
       </c>
       <c r="E518" s="8" t="inlineStr">
         <is>
           <t>39:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="519">
       <c r="A519" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/33</t>
         </is>
       </c>
       <c r="B519" s="7" t="inlineStr">
         <is>
           <t>Paul Brundel</t>
         </is>
       </c>
       <c r="C519" s="7" t="inlineStr">
         <is>
           <t>ALTIS HAAS 40 MIN</t>
         </is>
       </c>
       <c r="D519" s="6" t="inlineStr">
         <is>
           <t>39:49</t>
         </is>
       </c>
       <c r="E519" s="6" t="inlineStr">
         <is>
           <t>39:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="520">
       <c r="A520" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/34</t>
         </is>
       </c>
       <c r="B520" s="9" t="inlineStr">
         <is>
           <t>Sander Bolink</t>
         </is>
       </c>
       <c r="C520" s="9" t="inlineStr">
         <is>
           <t>Aalten</t>
         </is>
       </c>
       <c r="D520" s="8" t="inlineStr">
         <is>
           <t>40:12</t>
         </is>
       </c>
       <c r="E520" s="8" t="inlineStr">
         <is>
           <t>40:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="521">
       <c r="A521" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/35</t>
         </is>
       </c>
       <c r="B521" s="7" t="inlineStr">
         <is>
           <t>Lars van der Linden</t>
         </is>
       </c>
       <c r="C521" s="7" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D521" s="6" t="inlineStr">
         <is>
           <t>40:12</t>
         </is>
       </c>
       <c r="E521" s="6" t="inlineStr">
         <is>
           <t>40:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="522">
       <c r="A522" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/36</t>
         </is>
       </c>
       <c r="B522" s="9" t="inlineStr">
         <is>
           <t>Wim Ummels</t>
         </is>
       </c>
       <c r="C522" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D522" s="8" t="inlineStr">
         <is>
           <t>40:25</t>
         </is>
       </c>
       <c r="E522" s="8" t="inlineStr">
         <is>
           <t>40:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="523">
       <c r="A523" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/37</t>
         </is>
       </c>
       <c r="B523" s="7" t="inlineStr">
         <is>
           <t>Stefan van der Zijden</t>
         </is>
       </c>
       <c r="C523" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D523" s="6" t="inlineStr">
         <is>
           <t>40:31</t>
         </is>
       </c>
       <c r="E523" s="6" t="inlineStr">
         <is>
           <t>40:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="524">
       <c r="A524" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/38</t>
         </is>
       </c>
       <c r="B524" s="9" t="inlineStr">
         <is>
           <t>David Regtien</t>
         </is>
       </c>
       <c r="C524" s="9" t="inlineStr">
         <is>
           <t>Loopgroep Ulvenhout</t>
         </is>
       </c>
       <c r="D524" s="8" t="inlineStr">
         <is>
           <t>40:36</t>
         </is>
       </c>
       <c r="E524" s="8" t="inlineStr">
         <is>
           <t>40:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="525">
       <c r="A525" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/39</t>
         </is>
       </c>
       <c r="B525" s="7" t="inlineStr">
         <is>
           <t>Henri Bolk</t>
         </is>
       </c>
       <c r="C525" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D525" s="6" t="inlineStr">
         <is>
           <t>40:38</t>
         </is>
       </c>
       <c r="E525" s="6" t="inlineStr">
         <is>
           <t>40:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="526">
       <c r="A526" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/40</t>
         </is>
       </c>
       <c r="B526" s="9" t="inlineStr">
         <is>
           <t>Roderik Loos</t>
         </is>
       </c>
       <c r="C526" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D526" s="8" t="inlineStr">
         <is>
           <t>40:48</t>
         </is>
       </c>
       <c r="E526" s="8" t="inlineStr">
         <is>
           <t>40:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="527">
       <c r="A527" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/41</t>
         </is>
       </c>
       <c r="B527" s="7" t="inlineStr">
         <is>
           <t>Philip Berendsen</t>
         </is>
       </c>
       <c r="C527" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D527" s="6" t="inlineStr">
         <is>
           <t>41:19</t>
         </is>
       </c>
       <c r="E527" s="6" t="inlineStr">
         <is>
           <t>41:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="528">
       <c r="A528" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/42</t>
         </is>
       </c>
       <c r="B528" s="9" t="inlineStr">
         <is>
           <t>Ben veldhuizen</t>
         </is>
       </c>
       <c r="C528" s="9" t="inlineStr">
         <is>
           <t>Nijkerk Gld</t>
         </is>
       </c>
       <c r="D528" s="8" t="inlineStr">
         <is>
           <t>41:22</t>
         </is>
       </c>
       <c r="E528" s="8" t="inlineStr">
         <is>
           <t>41:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="529">
       <c r="A529" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/43</t>
         </is>
       </c>
       <c r="B529" s="7" t="inlineStr">
         <is>
           <t>Peter van Stijn</t>
         </is>
       </c>
       <c r="C529" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D529" s="6" t="inlineStr">
         <is>
           <t>41:24</t>
         </is>
       </c>
       <c r="E529" s="6" t="inlineStr">
         <is>
           <t>41:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="530">
       <c r="A530" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/44</t>
         </is>
       </c>
       <c r="B530" s="9" t="inlineStr">
         <is>
           <t>Milan Israel</t>
         </is>
       </c>
       <c r="C530" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D530" s="8" t="inlineStr">
         <is>
           <t>41:32</t>
         </is>
       </c>
       <c r="E530" s="8" t="inlineStr">
         <is>
           <t>41:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="531">
       <c r="A531" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/45</t>
         </is>
       </c>
       <c r="B531" s="7" t="inlineStr">
         <is>
           <t>Dirk van Munster</t>
         </is>
       </c>
       <c r="C531" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D531" s="6" t="inlineStr">
         <is>
           <t>41:33</t>
         </is>
       </c>
       <c r="E531" s="6" t="inlineStr">
         <is>
           <t>41:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="532">
       <c r="A532" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/46</t>
         </is>
       </c>
       <c r="B532" s="9" t="inlineStr">
         <is>
           <t>Melvin Kouijzer</t>
         </is>
       </c>
       <c r="C532" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D532" s="8" t="inlineStr">
         <is>
           <t>41:45</t>
         </is>
       </c>
       <c r="E532" s="8" t="inlineStr">
         <is>
           <t>41:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="533">
       <c r="A533" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/48</t>
         </is>
       </c>
       <c r="B533" s="7" t="inlineStr">
         <is>
           <t>Robert Scholte</t>
         </is>
       </c>
       <c r="C533" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D533" s="6" t="inlineStr">
         <is>
           <t>41:48</t>
         </is>
       </c>
       <c r="E533" s="6" t="inlineStr">
         <is>
           <t>41:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="534">
       <c r="A534" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/49</t>
         </is>
       </c>
       <c r="B534" s="9" t="inlineStr">
         <is>
           <t>Rob robbesom</t>
         </is>
       </c>
       <c r="C534" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D534" s="8" t="inlineStr">
         <is>
           <t>41:52</t>
         </is>
       </c>
       <c r="E534" s="8" t="inlineStr">
         <is>
           <t>41:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="535">
       <c r="A535" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/50</t>
         </is>
       </c>
       <c r="B535" s="7" t="inlineStr">
         <is>
           <t>Jaap Sturm</t>
         </is>
       </c>
       <c r="C535" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D535" s="6" t="inlineStr">
         <is>
           <t>41:59</t>
         </is>
       </c>
       <c r="E535" s="6" t="inlineStr">
         <is>
           <t>41:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="536">
       <c r="A536" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/51</t>
         </is>
       </c>
       <c r="B536" s="9" t="inlineStr">
         <is>
           <t>Kris Lee</t>
         </is>
       </c>
       <c r="C536" s="9" t="inlineStr">
         <is>
           <t>Nederhorst den Berg</t>
         </is>
       </c>
       <c r="D536" s="8" t="inlineStr">
         <is>
           <t>42:03</t>
         </is>
       </c>
       <c r="E536" s="8" t="inlineStr">
         <is>
           <t>41:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="537">
       <c r="A537" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/52</t>
         </is>
       </c>
       <c r="B537" s="7" t="inlineStr">
         <is>
           <t>Martijn van der Woud</t>
         </is>
       </c>
       <c r="C537" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D537" s="6" t="inlineStr">
         <is>
           <t>42:18</t>
         </is>
       </c>
       <c r="E537" s="6" t="inlineStr">
         <is>
           <t>42:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="538">
       <c r="A538" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/53</t>
         </is>
       </c>
       <c r="B538" s="9" t="inlineStr">
         <is>
           <t>Ron Heideman</t>
         </is>
       </c>
       <c r="C538" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D538" s="8" t="inlineStr">
         <is>
           <t>42:26</t>
         </is>
       </c>
       <c r="E538" s="8" t="inlineStr">
         <is>
           <t>42:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="539">
       <c r="A539" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/54</t>
         </is>
       </c>
       <c r="B539" s="7" t="inlineStr">
         <is>
           <t>Erik van Buuren</t>
         </is>
       </c>
       <c r="C539" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D539" s="6" t="inlineStr">
         <is>
           <t>42:37</t>
         </is>
       </c>
       <c r="E539" s="6" t="inlineStr">
         <is>
           <t>42:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="540">
       <c r="A540" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/55</t>
         </is>
       </c>
       <c r="B540" s="9" t="inlineStr">
         <is>
           <t>Dooitze Dijkstra</t>
         </is>
       </c>
       <c r="C540" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D540" s="8" t="inlineStr">
         <is>
           <t>42:48</t>
         </is>
       </c>
       <c r="E540" s="8" t="inlineStr">
         <is>
           <t>42:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="541">
       <c r="A541" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/56</t>
         </is>
       </c>
       <c r="B541" s="7" t="inlineStr">
         <is>
           <t>Martin van der Maarel</t>
         </is>
       </c>
       <c r="C541" s="7" t="inlineStr">
         <is>
           <t>Den Hoorn Zh</t>
         </is>
       </c>
       <c r="D541" s="6" t="inlineStr">
         <is>
           <t>43:00</t>
         </is>
       </c>
       <c r="E541" s="6" t="inlineStr">
         <is>
           <t>42:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="542">
       <c r="A542" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/57</t>
         </is>
       </c>
       <c r="B542" s="9" t="inlineStr">
         <is>
           <t>Bauke Rotman</t>
         </is>
       </c>
       <c r="C542" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D542" s="8" t="inlineStr">
         <is>
           <t>43:05</t>
         </is>
       </c>
       <c r="E542" s="8" t="inlineStr">
         <is>
           <t>42:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="543">
       <c r="A543" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/58</t>
         </is>
       </c>
       <c r="B543" s="7" t="inlineStr">
         <is>
           <t>Jos van de Pol</t>
         </is>
       </c>
       <c r="C543" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D543" s="6" t="inlineStr">
         <is>
           <t>43:06</t>
         </is>
       </c>
       <c r="E543" s="6" t="inlineStr">
         <is>
           <t>43:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="544">
       <c r="A544" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/61</t>
         </is>
       </c>
       <c r="B544" s="9" t="inlineStr">
         <is>
           <t>Pascal Zoetbrood</t>
         </is>
       </c>
       <c r="C544" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D544" s="8" t="inlineStr">
         <is>
           <t>43:28</t>
         </is>
       </c>
       <c r="E544" s="8" t="inlineStr">
         <is>
           <t>43:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="545">
       <c r="A545" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/62</t>
         </is>
       </c>
       <c r="B545" s="7" t="inlineStr">
         <is>
           <t>Joost Folkers</t>
         </is>
       </c>
       <c r="C545" s="7" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D545" s="6" t="inlineStr">
         <is>
           <t>43:31</t>
         </is>
       </c>
       <c r="E545" s="6" t="inlineStr">
         <is>
           <t>43:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="546">
       <c r="A546" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/63</t>
         </is>
       </c>
       <c r="B546" s="9" t="inlineStr">
         <is>
           <t>Henk-Jan van den Hoorn</t>
         </is>
       </c>
       <c r="C546" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D546" s="8" t="inlineStr">
         <is>
           <t>43:35</t>
         </is>
       </c>
       <c r="E546" s="8" t="inlineStr">
         <is>
           <t>43:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="547">
       <c r="A547" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/64</t>
         </is>
       </c>
       <c r="B547" s="7" t="inlineStr">
         <is>
           <t>Aron Blankestijn</t>
         </is>
       </c>
       <c r="C547" s="7" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D547" s="6" t="inlineStr">
         <is>
           <t>43:42</t>
         </is>
       </c>
       <c r="E547" s="6" t="inlineStr">
         <is>
           <t>43:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="548">
       <c r="A548" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/65</t>
         </is>
       </c>
       <c r="B548" s="9" t="inlineStr">
         <is>
           <t>Ivo de Wilde</t>
         </is>
       </c>
       <c r="C548" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D548" s="8" t="inlineStr">
         <is>
           <t>43:46</t>
         </is>
       </c>
       <c r="E548" s="8" t="inlineStr">
         <is>
           <t>43:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="549">
       <c r="A549" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/66</t>
         </is>
       </c>
       <c r="B549" s="7" t="inlineStr">
         <is>
           <t>Zeger-Jan van de Weg</t>
         </is>
       </c>
       <c r="C549" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D549" s="6" t="inlineStr">
         <is>
           <t>43:47</t>
         </is>
       </c>
       <c r="E549" s="6" t="inlineStr">
         <is>
           <t>43:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="550">
       <c r="A550" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/67</t>
         </is>
       </c>
       <c r="B550" s="9" t="inlineStr">
         <is>
           <t>Jaap Vreeswijk</t>
         </is>
       </c>
       <c r="C550" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D550" s="8" t="inlineStr">
         <is>
           <t>44:10</t>
         </is>
       </c>
       <c r="E550" s="8" t="inlineStr">
         <is>
           <t>44:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="551">
       <c r="A551" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/68</t>
         </is>
       </c>
       <c r="B551" s="7" t="inlineStr">
         <is>
           <t>Marvin Aaron</t>
         </is>
       </c>
       <c r="C551" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D551" s="6" t="inlineStr">
         <is>
           <t>44:20</t>
         </is>
       </c>
       <c r="E551" s="6" t="inlineStr">
         <is>
           <t>44:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="552">
       <c r="A552" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/69</t>
         </is>
       </c>
       <c r="B552" s="9" t="inlineStr">
         <is>
           <t>Rob Snoeren</t>
         </is>
       </c>
       <c r="C552" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D552" s="8" t="inlineStr">
         <is>
           <t>44:28</t>
         </is>
       </c>
       <c r="E552" s="8" t="inlineStr">
         <is>
           <t>44:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="553">
       <c r="A553" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/70</t>
         </is>
       </c>
       <c r="B553" s="7" t="inlineStr">
         <is>
           <t>Bram Snoeren</t>
         </is>
       </c>
       <c r="C553" s="7" t="inlineStr">
         <is>
           <t>Waalwijk</t>
         </is>
       </c>
       <c r="D553" s="6" t="inlineStr">
         <is>
           <t>44:28</t>
         </is>
       </c>
       <c r="E553" s="6" t="inlineStr">
         <is>
           <t>44:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="554">
       <c r="A554" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/71</t>
         </is>
       </c>
       <c r="B554" s="9" t="inlineStr">
         <is>
           <t>Pieter de Bruin</t>
         </is>
       </c>
       <c r="C554" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D554" s="8" t="inlineStr">
         <is>
           <t>44:38</t>
         </is>
       </c>
       <c r="E554" s="8" t="inlineStr">
         <is>
           <t>44:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="555">
       <c r="A555" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/73</t>
         </is>
       </c>
       <c r="B555" s="7" t="inlineStr">
         <is>
           <t>Maarten Kuiper</t>
         </is>
       </c>
       <c r="C555" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D555" s="6" t="inlineStr">
         <is>
           <t>44:39</t>
         </is>
       </c>
       <c r="E555" s="6" t="inlineStr">
         <is>
           <t>44:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="556">
       <c r="A556" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/74</t>
         </is>
       </c>
       <c r="B556" s="9" t="inlineStr">
         <is>
           <t>Sidney Mac Gillavry</t>
         </is>
       </c>
       <c r="C556" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D556" s="8" t="inlineStr">
         <is>
           <t>44:45</t>
         </is>
       </c>
       <c r="E556" s="8" t="inlineStr">
         <is>
           <t>44:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="557">
       <c r="A557" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/75</t>
         </is>
       </c>
       <c r="B557" s="7" t="inlineStr">
         <is>
           <t>Rik Rosier</t>
         </is>
       </c>
       <c r="C557" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D557" s="6" t="inlineStr">
         <is>
           <t>44:49</t>
         </is>
       </c>
       <c r="E557" s="6" t="inlineStr">
         <is>
           <t>44:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="558">
       <c r="A558" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/76</t>
         </is>
       </c>
       <c r="B558" s="9" t="inlineStr">
         <is>
           <t>Sven van Veen</t>
         </is>
       </c>
       <c r="C558" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D558" s="8" t="inlineStr">
         <is>
           <t>44:51</t>
         </is>
       </c>
       <c r="E558" s="8" t="inlineStr">
         <is>
           <t>44:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="559">
       <c r="A559" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/77</t>
         </is>
       </c>
       <c r="B559" s="7" t="inlineStr">
         <is>
           <t>Tim Rosendahl</t>
         </is>
       </c>
       <c r="C559" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D559" s="6" t="inlineStr">
         <is>
           <t>44:54</t>
         </is>
       </c>
       <c r="E559" s="6" t="inlineStr">
         <is>
           <t>44:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="560">
       <c r="A560" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/78</t>
         </is>
       </c>
       <c r="B560" s="9" t="inlineStr">
         <is>
           <t>Eric Fitskie</t>
         </is>
       </c>
       <c r="C560" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D560" s="8" t="inlineStr">
         <is>
           <t>44:54</t>
         </is>
       </c>
       <c r="E560" s="8" t="inlineStr">
         <is>
           <t>44:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="561">
       <c r="A561" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/79</t>
         </is>
       </c>
       <c r="B561" s="7" t="inlineStr">
         <is>
           <t>Marco Stassen</t>
         </is>
       </c>
       <c r="C561" s="7" t="inlineStr">
         <is>
           <t>Spark</t>
         </is>
       </c>
       <c r="D561" s="6" t="inlineStr">
         <is>
           <t>44:55</t>
         </is>
       </c>
       <c r="E561" s="6" t="inlineStr">
         <is>
           <t>44:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="562">
       <c r="A562" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/81</t>
         </is>
       </c>
       <c r="B562" s="9" t="inlineStr">
         <is>
           <t>Harold de Vries</t>
         </is>
       </c>
       <c r="C562" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D562" s="8" t="inlineStr">
         <is>
           <t>45:00</t>
         </is>
       </c>
       <c r="E562" s="8" t="inlineStr">
         <is>
           <t>44:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="563">
       <c r="A563" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/82</t>
         </is>
       </c>
       <c r="B563" s="7" t="inlineStr">
         <is>
           <t>Bart Zanting</t>
         </is>
       </c>
       <c r="C563" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D563" s="6" t="inlineStr">
         <is>
           <t>45:00</t>
         </is>
       </c>
       <c r="E563" s="6" t="inlineStr">
         <is>
           <t>44:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="564">
       <c r="A564" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/84</t>
         </is>
       </c>
       <c r="B564" s="9" t="inlineStr">
         <is>
           <t>Mark van der Vorst</t>
         </is>
       </c>
       <c r="C564" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D564" s="8" t="inlineStr">
         <is>
           <t>45:02</t>
         </is>
       </c>
       <c r="E564" s="8" t="inlineStr">
         <is>
           <t>44:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="565">
       <c r="A565" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/85</t>
         </is>
       </c>
       <c r="B565" s="7" t="inlineStr">
         <is>
           <t>Joeri Gritter</t>
         </is>
       </c>
       <c r="C565" s="7" t="inlineStr">
         <is>
           <t>ALTIS HAAS 55 MIN</t>
         </is>
       </c>
       <c r="D565" s="6" t="inlineStr">
         <is>
           <t>45:02</t>
         </is>
       </c>
       <c r="E565" s="6" t="inlineStr">
         <is>
           <t>44:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="566">
       <c r="A566" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/86</t>
         </is>
       </c>
       <c r="B566" s="9" t="inlineStr">
         <is>
           <t>Arjen Brinkmann</t>
         </is>
       </c>
       <c r="C566" s="9" t="inlineStr">
         <is>
           <t>ALTIS HAAS 45 MIN</t>
         </is>
       </c>
       <c r="D566" s="8" t="inlineStr">
         <is>
           <t>45:02</t>
         </is>
       </c>
       <c r="E566" s="8" t="inlineStr">
         <is>
           <t>44:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="567">
       <c r="A567" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>79/88</t>
         </is>
       </c>
       <c r="B567" s="7" t="inlineStr">
         <is>
           <t>Erik ten Hove</t>
         </is>
       </c>
       <c r="C567" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D567" s="6" t="inlineStr">
         <is>
           <t>45:05</t>
         </is>
       </c>
       <c r="E567" s="6" t="inlineStr">
         <is>
           <t>44:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="568">
       <c r="A568" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>80/89</t>
         </is>
       </c>
       <c r="B568" s="9" t="inlineStr">
         <is>
           <t>Stijn Hannink</t>
         </is>
       </c>
       <c r="C568" s="9" t="inlineStr">
         <is>
           <t>Zenderen</t>
         </is>
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
           <t>45:16</t>
         </is>
       </c>
       <c r="E568" s="8" t="inlineStr">
         <is>
           <t>44:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="569">
       <c r="A569" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>81/91</t>
         </is>
       </c>
       <c r="B569" s="7" t="inlineStr">
         <is>
           <t>Bart Aalderink</t>
         </is>
       </c>
       <c r="C569" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D569" s="6" t="inlineStr">
         <is>
           <t>45:40</t>
         </is>
       </c>
       <c r="E569" s="6" t="inlineStr">
         <is>
           <t>45:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="570">
       <c r="A570" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>82/92</t>
         </is>
       </c>
       <c r="B570" s="9" t="inlineStr">
         <is>
           <t>Steyn Boers</t>
         </is>
       </c>
       <c r="C570" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D570" s="8" t="inlineStr">
         <is>
           <t>45:44</t>
         </is>
       </c>
       <c r="E570" s="8" t="inlineStr">
         <is>
           <t>44:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="571">
       <c r="A571" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>83/93</t>
         </is>
       </c>
       <c r="B571" s="7" t="inlineStr">
         <is>
           <t>Jeroen Spaargaren</t>
         </is>
       </c>
       <c r="C571" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D571" s="6" t="inlineStr">
         <is>
           <t>45:46</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr">
         <is>
           <t>45:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="572">
       <c r="A572" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>84/95</t>
         </is>
       </c>
       <c r="B572" s="9" t="inlineStr">
         <is>
           <t>M'hamed Ouarous</t>
         </is>
       </c>
       <c r="C572" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
           <t>45:51</t>
         </is>
       </c>
       <c r="E572" s="8" t="inlineStr">
         <is>
           <t>45:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="573">
       <c r="A573" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>85/97</t>
         </is>
       </c>
       <c r="B573" s="7" t="inlineStr">
         <is>
           <t>Fabian Bosscher</t>
         </is>
       </c>
       <c r="C573" s="7" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D573" s="6" t="inlineStr">
         <is>
           <t>45:54</t>
         </is>
       </c>
       <c r="E573" s="6" t="inlineStr">
         <is>
           <t>45:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="574">
       <c r="A574" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>86/98</t>
         </is>
       </c>
       <c r="B574" s="9" t="inlineStr">
         <is>
           <t>Milan Duijst</t>
         </is>
       </c>
       <c r="C574" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D574" s="8" t="inlineStr">
         <is>
           <t>45:55</t>
         </is>
       </c>
       <c r="E574" s="8" t="inlineStr">
         <is>
           <t>45:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="575">
       <c r="A575" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>87/99</t>
         </is>
       </c>
       <c r="B575" s="7" t="inlineStr">
         <is>
           <t>Kjeld Frints</t>
         </is>
       </c>
       <c r="C575" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D575" s="6" t="inlineStr">
         <is>
           <t>45:55</t>
         </is>
       </c>
       <c r="E575" s="6" t="inlineStr">
         <is>
           <t>45:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="576">
       <c r="A576" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>88/100</t>
         </is>
       </c>
       <c r="B576" s="9" t="inlineStr">
         <is>
           <t>Ralph Helmer</t>
         </is>
       </c>
       <c r="C576" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D576" s="8" t="inlineStr">
         <is>
           <t>45:56</t>
         </is>
       </c>
       <c r="E576" s="8" t="inlineStr">
         <is>
           <t>45:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="577">
       <c r="A577" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>89/101</t>
         </is>
       </c>
       <c r="B577" s="7" t="inlineStr">
         <is>
           <t>Tibout Hemmes</t>
         </is>
       </c>
       <c r="C577" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D577" s="6" t="inlineStr">
         <is>
           <t>45:56</t>
         </is>
       </c>
       <c r="E577" s="6" t="inlineStr">
         <is>
           <t>45:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="578">
       <c r="A578" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>90/102</t>
         </is>
       </c>
       <c r="B578" s="9" t="inlineStr">
         <is>
           <t>Ate Duursma</t>
         </is>
       </c>
       <c r="C578" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D578" s="8" t="inlineStr">
         <is>
           <t>46:00</t>
         </is>
       </c>
       <c r="E578" s="8" t="inlineStr">
         <is>
           <t>45:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="579">
       <c r="A579" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>91/104</t>
         </is>
       </c>
       <c r="B579" s="7" t="inlineStr">
         <is>
           <t>Gijs van Korlaar</t>
         </is>
       </c>
       <c r="C579" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D579" s="6" t="inlineStr">
         <is>
           <t>46:09</t>
         </is>
       </c>
       <c r="E579" s="6" t="inlineStr">
         <is>
           <t>46:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="580">
       <c r="A580" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>92/105</t>
         </is>
       </c>
       <c r="B580" s="9" t="inlineStr">
         <is>
           <t>Rutger Beumer</t>
         </is>
       </c>
       <c r="C580" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D580" s="8" t="inlineStr">
         <is>
           <t>46:10</t>
         </is>
       </c>
       <c r="E580" s="8" t="inlineStr">
         <is>
           <t>45:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="581">
       <c r="A581" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>93/107</t>
         </is>
       </c>
       <c r="B581" s="7" t="inlineStr">
         <is>
           <t>Mark Evenboer</t>
         </is>
       </c>
       <c r="C581" s="7" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D581" s="6" t="inlineStr">
         <is>
           <t>46:11</t>
         </is>
       </c>
       <c r="E581" s="6" t="inlineStr">
         <is>
           <t>46:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="582">
       <c r="A582" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>94/108</t>
         </is>
       </c>
       <c r="B582" s="9" t="inlineStr">
         <is>
           <t>Roel van Veen</t>
         </is>
       </c>
       <c r="C582" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D582" s="8" t="inlineStr">
         <is>
           <t>46:13</t>
         </is>
       </c>
       <c r="E582" s="8" t="inlineStr">
         <is>
           <t>46:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="583">
       <c r="A583" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>95/113</t>
         </is>
       </c>
       <c r="B583" s="7" t="inlineStr">
         <is>
           <t>Rhino den Ouden - de Rijk</t>
         </is>
       </c>
       <c r="C583" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D583" s="6" t="inlineStr">
         <is>
           <t>46:24</t>
         </is>
       </c>
       <c r="E583" s="6" t="inlineStr">
         <is>
           <t>46:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="584">
       <c r="A584" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>96/114</t>
         </is>
       </c>
       <c r="B584" s="9" t="inlineStr">
         <is>
           <t>Mark Baars</t>
         </is>
       </c>
       <c r="C584" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
           <t>46:29</t>
         </is>
       </c>
       <c r="E584" s="8" t="inlineStr">
         <is>
           <t>46:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="585">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>97/115</t>
         </is>
       </c>
       <c r="B585" s="7" t="inlineStr">
         <is>
           <t>Marcel Folgerts</t>
         </is>
       </c>
       <c r="C585" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D585" s="6" t="inlineStr">
         <is>
           <t>46:30</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr">
         <is>
           <t>46:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="586">
       <c r="A586" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>98/116</t>
         </is>
       </c>
       <c r="B586" s="9" t="inlineStr">
         <is>
           <t>Siemen van Ditmarsch</t>
         </is>
       </c>
       <c r="C586" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
           <t>46:35</t>
         </is>
       </c>
       <c r="E586" s="8" t="inlineStr">
         <is>
           <t>45:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="587">
       <c r="A587" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>99/117</t>
         </is>
       </c>
       <c r="B587" s="7" t="inlineStr">
         <is>
           <t>Berry Kok</t>
         </is>
       </c>
       <c r="C587" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D587" s="6" t="inlineStr">
         <is>
           <t>46:40</t>
         </is>
       </c>
       <c r="E587" s="6" t="inlineStr">
         <is>
           <t>45:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="588">
       <c r="A588" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>100/118</t>
         </is>
       </c>
       <c r="B588" s="9" t="inlineStr">
         <is>
           <t>Alex Lautenbach</t>
         </is>
       </c>
       <c r="C588" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
           <t>46:44</t>
         </is>
       </c>
       <c r="E588" s="8" t="inlineStr">
         <is>
           <t>46:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="589">
       <c r="A589" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>101/119</t>
         </is>
       </c>
       <c r="B589" s="7" t="inlineStr">
         <is>
           <t>Robert Heusinkveld</t>
         </is>
       </c>
       <c r="C589" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D589" s="6" t="inlineStr">
         <is>
           <t>46:53</t>
         </is>
       </c>
       <c r="E589" s="6" t="inlineStr">
         <is>
           <t>46:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="590">
       <c r="A590" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>102/121</t>
         </is>
       </c>
       <c r="B590" s="9" t="inlineStr">
         <is>
           <t>Robbert van Ekris</t>
         </is>
       </c>
       <c r="C590" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D590" s="8" t="inlineStr">
         <is>
           <t>47:04</t>
         </is>
       </c>
       <c r="E590" s="8" t="inlineStr">
         <is>
           <t>46:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="591">
       <c r="A591" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>103/122</t>
         </is>
       </c>
       <c r="B591" s="7" t="inlineStr">
         <is>
           <t>Jan Jansen</t>
         </is>
       </c>
       <c r="C591" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D591" s="6" t="inlineStr">
         <is>
           <t>47:06</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
           <t>46:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="592">
       <c r="A592" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>104/123</t>
         </is>
       </c>
       <c r="B592" s="9" t="inlineStr">
         <is>
           <t>Maarten Houtriet</t>
         </is>
       </c>
       <c r="C592" s="9" t="inlineStr">
         <is>
           <t>Bennekom</t>
         </is>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
           <t>47:06</t>
         </is>
       </c>
       <c r="E592" s="8" t="inlineStr">
         <is>
           <t>46:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="593">
       <c r="A593" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>105/125</t>
         </is>
       </c>
       <c r="B593" s="7" t="inlineStr">
         <is>
           <t>Erik Faassen</t>
         </is>
       </c>
       <c r="C593" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D593" s="6" t="inlineStr">
         <is>
           <t>47:16</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr">
         <is>
           <t>46:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="594">
       <c r="A594" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>106/126</t>
         </is>
       </c>
       <c r="B594" s="9" t="inlineStr">
         <is>
           <t>Rutger Rienks</t>
         </is>
       </c>
       <c r="C594" s="9" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
           <t>47:18</t>
         </is>
       </c>
       <c r="E594" s="8" t="inlineStr">
         <is>
           <t>47:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="595">
       <c r="A595" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>107/127</t>
         </is>
       </c>
       <c r="B595" s="7" t="inlineStr">
         <is>
           <t>Remy Vink</t>
         </is>
       </c>
       <c r="C595" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D595" s="6" t="inlineStr">
         <is>
           <t>47:19</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
           <t>46:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="596">
       <c r="A596" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>108/129</t>
         </is>
       </c>
       <c r="B596" s="9" t="inlineStr">
         <is>
           <t>Pauline Ubels</t>
         </is>
       </c>
       <c r="C596" s="9" t="inlineStr">
         <is>
           <t>Road Runners Zeist</t>
         </is>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
           <t>47:20</t>
         </is>
       </c>
       <c r="E596" s="8" t="inlineStr">
         <is>
           <t>47:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="597">
       <c r="A597" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>109/130</t>
         </is>
       </c>
       <c r="B597" s="7" t="inlineStr">
         <is>
           <t>Erwin van Hout</t>
         </is>
       </c>
       <c r="C597" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D597" s="6" t="inlineStr">
         <is>
           <t>47:20</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
           <t>46:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="598">
       <c r="A598" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>110/131</t>
         </is>
       </c>
       <c r="B598" s="9" t="inlineStr">
         <is>
           <t>Bernard Zuidema</t>
         </is>
       </c>
       <c r="C598" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
           <t>47:31</t>
         </is>
       </c>
       <c r="E598" s="8" t="inlineStr">
         <is>
           <t>47:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="599">
       <c r="A599" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>111/132</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
           <t>Ivo Rots</t>
         </is>
       </c>
       <c r="C599" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D599" s="6" t="inlineStr">
         <is>
           <t>47:31</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr">
         <is>
           <t>46:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="600">
       <c r="A600" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>112/135</t>
         </is>
       </c>
       <c r="B600" s="9" t="inlineStr">
         <is>
           <t>Rob Langezaal</t>
         </is>
       </c>
       <c r="C600" s="9" t="inlineStr">
         <is>
           <t>Hellas</t>
         </is>
       </c>
       <c r="D600" s="8" t="inlineStr">
         <is>
           <t>47:47</t>
         </is>
       </c>
       <c r="E600" s="8" t="inlineStr">
         <is>
           <t>47:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="601">
       <c r="A601" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>113/136</t>
         </is>
       </c>
       <c r="B601" s="7" t="inlineStr">
         <is>
           <t>Geert de Blecourt</t>
         </is>
       </c>
       <c r="C601" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D601" s="6" t="inlineStr">
         <is>
           <t>47:55</t>
         </is>
       </c>
       <c r="E601" s="6" t="inlineStr">
         <is>
           <t>47:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="602">
       <c r="A602" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>114/137</t>
         </is>
       </c>
       <c r="B602" s="9" t="inlineStr">
         <is>
           <t>Vincent van Yperen</t>
         </is>
       </c>
       <c r="C602" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
           <t>47:59</t>
         </is>
       </c>
       <c r="E602" s="8" t="inlineStr">
         <is>
           <t>47:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>115/138</t>
         </is>
       </c>
       <c r="B603" s="7" t="inlineStr">
         <is>
           <t>Gerard Klein</t>
         </is>
       </c>
       <c r="C603" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D603" s="6" t="inlineStr">
         <is>
           <t>48:01</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>47:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="604">
       <c r="A604" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>116/139</t>
         </is>
       </c>
       <c r="B604" s="9" t="inlineStr">
         <is>
           <t>Gerret Sanders</t>
         </is>
       </c>
       <c r="C604" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
           <t>48:07</t>
         </is>
       </c>
       <c r="E604" s="8" t="inlineStr">
         <is>
           <t>48:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>117/140</t>
         </is>
       </c>
       <c r="B605" s="7" t="inlineStr">
         <is>
           <t>Rabindra Bajracharya</t>
         </is>
       </c>
       <c r="C605" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D605" s="6" t="inlineStr">
         <is>
           <t>48:07</t>
         </is>
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
           <t>47:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="606">
       <c r="A606" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>118/141</t>
         </is>
       </c>
       <c r="B606" s="9" t="inlineStr">
         <is>
           <t>Stijn van Hogerwou</t>
         </is>
       </c>
       <c r="C606" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
           <t>48:09</t>
         </is>
       </c>
       <c r="E606" s="8" t="inlineStr">
         <is>
           <t>47:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="607">
       <c r="A607" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>119/142</t>
         </is>
       </c>
       <c r="B607" s="7" t="inlineStr">
         <is>
           <t>Luc-Jan Bulder WCH</t>
         </is>
       </c>
       <c r="C607" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D607" s="6" t="inlineStr">
         <is>
           <t>48:13</t>
         </is>
       </c>
       <c r="E607" s="6" t="inlineStr">
         <is>
           <t>48:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="608">
       <c r="A608" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>120/143</t>
         </is>
       </c>
       <c r="B608" s="9" t="inlineStr">
         <is>
           <t>Marcel de Jong</t>
         </is>
       </c>
       <c r="C608" s="9" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D608" s="8" t="inlineStr">
         <is>
           <t>48:18</t>
         </is>
       </c>
       <c r="E608" s="8" t="inlineStr">
         <is>
           <t>48:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="609">
       <c r="A609" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>121/144</t>
         </is>
       </c>
       <c r="B609" s="7" t="inlineStr">
         <is>
           <t>Martijn Weghorst</t>
         </is>
       </c>
       <c r="C609" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D609" s="6" t="inlineStr">
         <is>
           <t>48:19</t>
         </is>
       </c>
       <c r="E609" s="6" t="inlineStr">
         <is>
           <t>48:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="610">
       <c r="A610" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>122/148</t>
         </is>
       </c>
       <c r="B610" s="9" t="inlineStr">
         <is>
           <t>Marco Smit</t>
         </is>
       </c>
       <c r="C610" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D610" s="8" t="inlineStr">
         <is>
           <t>48:34</t>
         </is>
       </c>
       <c r="E610" s="8" t="inlineStr">
         <is>
           <t>47:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="611">
       <c r="A611" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>123/150</t>
         </is>
       </c>
       <c r="B611" s="7" t="inlineStr">
         <is>
           <t>Patrick de Lange</t>
         </is>
       </c>
       <c r="C611" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D611" s="6" t="inlineStr">
         <is>
           <t>48:42</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr">
         <is>
           <t>48:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="612">
       <c r="A612" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>124/151</t>
         </is>
       </c>
       <c r="B612" s="9" t="inlineStr">
         <is>
           <t>Nico Klomp</t>
         </is>
       </c>
       <c r="C612" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D612" s="8" t="inlineStr">
         <is>
           <t>48:48</t>
         </is>
       </c>
       <c r="E612" s="8" t="inlineStr">
         <is>
           <t>48:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="613">
       <c r="A613" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>125/152</t>
         </is>
       </c>
       <c r="B613" s="7" t="inlineStr">
         <is>
           <t>David Brinkmann</t>
         </is>
       </c>
       <c r="C613" s="7" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D613" s="6" t="inlineStr">
         <is>
           <t>48:50</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr">
         <is>
           <t>48:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="614">
       <c r="A614" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>126/153</t>
         </is>
       </c>
       <c r="B614" s="9" t="inlineStr">
         <is>
           <t>Eddie Metz</t>
         </is>
       </c>
       <c r="C614" s="9" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
           <t>48:52</t>
         </is>
       </c>
       <c r="E614" s="8" t="inlineStr">
         <is>
           <t>48:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="615">
       <c r="A615" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>127/154</t>
         </is>
       </c>
       <c r="B615" s="7" t="inlineStr">
         <is>
           <t>Theo Mos</t>
         </is>
       </c>
       <c r="C615" s="7" t="inlineStr">
         <is>
           <t>Rotterdam Atletiek</t>
         </is>
       </c>
       <c r="D615" s="6" t="inlineStr">
         <is>
           <t>48:53</t>
         </is>
       </c>
       <c r="E615" s="6" t="inlineStr">
         <is>
           <t>47:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="616">
       <c r="A616" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>128/155</t>
         </is>
       </c>
       <c r="B616" s="9" t="inlineStr">
         <is>
           <t>Julian Smink</t>
         </is>
       </c>
       <c r="C616" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D616" s="8" t="inlineStr">
         <is>
           <t>48:55</t>
         </is>
       </c>
       <c r="E616" s="8" t="inlineStr">
         <is>
           <t>48:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="617">
       <c r="A617" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>129/157</t>
         </is>
       </c>
       <c r="B617" s="7" t="inlineStr">
         <is>
           <t>Thomas Dollé</t>
         </is>
       </c>
       <c r="C617" s="7" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D617" s="6" t="inlineStr">
         <is>
           <t>48:58</t>
         </is>
       </c>
       <c r="E617" s="6" t="inlineStr">
         <is>
           <t>48:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="618">
       <c r="A618" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>130/158</t>
         </is>
       </c>
       <c r="B618" s="9" t="inlineStr">
         <is>
           <t>Julian stoffel</t>
         </is>
       </c>
       <c r="C618" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
           <t>49:03</t>
         </is>
       </c>
       <c r="E618" s="8" t="inlineStr">
         <is>
           <t>48:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="619">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>131/159</t>
         </is>
       </c>
       <c r="B619" s="7" t="inlineStr">
         <is>
           <t>Marcel Gillemans</t>
         </is>
       </c>
       <c r="C619" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D619" s="6" t="inlineStr">
         <is>
           <t>49:04</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr">
         <is>
           <t>48:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="620">
       <c r="A620" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>132/160</t>
         </is>
       </c>
       <c r="B620" s="9" t="inlineStr">
         <is>
           <t>Henk Pieters</t>
         </is>
       </c>
       <c r="C620" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D620" s="8" t="inlineStr">
         <is>
           <t>49:09</t>
         </is>
       </c>
       <c r="E620" s="8" t="inlineStr">
         <is>
           <t>48:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="621">
       <c r="A621" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>133/161</t>
         </is>
       </c>
       <c r="B621" s="7" t="inlineStr">
         <is>
           <t>Jaap Reijngoud</t>
         </is>
       </c>
       <c r="C621" s="7" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D621" s="6" t="inlineStr">
         <is>
           <t>49:09</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr">
         <is>
           <t>48:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="622">
       <c r="A622" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>134/162</t>
         </is>
       </c>
       <c r="B622" s="9" t="inlineStr">
         <is>
           <t>Thijn Vrugteveen</t>
         </is>
       </c>
       <c r="C622" s="9" t="inlineStr">
         <is>
           <t>Enschede</t>
         </is>
       </c>
       <c r="D622" s="8" t="inlineStr">
         <is>
           <t>49:10</t>
         </is>
       </c>
       <c r="E622" s="8" t="inlineStr">
         <is>
           <t>48:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="623">
       <c r="A623" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>135/163</t>
         </is>
       </c>
       <c r="B623" s="7" t="inlineStr">
         <is>
           <t>Rob Oostdam</t>
         </is>
       </c>
       <c r="C623" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D623" s="6" t="inlineStr">
         <is>
           <t>49:13</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr">
         <is>
           <t>48:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="624">
       <c r="A624" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>136/166</t>
         </is>
       </c>
       <c r="B624" s="9" t="inlineStr">
         <is>
           <t>Vincent Roering</t>
         </is>
       </c>
       <c r="C624" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D624" s="8" t="inlineStr">
         <is>
           <t>49:17</t>
         </is>
       </c>
       <c r="E624" s="8" t="inlineStr">
         <is>
           <t>48:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="625">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>137/167</t>
         </is>
       </c>
       <c r="B625" s="7" t="inlineStr">
         <is>
           <t>Onno Kok</t>
         </is>
       </c>
       <c r="C625" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D625" s="6" t="inlineStr">
         <is>
           <t>49:22</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr">
         <is>
           <t>48:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="626">
       <c r="A626" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>138/168</t>
         </is>
       </c>
       <c r="B626" s="9" t="inlineStr">
         <is>
           <t>Sjoerd Dormans</t>
         </is>
       </c>
       <c r="C626" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
           <t>49:24</t>
         </is>
       </c>
       <c r="E626" s="8" t="inlineStr">
         <is>
           <t>48:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="627">
       <c r="A627" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>139/170</t>
         </is>
       </c>
       <c r="B627" s="7" t="inlineStr">
         <is>
           <t>Joran Pijl</t>
         </is>
       </c>
       <c r="C627" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D627" s="6" t="inlineStr">
         <is>
           <t>49:30</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr">
         <is>
           <t>48:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="628">
       <c r="A628" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>140/171</t>
         </is>
       </c>
       <c r="B628" s="9" t="inlineStr">
         <is>
           <t>Paul Vincent</t>
         </is>
       </c>
       <c r="C628" s="9" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
           <t>49:31</t>
         </is>
       </c>
       <c r="E628" s="8" t="inlineStr">
         <is>
           <t>49:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="629">
       <c r="A629" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>141/172</t>
         </is>
       </c>
       <c r="B629" s="7" t="inlineStr">
         <is>
           <t>Wilco Duijst</t>
         </is>
       </c>
       <c r="C629" s="7" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D629" s="6" t="inlineStr">
         <is>
           <t>49:32</t>
         </is>
       </c>
       <c r="E629" s="6" t="inlineStr">
         <is>
           <t>49:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="630">
       <c r="A630" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>142/174</t>
         </is>
       </c>
       <c r="B630" s="9" t="inlineStr">
         <is>
           <t>David de Jong</t>
         </is>
       </c>
       <c r="C630" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D630" s="8" t="inlineStr">
         <is>
           <t>49:35</t>
         </is>
       </c>
       <c r="E630" s="8" t="inlineStr">
         <is>
           <t>48:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="631">
       <c r="A631" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>143/175</t>
         </is>
       </c>
       <c r="B631" s="7" t="inlineStr">
         <is>
           <t>Rogier Alvares</t>
         </is>
       </c>
       <c r="C631" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D631" s="6" t="inlineStr">
         <is>
           <t>49:36</t>
         </is>
       </c>
       <c r="E631" s="6" t="inlineStr">
         <is>
           <t>48:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="632">
       <c r="A632" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>144/176</t>
         </is>
       </c>
       <c r="B632" s="9" t="inlineStr">
         <is>
           <t>Frank Boerboom</t>
         </is>
       </c>
       <c r="C632" s="9" t="inlineStr">
         <is>
           <t>Road Runners Zeist</t>
         </is>
       </c>
       <c r="D632" s="8" t="inlineStr">
         <is>
           <t>49:40</t>
         </is>
       </c>
       <c r="E632" s="8" t="inlineStr">
         <is>
           <t>49:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="633">
       <c r="A633" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>145/177</t>
         </is>
       </c>
       <c r="B633" s="7" t="inlineStr">
         <is>
           <t>Martin Pijl</t>
         </is>
       </c>
       <c r="C633" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D633" s="6" t="inlineStr">
         <is>
           <t>49:40</t>
         </is>
       </c>
       <c r="E633" s="6" t="inlineStr">
         <is>
           <t>49:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="634">
       <c r="A634" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>146/178</t>
         </is>
       </c>
       <c r="B634" s="9" t="inlineStr">
         <is>
           <t>Maarten Hatzman</t>
         </is>
       </c>
       <c r="C634" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D634" s="8" t="inlineStr">
         <is>
           <t>49:43</t>
         </is>
       </c>
       <c r="E634" s="8" t="inlineStr">
         <is>
           <t>49:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="635">
       <c r="A635" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>147/179</t>
         </is>
       </c>
       <c r="B635" s="7" t="inlineStr">
         <is>
           <t>Zeger Knipmeijer</t>
         </is>
       </c>
       <c r="C635" s="7" t="inlineStr">
         <is>
           <t>ALTIS HAAS 50 MIN</t>
         </is>
       </c>
       <c r="D635" s="6" t="inlineStr">
         <is>
           <t>49:46</t>
         </is>
       </c>
       <c r="E635" s="6" t="inlineStr">
         <is>
           <t>49:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="636">
       <c r="A636" s="8" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>148/181</t>
         </is>
       </c>
       <c r="B636" s="9" t="inlineStr">
         <is>
           <t>Ton Voskuilen</t>
         </is>
       </c>
       <c r="C636" s="9" t="inlineStr">
         <is>
           <t>Nijkerkerveen</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
           <t>49:50</t>
         </is>
       </c>
       <c r="E636" s="8" t="inlineStr">
         <is>
           <t>49:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="637">
       <c r="A637" s="6" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>149/182</t>
         </is>
       </c>
       <c r="B637" s="7" t="inlineStr">
         <is>
           <t>Jacco Glerum</t>
         </is>
       </c>
       <c r="C637" s="7" t="inlineStr">
         <is>
           <t>Bleiswijk</t>
         </is>
       </c>
       <c r="D637" s="6" t="inlineStr">
         <is>
           <t>49:52</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr">
         <is>
           <t>49:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="638">
       <c r="A638" s="8" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>150/183</t>
         </is>
       </c>
       <c r="B638" s="9" t="inlineStr">
         <is>
           <t>Wim Kees van Dorp</t>
         </is>
       </c>
       <c r="C638" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
           <t>50:04</t>
         </is>
       </c>
       <c r="E638" s="8" t="inlineStr">
         <is>
           <t>49:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="639">
       <c r="A639" s="6" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>151/185</t>
         </is>
       </c>
       <c r="B639" s="7" t="inlineStr">
         <is>
           <t>Paul van Reeuwijk</t>
         </is>
       </c>
       <c r="C639" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D639" s="6" t="inlineStr">
         <is>
           <t>50:14</t>
         </is>
       </c>
       <c r="E639" s="6" t="inlineStr">
         <is>
           <t>49:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="640">
       <c r="A640" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>152/186</t>
         </is>
       </c>
       <c r="B640" s="9" t="inlineStr">
         <is>
           <t>Gijsbert Blokhuis</t>
         </is>
       </c>
       <c r="C640" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
           <t>50:17</t>
         </is>
       </c>
       <c r="E640" s="8" t="inlineStr">
         <is>
           <t>49:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="641">
       <c r="A641" s="6" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>153/188</t>
         </is>
       </c>
       <c r="B641" s="7" t="inlineStr">
         <is>
           <t>Lesly Brandenburg</t>
         </is>
       </c>
       <c r="C641" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D641" s="6" t="inlineStr">
         <is>
           <t>50:27</t>
         </is>
       </c>
       <c r="E641" s="6" t="inlineStr">
         <is>
           <t>50:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="642">
       <c r="A642" s="8" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>154/189</t>
         </is>
       </c>
       <c r="B642" s="9" t="inlineStr">
         <is>
           <t>Gijs de Kruijf</t>
         </is>
       </c>
       <c r="C642" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D642" s="8" t="inlineStr">
         <is>
           <t>50:28</t>
         </is>
       </c>
       <c r="E642" s="8" t="inlineStr">
         <is>
           <t>50:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="643">
       <c r="A643" s="6" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>155/191</t>
         </is>
       </c>
       <c r="B643" s="7" t="inlineStr">
         <is>
           <t>Roel Breet</t>
         </is>
       </c>
       <c r="C643" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D643" s="6" t="inlineStr">
         <is>
           <t>50:34</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr">
         <is>
           <t>50:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="644">
       <c r="A644" s="8" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>156/192</t>
         </is>
       </c>
       <c r="B644" s="9" t="inlineStr">
         <is>
           <t>Joost Lammers</t>
         </is>
       </c>
       <c r="C644" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
           <t>50:36</t>
         </is>
       </c>
       <c r="E644" s="8" t="inlineStr">
         <is>
           <t>49:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="645">
       <c r="A645" s="6" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>157/193</t>
         </is>
       </c>
       <c r="B645" s="7" t="inlineStr">
         <is>
           <t>Richard de Roos</t>
         </is>
       </c>
       <c r="C645" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D645" s="6" t="inlineStr">
         <is>
           <t>50:37</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
           <t>49:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="646">
       <c r="A646" s="8" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>158/194</t>
         </is>
       </c>
       <c r="B646" s="9" t="inlineStr">
         <is>
           <t>Ewout van der Kleij</t>
         </is>
       </c>
       <c r="C646" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
           <t>50:38</t>
         </is>
       </c>
       <c r="E646" s="8" t="inlineStr">
         <is>
           <t>50:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="647">
       <c r="A647" s="6" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>159/195</t>
         </is>
       </c>
       <c r="B647" s="7" t="inlineStr">
         <is>
           <t>Maarten Constant</t>
         </is>
       </c>
       <c r="C647" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D647" s="6" t="inlineStr">
         <is>
           <t>50:46</t>
         </is>
       </c>
       <c r="E647" s="6" t="inlineStr">
         <is>
           <t>50:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="648">
       <c r="A648" s="8" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>160/196</t>
         </is>
       </c>
       <c r="B648" s="9" t="inlineStr">
         <is>
           <t>Wouter Brink</t>
         </is>
       </c>
       <c r="C648" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D648" s="8" t="inlineStr">
         <is>
           <t>50:46</t>
         </is>
       </c>
       <c r="E648" s="8" t="inlineStr">
         <is>
           <t>50:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="649">
       <c r="A649" s="6" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>161/197</t>
         </is>
       </c>
       <c r="B649" s="7" t="inlineStr">
         <is>
           <t>Jorrit Houthuysen</t>
         </is>
       </c>
       <c r="C649" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D649" s="6" t="inlineStr">
         <is>
           <t>50:47</t>
         </is>
       </c>
       <c r="E649" s="6" t="inlineStr">
         <is>
           <t>49:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="650">
       <c r="A650" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>162/199</t>
         </is>
       </c>
       <c r="B650" s="9" t="inlineStr">
         <is>
           <t>Gerben Dam</t>
         </is>
       </c>
       <c r="C650" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D650" s="8" t="inlineStr">
         <is>
           <t>50:50</t>
         </is>
       </c>
       <c r="E650" s="8" t="inlineStr">
         <is>
           <t>50:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="651">
       <c r="A651" s="6" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>163/200</t>
         </is>
       </c>
       <c r="B651" s="7" t="inlineStr">
         <is>
           <t>Erwin van der Wel</t>
         </is>
       </c>
       <c r="C651" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D651" s="6" t="inlineStr">
         <is>
           <t>51:11</t>
         </is>
       </c>
       <c r="E651" s="6" t="inlineStr">
         <is>
           <t>50:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="652">
       <c r="A652" s="8" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>164/202</t>
         </is>
       </c>
       <c r="B652" s="9" t="inlineStr">
         <is>
           <t>Frank Huurdeman</t>
         </is>
       </c>
       <c r="C652" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D652" s="8" t="inlineStr">
         <is>
           <t>51:20</t>
         </is>
       </c>
       <c r="E652" s="8" t="inlineStr">
         <is>
           <t>50:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="653">
       <c r="A653" s="6" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>165/205</t>
         </is>
       </c>
       <c r="B653" s="7" t="inlineStr">
         <is>
           <t>Michel fiscalini</t>
         </is>
       </c>
       <c r="C653" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D653" s="6" t="inlineStr">
         <is>
           <t>51:21</t>
         </is>
       </c>
       <c r="E653" s="6" t="inlineStr">
         <is>
           <t>50:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="654">
       <c r="A654" s="8" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>166/206</t>
         </is>
       </c>
       <c r="B654" s="9" t="inlineStr">
         <is>
           <t>Michael Niblett</t>
         </is>
       </c>
       <c r="C654" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D654" s="8" t="inlineStr">
         <is>
           <t>51:25</t>
         </is>
       </c>
       <c r="E654" s="8" t="inlineStr">
         <is>
           <t>50:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="655">
       <c r="A655" s="6" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>167/207</t>
         </is>
       </c>
       <c r="B655" s="7" t="inlineStr">
         <is>
           <t>Rick Velthuijsen</t>
         </is>
       </c>
       <c r="C655" s="7" t="inlineStr">
         <is>
           <t>Naarden</t>
         </is>
       </c>
       <c r="D655" s="6" t="inlineStr">
         <is>
           <t>51:27</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr">
         <is>
           <t>50:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="656">
       <c r="A656" s="8" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>168/208</t>
         </is>
       </c>
       <c r="B656" s="9" t="inlineStr">
         <is>
           <t>Roy Schoemaker</t>
         </is>
       </c>
       <c r="C656" s="9" t="inlineStr">
         <is>
           <t>Beekbergen</t>
         </is>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
           <t>51:34</t>
         </is>
       </c>
       <c r="E656" s="8" t="inlineStr">
         <is>
           <t>51:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="657">
       <c r="A657" s="6" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>169/210</t>
         </is>
       </c>
       <c r="B657" s="7" t="inlineStr">
         <is>
           <t>Jildert Gaastra</t>
         </is>
       </c>
       <c r="C657" s="7" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D657" s="6" t="inlineStr">
         <is>
           <t>51:51</t>
         </is>
       </c>
       <c r="E657" s="6" t="inlineStr">
         <is>
           <t>51:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="658">
       <c r="A658" s="8" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>170/212</t>
         </is>
       </c>
       <c r="B658" s="9" t="inlineStr">
         <is>
           <t>Jasper Verweij</t>
         </is>
       </c>
       <c r="C658" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D658" s="8" t="inlineStr">
         <is>
           <t>51:57</t>
         </is>
       </c>
       <c r="E658" s="8" t="inlineStr">
         <is>
           <t>51:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="659">
       <c r="A659" s="6" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>171/213</t>
         </is>
       </c>
       <c r="B659" s="7" t="inlineStr">
         <is>
           <t>Michiel Bieshaar</t>
         </is>
       </c>
       <c r="C659" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D659" s="6" t="inlineStr">
         <is>
           <t>52:00</t>
         </is>
       </c>
       <c r="E659" s="6" t="inlineStr">
         <is>
           <t>51:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="660">
       <c r="A660" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>172/214</t>
         </is>
       </c>
       <c r="B660" s="9" t="inlineStr">
         <is>
           <t>Edo Oostenenk</t>
         </is>
       </c>
       <c r="C660" s="9" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D660" s="8" t="inlineStr">
         <is>
           <t>52:01</t>
         </is>
       </c>
       <c r="E660" s="8" t="inlineStr">
         <is>
           <t>51:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="661">
       <c r="A661" s="6" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>173/215</t>
         </is>
       </c>
       <c r="B661" s="7" t="inlineStr">
         <is>
           <t>Bernie Mets</t>
         </is>
       </c>
       <c r="C661" s="7" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D661" s="6" t="inlineStr">
         <is>
           <t>52:02</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr">
         <is>
           <t>51:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="662">
       <c r="A662" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>174/217</t>
         </is>
       </c>
       <c r="B662" s="9" t="inlineStr">
         <is>
           <t>Mathijs Zwart</t>
         </is>
       </c>
       <c r="C662" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D662" s="8" t="inlineStr">
         <is>
           <t>52:04</t>
         </is>
       </c>
       <c r="E662" s="8" t="inlineStr">
         <is>
           <t>51:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="663">
       <c r="A663" s="6" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>175/218</t>
         </is>
       </c>
       <c r="B663" s="7" t="inlineStr">
         <is>
           <t>Bas Rozema</t>
         </is>
       </c>
       <c r="C663" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D663" s="6" t="inlineStr">
         <is>
           <t>52:09</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr">
         <is>
           <t>51:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="664">
       <c r="A664" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>176/219</t>
         </is>
       </c>
       <c r="B664" s="9" t="inlineStr">
         <is>
           <t>André Kamphuis</t>
         </is>
       </c>
       <c r="C664" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
           <t>52:10</t>
         </is>
       </c>
       <c r="E664" s="8" t="inlineStr">
         <is>
           <t>51:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="665">
       <c r="A665" s="6" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>177/221</t>
         </is>
       </c>
       <c r="B665" s="7" t="inlineStr">
         <is>
           <t>Pim Snijdoodt</t>
         </is>
       </c>
       <c r="C665" s="7" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D665" s="6" t="inlineStr">
         <is>
           <t>52:15</t>
         </is>
       </c>
       <c r="E665" s="6" t="inlineStr">
         <is>
           <t>51:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="666">
       <c r="A666" s="8" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>178/222</t>
         </is>
       </c>
       <c r="B666" s="9" t="inlineStr">
         <is>
           <t>Steven Knoop</t>
         </is>
       </c>
       <c r="C666" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D666" s="8" t="inlineStr">
         <is>
           <t>52:19</t>
         </is>
       </c>
       <c r="E666" s="8" t="inlineStr">
         <is>
           <t>52:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="667">
       <c r="A667" s="6" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>179/223</t>
         </is>
       </c>
       <c r="B667" s="7" t="inlineStr">
         <is>
           <t>John van leeuwenkamp</t>
         </is>
       </c>
       <c r="C667" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D667" s="6" t="inlineStr">
         <is>
           <t>52:21</t>
         </is>
       </c>
       <c r="E667" s="6" t="inlineStr">
         <is>
           <t>51:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="668">
       <c r="A668" s="8" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>180/224</t>
         </is>
       </c>
       <c r="B668" s="9" t="inlineStr">
         <is>
           <t>Marko Bisperink</t>
         </is>
       </c>
       <c r="C668" s="9" t="inlineStr">
         <is>
           <t>Fit</t>
         </is>
       </c>
       <c r="D668" s="8" t="inlineStr">
         <is>
           <t>52:21</t>
         </is>
       </c>
       <c r="E668" s="8" t="inlineStr">
         <is>
           <t>52:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="669">
       <c r="A669" s="6" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>181/225</t>
         </is>
       </c>
       <c r="B669" s="7" t="inlineStr">
         <is>
           <t>Remco Smits</t>
         </is>
       </c>
       <c r="C669" s="7" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D669" s="6" t="inlineStr">
         <is>
           <t>52:23</t>
         </is>
       </c>
       <c r="E669" s="6" t="inlineStr">
         <is>
           <t>52:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="670">
       <c r="A670" s="8" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>182/226</t>
         </is>
       </c>
       <c r="B670" s="9" t="inlineStr">
         <is>
           <t>Wouter Janssen</t>
         </is>
       </c>
       <c r="C670" s="9" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D670" s="8" t="inlineStr">
         <is>
           <t>52:23</t>
         </is>
       </c>
       <c r="E670" s="8" t="inlineStr">
         <is>
           <t>51:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="671">
       <c r="A671" s="6" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>183/227</t>
         </is>
       </c>
       <c r="B671" s="7" t="inlineStr">
         <is>
           <t>Leon Zwart</t>
         </is>
       </c>
       <c r="C671" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D671" s="6" t="inlineStr">
         <is>
           <t>52:30</t>
         </is>
       </c>
       <c r="E671" s="6" t="inlineStr">
         <is>
           <t>51:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="672">
       <c r="A672" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>184/228</t>
         </is>
       </c>
       <c r="B672" s="9" t="inlineStr">
         <is>
           <t>René Evers</t>
         </is>
       </c>
       <c r="C672" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D672" s="8" t="inlineStr">
         <is>
           <t>52:30</t>
         </is>
       </c>
       <c r="E672" s="8" t="inlineStr">
         <is>
           <t>51:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="673">
       <c r="A673" s="6" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>185/230</t>
         </is>
       </c>
       <c r="B673" s="7" t="inlineStr">
         <is>
           <t>Roel Franken</t>
         </is>
       </c>
       <c r="C673" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D673" s="6" t="inlineStr">
         <is>
           <t>52:41</t>
         </is>
       </c>
       <c r="E673" s="6" t="inlineStr">
         <is>
           <t>51:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="674">
       <c r="A674" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>186/231</t>
         </is>
       </c>
       <c r="B674" s="9" t="inlineStr">
         <is>
           <t>Marnix Jaquet</t>
         </is>
       </c>
       <c r="C674" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
           <t>52:45</t>
         </is>
       </c>
       <c r="E674" s="8" t="inlineStr">
         <is>
           <t>52:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="675">
       <c r="A675" s="6" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>187/232</t>
         </is>
       </c>
       <c r="B675" s="7" t="inlineStr">
         <is>
           <t>Peter van den Brink</t>
         </is>
       </c>
       <c r="C675" s="7" t="inlineStr">
         <is>
           <t>Amerongen</t>
         </is>
       </c>
       <c r="D675" s="6" t="inlineStr">
         <is>
           <t>52:46</t>
         </is>
       </c>
       <c r="E675" s="6" t="inlineStr">
         <is>
           <t>52:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="676">
       <c r="A676" s="8" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>188/233</t>
         </is>
       </c>
       <c r="B676" s="9" t="inlineStr">
         <is>
           <t>Martijn Schut</t>
         </is>
       </c>
       <c r="C676" s="9" t="inlineStr">
         <is>
           <t>Amerongen</t>
         </is>
       </c>
       <c r="D676" s="8" t="inlineStr">
         <is>
           <t>52:46</t>
         </is>
       </c>
       <c r="E676" s="8" t="inlineStr">
         <is>
           <t>52:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="677">
       <c r="A677" s="6" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>189/235</t>
         </is>
       </c>
       <c r="B677" s="7" t="inlineStr">
         <is>
           <t>Jesse van den Berg</t>
         </is>
       </c>
       <c r="C677" s="7" t="inlineStr">
         <is>
           <t>Woudenberg</t>
         </is>
       </c>
       <c r="D677" s="6" t="inlineStr">
         <is>
           <t>52:55</t>
         </is>
       </c>
       <c r="E677" s="6" t="inlineStr">
         <is>
           <t>51:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="678">
       <c r="A678" s="8" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>190/236</t>
         </is>
       </c>
       <c r="B678" s="9" t="inlineStr">
         <is>
-          <t>Julian Vriesenga</t>
+          <t>startnummer 1124</t>
         </is>
       </c>
       <c r="C678" s="9" t="inlineStr">
         <is>
           <t>Vleuten</t>
         </is>
       </c>
       <c r="D678" s="8" t="inlineStr">
         <is>
           <t>53:04</t>
         </is>
       </c>
       <c r="E678" s="8" t="inlineStr">
         <is>
           <t>52:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="679">
       <c r="A679" s="6" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>191/238</t>
         </is>
       </c>
       <c r="B679" s="7" t="inlineStr">
         <is>
           <t>Stan Duijst</t>
         </is>
       </c>
       <c r="C679" s="7" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D679" s="6" t="inlineStr">
         <is>
           <t>53:08</t>
         </is>
       </c>
       <c r="E679" s="6" t="inlineStr">
         <is>
           <t>52:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="680">
       <c r="A680" s="8" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>192/239</t>
         </is>
       </c>
       <c r="B680" s="9" t="inlineStr">
         <is>
           <t>Patrick de Wit</t>
         </is>
       </c>
       <c r="C680" s="9" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D680" s="8" t="inlineStr">
         <is>
           <t>53:33</t>
         </is>
       </c>
       <c r="E680" s="8" t="inlineStr">
         <is>
           <t>52:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="681">
       <c r="A681" s="6" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>193/241</t>
         </is>
       </c>
       <c r="B681" s="7" t="inlineStr">
         <is>
           <t>Martijn van der Linden</t>
         </is>
       </c>
       <c r="C681" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D681" s="6" t="inlineStr">
         <is>
           <t>53:41</t>
         </is>
       </c>
       <c r="E681" s="6" t="inlineStr">
         <is>
           <t>53:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="682">
       <c r="A682" s="8" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>194/242</t>
         </is>
       </c>
       <c r="B682" s="9" t="inlineStr">
         <is>
           <t>Marcel Emond</t>
         </is>
       </c>
       <c r="C682" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D682" s="8" t="inlineStr">
         <is>
           <t>53:44</t>
         </is>
       </c>
       <c r="E682" s="8" t="inlineStr">
         <is>
           <t>53:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="683">
       <c r="A683" s="6" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>195/243</t>
         </is>
       </c>
       <c r="B683" s="7" t="inlineStr">
         <is>
           <t>Olaf de Koning</t>
         </is>
       </c>
       <c r="C683" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D683" s="6" t="inlineStr">
         <is>
           <t>53:44</t>
         </is>
       </c>
       <c r="E683" s="6" t="inlineStr">
         <is>
           <t>53:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="684">
       <c r="A684" s="8" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>196/244</t>
         </is>
       </c>
       <c r="B684" s="9" t="inlineStr">
         <is>
           <t>Jessy Wijnands</t>
         </is>
       </c>
       <c r="C684" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D684" s="8" t="inlineStr">
         <is>
           <t>53:45</t>
         </is>
       </c>
       <c r="E684" s="8" t="inlineStr">
         <is>
           <t>52:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="685">
       <c r="A685" s="6" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>197/249</t>
         </is>
       </c>
       <c r="B685" s="7" t="inlineStr">
         <is>
           <t>Roy Bobbink</t>
         </is>
       </c>
       <c r="C685" s="7" t="inlineStr">
         <is>
           <t>Zutphen</t>
         </is>
       </c>
       <c r="D685" s="6" t="inlineStr">
         <is>
           <t>53:55</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr">
         <is>
           <t>53:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="686">
       <c r="A686" s="8" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>198/250</t>
         </is>
       </c>
       <c r="B686" s="9" t="inlineStr">
         <is>
           <t>Kees van Voorthuizen</t>
         </is>
       </c>
       <c r="C686" s="9" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
           <t>53:58</t>
         </is>
       </c>
       <c r="E686" s="8" t="inlineStr">
         <is>
           <t>53:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="687">
       <c r="A687" s="6" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>199/251</t>
         </is>
       </c>
       <c r="B687" s="7" t="inlineStr">
         <is>
           <t>Rob Damsteeg</t>
         </is>
       </c>
       <c r="C687" s="7" t="inlineStr">
         <is>
           <t>Rosmalen</t>
         </is>
       </c>
       <c r="D687" s="6" t="inlineStr">
         <is>
           <t>54:00</t>
         </is>
       </c>
       <c r="E687" s="6" t="inlineStr">
         <is>
           <t>53:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="688">
       <c r="A688" s="8" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>200/254</t>
         </is>
       </c>
       <c r="B688" s="9" t="inlineStr">
         <is>
           <t>Wouter Caro</t>
         </is>
       </c>
       <c r="C688" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
           <t>54:02</t>
         </is>
       </c>
       <c r="E688" s="8" t="inlineStr">
         <is>
           <t>53:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="689">
       <c r="A689" s="6" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>201/255</t>
         </is>
       </c>
       <c r="B689" s="7" t="inlineStr">
         <is>
           <t>Kevin Kooistra</t>
         </is>
       </c>
       <c r="C689" s="7" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D689" s="6" t="inlineStr">
         <is>
           <t>54:04</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr">
         <is>
           <t>53:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="690">
       <c r="A690" s="8" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>202/256</t>
         </is>
       </c>
       <c r="B690" s="9" t="inlineStr">
         <is>
           <t>Marc van den Heuvel</t>
         </is>
       </c>
       <c r="C690" s="9" t="inlineStr">
         <is>
           <t>U-Track</t>
         </is>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
           <t>54:05</t>
         </is>
       </c>
       <c r="E690" s="8" t="inlineStr">
         <is>
           <t>53:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="691">
       <c r="A691" s="6" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>203/257</t>
         </is>
       </c>
       <c r="B691" s="7" t="inlineStr">
         <is>
           <t>Hugo Visser</t>
         </is>
       </c>
       <c r="C691" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D691" s="6" t="inlineStr">
         <is>
           <t>54:06</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
           <t>53:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="692">
       <c r="A692" s="8" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>204/258</t>
         </is>
       </c>
       <c r="B692" s="9" t="inlineStr">
         <is>
           <t>Erik Dolman</t>
         </is>
       </c>
       <c r="C692" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
           <t>54:07</t>
         </is>
       </c>
       <c r="E692" s="8" t="inlineStr">
         <is>
           <t>53:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>205/261</t>
         </is>
       </c>
       <c r="B693" s="7" t="inlineStr">
         <is>
           <t>Jasper Swagers</t>
         </is>
       </c>
       <c r="C693" s="7" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D693" s="6" t="inlineStr">
         <is>
           <t>54:08</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
           <t>53:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="694">
       <c r="A694" s="8" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>206/262</t>
         </is>
       </c>
       <c r="B694" s="9" t="inlineStr">
         <is>
           <t>Steven van Loenhout</t>
         </is>
       </c>
       <c r="C694" s="9" t="inlineStr">
         <is>
           <t>Woudenberg</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
           <t>54:10</t>
         </is>
       </c>
       <c r="E694" s="8" t="inlineStr">
         <is>
           <t>53:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="695">
       <c r="A695" s="6" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>207/263</t>
         </is>
       </c>
       <c r="B695" s="7" t="inlineStr">
         <is>
           <t>Yannic van den Berg</t>
         </is>
       </c>
       <c r="C695" s="7" t="inlineStr">
         <is>
           <t>Hagen a.T.W.</t>
         </is>
       </c>
       <c r="D695" s="6" t="inlineStr">
         <is>
           <t>54:11</t>
         </is>
       </c>
       <c r="E695" s="6" t="inlineStr">
         <is>
           <t>53:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="696">
       <c r="A696" s="8" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>208/264</t>
         </is>
       </c>
       <c r="B696" s="9" t="inlineStr">
         <is>
           <t>Berry Jongerius</t>
         </is>
       </c>
       <c r="C696" s="9" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D696" s="8" t="inlineStr">
         <is>
           <t>54:13</t>
         </is>
       </c>
       <c r="E696" s="8" t="inlineStr">
         <is>
           <t>53:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="697">
       <c r="A697" s="6" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>209/265</t>
         </is>
       </c>
       <c r="B697" s="7" t="inlineStr">
         <is>
           <t>Jeroen kemepe</t>
         </is>
       </c>
       <c r="C697" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D697" s="6" t="inlineStr">
         <is>
           <t>54:16</t>
         </is>
       </c>
       <c r="E697" s="6" t="inlineStr">
         <is>
           <t>54:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="698">
       <c r="A698" s="8" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>210/266</t>
         </is>
       </c>
       <c r="B698" s="9" t="inlineStr">
         <is>
           <t>Rodger Dekker</t>
         </is>
       </c>
       <c r="C698" s="9" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
           <t>54:18</t>
         </is>
       </c>
       <c r="E698" s="8" t="inlineStr">
         <is>
           <t>53:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>211/270</t>
         </is>
       </c>
       <c r="B699" s="7" t="inlineStr">
         <is>
           <t>Pol Hakstege</t>
         </is>
       </c>
       <c r="C699" s="7" t="inlineStr">
         <is>
           <t>Trecho</t>
         </is>
       </c>
       <c r="D699" s="6" t="inlineStr">
         <is>
           <t>54:33</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
           <t>54:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="700">
       <c r="A700" s="8" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>212/271</t>
         </is>
       </c>
       <c r="B700" s="9" t="inlineStr">
         <is>
           <t>Gerjan Agterhof</t>
         </is>
       </c>
       <c r="C700" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
           <t>54:35</t>
         </is>
       </c>
       <c r="E700" s="8" t="inlineStr">
         <is>
           <t>53:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>213/272</t>
         </is>
       </c>
       <c r="B701" s="7" t="inlineStr">
         <is>
           <t>Rik Muller</t>
         </is>
       </c>
       <c r="C701" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D701" s="6" t="inlineStr">
         <is>
           <t>54:37</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
           <t>53:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="702">
       <c r="A702" s="8" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>214/273</t>
         </is>
       </c>
       <c r="B702" s="9" t="inlineStr">
         <is>
           <t>Peter Hebly</t>
         </is>
       </c>
       <c r="C702" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D702" s="8" t="inlineStr">
         <is>
           <t>54:40</t>
         </is>
       </c>
       <c r="E702" s="8" t="inlineStr">
         <is>
           <t>53:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="703">
       <c r="A703" s="6" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>215/274</t>
         </is>
       </c>
       <c r="B703" s="7" t="inlineStr">
         <is>
           <t>Jeroen kogelman</t>
         </is>
       </c>
       <c r="C703" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D703" s="6" t="inlineStr">
         <is>
           <t>54:41</t>
         </is>
       </c>
       <c r="E703" s="6" t="inlineStr">
         <is>
           <t>54:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="704">
       <c r="A704" s="8" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>216/279</t>
         </is>
       </c>
       <c r="B704" s="9" t="inlineStr">
         <is>
           <t>Jim Nicolay</t>
         </is>
       </c>
       <c r="C704" s="9" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D704" s="8" t="inlineStr">
         <is>
           <t>54:49</t>
         </is>
       </c>
       <c r="E704" s="8" t="inlineStr">
         <is>
           <t>54:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="705">
       <c r="A705" s="6" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>217/280</t>
         </is>
       </c>
       <c r="B705" s="7" t="inlineStr">
         <is>
           <t>Mees Emond</t>
         </is>
       </c>
       <c r="C705" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D705" s="6" t="inlineStr">
         <is>
           <t>54:49</t>
         </is>
       </c>
       <c r="E705" s="6" t="inlineStr">
         <is>
           <t>54:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="706">
       <c r="A706" s="8" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>218/282</t>
         </is>
       </c>
       <c r="B706" s="9" t="inlineStr">
         <is>
           <t>Jeroen Kemper</t>
         </is>
       </c>
       <c r="C706" s="9" t="inlineStr">
         <is>
           <t>ALTIS HAAS 45 MIN</t>
         </is>
       </c>
       <c r="D706" s="8" t="inlineStr">
         <is>
           <t>54:54</t>
         </is>
       </c>
       <c r="E706" s="8" t="inlineStr">
         <is>
           <t>54:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="707">
       <c r="A707" s="6" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>219/283</t>
         </is>
       </c>
       <c r="B707" s="7" t="inlineStr">
         <is>
           <t>Ben de Backker</t>
         </is>
       </c>
       <c r="C707" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D707" s="6" t="inlineStr">
         <is>
           <t>55:01</t>
         </is>
       </c>
       <c r="E707" s="6" t="inlineStr">
         <is>
           <t>54:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="708">
       <c r="A708" s="8" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>220/284</t>
         </is>
       </c>
       <c r="B708" s="9" t="inlineStr">
         <is>
           <t>Ton van Oostveen</t>
         </is>
       </c>
       <c r="C708" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D708" s="8" t="inlineStr">
         <is>
           <t>55:13</t>
         </is>
       </c>
       <c r="E708" s="8" t="inlineStr">
         <is>
           <t>54:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="709">
       <c r="A709" s="6" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>221/285</t>
         </is>
       </c>
       <c r="B709" s="7" t="inlineStr">
         <is>
           <t>Michiel Geyens WCH</t>
         </is>
       </c>
       <c r="C709" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D709" s="6" t="inlineStr">
         <is>
           <t>55:15</t>
         </is>
       </c>
       <c r="E709" s="6" t="inlineStr">
         <is>
           <t>54:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="710">
       <c r="A710" s="8" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>222/286</t>
         </is>
       </c>
       <c r="B710" s="9" t="inlineStr">
         <is>
           <t>Tijmen Leenders</t>
         </is>
       </c>
       <c r="C710" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D710" s="8" t="inlineStr">
         <is>
           <t>55:20</t>
         </is>
       </c>
       <c r="E710" s="8" t="inlineStr">
         <is>
           <t>54:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="711">
       <c r="A711" s="6" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>223/289</t>
         </is>
       </c>
       <c r="B711" s="7" t="inlineStr">
         <is>
           <t>Peter Mohr</t>
         </is>
       </c>
       <c r="C711" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D711" s="6" t="inlineStr">
         <is>
           <t>55:48</t>
         </is>
       </c>
       <c r="E711" s="6" t="inlineStr">
         <is>
           <t>55:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="712">
       <c r="A712" s="8" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>224/291</t>
         </is>
       </c>
       <c r="B712" s="9" t="inlineStr">
         <is>
           <t>Stefan van Veelen</t>
         </is>
       </c>
       <c r="C712" s="9" t="inlineStr">
         <is>
           <t>Eemnes</t>
         </is>
       </c>
       <c r="D712" s="8" t="inlineStr">
         <is>
           <t>56:11</t>
         </is>
       </c>
       <c r="E712" s="8" t="inlineStr">
         <is>
           <t>55:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="713">
       <c r="A713" s="6" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>225/293</t>
         </is>
       </c>
       <c r="B713" s="7" t="inlineStr">
         <is>
           <t>Jasper Dijkstra</t>
         </is>
       </c>
       <c r="C713" s="7" t="inlineStr">
         <is>
           <t>Groningen</t>
         </is>
       </c>
       <c r="D713" s="6" t="inlineStr">
         <is>
           <t>56:18</t>
         </is>
       </c>
       <c r="E713" s="6" t="inlineStr">
         <is>
           <t>55:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="714">
       <c r="A714" s="8" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>226/295</t>
         </is>
       </c>
       <c r="B714" s="9" t="inlineStr">
         <is>
           <t>Mau de wildt</t>
         </is>
       </c>
       <c r="C714" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D714" s="8" t="inlineStr">
         <is>
           <t>56:25</t>
         </is>
       </c>
       <c r="E714" s="8" t="inlineStr">
         <is>
           <t>55:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="715">
       <c r="A715" s="6" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>227/297</t>
         </is>
       </c>
       <c r="B715" s="7" t="inlineStr">
         <is>
           <t>Frank Teunisse</t>
         </is>
       </c>
       <c r="C715" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D715" s="6" t="inlineStr">
         <is>
           <t>56:34</t>
         </is>
       </c>
       <c r="E715" s="6" t="inlineStr">
         <is>
           <t>56:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="716">
       <c r="A716" s="8" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>228/300</t>
         </is>
       </c>
       <c r="B716" s="9" t="inlineStr">
         <is>
           <t>Nick de Boer</t>
         </is>
       </c>
       <c r="C716" s="9" t="inlineStr">
         <is>
           <t>Huizen</t>
         </is>
       </c>
       <c r="D716" s="8" t="inlineStr">
         <is>
           <t>56:46</t>
         </is>
       </c>
       <c r="E716" s="8" t="inlineStr">
         <is>
           <t>56:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="717">
       <c r="A717" s="6" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>229/302</t>
         </is>
       </c>
       <c r="B717" s="7" t="inlineStr">
         <is>
           <t>Hans van Ewijk</t>
         </is>
       </c>
       <c r="C717" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D717" s="6" t="inlineStr">
         <is>
           <t>56:56</t>
         </is>
       </c>
       <c r="E717" s="6" t="inlineStr">
         <is>
           <t>56:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="718">
       <c r="A718" s="8" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>230/303</t>
         </is>
       </c>
       <c r="B718" s="9" t="inlineStr">
         <is>
           <t>Erik Jan Rouwenhorst</t>
         </is>
       </c>
       <c r="C718" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D718" s="8" t="inlineStr">
         <is>
           <t>56:58</t>
         </is>
       </c>
       <c r="E718" s="8" t="inlineStr">
         <is>
           <t>56:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="719">
       <c r="A719" s="6" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>231/304</t>
         </is>
       </c>
       <c r="B719" s="7" t="inlineStr">
         <is>
           <t>Michel Diepstraten</t>
         </is>
       </c>
       <c r="C719" s="7" t="inlineStr">
         <is>
           <t>Road Runners Zeist</t>
         </is>
       </c>
       <c r="D719" s="6" t="inlineStr">
         <is>
           <t>57:00</t>
         </is>
       </c>
       <c r="E719" s="6" t="inlineStr">
         <is>
           <t>56:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="720">
       <c r="A720" s="8" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>232/306</t>
         </is>
       </c>
       <c r="B720" s="9" t="inlineStr">
         <is>
           <t>Robin van Vijmen</t>
         </is>
       </c>
       <c r="C720" s="9" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D720" s="8" t="inlineStr">
         <is>
           <t>57:06</t>
         </is>
       </c>
       <c r="E720" s="8" t="inlineStr">
         <is>
           <t>56:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="721">
       <c r="A721" s="6" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>233/307</t>
         </is>
       </c>
       <c r="B721" s="7" t="inlineStr">
         <is>
           <t>Timo Dik</t>
         </is>
       </c>
       <c r="C721" s="7" t="inlineStr">
         <is>
           <t>Loopgroep Athletic Point</t>
         </is>
       </c>
       <c r="D721" s="6" t="inlineStr">
         <is>
           <t>57:06</t>
         </is>
       </c>
       <c r="E721" s="6" t="inlineStr">
         <is>
           <t>56:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="722">
       <c r="A722" s="8" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>234/311</t>
         </is>
       </c>
       <c r="B722" s="9" t="inlineStr">
         <is>
           <t>Hans Boer</t>
         </is>
       </c>
       <c r="C722" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D722" s="8" t="inlineStr">
         <is>
           <t>57:27</t>
         </is>
       </c>
       <c r="E722" s="8" t="inlineStr">
         <is>
           <t>56:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="723">
       <c r="A723" s="6" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>235/312</t>
         </is>
       </c>
       <c r="B723" s="7" t="inlineStr">
         <is>
           <t>IJsbrand Abbas</t>
         </is>
       </c>
       <c r="C723" s="7" t="inlineStr">
         <is>
           <t>Monnickendam</t>
         </is>
       </c>
       <c r="D723" s="6" t="inlineStr">
         <is>
           <t>57:30</t>
         </is>
       </c>
       <c r="E723" s="6" t="inlineStr">
         <is>
           <t>57:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="724">
       <c r="A724" s="8" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>236/313</t>
         </is>
       </c>
       <c r="B724" s="9" t="inlineStr">
         <is>
           <t>Gijs Fenenga</t>
         </is>
       </c>
       <c r="C724" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D724" s="8" t="inlineStr">
         <is>
           <t>57:30</t>
         </is>
       </c>
       <c r="E724" s="8" t="inlineStr">
         <is>
           <t>56:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="725">
       <c r="A725" s="6" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>237/314</t>
         </is>
       </c>
       <c r="B725" s="7" t="inlineStr">
         <is>
           <t>Leon-Paul Bulthuis</t>
         </is>
       </c>
       <c r="C725" s="7" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D725" s="6" t="inlineStr">
         <is>
           <t>57:31</t>
         </is>
       </c>
       <c r="E725" s="6" t="inlineStr">
         <is>
           <t>56:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="726">
       <c r="A726" s="8" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>238/316</t>
         </is>
       </c>
       <c r="B726" s="9" t="inlineStr">
         <is>
           <t>David van Putten</t>
         </is>
       </c>
       <c r="C726" s="9" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D726" s="8" t="inlineStr">
         <is>
           <t>57:33</t>
         </is>
       </c>
       <c r="E726" s="8" t="inlineStr">
         <is>
           <t>56:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="727">
       <c r="A727" s="6" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>239/318</t>
         </is>
       </c>
       <c r="B727" s="7" t="inlineStr">
         <is>
           <t>René Metz</t>
         </is>
       </c>
       <c r="C727" s="7" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D727" s="6" t="inlineStr">
         <is>
           <t>57:41</t>
         </is>
       </c>
       <c r="E727" s="6" t="inlineStr">
         <is>
           <t>56:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="728">
       <c r="A728" s="8" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>240/319</t>
         </is>
       </c>
       <c r="B728" s="9" t="inlineStr">
         <is>
           <t>Albert Buruma</t>
         </is>
       </c>
       <c r="C728" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D728" s="8" t="inlineStr">
         <is>
           <t>57:51</t>
         </is>
       </c>
       <c r="E728" s="8" t="inlineStr">
         <is>
           <t>56:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="729">
       <c r="A729" s="6" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>241/320</t>
         </is>
       </c>
       <c r="B729" s="7" t="inlineStr">
         <is>
           <t>Steven Raven</t>
         </is>
       </c>
       <c r="C729" s="7" t="inlineStr">
         <is>
           <t>Leidschendam</t>
         </is>
       </c>
       <c r="D729" s="6" t="inlineStr">
         <is>
           <t>57:53</t>
         </is>
       </c>
       <c r="E729" s="6" t="inlineStr">
         <is>
           <t>57:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="730">
       <c r="A730" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>242/325</t>
         </is>
       </c>
       <c r="B730" s="9" t="inlineStr">
         <is>
           <t>Leo Wielaart</t>
         </is>
       </c>
       <c r="C730" s="9" t="inlineStr">
         <is>
           <t>Nieuwpoort</t>
         </is>
       </c>
       <c r="D730" s="8" t="inlineStr">
         <is>
           <t>58:03</t>
         </is>
       </c>
       <c r="E730" s="8" t="inlineStr">
         <is>
           <t>57:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="731">
       <c r="A731" s="6" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>243/328</t>
         </is>
       </c>
       <c r="B731" s="7" t="inlineStr">
         <is>
           <t>Wim Faas</t>
         </is>
       </c>
       <c r="C731" s="7" t="inlineStr">
         <is>
           <t>Road Runners Zeist</t>
         </is>
       </c>
       <c r="D731" s="6" t="inlineStr">
         <is>
           <t>58:20</t>
         </is>
       </c>
       <c r="E731" s="6" t="inlineStr">
         <is>
           <t>57:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="732">
       <c r="A732" s="8" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>244/329</t>
         </is>
       </c>
       <c r="B732" s="9" t="inlineStr">
         <is>
           <t>Joost Boschhuizen</t>
         </is>
       </c>
       <c r="C732" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D732" s="8" t="inlineStr">
         <is>
           <t>58:21</t>
         </is>
       </c>
       <c r="E732" s="8" t="inlineStr">
         <is>
           <t>57:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="733">
       <c r="A733" s="6" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>245/330</t>
         </is>
       </c>
       <c r="B733" s="7" t="inlineStr">
         <is>
           <t>Wouter Loerakker</t>
         </is>
       </c>
       <c r="C733" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D733" s="6" t="inlineStr">
         <is>
           <t>58:23</t>
         </is>
       </c>
       <c r="E733" s="6" t="inlineStr">
         <is>
           <t>57:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="734">
       <c r="A734" s="8" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>246/333</t>
         </is>
       </c>
       <c r="B734" s="9" t="inlineStr">
         <is>
           <t>Peter den Hartog</t>
         </is>
       </c>
       <c r="C734" s="9" t="inlineStr">
         <is>
           <t>BAV</t>
         </is>
       </c>
       <c r="D734" s="8" t="inlineStr">
         <is>
           <t>58:39</t>
         </is>
       </c>
       <c r="E734" s="8" t="inlineStr">
         <is>
           <t>57:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="735">
       <c r="A735" s="6" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>247/334</t>
         </is>
       </c>
       <c r="B735" s="7" t="inlineStr">
         <is>
           <t>Peter Veldt</t>
         </is>
       </c>
       <c r="C735" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D735" s="6" t="inlineStr">
         <is>
           <t>58:40</t>
         </is>
       </c>
       <c r="E735" s="6" t="inlineStr">
         <is>
           <t>57:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="736">
       <c r="A736" s="8" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>248/335</t>
         </is>
       </c>
       <c r="B736" s="9" t="inlineStr">
         <is>
           <t>Sjoerd Kaljee</t>
         </is>
       </c>
       <c r="C736" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D736" s="8" t="inlineStr">
         <is>
           <t>58:46</t>
         </is>
       </c>
       <c r="E736" s="8" t="inlineStr">
         <is>
           <t>58:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="737">
       <c r="A737" s="6" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>249/337</t>
         </is>
       </c>
       <c r="B737" s="7" t="inlineStr">
         <is>
           <t>Ronald Kok</t>
         </is>
       </c>
       <c r="C737" s="7" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D737" s="6" t="inlineStr">
         <is>
           <t>58:51</t>
         </is>
       </c>
       <c r="E737" s="6" t="inlineStr">
         <is>
           <t>57:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="738">
       <c r="A738" s="8" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>250/340</t>
         </is>
       </c>
       <c r="B738" s="9" t="inlineStr">
         <is>
           <t>Harald Oosting</t>
         </is>
       </c>
       <c r="C738" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D738" s="8" t="inlineStr">
         <is>
           <t>59:07</t>
         </is>
       </c>
       <c r="E738" s="8" t="inlineStr">
         <is>
           <t>58:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="739">
       <c r="A739" s="6" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>251/343</t>
         </is>
       </c>
       <c r="B739" s="7" t="inlineStr">
         <is>
           <t>Ignaas de Jong</t>
         </is>
       </c>
       <c r="C739" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D739" s="6" t="inlineStr">
         <is>
           <t>59:17</t>
         </is>
       </c>
       <c r="E739" s="6" t="inlineStr">
         <is>
           <t>58:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="740">
       <c r="A740" s="8" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>252/346</t>
         </is>
       </c>
       <c r="B740" s="9" t="inlineStr">
         <is>
           <t>Joost Lommers</t>
         </is>
       </c>
       <c r="C740" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D740" s="8" t="inlineStr">
         <is>
           <t>59:31</t>
         </is>
       </c>
       <c r="E740" s="8" t="inlineStr">
         <is>
           <t>59:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="741">
       <c r="A741" s="6" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>253/347</t>
         </is>
       </c>
       <c r="B741" s="7" t="inlineStr">
         <is>
           <t>Jilmer Postma</t>
         </is>
       </c>
       <c r="C741" s="7" t="inlineStr">
         <is>
           <t>Drachten</t>
         </is>
       </c>
       <c r="D741" s="6" t="inlineStr">
         <is>
           <t>59:47</t>
         </is>
       </c>
       <c r="E741" s="6" t="inlineStr">
         <is>
           <t>59:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="742">
       <c r="A742" s="8" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>254/348</t>
         </is>
       </c>
       <c r="B742" s="9" t="inlineStr">
         <is>
           <t>Sverre Beugelink</t>
         </is>
       </c>
       <c r="C742" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D742" s="8" t="inlineStr">
         <is>
           <t>59:54</t>
         </is>
       </c>
       <c r="E742" s="8" t="inlineStr">
         <is>
           <t>59:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="743">
       <c r="A743" s="6" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>255/350</t>
         </is>
       </c>
       <c r="B743" s="7" t="inlineStr">
         <is>
           <t>Florean Zoetbrood</t>
         </is>
       </c>
       <c r="C743" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D743" s="6" t="inlineStr">
         <is>
           <t>59:58</t>
         </is>
       </c>
       <c r="E743" s="6" t="inlineStr">
         <is>
           <t>59:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="744">
       <c r="A744" s="8" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>256/352</t>
         </is>
       </c>
       <c r="B744" s="9" t="inlineStr">
         <is>
           <t>Theo Breed</t>
         </is>
       </c>
       <c r="C744" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D744" s="8" t="inlineStr">
         <is>
           <t>1:00:07</t>
         </is>
       </c>
       <c r="E744" s="8" t="inlineStr">
         <is>
           <t>59:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="745">
       <c r="A745" s="6" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>257/361</t>
         </is>
       </c>
       <c r="B745" s="7" t="inlineStr">
         <is>
           <t>Tim Commandeur</t>
         </is>
       </c>
       <c r="C745" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D745" s="6" t="inlineStr">
         <is>
           <t>1:00:40</t>
         </is>
       </c>
       <c r="E745" s="6" t="inlineStr">
         <is>
           <t>59:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="746">
       <c r="A746" s="8" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>258/363</t>
         </is>
       </c>
       <c r="B746" s="9" t="inlineStr">
         <is>
           <t>Andrew Vincent</t>
         </is>
       </c>
       <c r="C746" s="9" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D746" s="8" t="inlineStr">
         <is>
           <t>1:01:09</t>
         </is>
       </c>
       <c r="E746" s="8" t="inlineStr">
         <is>
           <t>1:00:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="747">
       <c r="A747" s="6" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>259/364</t>
         </is>
       </c>
       <c r="B747" s="7" t="inlineStr">
         <is>
           <t>Bram Ruurs</t>
         </is>
       </c>
       <c r="C747" s="7" t="inlineStr">
         <is>
           <t>Nigtevecht</t>
         </is>
       </c>
       <c r="D747" s="6" t="inlineStr">
         <is>
           <t>1:01:12</t>
         </is>
       </c>
       <c r="E747" s="6" t="inlineStr">
         <is>
           <t>1:00:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="748">
       <c r="A748" s="8" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>260/365</t>
         </is>
       </c>
       <c r="B748" s="9" t="inlineStr">
         <is>
           <t>Ton Bosman</t>
         </is>
       </c>
       <c r="C748" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D748" s="8" t="inlineStr">
         <is>
           <t>1:01:17</t>
         </is>
       </c>
       <c r="E748" s="8" t="inlineStr">
         <is>
           <t>1:00:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="749">
       <c r="A749" s="6" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>261/370</t>
         </is>
       </c>
       <c r="B749" s="7" t="inlineStr">
         <is>
           <t>Daan Commandeur</t>
         </is>
       </c>
       <c r="C749" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D749" s="6" t="inlineStr">
         <is>
           <t>1:01:50</t>
         </is>
       </c>
       <c r="E749" s="6" t="inlineStr">
         <is>
           <t>1:00:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="750">
       <c r="A750" s="8" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>262/372</t>
         </is>
       </c>
       <c r="B750" s="9" t="inlineStr">
         <is>
           <t>Ron Wesseling</t>
         </is>
       </c>
       <c r="C750" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D750" s="8" t="inlineStr">
         <is>
           <t>1:02:17</t>
         </is>
       </c>
       <c r="E750" s="8" t="inlineStr">
         <is>
           <t>1:01:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="751">
       <c r="A751" s="6" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>263/373</t>
         </is>
       </c>
       <c r="B751" s="7" t="inlineStr">
         <is>
           <t>Marcel Odding</t>
         </is>
       </c>
       <c r="C751" s="7" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D751" s="6" t="inlineStr">
         <is>
           <t>1:02:19</t>
         </is>
       </c>
       <c r="E751" s="6" t="inlineStr">
         <is>
           <t>1:01:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="752">
       <c r="A752" s="8" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>264/376</t>
         </is>
       </c>
       <c r="B752" s="9" t="inlineStr">
         <is>
           <t>Harry van Noort</t>
         </is>
       </c>
       <c r="C752" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D752" s="8" t="inlineStr">
         <is>
           <t>1:02:59</t>
         </is>
       </c>
       <c r="E752" s="8" t="inlineStr">
         <is>
           <t>1:02:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="753">
       <c r="A753" s="6" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>265/377</t>
         </is>
       </c>
       <c r="B753" s="7" t="inlineStr">
         <is>
           <t>Tom Rensink</t>
         </is>
       </c>
       <c r="C753" s="7" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D753" s="6" t="inlineStr">
         <is>
           <t>1:03:05</t>
         </is>
       </c>
       <c r="E753" s="6" t="inlineStr">
         <is>
           <t>1:02:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="754">
       <c r="A754" s="8" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>266/378</t>
         </is>
       </c>
       <c r="B754" s="9" t="inlineStr">
         <is>
           <t>Gert Moonen</t>
         </is>
       </c>
       <c r="C754" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D754" s="8" t="inlineStr">
         <is>
           <t>1:03:14</t>
         </is>
       </c>
       <c r="E754" s="8" t="inlineStr">
         <is>
           <t>1:02:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="755">
       <c r="A755" s="6" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>267/386</t>
         </is>
       </c>
       <c r="B755" s="7" t="inlineStr">
         <is>
           <t>Tim Zwart</t>
         </is>
       </c>
       <c r="C755" s="7" t="inlineStr">
         <is>
           <t>Austerlitz</t>
         </is>
       </c>
       <c r="D755" s="6" t="inlineStr">
         <is>
           <t>1:03:36</t>
         </is>
       </c>
       <c r="E755" s="6" t="inlineStr">
         <is>
           <t>1:02:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="756">
       <c r="A756" s="8" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>268/388</t>
         </is>
       </c>
       <c r="B756" s="9" t="inlineStr">
         <is>
           <t>Dennis van der Putten</t>
         </is>
       </c>
       <c r="C756" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D756" s="8" t="inlineStr">
         <is>
           <t>1:03:49</t>
         </is>
       </c>
       <c r="E756" s="8" t="inlineStr">
         <is>
           <t>1:02:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="757">
       <c r="A757" s="6" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>269/389</t>
         </is>
       </c>
       <c r="B757" s="7" t="inlineStr">
         <is>
           <t>Bas de Wit</t>
         </is>
       </c>
       <c r="C757" s="7" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D757" s="6" t="inlineStr">
         <is>
           <t>1:03:49</t>
         </is>
       </c>
       <c r="E757" s="6" t="inlineStr">
         <is>
           <t>1:02:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="758">
       <c r="A758" s="8" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>270/390</t>
         </is>
       </c>
       <c r="B758" s="9" t="inlineStr">
         <is>
           <t>Frank van Nieuwenhuizen</t>
         </is>
       </c>
       <c r="C758" s="9" t="inlineStr">
         <is>
           <t>Austerlitz</t>
         </is>
       </c>
       <c r="D758" s="8" t="inlineStr">
         <is>
           <t>1:03:56</t>
         </is>
       </c>
       <c r="E758" s="8" t="inlineStr">
         <is>
           <t>1:02:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="759">
       <c r="A759" s="6" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>271/392</t>
         </is>
       </c>
       <c r="B759" s="7" t="inlineStr">
         <is>
           <t>Marcel Feitsma</t>
         </is>
       </c>
       <c r="C759" s="7" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D759" s="6" t="inlineStr">
         <is>
           <t>1:03:58</t>
         </is>
       </c>
       <c r="E759" s="6" t="inlineStr">
         <is>
           <t>1:03:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="760">
       <c r="A760" s="8" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>272/393</t>
         </is>
       </c>
       <c r="B760" s="9" t="inlineStr">
         <is>
           <t>Dries de Visser</t>
         </is>
       </c>
       <c r="C760" s="9" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D760" s="8" t="inlineStr">
         <is>
           <t>1:04:11</t>
         </is>
       </c>
       <c r="E760" s="8" t="inlineStr">
         <is>
           <t>1:03:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="761">
       <c r="A761" s="6" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>273/395</t>
         </is>
       </c>
       <c r="B761" s="7" t="inlineStr">
         <is>
           <t>Jan Jaap Koudstaal</t>
         </is>
       </c>
       <c r="C761" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D761" s="6" t="inlineStr">
         <is>
           <t>1:04:41</t>
         </is>
       </c>
       <c r="E761" s="6" t="inlineStr">
         <is>
           <t>1:03:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="762">
       <c r="A762" s="8" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>274/396</t>
         </is>
       </c>
       <c r="B762" s="9" t="inlineStr">
         <is>
           <t>Thomas Groen</t>
         </is>
       </c>
       <c r="C762" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D762" s="8" t="inlineStr">
         <is>
           <t>1:05:00</t>
         </is>
       </c>
       <c r="E762" s="8" t="inlineStr">
         <is>
           <t>1:04:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="763">
       <c r="A763" s="6" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>275/399</t>
         </is>
       </c>
       <c r="B763" s="7" t="inlineStr">
         <is>
           <t>Marcel Westemijer</t>
         </is>
       </c>
       <c r="C763" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D763" s="6" t="inlineStr">
         <is>
           <t>1:05:09</t>
         </is>
       </c>
       <c r="E763" s="6" t="inlineStr">
         <is>
           <t>1:04:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="764">
       <c r="A764" s="8" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>276/400</t>
         </is>
       </c>
       <c r="B764" s="9" t="inlineStr">
         <is>
           <t>Niels Wardenier</t>
         </is>
       </c>
       <c r="C764" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D764" s="8" t="inlineStr">
         <is>
           <t>1:05:30</t>
         </is>
       </c>
       <c r="E764" s="8" t="inlineStr">
         <is>
           <t>1:04:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="765">
       <c r="A765" s="6" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>277/401</t>
         </is>
       </c>
       <c r="B765" s="7" t="inlineStr">
         <is>
           <t>Rikkie Mul WCH</t>
         </is>
       </c>
       <c r="C765" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D765" s="6" t="inlineStr">
         <is>
           <t>1:05:36</t>
         </is>
       </c>
       <c r="E765" s="6" t="inlineStr">
         <is>
           <t>1:04:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="766">
       <c r="A766" s="8" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>278/408</t>
         </is>
       </c>
       <c r="B766" s="9" t="inlineStr">
         <is>
           <t>Ron Maliepaard</t>
         </is>
       </c>
       <c r="C766" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D766" s="8" t="inlineStr">
         <is>
           <t>1:06:24</t>
         </is>
       </c>
       <c r="E766" s="8" t="inlineStr">
         <is>
           <t>1:05:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="767">
       <c r="A767" s="6" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>279/409</t>
         </is>
       </c>
       <c r="B767" s="7" t="inlineStr">
         <is>
           <t>Cor Groen</t>
         </is>
       </c>
       <c r="C767" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D767" s="6" t="inlineStr">
         <is>
           <t>1:06:24</t>
         </is>
       </c>
       <c r="E767" s="6" t="inlineStr">
         <is>
           <t>1:05:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="768">
       <c r="A768" s="8" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>280/411</t>
         </is>
       </c>
       <c r="B768" s="9" t="inlineStr">
         <is>
           <t>Peter Korzelius</t>
         </is>
       </c>
       <c r="C768" s="9" t="inlineStr">
         <is>
           <t>Zuidwal</t>
         </is>
       </c>
       <c r="D768" s="8" t="inlineStr">
         <is>
           <t>1:06:40</t>
         </is>
       </c>
       <c r="E768" s="8" t="inlineStr">
         <is>
           <t>1:05:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="769">
       <c r="A769" s="6" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>281/419</t>
         </is>
       </c>
       <c r="B769" s="7" t="inlineStr">
         <is>
           <t>Paul Cirkel</t>
         </is>
       </c>
       <c r="C769" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D769" s="6" t="inlineStr">
         <is>
           <t>1:09:24</t>
         </is>
       </c>
       <c r="E769" s="6" t="inlineStr">
         <is>
           <t>1:08:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="770">
       <c r="A770" s="8" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>282/425</t>
         </is>
       </c>
       <c r="B770" s="9" t="inlineStr">
         <is>
           <t>Jerry de Boer</t>
         </is>
       </c>
       <c r="C770" s="9" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D770" s="8" t="inlineStr">
         <is>
           <t>1:11:23</t>
         </is>
       </c>
       <c r="E770" s="8" t="inlineStr">
         <is>
           <t>1:10:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="771">
       <c r="A771" s="6" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>283/428</t>
         </is>
       </c>
       <c r="B771" s="7" t="inlineStr">
         <is>
           <t>Nathan Israël</t>
         </is>
       </c>
       <c r="C771" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D771" s="6" t="inlineStr">
         <is>
           <t>1:12:53</t>
         </is>
       </c>
       <c r="E771" s="6" t="inlineStr">
         <is>
           <t>1:12:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1"/>
@@ -20747,3993 +20747,3993 @@
       </c>
       <c r="B774" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C774" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D774" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E774" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="775">
       <c r="A775" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/23</t>
         </is>
       </c>
       <c r="B775" s="7" t="inlineStr">
         <is>
           <t>Lorraine Ravestein</t>
         </is>
       </c>
       <c r="C775" s="7" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D775" s="6" t="inlineStr">
         <is>
           <t>39:09</t>
         </is>
       </c>
       <c r="E775" s="6" t="inlineStr">
         <is>
           <t>39:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="776">
       <c r="A776" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/27</t>
         </is>
       </c>
       <c r="B776" s="9" t="inlineStr">
         <is>
           <t>Manon Tolboom</t>
         </is>
       </c>
       <c r="C776" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D776" s="8" t="inlineStr">
         <is>
           <t>39:23</t>
         </is>
       </c>
       <c r="E776" s="8" t="inlineStr">
         <is>
           <t>39:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="777">
       <c r="A777" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/47</t>
         </is>
       </c>
       <c r="B777" s="7" t="inlineStr">
         <is>
           <t>Nicole Philippens</t>
         </is>
       </c>
       <c r="C777" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D777" s="6" t="inlineStr">
         <is>
           <t>41:45</t>
         </is>
       </c>
       <c r="E777" s="6" t="inlineStr">
         <is>
           <t>41:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="778">
       <c r="A778" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/59</t>
         </is>
       </c>
       <c r="B778" s="9" t="inlineStr">
         <is>
           <t>Jolande Hendrikse</t>
         </is>
       </c>
       <c r="C778" s="9" t="inlineStr">
         <is>
           <t>Spirit Lelystad</t>
         </is>
       </c>
       <c r="D778" s="8" t="inlineStr">
         <is>
           <t>43:13</t>
         </is>
       </c>
       <c r="E778" s="8" t="inlineStr">
         <is>
           <t>43:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="779">
       <c r="A779" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/60</t>
         </is>
       </c>
       <c r="B779" s="7" t="inlineStr">
         <is>
           <t>Anita van den Bogert</t>
         </is>
       </c>
       <c r="C779" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D779" s="6" t="inlineStr">
         <is>
           <t>43:24</t>
         </is>
       </c>
       <c r="E779" s="6" t="inlineStr">
         <is>
           <t>43:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="780">
       <c r="A780" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/72</t>
         </is>
       </c>
       <c r="B780" s="9" t="inlineStr">
         <is>
           <t>Amanda Geers</t>
         </is>
       </c>
       <c r="C780" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D780" s="8" t="inlineStr">
         <is>
           <t>44:39</t>
         </is>
       </c>
       <c r="E780" s="8" t="inlineStr">
         <is>
           <t>44:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="781">
       <c r="A781" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/80</t>
         </is>
       </c>
       <c r="B781" s="7" t="inlineStr">
         <is>
           <t>Lana Wagemaker</t>
         </is>
       </c>
       <c r="C781" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D781" s="6" t="inlineStr">
         <is>
           <t>44:57</t>
         </is>
       </c>
       <c r="E781" s="6" t="inlineStr">
         <is>
           <t>44:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="782">
       <c r="A782" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/83</t>
         </is>
       </c>
       <c r="B782" s="9" t="inlineStr">
         <is>
           <t>Sophie Goemans</t>
         </is>
       </c>
       <c r="C782" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D782" s="8" t="inlineStr">
         <is>
           <t>45:00</t>
         </is>
       </c>
       <c r="E782" s="8" t="inlineStr">
         <is>
           <t>44:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="783">
       <c r="A783" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/87</t>
         </is>
       </c>
       <c r="B783" s="7" t="inlineStr">
         <is>
           <t>Kiki van Dijk</t>
         </is>
       </c>
       <c r="C783" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D783" s="6" t="inlineStr">
         <is>
           <t>45:03</t>
         </is>
       </c>
       <c r="E783" s="6" t="inlineStr">
         <is>
           <t>45:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="784">
       <c r="A784" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/90</t>
         </is>
       </c>
       <c r="B784" s="9" t="inlineStr">
         <is>
           <t>Jotte Leunissen</t>
         </is>
       </c>
       <c r="C784" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D784" s="8" t="inlineStr">
         <is>
           <t>45:18</t>
         </is>
       </c>
       <c r="E784" s="8" t="inlineStr">
         <is>
           <t>45:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="785">
       <c r="A785" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/94</t>
         </is>
       </c>
       <c r="B785" s="7" t="inlineStr">
         <is>
           <t>Emma Peereboom</t>
         </is>
       </c>
       <c r="C785" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D785" s="6" t="inlineStr">
         <is>
           <t>45:47</t>
         </is>
       </c>
       <c r="E785" s="6" t="inlineStr">
         <is>
           <t>45:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="786">
       <c r="A786" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/96</t>
         </is>
       </c>
       <c r="B786" s="9" t="inlineStr">
         <is>
           <t>Anita van Valkengoed</t>
         </is>
       </c>
       <c r="C786" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D786" s="8" t="inlineStr">
         <is>
           <t>45:53</t>
         </is>
       </c>
       <c r="E786" s="8" t="inlineStr">
         <is>
           <t>45:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="787">
       <c r="A787" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/103</t>
         </is>
       </c>
       <c r="B787" s="7" t="inlineStr">
         <is>
           <t>Ingrid Heeren-van Raak</t>
         </is>
       </c>
       <c r="C787" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D787" s="6" t="inlineStr">
         <is>
           <t>46:01</t>
         </is>
       </c>
       <c r="E787" s="6" t="inlineStr">
         <is>
           <t>45:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="788">
       <c r="A788" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/106</t>
         </is>
       </c>
       <c r="B788" s="9" t="inlineStr">
         <is>
           <t>Sarah de Pierre</t>
         </is>
       </c>
       <c r="C788" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D788" s="8" t="inlineStr">
         <is>
           <t>46:10</t>
         </is>
       </c>
       <c r="E788" s="8" t="inlineStr">
         <is>
           <t>46:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="789">
       <c r="A789" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/109</t>
         </is>
       </c>
       <c r="B789" s="7" t="inlineStr">
         <is>
           <t>Emma van Kampen</t>
         </is>
       </c>
       <c r="C789" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D789" s="6" t="inlineStr">
         <is>
           <t>46:15</t>
         </is>
       </c>
       <c r="E789" s="6" t="inlineStr">
         <is>
           <t>46:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="790">
       <c r="A790" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/110</t>
         </is>
       </c>
       <c r="B790" s="9" t="inlineStr">
         <is>
           <t>Annelies Duijst</t>
         </is>
       </c>
       <c r="C790" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D790" s="8" t="inlineStr">
         <is>
           <t>46:17</t>
         </is>
       </c>
       <c r="E790" s="8" t="inlineStr">
         <is>
           <t>46:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="791">
       <c r="A791" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/111</t>
         </is>
       </c>
       <c r="B791" s="7" t="inlineStr">
         <is>
           <t>Tineke Stolk</t>
         </is>
       </c>
       <c r="C791" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D791" s="6" t="inlineStr">
         <is>
           <t>46:22</t>
         </is>
       </c>
       <c r="E791" s="6" t="inlineStr">
         <is>
           <t>45:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="792">
       <c r="A792" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/112</t>
         </is>
       </c>
       <c r="B792" s="9" t="inlineStr">
         <is>
           <t>Geertje kok</t>
         </is>
       </c>
       <c r="C792" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D792" s="8" t="inlineStr">
         <is>
           <t>46:24</t>
         </is>
       </c>
       <c r="E792" s="8" t="inlineStr">
         <is>
           <t>45:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="793">
       <c r="A793" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/120</t>
         </is>
       </c>
       <c r="B793" s="7" t="inlineStr">
         <is>
           <t>Geke Bouwers</t>
         </is>
       </c>
       <c r="C793" s="7" t="inlineStr">
         <is>
           <t>Fun Runners Zeist</t>
         </is>
       </c>
       <c r="D793" s="6" t="inlineStr">
         <is>
           <t>47:02</t>
         </is>
       </c>
       <c r="E793" s="6" t="inlineStr">
         <is>
           <t>46:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="794">
       <c r="A794" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/124</t>
         </is>
       </c>
       <c r="B794" s="9" t="inlineStr">
         <is>
           <t>Nienke Scharff</t>
         </is>
       </c>
       <c r="C794" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D794" s="8" t="inlineStr">
         <is>
           <t>47:10</t>
         </is>
       </c>
       <c r="E794" s="8" t="inlineStr">
         <is>
           <t>46:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="795">
       <c r="A795" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/128</t>
         </is>
       </c>
       <c r="B795" s="7" t="inlineStr">
         <is>
           <t>Juul Embrechts</t>
         </is>
       </c>
       <c r="C795" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D795" s="6" t="inlineStr">
         <is>
           <t>47:19</t>
         </is>
       </c>
       <c r="E795" s="6" t="inlineStr">
         <is>
           <t>47:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="796">
       <c r="A796" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/133</t>
         </is>
       </c>
       <c r="B796" s="9" t="inlineStr">
         <is>
           <t>Elma Sandee</t>
         </is>
       </c>
       <c r="C796" s="9" t="inlineStr">
         <is>
           <t>IJsselstein Ut</t>
         </is>
       </c>
       <c r="D796" s="8" t="inlineStr">
         <is>
           <t>47:35</t>
         </is>
       </c>
       <c r="E796" s="8" t="inlineStr">
         <is>
           <t>47:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="797">
       <c r="A797" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/134</t>
         </is>
       </c>
       <c r="B797" s="7" t="inlineStr">
         <is>
           <t>Mariska van der Vat</t>
         </is>
       </c>
       <c r="C797" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D797" s="6" t="inlineStr">
         <is>
           <t>47:38</t>
         </is>
       </c>
       <c r="E797" s="6" t="inlineStr">
         <is>
           <t>47:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="798">
       <c r="A798" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/145</t>
         </is>
       </c>
       <c r="B798" s="9" t="inlineStr">
         <is>
           <t>Simone de Bies</t>
         </is>
       </c>
       <c r="C798" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D798" s="8" t="inlineStr">
         <is>
           <t>48:23</t>
         </is>
       </c>
       <c r="E798" s="8" t="inlineStr">
         <is>
           <t>48:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="799">
       <c r="A799" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/146</t>
         </is>
       </c>
       <c r="B799" s="7" t="inlineStr">
         <is>
           <t>Xaviera Chelius</t>
         </is>
       </c>
       <c r="C799" s="7" t="inlineStr">
         <is>
           <t>Purmerend</t>
         </is>
       </c>
       <c r="D799" s="6" t="inlineStr">
         <is>
           <t>48:24</t>
         </is>
       </c>
       <c r="E799" s="6" t="inlineStr">
         <is>
           <t>48:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="800">
       <c r="A800" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/147</t>
         </is>
       </c>
       <c r="B800" s="9" t="inlineStr">
         <is>
           <t>Marloes Scholman-van der Meer</t>
         </is>
       </c>
       <c r="C800" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D800" s="8" t="inlineStr">
         <is>
           <t>48:25</t>
         </is>
       </c>
       <c r="E800" s="8" t="inlineStr">
         <is>
           <t>48:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="801">
       <c r="A801" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/149</t>
         </is>
       </c>
       <c r="B801" s="7" t="inlineStr">
         <is>
           <t>Mira Blokland</t>
         </is>
       </c>
       <c r="C801" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D801" s="6" t="inlineStr">
         <is>
           <t>48:38</t>
         </is>
       </c>
       <c r="E801" s="6" t="inlineStr">
         <is>
           <t>48:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="802">
       <c r="A802" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/156</t>
         </is>
       </c>
       <c r="B802" s="9" t="inlineStr">
         <is>
           <t>Lise-Marije van Houten</t>
         </is>
       </c>
       <c r="C802" s="9" t="inlineStr">
         <is>
           <t>Zutphen</t>
         </is>
       </c>
       <c r="D802" s="8" t="inlineStr">
         <is>
           <t>48:57</t>
         </is>
       </c>
       <c r="E802" s="8" t="inlineStr">
         <is>
           <t>48:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="803">
       <c r="A803" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/164</t>
         </is>
       </c>
       <c r="B803" s="7" t="inlineStr">
         <is>
           <t>Ieva Drulyte</t>
         </is>
       </c>
       <c r="C803" s="7" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D803" s="6" t="inlineStr">
         <is>
           <t>49:14</t>
         </is>
       </c>
       <c r="E803" s="6" t="inlineStr">
         <is>
           <t>48:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="804">
       <c r="A804" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/165</t>
         </is>
       </c>
       <c r="B804" s="9" t="inlineStr">
         <is>
           <t>Imme Lammertink</t>
         </is>
       </c>
       <c r="C804" s="9" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D804" s="8" t="inlineStr">
         <is>
           <t>49:15</t>
         </is>
       </c>
       <c r="E804" s="8" t="inlineStr">
         <is>
           <t>48:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="805">
       <c r="A805" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/169</t>
         </is>
       </c>
       <c r="B805" s="7" t="inlineStr">
         <is>
           <t>Francis Hendriks</t>
         </is>
       </c>
       <c r="C805" s="7" t="inlineStr">
         <is>
           <t>Vleuten</t>
         </is>
       </c>
       <c r="D805" s="6" t="inlineStr">
         <is>
           <t>49:26</t>
         </is>
       </c>
       <c r="E805" s="6" t="inlineStr">
         <is>
           <t>49:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="806">
       <c r="A806" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/173</t>
         </is>
       </c>
       <c r="B806" s="9" t="inlineStr">
         <is>
           <t>Vera van der Steeg</t>
         </is>
       </c>
       <c r="C806" s="9" t="inlineStr">
         <is>
           <t>Monnickendam</t>
         </is>
       </c>
       <c r="D806" s="8" t="inlineStr">
         <is>
           <t>49:35</t>
         </is>
       </c>
       <c r="E806" s="8" t="inlineStr">
         <is>
           <t>49:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="807">
       <c r="A807" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/180</t>
         </is>
       </c>
       <c r="B807" s="7" t="inlineStr">
         <is>
           <t>Alien Stevens</t>
         </is>
       </c>
       <c r="C807" s="7" t="inlineStr">
         <is>
           <t>ALTIS HAAS 50 MIN</t>
         </is>
       </c>
       <c r="D807" s="6" t="inlineStr">
         <is>
           <t>49:46</t>
         </is>
       </c>
       <c r="E807" s="6" t="inlineStr">
         <is>
           <t>49:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="808">
       <c r="A808" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/184</t>
         </is>
       </c>
       <c r="B808" s="9" t="inlineStr">
         <is>
           <t>Hilde Aalbers</t>
         </is>
       </c>
       <c r="C808" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D808" s="8" t="inlineStr">
         <is>
           <t>50:04</t>
         </is>
       </c>
       <c r="E808" s="8" t="inlineStr">
         <is>
           <t>49:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="809">
       <c r="A809" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/187</t>
         </is>
       </c>
       <c r="B809" s="7" t="inlineStr">
         <is>
           <t>Tamara Schut</t>
         </is>
       </c>
       <c r="C809" s="7" t="inlineStr">
         <is>
           <t>Amerongen</t>
         </is>
       </c>
       <c r="D809" s="6" t="inlineStr">
         <is>
           <t>50:19</t>
         </is>
       </c>
       <c r="E809" s="6" t="inlineStr">
         <is>
           <t>50:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="810">
       <c r="A810" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/190</t>
         </is>
       </c>
       <c r="B810" s="9" t="inlineStr">
         <is>
           <t>Nina van Bekkum</t>
         </is>
       </c>
       <c r="C810" s="9" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D810" s="8" t="inlineStr">
         <is>
           <t>50:32</t>
         </is>
       </c>
       <c r="E810" s="8" t="inlineStr">
         <is>
           <t>50:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="811">
       <c r="A811" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/198</t>
         </is>
       </c>
       <c r="B811" s="7" t="inlineStr">
         <is>
           <t>Julia Faas</t>
         </is>
       </c>
       <c r="C811" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D811" s="6" t="inlineStr">
         <is>
           <t>50:48</t>
         </is>
       </c>
       <c r="E811" s="6" t="inlineStr">
         <is>
           <t>50:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="812">
       <c r="A812" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/201</t>
         </is>
       </c>
       <c r="B812" s="9" t="inlineStr">
         <is>
           <t>Anne Top</t>
         </is>
       </c>
       <c r="C812" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D812" s="8" t="inlineStr">
         <is>
           <t>51:13</t>
         </is>
       </c>
       <c r="E812" s="8" t="inlineStr">
         <is>
           <t>50:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="813">
       <c r="A813" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/203</t>
         </is>
       </c>
       <c r="B813" s="7" t="inlineStr">
         <is>
           <t>Biba Stolwijk</t>
         </is>
       </c>
       <c r="C813" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D813" s="6" t="inlineStr">
         <is>
           <t>51:20</t>
         </is>
       </c>
       <c r="E813" s="6" t="inlineStr">
         <is>
           <t>50:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="814">
       <c r="A814" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/204</t>
         </is>
       </c>
       <c r="B814" s="9" t="inlineStr">
         <is>
           <t>Manja fiscalini</t>
         </is>
       </c>
       <c r="C814" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D814" s="8" t="inlineStr">
         <is>
           <t>51:21</t>
         </is>
       </c>
       <c r="E814" s="8" t="inlineStr">
         <is>
           <t>50:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="815">
       <c r="A815" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/209</t>
         </is>
       </c>
       <c r="B815" s="7" t="inlineStr">
         <is>
           <t>Karin Residay</t>
         </is>
       </c>
       <c r="C815" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D815" s="6" t="inlineStr">
         <is>
           <t>51:36</t>
         </is>
       </c>
       <c r="E815" s="6" t="inlineStr">
         <is>
           <t>51:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="816">
       <c r="A816" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/211</t>
         </is>
       </c>
       <c r="B816" s="9" t="inlineStr">
         <is>
           <t>Vera Prins</t>
         </is>
       </c>
       <c r="C816" s="9" t="inlineStr">
         <is>
           <t>Hellas</t>
         </is>
       </c>
       <c r="D816" s="8" t="inlineStr">
         <is>
           <t>51:56</t>
         </is>
       </c>
       <c r="E816" s="8" t="inlineStr">
         <is>
           <t>51:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="817">
       <c r="A817" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/216</t>
         </is>
       </c>
       <c r="B817" s="7" t="inlineStr">
         <is>
           <t>Mariska Hoosbeek</t>
         </is>
       </c>
       <c r="C817" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D817" s="6" t="inlineStr">
         <is>
           <t>52:03</t>
         </is>
       </c>
       <c r="E817" s="6" t="inlineStr">
         <is>
           <t>51:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="818">
       <c r="A818" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/220</t>
         </is>
       </c>
       <c r="B818" s="9" t="inlineStr">
         <is>
           <t>Evelien Asschert</t>
         </is>
       </c>
       <c r="C818" s="9" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D818" s="8" t="inlineStr">
         <is>
           <t>52:13</t>
         </is>
       </c>
       <c r="E818" s="8" t="inlineStr">
         <is>
           <t>51:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="819">
       <c r="A819" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/229</t>
         </is>
       </c>
       <c r="B819" s="7" t="inlineStr">
         <is>
           <t>Desiree de Ronde</t>
         </is>
       </c>
       <c r="C819" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D819" s="6" t="inlineStr">
         <is>
           <t>52:38</t>
         </is>
       </c>
       <c r="E819" s="6" t="inlineStr">
         <is>
           <t>52:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="820">
       <c r="A820" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/234</t>
         </is>
       </c>
       <c r="B820" s="9" t="inlineStr">
         <is>
           <t>Ingeilla Moscat Santana</t>
         </is>
       </c>
       <c r="C820" s="9" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D820" s="8" t="inlineStr">
         <is>
           <t>52:47</t>
         </is>
       </c>
       <c r="E820" s="8" t="inlineStr">
         <is>
           <t>52:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="821">
       <c r="A821" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/237</t>
         </is>
       </c>
       <c r="B821" s="7" t="inlineStr">
         <is>
           <t>Henrieke de Klerk</t>
         </is>
       </c>
       <c r="C821" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D821" s="6" t="inlineStr">
         <is>
           <t>53:05</t>
         </is>
       </c>
       <c r="E821" s="6" t="inlineStr">
         <is>
           <t>52:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="822">
       <c r="A822" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/240</t>
         </is>
       </c>
       <c r="B822" s="9" t="inlineStr">
         <is>
           <t>Syrine Krabman</t>
         </is>
       </c>
       <c r="C822" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D822" s="8" t="inlineStr">
         <is>
           <t>53:38</t>
         </is>
       </c>
       <c r="E822" s="8" t="inlineStr">
         <is>
           <t>52:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="823">
       <c r="A823" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/245</t>
         </is>
       </c>
       <c r="B823" s="7" t="inlineStr">
         <is>
           <t>Lora Willekes</t>
         </is>
       </c>
       <c r="C823" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D823" s="6" t="inlineStr">
         <is>
           <t>53:46</t>
         </is>
       </c>
       <c r="E823" s="6" t="inlineStr">
         <is>
           <t>53:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="824">
       <c r="A824" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/246</t>
         </is>
       </c>
       <c r="B824" s="9" t="inlineStr">
         <is>
           <t>Anouk Law</t>
         </is>
       </c>
       <c r="C824" s="9" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D824" s="8" t="inlineStr">
         <is>
           <t>53:47</t>
         </is>
       </c>
       <c r="E824" s="8" t="inlineStr">
         <is>
           <t>53:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="825">
       <c r="A825" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/247</t>
         </is>
       </c>
       <c r="B825" s="7" t="inlineStr">
         <is>
           <t>Angélique van Kommer</t>
         </is>
       </c>
       <c r="C825" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D825" s="6" t="inlineStr">
         <is>
           <t>53:48</t>
         </is>
       </c>
       <c r="E825" s="6" t="inlineStr">
         <is>
           <t>53:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="826">
       <c r="A826" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/248</t>
         </is>
       </c>
       <c r="B826" s="9" t="inlineStr">
         <is>
           <t>Lonneke van den Berg</t>
         </is>
       </c>
       <c r="C826" s="9" t="inlineStr">
         <is>
           <t>Woudenberg</t>
         </is>
       </c>
       <c r="D826" s="8" t="inlineStr">
         <is>
           <t>53:51</t>
         </is>
       </c>
       <c r="E826" s="8" t="inlineStr">
         <is>
           <t>52:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="827">
       <c r="A827" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/252</t>
         </is>
       </c>
       <c r="B827" s="7" t="inlineStr">
         <is>
           <t>Anne-Sophie van der Most</t>
         </is>
       </c>
       <c r="C827" s="7" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D827" s="6" t="inlineStr">
         <is>
           <t>54:02</t>
         </is>
       </c>
       <c r="E827" s="6" t="inlineStr">
         <is>
           <t>53:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="828">
       <c r="A828" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/253</t>
         </is>
       </c>
       <c r="B828" s="9" t="inlineStr">
         <is>
           <t>Sari Wolters</t>
         </is>
       </c>
       <c r="C828" s="9" t="inlineStr">
         <is>
           <t>U-Track</t>
         </is>
       </c>
       <c r="D828" s="8" t="inlineStr">
         <is>
           <t>54:02</t>
         </is>
       </c>
       <c r="E828" s="8" t="inlineStr">
         <is>
           <t>53:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="829">
       <c r="A829" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/259</t>
         </is>
       </c>
       <c r="B829" s="7" t="inlineStr">
         <is>
           <t>Lenna Lammertink</t>
         </is>
       </c>
       <c r="C829" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D829" s="6" t="inlineStr">
         <is>
           <t>54:07</t>
         </is>
       </c>
       <c r="E829" s="6" t="inlineStr">
         <is>
           <t>53:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="830">
       <c r="A830" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/260</t>
         </is>
       </c>
       <c r="B830" s="9" t="inlineStr">
         <is>
           <t>Jente Frints</t>
         </is>
       </c>
       <c r="C830" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D830" s="8" t="inlineStr">
         <is>
           <t>54:08</t>
         </is>
       </c>
       <c r="E830" s="8" t="inlineStr">
         <is>
           <t>53:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="831">
       <c r="A831" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/267</t>
         </is>
       </c>
       <c r="B831" s="7" t="inlineStr">
         <is>
           <t>Karolina Stigter</t>
         </is>
       </c>
       <c r="C831" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D831" s="6" t="inlineStr">
         <is>
           <t>54:18</t>
         </is>
       </c>
       <c r="E831" s="6" t="inlineStr">
         <is>
           <t>54:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="832">
       <c r="A832" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/268</t>
         </is>
       </c>
       <c r="B832" s="9" t="inlineStr">
         <is>
           <t>Liesbeth Heinen</t>
         </is>
       </c>
       <c r="C832" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D832" s="8" t="inlineStr">
         <is>
           <t>54:22</t>
         </is>
       </c>
       <c r="E832" s="8" t="inlineStr">
         <is>
           <t>53:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="833">
       <c r="A833" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/269</t>
         </is>
       </c>
       <c r="B833" s="7" t="inlineStr">
         <is>
           <t>Anne Eck</t>
         </is>
       </c>
       <c r="C833" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D833" s="6" t="inlineStr">
         <is>
           <t>54:30</t>
         </is>
       </c>
       <c r="E833" s="6" t="inlineStr">
         <is>
           <t>54:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="834">
       <c r="A834" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/275</t>
         </is>
       </c>
       <c r="B834" s="9" t="inlineStr">
         <is>
           <t>Camille Heusinkveld</t>
         </is>
       </c>
       <c r="C834" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D834" s="8" t="inlineStr">
         <is>
           <t>54:41</t>
         </is>
       </c>
       <c r="E834" s="8" t="inlineStr">
         <is>
           <t>54:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="835">
       <c r="A835" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/276</t>
         </is>
       </c>
       <c r="B835" s="7" t="inlineStr">
         <is>
           <t>Lotte Uneken</t>
         </is>
       </c>
       <c r="C835" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D835" s="6" t="inlineStr">
         <is>
           <t>54:42</t>
         </is>
       </c>
       <c r="E835" s="6" t="inlineStr">
         <is>
           <t>54:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="836">
       <c r="A836" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/277</t>
         </is>
       </c>
       <c r="B836" s="9" t="inlineStr">
         <is>
           <t>Evelien Sevinga-van Hasselt</t>
         </is>
       </c>
       <c r="C836" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D836" s="8" t="inlineStr">
         <is>
           <t>54:42</t>
         </is>
       </c>
       <c r="E836" s="8" t="inlineStr">
         <is>
           <t>54:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="837">
       <c r="A837" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/278</t>
         </is>
       </c>
       <c r="B837" s="7" t="inlineStr">
         <is>
           <t>Karin Riksen</t>
         </is>
       </c>
       <c r="C837" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D837" s="6" t="inlineStr">
         <is>
           <t>54:43</t>
         </is>
       </c>
       <c r="E837" s="6" t="inlineStr">
         <is>
           <t>54:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="838">
       <c r="A838" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/281</t>
         </is>
       </c>
       <c r="B838" s="9" t="inlineStr">
         <is>
           <t>Emma Beeker</t>
         </is>
       </c>
       <c r="C838" s="9" t="inlineStr">
         <is>
           <t>ALTIS HAAS 55 MIN</t>
         </is>
       </c>
       <c r="D838" s="8" t="inlineStr">
         <is>
           <t>54:54</t>
         </is>
       </c>
       <c r="E838" s="8" t="inlineStr">
         <is>
           <t>54:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="839">
       <c r="A839" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/287</t>
         </is>
       </c>
       <c r="B839" s="7" t="inlineStr">
         <is>
           <t>Lisette Geers</t>
         </is>
       </c>
       <c r="C839" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D839" s="6" t="inlineStr">
         <is>
           <t>55:26</t>
         </is>
       </c>
       <c r="E839" s="6" t="inlineStr">
         <is>
           <t>55:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="840">
       <c r="A840" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/288</t>
         </is>
       </c>
       <c r="B840" s="9" t="inlineStr">
         <is>
           <t>Babet Balkenende</t>
         </is>
       </c>
       <c r="C840" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D840" s="8" t="inlineStr">
         <is>
           <t>55:27</t>
         </is>
       </c>
       <c r="E840" s="8" t="inlineStr">
         <is>
           <t>55:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="841">
       <c r="A841" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/290</t>
         </is>
       </c>
       <c r="B841" s="7" t="inlineStr">
         <is>
           <t>Esther Meijer</t>
         </is>
       </c>
       <c r="C841" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D841" s="6" t="inlineStr">
         <is>
           <t>55:54</t>
         </is>
       </c>
       <c r="E841" s="6" t="inlineStr">
         <is>
           <t>55:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="842">
       <c r="A842" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/292</t>
         </is>
       </c>
       <c r="B842" s="9" t="inlineStr">
         <is>
           <t>Mirjam Verkade</t>
         </is>
       </c>
       <c r="C842" s="9" t="inlineStr">
         <is>
           <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D842" s="8" t="inlineStr">
         <is>
           <t>56:15</t>
         </is>
       </c>
       <c r="E842" s="8" t="inlineStr">
         <is>
           <t>55:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="843">
       <c r="A843" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/294</t>
         </is>
       </c>
       <c r="B843" s="7" t="inlineStr">
         <is>
           <t>Maartje Gaastra</t>
         </is>
       </c>
       <c r="C843" s="7" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D843" s="6" t="inlineStr">
         <is>
           <t>56:23</t>
         </is>
       </c>
       <c r="E843" s="6" t="inlineStr">
         <is>
           <t>55:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="844">
       <c r="A844" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/296</t>
         </is>
       </c>
       <c r="B844" s="9" t="inlineStr">
         <is>
           <t>Jolanda van Leijenhorst</t>
         </is>
       </c>
       <c r="C844" s="9" t="inlineStr">
         <is>
           <t>2BFit</t>
         </is>
       </c>
       <c r="D844" s="8" t="inlineStr">
         <is>
           <t>56:28</t>
         </is>
       </c>
       <c r="E844" s="8" t="inlineStr">
         <is>
           <t>55:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="845">
       <c r="A845" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/298</t>
         </is>
       </c>
       <c r="B845" s="7" t="inlineStr">
         <is>
           <t>Wanda van Bracht-Szabo</t>
         </is>
       </c>
       <c r="C845" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D845" s="6" t="inlineStr">
         <is>
           <t>56:39</t>
         </is>
       </c>
       <c r="E845" s="6" t="inlineStr">
         <is>
           <t>56:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="846">
       <c r="A846" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/299</t>
         </is>
       </c>
       <c r="B846" s="9" t="inlineStr">
         <is>
           <t>Samantha Dobbelaar</t>
         </is>
       </c>
       <c r="C846" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D846" s="8" t="inlineStr">
         <is>
           <t>56:43</t>
         </is>
       </c>
       <c r="E846" s="8" t="inlineStr">
         <is>
           <t>56:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="847">
       <c r="A847" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/301</t>
         </is>
       </c>
       <c r="B847" s="7" t="inlineStr">
         <is>
           <t>Tilly Vromen</t>
         </is>
       </c>
       <c r="C847" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D847" s="6" t="inlineStr">
         <is>
           <t>56:51</t>
         </is>
       </c>
       <c r="E847" s="6" t="inlineStr">
         <is>
           <t>56:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="848">
       <c r="A848" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/305</t>
         </is>
       </c>
       <c r="B848" s="9" t="inlineStr">
         <is>
           <t>Rachelle Chelius</t>
         </is>
       </c>
       <c r="C848" s="9" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D848" s="8" t="inlineStr">
         <is>
           <t>57:03</t>
         </is>
       </c>
       <c r="E848" s="8" t="inlineStr">
         <is>
           <t>56:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="849">
       <c r="A849" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/308</t>
         </is>
       </c>
       <c r="B849" s="7" t="inlineStr">
         <is>
           <t>Linda Dijkstra</t>
         </is>
       </c>
       <c r="C849" s="7" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D849" s="6" t="inlineStr">
         <is>
           <t>57:07</t>
         </is>
       </c>
       <c r="E849" s="6" t="inlineStr">
         <is>
           <t>56:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="850">
       <c r="A850" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/309</t>
         </is>
       </c>
       <c r="B850" s="9" t="inlineStr">
         <is>
           <t>Jip Grootveld</t>
         </is>
       </c>
       <c r="C850" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D850" s="8" t="inlineStr">
         <is>
           <t>57:16</t>
         </is>
       </c>
       <c r="E850" s="8" t="inlineStr">
         <is>
           <t>57:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="851">
       <c r="A851" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/310</t>
         </is>
       </c>
       <c r="B851" s="7" t="inlineStr">
         <is>
           <t>Danielle Nijhof</t>
         </is>
       </c>
       <c r="C851" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D851" s="6" t="inlineStr">
         <is>
           <t>57:22</t>
         </is>
       </c>
       <c r="E851" s="6" t="inlineStr">
         <is>
           <t>56:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="852">
       <c r="A852" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/315</t>
         </is>
       </c>
       <c r="B852" s="9" t="inlineStr">
         <is>
           <t>Dionne Bulthuis</t>
         </is>
       </c>
       <c r="C852" s="9" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D852" s="8" t="inlineStr">
         <is>
           <t>57:32</t>
         </is>
       </c>
       <c r="E852" s="8" t="inlineStr">
         <is>
           <t>56:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="853">
       <c r="A853" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>79/317</t>
         </is>
       </c>
       <c r="B853" s="7" t="inlineStr">
         <is>
           <t>Sanne Kearns</t>
         </is>
       </c>
       <c r="C853" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D853" s="6" t="inlineStr">
         <is>
           <t>57:39</t>
         </is>
       </c>
       <c r="E853" s="6" t="inlineStr">
         <is>
           <t>57:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="854">
       <c r="A854" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>80/321</t>
         </is>
       </c>
       <c r="B854" s="9" t="inlineStr">
         <is>
           <t>Dyonne Dekkers</t>
         </is>
       </c>
       <c r="C854" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D854" s="8" t="inlineStr">
         <is>
           <t>57:53</t>
         </is>
       </c>
       <c r="E854" s="8" t="inlineStr">
         <is>
           <t>57:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="855">
       <c r="A855" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>81/322</t>
         </is>
       </c>
       <c r="B855" s="7" t="inlineStr">
         <is>
           <t>Marieke Schaareman</t>
         </is>
       </c>
       <c r="C855" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D855" s="6" t="inlineStr">
         <is>
           <t>57:56</t>
         </is>
       </c>
       <c r="E855" s="6" t="inlineStr">
         <is>
           <t>57:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="856">
       <c r="A856" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>82/323</t>
         </is>
       </c>
       <c r="B856" s="9" t="inlineStr">
         <is>
           <t>Sylvia van Borkulo</t>
         </is>
       </c>
       <c r="C856" s="9" t="inlineStr">
         <is>
           <t>Fun Runners Zeist</t>
         </is>
       </c>
       <c r="D856" s="8" t="inlineStr">
         <is>
           <t>57:58</t>
         </is>
       </c>
       <c r="E856" s="8" t="inlineStr">
         <is>
           <t>57:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="857">
       <c r="A857" s="6" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>83/324</t>
         </is>
       </c>
       <c r="B857" s="7" t="inlineStr">
         <is>
           <t>Joanne Fokkema</t>
         </is>
       </c>
       <c r="C857" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D857" s="6" t="inlineStr">
         <is>
           <t>58:01</t>
         </is>
       </c>
       <c r="E857" s="6" t="inlineStr">
         <is>
           <t>57:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="858">
       <c r="A858" s="8" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>84/326</t>
         </is>
       </c>
       <c r="B858" s="9" t="inlineStr">
         <is>
           <t>Nanook van der Linden</t>
         </is>
       </c>
       <c r="C858" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D858" s="8" t="inlineStr">
         <is>
           <t>58:15</t>
         </is>
       </c>
       <c r="E858" s="8" t="inlineStr">
         <is>
           <t>57:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="859">
       <c r="A859" s="6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>85/327</t>
         </is>
       </c>
       <c r="B859" s="7" t="inlineStr">
         <is>
           <t>Brenda van den Broek</t>
         </is>
       </c>
       <c r="C859" s="7" t="inlineStr">
         <is>
           <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D859" s="6" t="inlineStr">
         <is>
           <t>58:16</t>
         </is>
       </c>
       <c r="E859" s="6" t="inlineStr">
         <is>
           <t>57:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="860">
       <c r="A860" s="8" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>86/331</t>
         </is>
       </c>
       <c r="B860" s="9" t="inlineStr">
         <is>
           <t>Petra Zandbelt-Stehouwer</t>
         </is>
       </c>
       <c r="C860" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D860" s="8" t="inlineStr">
         <is>
           <t>58:35</t>
         </is>
       </c>
       <c r="E860" s="8" t="inlineStr">
         <is>
           <t>57:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="861">
       <c r="A861" s="6" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>87/332</t>
         </is>
       </c>
       <c r="B861" s="7" t="inlineStr">
         <is>
           <t>Yvonne Streefkerk</t>
         </is>
       </c>
       <c r="C861" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D861" s="6" t="inlineStr">
         <is>
           <t>58:38</t>
         </is>
       </c>
       <c r="E861" s="6" t="inlineStr">
         <is>
           <t>57:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="862">
       <c r="A862" s="8" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>88/336</t>
         </is>
       </c>
       <c r="B862" s="9" t="inlineStr">
         <is>
           <t>Yvette Voshol</t>
         </is>
       </c>
       <c r="C862" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D862" s="8" t="inlineStr">
         <is>
           <t>58:47</t>
         </is>
       </c>
       <c r="E862" s="8" t="inlineStr">
         <is>
           <t>58:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="863">
       <c r="A863" s="6" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>89/338</t>
         </is>
       </c>
       <c r="B863" s="7" t="inlineStr">
         <is>
           <t>Tineke Wonderman</t>
         </is>
       </c>
       <c r="C863" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D863" s="6" t="inlineStr">
         <is>
           <t>58:51</t>
         </is>
       </c>
       <c r="E863" s="6" t="inlineStr">
         <is>
           <t>58:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="864">
       <c r="A864" s="8" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>90/339</t>
         </is>
       </c>
       <c r="B864" s="9" t="inlineStr">
         <is>
           <t>Jos Noordeloos</t>
         </is>
       </c>
       <c r="C864" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D864" s="8" t="inlineStr">
         <is>
           <t>58:56</t>
         </is>
       </c>
       <c r="E864" s="8" t="inlineStr">
         <is>
           <t>58:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="865">
       <c r="A865" s="6" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>91/341</t>
         </is>
       </c>
       <c r="B865" s="7" t="inlineStr">
         <is>
           <t>Verly Tromp</t>
         </is>
       </c>
       <c r="C865" s="7" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D865" s="6" t="inlineStr">
         <is>
           <t>59:10</t>
         </is>
       </c>
       <c r="E865" s="6" t="inlineStr">
         <is>
           <t>58:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="866">
       <c r="A866" s="8" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>92/342</t>
         </is>
       </c>
       <c r="B866" s="9" t="inlineStr">
         <is>
           <t>Janneke wolters</t>
         </is>
       </c>
       <c r="C866" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D866" s="8" t="inlineStr">
         <is>
           <t>59:17</t>
         </is>
       </c>
       <c r="E866" s="8" t="inlineStr">
         <is>
           <t>58:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="867">
       <c r="A867" s="6" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>93/344</t>
         </is>
       </c>
       <c r="B867" s="7" t="inlineStr">
         <is>
           <t>Tessa van Hattem</t>
         </is>
       </c>
       <c r="C867" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D867" s="6" t="inlineStr">
         <is>
           <t>59:21</t>
         </is>
       </c>
       <c r="E867" s="6" t="inlineStr">
         <is>
           <t>58:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="868">
       <c r="A868" s="8" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>94/345</t>
         </is>
       </c>
       <c r="B868" s="9" t="inlineStr">
         <is>
           <t>Anouska Traast</t>
         </is>
       </c>
       <c r="C868" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D868" s="8" t="inlineStr">
         <is>
           <t>59:29</t>
         </is>
       </c>
       <c r="E868" s="8" t="inlineStr">
         <is>
           <t>58:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="869">
       <c r="A869" s="6" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>95/349</t>
         </is>
       </c>
       <c r="B869" s="7" t="inlineStr">
         <is>
           <t>Karen van Zwam</t>
         </is>
       </c>
       <c r="C869" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D869" s="6" t="inlineStr">
         <is>
           <t>59:55</t>
         </is>
       </c>
       <c r="E869" s="6" t="inlineStr">
         <is>
           <t>59:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="870">
       <c r="A870" s="8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>96/351</t>
         </is>
       </c>
       <c r="B870" s="9" t="inlineStr">
         <is>
           <t>Marjolein Robaeys</t>
         </is>
       </c>
       <c r="C870" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D870" s="8" t="inlineStr">
         <is>
           <t>1:00:00</t>
         </is>
       </c>
       <c r="E870" s="8" t="inlineStr">
         <is>
           <t>59:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="871">
       <c r="A871" s="6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>97/353</t>
         </is>
       </c>
       <c r="B871" s="7" t="inlineStr">
         <is>
           <t>Pien kempe</t>
         </is>
       </c>
       <c r="C871" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D871" s="6" t="inlineStr">
         <is>
           <t>1:00:16</t>
         </is>
       </c>
       <c r="E871" s="6" t="inlineStr">
         <is>
           <t>1:00:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="872">
       <c r="A872" s="8" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>98/354</t>
         </is>
       </c>
       <c r="B872" s="9" t="inlineStr">
         <is>
           <t>Michelle Oranje</t>
         </is>
       </c>
       <c r="C872" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D872" s="8" t="inlineStr">
         <is>
           <t>1:00:18</t>
         </is>
       </c>
       <c r="E872" s="8" t="inlineStr">
         <is>
           <t>59:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="873">
       <c r="A873" s="6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>99/355</t>
         </is>
       </c>
       <c r="B873" s="7" t="inlineStr">
         <is>
           <t>Irene Zilverentant</t>
         </is>
       </c>
       <c r="C873" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D873" s="6" t="inlineStr">
         <is>
           <t>1:00:21</t>
         </is>
       </c>
       <c r="E873" s="6" t="inlineStr">
         <is>
           <t>59:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="874">
       <c r="A874" s="8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>100/356</t>
         </is>
       </c>
       <c r="B874" s="9" t="inlineStr">
         <is>
           <t>Mascha Touber</t>
         </is>
       </c>
       <c r="C874" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D874" s="8" t="inlineStr">
         <is>
           <t>1:00:23</t>
         </is>
       </c>
       <c r="E874" s="8" t="inlineStr">
         <is>
           <t>59:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="875">
       <c r="A875" s="6" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>101/357</t>
         </is>
       </c>
       <c r="B875" s="7" t="inlineStr">
         <is>
           <t>Oyiza Yusuf</t>
         </is>
       </c>
       <c r="C875" s="7" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D875" s="6" t="inlineStr">
         <is>
           <t>1:00:32</t>
         </is>
       </c>
       <c r="E875" s="6" t="inlineStr">
         <is>
           <t>59:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="876">
       <c r="A876" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>102/358</t>
         </is>
       </c>
       <c r="B876" s="9" t="inlineStr">
         <is>
           <t>Lisette van Zundert</t>
         </is>
       </c>
       <c r="C876" s="9" t="inlineStr">
         <is>
           <t>ALTIS HAAS 60MIN</t>
         </is>
       </c>
       <c r="D876" s="8" t="inlineStr">
         <is>
           <t>1:00:35</t>
         </is>
       </c>
       <c r="E876" s="8" t="inlineStr">
         <is>
           <t>59:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="877">
       <c r="A877" s="6" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>103/359</t>
         </is>
       </c>
       <c r="B877" s="7" t="inlineStr">
         <is>
           <t>Rachel Bergé</t>
         </is>
       </c>
       <c r="C877" s="7" t="inlineStr">
         <is>
           <t>ALTIS HAAS 60min</t>
         </is>
       </c>
       <c r="D877" s="6" t="inlineStr">
         <is>
           <t>1:00:35</t>
         </is>
       </c>
       <c r="E877" s="6" t="inlineStr">
         <is>
           <t>59:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="878">
       <c r="A878" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>104/360</t>
         </is>
       </c>
       <c r="B878" s="9" t="inlineStr">
         <is>
           <t>Krystle Aaron-de Bies</t>
         </is>
       </c>
       <c r="C878" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D878" s="8" t="inlineStr">
         <is>
           <t>1:00:37</t>
         </is>
       </c>
       <c r="E878" s="8" t="inlineStr">
         <is>
           <t>59:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="879">
       <c r="A879" s="6" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>105/362</t>
         </is>
       </c>
       <c r="B879" s="7" t="inlineStr">
         <is>
           <t>Sandra Ruberg</t>
         </is>
       </c>
       <c r="C879" s="7" t="inlineStr">
         <is>
           <t>Road Runners Zeist</t>
         </is>
       </c>
       <c r="D879" s="6" t="inlineStr">
         <is>
           <t>1:00:59</t>
         </is>
       </c>
       <c r="E879" s="6" t="inlineStr">
         <is>
           <t>1:00:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="880">
       <c r="A880" s="8" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>106/366</t>
         </is>
       </c>
       <c r="B880" s="9" t="inlineStr">
         <is>
           <t>Lieke Klarenbeek</t>
         </is>
       </c>
       <c r="C880" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D880" s="8" t="inlineStr">
         <is>
           <t>1:01:21</t>
         </is>
       </c>
       <c r="E880" s="8" t="inlineStr">
         <is>
           <t>1:00:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="881">
       <c r="A881" s="6" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>107/367</t>
         </is>
       </c>
       <c r="B881" s="7" t="inlineStr">
         <is>
           <t>Maaike Bade</t>
         </is>
       </c>
       <c r="C881" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D881" s="6" t="inlineStr">
         <is>
           <t>1:01:24</t>
         </is>
       </c>
       <c r="E881" s="6" t="inlineStr">
         <is>
           <t>1:00:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="882">
       <c r="A882" s="8" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>108/368</t>
         </is>
       </c>
       <c r="B882" s="9" t="inlineStr">
         <is>
           <t>Floor Buissant des Amorie</t>
         </is>
       </c>
       <c r="C882" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D882" s="8" t="inlineStr">
         <is>
           <t>1:01:45</t>
         </is>
       </c>
       <c r="E882" s="8" t="inlineStr">
         <is>
           <t>1:00:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="883">
       <c r="A883" s="6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>109/369</t>
         </is>
       </c>
       <c r="B883" s="7" t="inlineStr">
         <is>
           <t>Esmee Woudsma</t>
         </is>
       </c>
       <c r="C883" s="7" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D883" s="6" t="inlineStr">
         <is>
           <t>1:01:47</t>
         </is>
       </c>
       <c r="E883" s="6" t="inlineStr">
         <is>
           <t>1:01:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="884">
       <c r="A884" s="8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>110/371</t>
         </is>
       </c>
       <c r="B884" s="9" t="inlineStr">
         <is>
           <t>Anne-Maaike van de Weg</t>
         </is>
       </c>
       <c r="C884" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D884" s="8" t="inlineStr">
         <is>
           <t>1:02:11</t>
         </is>
       </c>
       <c r="E884" s="8" t="inlineStr">
         <is>
           <t>1:01:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="885">
       <c r="A885" s="6" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>111/374</t>
         </is>
       </c>
       <c r="B885" s="7" t="inlineStr">
         <is>
           <t>Marijke Hildering</t>
         </is>
       </c>
       <c r="C885" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D885" s="6" t="inlineStr">
         <is>
           <t>1:02:33</t>
         </is>
       </c>
       <c r="E885" s="6" t="inlineStr">
         <is>
           <t>1:01:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="886">
       <c r="A886" s="8" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>112/375</t>
         </is>
       </c>
       <c r="B886" s="9" t="inlineStr">
         <is>
           <t>Immy Kolstee</t>
         </is>
       </c>
       <c r="C886" s="9" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
       <c r="D886" s="8" t="inlineStr">
         <is>
           <t>1:02:45</t>
         </is>
       </c>
       <c r="E886" s="8" t="inlineStr">
         <is>
           <t>1:02:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="887">
       <c r="A887" s="6" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>113/379</t>
         </is>
       </c>
       <c r="B887" s="7" t="inlineStr">
         <is>
           <t>Marga Van Schoonhoven</t>
         </is>
       </c>
       <c r="C887" s="7" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D887" s="6" t="inlineStr">
         <is>
           <t>1:03:16</t>
         </is>
       </c>
       <c r="E887" s="6" t="inlineStr">
         <is>
           <t>1:02:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="888">
       <c r="A888" s="8" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>114/380</t>
         </is>
       </c>
       <c r="B888" s="9" t="inlineStr">
         <is>
           <t>Linda Westemijer</t>
         </is>
       </c>
       <c r="C888" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D888" s="8" t="inlineStr">
         <is>
           <t>1:03:16</t>
         </is>
       </c>
       <c r="E888" s="8" t="inlineStr">
         <is>
           <t>1:02:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="889">
       <c r="A889" s="6" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>115/381</t>
         </is>
       </c>
       <c r="B889" s="7" t="inlineStr">
         <is>
           <t>Edine de Bruijn</t>
         </is>
       </c>
       <c r="C889" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D889" s="6" t="inlineStr">
         <is>
           <t>1:03:19</t>
         </is>
       </c>
       <c r="E889" s="6" t="inlineStr">
         <is>
           <t>1:02:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="890">
       <c r="A890" s="8" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>116/382</t>
         </is>
       </c>
       <c r="B890" s="9" t="inlineStr">
         <is>
           <t>Loes Aartsen</t>
         </is>
       </c>
       <c r="C890" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D890" s="8" t="inlineStr">
         <is>
           <t>1:03:19</t>
         </is>
       </c>
       <c r="E890" s="8" t="inlineStr">
         <is>
           <t>1:02:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="891">
       <c r="A891" s="6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>117/383</t>
         </is>
       </c>
       <c r="B891" s="7" t="inlineStr">
         <is>
           <t>Miranda Wildenbeest</t>
         </is>
       </c>
       <c r="C891" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D891" s="6" t="inlineStr">
         <is>
           <t>1:03:19</t>
         </is>
       </c>
       <c r="E891" s="6" t="inlineStr">
         <is>
           <t>1:02:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="892">
       <c r="A892" s="8" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>118/384</t>
         </is>
       </c>
       <c r="B892" s="9" t="inlineStr">
         <is>
           <t>Janine van de Weg</t>
         </is>
       </c>
       <c r="C892" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D892" s="8" t="inlineStr">
         <is>
           <t>1:03:24</t>
         </is>
       </c>
       <c r="E892" s="8" t="inlineStr">
         <is>
           <t>1:02:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="893">
       <c r="A893" s="6" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>119/385</t>
         </is>
       </c>
       <c r="B893" s="7" t="inlineStr">
         <is>
           <t>Peiyee law</t>
         </is>
       </c>
       <c r="C893" s="7" t="inlineStr">
         <is>
           <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D893" s="6" t="inlineStr">
         <is>
           <t>1:03:33</t>
         </is>
       </c>
       <c r="E893" s="6" t="inlineStr">
         <is>
           <t>1:03:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="894">
       <c r="A894" s="8" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>120/387</t>
         </is>
       </c>
       <c r="B894" s="9" t="inlineStr">
         <is>
           <t>Lisa Neijzen</t>
         </is>
       </c>
       <c r="C894" s="9" t="inlineStr">
         <is>
           <t>Austerlitz</t>
         </is>
       </c>
       <c r="D894" s="8" t="inlineStr">
         <is>
           <t>1:03:39</t>
         </is>
       </c>
       <c r="E894" s="8" t="inlineStr">
         <is>
           <t>1:02:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="895">
       <c r="A895" s="6" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>121/391</t>
         </is>
       </c>
       <c r="B895" s="7" t="inlineStr">
         <is>
           <t>Kelsey van Meeteren</t>
         </is>
       </c>
       <c r="C895" s="7" t="inlineStr">
         <is>
           <t>Austerlitz</t>
         </is>
       </c>
       <c r="D895" s="6" t="inlineStr">
         <is>
           <t>1:03:57</t>
         </is>
       </c>
       <c r="E895" s="6" t="inlineStr">
         <is>
           <t>1:02:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="896">
       <c r="A896" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>122/394</t>
         </is>
       </c>
       <c r="B896" s="9" t="inlineStr">
         <is>
           <t>Willeke Kristensen</t>
         </is>
       </c>
       <c r="C896" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D896" s="8" t="inlineStr">
         <is>
           <t>1:04:37</t>
         </is>
       </c>
       <c r="E896" s="8" t="inlineStr">
         <is>
           <t>1:03:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="897">
       <c r="A897" s="6" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>123/397</t>
         </is>
       </c>
       <c r="B897" s="7" t="inlineStr">
         <is>
           <t>Michelle Groen</t>
         </is>
       </c>
       <c r="C897" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D897" s="6" t="inlineStr">
         <is>
           <t>1:05:01</t>
         </is>
       </c>
       <c r="E897" s="6" t="inlineStr">
         <is>
           <t>1:04:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="898">
       <c r="A898" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>124/398</t>
         </is>
       </c>
       <c r="B898" s="9" t="inlineStr">
         <is>
           <t>Sara Hartman</t>
         </is>
       </c>
       <c r="C898" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D898" s="8" t="inlineStr">
         <is>
           <t>1:05:07</t>
         </is>
       </c>
       <c r="E898" s="8" t="inlineStr">
         <is>
           <t>1:04:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="899">
       <c r="A899" s="6" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>125/402</t>
         </is>
       </c>
       <c r="B899" s="7" t="inlineStr">
         <is>
           <t>Zonne Dessers WCH</t>
         </is>
       </c>
       <c r="C899" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D899" s="6" t="inlineStr">
         <is>
           <t>1:05:36</t>
         </is>
       </c>
       <c r="E899" s="6" t="inlineStr">
         <is>
           <t>1:04:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="900">
       <c r="A900" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>126/403</t>
         </is>
       </c>
       <c r="B900" s="9" t="inlineStr">
         <is>
           <t>Anna Braam</t>
         </is>
       </c>
       <c r="C900" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D900" s="8" t="inlineStr">
         <is>
           <t>1:05:38</t>
         </is>
       </c>
       <c r="E900" s="8" t="inlineStr">
         <is>
           <t>1:04:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="901">
       <c r="A901" s="6" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>127/404</t>
         </is>
       </c>
       <c r="B901" s="7" t="inlineStr">
         <is>
           <t>Anoesh Beyazkaya</t>
         </is>
       </c>
       <c r="C901" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D901" s="6" t="inlineStr">
         <is>
           <t>1:05:42</t>
         </is>
       </c>
       <c r="E901" s="6" t="inlineStr">
         <is>
           <t>1:05:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="902">
       <c r="A902" s="8" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>128/405</t>
         </is>
       </c>
       <c r="B902" s="9" t="inlineStr">
         <is>
           <t>Maxine Hilhorst</t>
         </is>
       </c>
       <c r="C902" s="9" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D902" s="8" t="inlineStr">
         <is>
           <t>1:05:45</t>
         </is>
       </c>
       <c r="E902" s="8" t="inlineStr">
         <is>
           <t>1:05:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="903">
       <c r="A903" s="6" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>129/406</t>
         </is>
       </c>
       <c r="B903" s="7" t="inlineStr">
         <is>
           <t>Wilma van voorst</t>
         </is>
       </c>
       <c r="C903" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D903" s="6" t="inlineStr">
         <is>
           <t>1:05:48</t>
         </is>
       </c>
       <c r="E903" s="6" t="inlineStr">
         <is>
           <t>1:04:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="904">
       <c r="A904" s="8" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>130/407</t>
         </is>
       </c>
       <c r="B904" s="9" t="inlineStr">
         <is>
           <t>Tienet van Laarhoven</t>
         </is>
       </c>
       <c r="C904" s="9" t="inlineStr">
         <is>
           <t>Vaassen</t>
         </is>
       </c>
       <c r="D904" s="8" t="inlineStr">
         <is>
           <t>1:06:07</t>
         </is>
       </c>
       <c r="E904" s="8" t="inlineStr">
         <is>
           <t>1:05:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="905">
       <c r="A905" s="6" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>131/410</t>
         </is>
       </c>
       <c r="B905" s="7" t="inlineStr">
         <is>
           <t>Aisha Cairo</t>
         </is>
       </c>
       <c r="C905" s="7" t="inlineStr">
         <is>
           <t>Amsterdam Zuidoost</t>
         </is>
       </c>
       <c r="D905" s="6" t="inlineStr">
         <is>
           <t>1:06:37</t>
         </is>
       </c>
       <c r="E905" s="6" t="inlineStr">
         <is>
           <t>1:05:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="906">
       <c r="A906" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>132/412</t>
         </is>
       </c>
       <c r="B906" s="9" t="inlineStr">
         <is>
           <t>Amanda van Slooten</t>
         </is>
       </c>
       <c r="C906" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D906" s="8" t="inlineStr">
         <is>
           <t>1:07:44</t>
         </is>
       </c>
       <c r="E906" s="8" t="inlineStr">
         <is>
           <t>1:06:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="907">
       <c r="A907" s="6" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>133/413</t>
         </is>
       </c>
       <c r="B907" s="7" t="inlineStr">
         <is>
           <t>Kim van Slooten</t>
         </is>
       </c>
       <c r="C907" s="7" t="inlineStr">
         <is>
           <t>Vianen Ut</t>
         </is>
       </c>
       <c r="D907" s="6" t="inlineStr">
         <is>
           <t>1:07:44</t>
         </is>
       </c>
       <c r="E907" s="6" t="inlineStr">
         <is>
           <t>1:06:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="908">
       <c r="A908" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>134/414</t>
         </is>
       </c>
       <c r="B908" s="9" t="inlineStr">
         <is>
           <t>Sophie van der Lugt</t>
         </is>
       </c>
       <c r="C908" s="9" t="inlineStr">
         <is>
           <t>Tiel</t>
         </is>
       </c>
       <c r="D908" s="8" t="inlineStr">
         <is>
           <t>1:07:51</t>
         </is>
       </c>
       <c r="E908" s="8" t="inlineStr">
         <is>
           <t>1:06:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="909">
       <c r="A909" s="6" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>135/415</t>
         </is>
       </c>
       <c r="B909" s="7" t="inlineStr">
         <is>
           <t>Laura Abels</t>
         </is>
       </c>
       <c r="C909" s="7" t="inlineStr">
         <is>
           <t>Woudenberg</t>
         </is>
       </c>
       <c r="D909" s="6" t="inlineStr">
         <is>
           <t>1:08:01</t>
         </is>
       </c>
       <c r="E909" s="6" t="inlineStr">
         <is>
           <t>1:07:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="910">
       <c r="A910" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>136/416</t>
         </is>
       </c>
       <c r="B910" s="9" t="inlineStr">
         <is>
           <t>Alexa Op 't Land</t>
         </is>
       </c>
       <c r="C910" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D910" s="8" t="inlineStr">
         <is>
           <t>1:08:02</t>
         </is>
       </c>
       <c r="E910" s="8" t="inlineStr">
         <is>
           <t>1:07:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="911">
       <c r="A911" s="6" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>137/417</t>
         </is>
       </c>
       <c r="B911" s="7" t="inlineStr">
         <is>
           <t>Jolijn Broekhuizen</t>
         </is>
       </c>
       <c r="C911" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D911" s="6" t="inlineStr">
         <is>
           <t>1:08:05</t>
         </is>
       </c>
       <c r="E911" s="6" t="inlineStr">
         <is>
           <t>1:07:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="912">
       <c r="A912" s="8" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>138/418</t>
         </is>
       </c>
       <c r="B912" s="9" t="inlineStr">
         <is>
           <t>Arielle Laseur</t>
         </is>
       </c>
       <c r="C912" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D912" s="8" t="inlineStr">
         <is>
           <t>1:08:05</t>
         </is>
       </c>
       <c r="E912" s="8" t="inlineStr">
         <is>
           <t>1:07:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="913">
       <c r="A913" s="6" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>139/420</t>
         </is>
       </c>
       <c r="B913" s="7" t="inlineStr">
         <is>
           <t>Mei Oolgaard</t>
         </is>
       </c>
       <c r="C913" s="7" t="inlineStr">
         <is>
           <t>Fun Runners Zeist</t>
         </is>
       </c>
       <c r="D913" s="6" t="inlineStr">
         <is>
           <t>1:09:43</t>
         </is>
       </c>
       <c r="E913" s="6" t="inlineStr">
         <is>
           <t>1:08:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="914">
       <c r="A914" s="8" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>140/421</t>
         </is>
       </c>
       <c r="B914" s="9" t="inlineStr">
         <is>
           <t>Marlien Lammers</t>
         </is>
       </c>
       <c r="C914" s="9" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D914" s="8" t="inlineStr">
         <is>
           <t>1:09:48</t>
         </is>
       </c>
       <c r="E914" s="8" t="inlineStr">
         <is>
           <t>1:08:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="915">
       <c r="A915" s="6" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>141/422</t>
         </is>
       </c>
       <c r="B915" s="7" t="inlineStr">
         <is>
           <t>Suus van de Wetering</t>
         </is>
       </c>
       <c r="C915" s="7" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D915" s="6" t="inlineStr">
         <is>
           <t>1:09:48</t>
         </is>
       </c>
       <c r="E915" s="6" t="inlineStr">
         <is>
           <t>1:08:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="916">
       <c r="A916" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>142/423</t>
         </is>
       </c>
       <c r="B916" s="9" t="inlineStr">
         <is>
           <t>Céline Bakker</t>
         </is>
       </c>
       <c r="C916" s="9" t="inlineStr">
         <is>
           <t>Groningen</t>
         </is>
       </c>
       <c r="D916" s="8" t="inlineStr">
         <is>
           <t>1:09:57</t>
         </is>
       </c>
       <c r="E916" s="8" t="inlineStr">
         <is>
           <t>1:09:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="917">
       <c r="A917" s="6" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>143/424</t>
         </is>
       </c>
       <c r="B917" s="7" t="inlineStr">
         <is>
           <t>Hellen Hauser</t>
         </is>
       </c>
       <c r="C917" s="7" t="inlineStr">
         <is>
           <t>Kootwijk</t>
         </is>
       </c>
       <c r="D917" s="6" t="inlineStr">
         <is>
           <t>1:10:40</t>
         </is>
       </c>
       <c r="E917" s="6" t="inlineStr">
         <is>
           <t>1:09:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="918">
       <c r="A918" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>144/426</t>
         </is>
       </c>
       <c r="B918" s="9" t="inlineStr">
         <is>
           <t>Loïs van Malenstein</t>
         </is>
       </c>
       <c r="C918" s="9" t="inlineStr">
         <is>
           <t>Groningen</t>
         </is>
       </c>
       <c r="D918" s="8" t="inlineStr">
         <is>
           <t>1:11:41</t>
         </is>
       </c>
       <c r="E918" s="8" t="inlineStr">
         <is>
           <t>1:10:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="919">
       <c r="A919" s="6" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>145/427</t>
         </is>
       </c>
       <c r="B919" s="7" t="inlineStr">
         <is>
           <t>Santana van der Molen</t>
         </is>
       </c>
       <c r="C919" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D919" s="6" t="inlineStr">
         <is>
           <t>1:12:52</t>
         </is>
       </c>
       <c r="E919" s="6" t="inlineStr">
         <is>
           <t>1:12:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="920">
       <c r="A920" s="8" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>146/429</t>
         </is>
       </c>
       <c r="B920" s="9" t="inlineStr">
         <is>
           <t>Joelle van Waardenberg</t>
         </is>
       </c>
       <c r="C920" s="9" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D920" s="8" t="inlineStr">
         <is>
           <t>1:14:08</t>
         </is>
       </c>
       <c r="E920" s="8" t="inlineStr">
         <is>
           <t>1:13:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="921">
       <c r="A921" s="6" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>147/430</t>
         </is>
       </c>
       <c r="B921" s="7" t="inlineStr">
         <is>
           <t>Renate Stijnman</t>
         </is>
       </c>
       <c r="C921" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D921" s="6" t="inlineStr">
         <is>
           <t>1:19:51</t>
         </is>
       </c>
       <c r="E921" s="6" t="inlineStr">
         <is>
           <t>1:18:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1"/>
@@ -24757,2238 +24757,2238 @@
       </c>
       <c r="B924" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C924" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D924" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E924" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="925">
       <c r="A925" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B925" s="7" t="inlineStr">
         <is>
           <t>Arnout Salome</t>
         </is>
       </c>
       <c r="C925" s="7" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D925" s="6" t="inlineStr">
         <is>
           <t>43:00</t>
         </is>
       </c>
       <c r="E925" s="6" t="inlineStr">
         <is>
           <t>42:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="926">
       <c r="A926" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B926" s="9" t="inlineStr">
         <is>
           <t>Ben te Beek</t>
         </is>
       </c>
       <c r="C926" s="9" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D926" s="8" t="inlineStr">
         <is>
           <t>45:14</t>
         </is>
       </c>
       <c r="E926" s="8" t="inlineStr">
         <is>
           <t>45:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="927">
       <c r="A927" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B927" s="7" t="inlineStr">
         <is>
           <t>Emrys Karlas</t>
         </is>
       </c>
       <c r="C927" s="7" t="inlineStr">
         <is>
           <t>Phoenix</t>
         </is>
       </c>
       <c r="D927" s="6" t="inlineStr">
         <is>
           <t>46:37</t>
         </is>
       </c>
       <c r="E927" s="6" t="inlineStr">
         <is>
           <t>46:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="928">
       <c r="A928" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B928" s="9" t="inlineStr">
         <is>
           <t>Guus Cals</t>
         </is>
       </c>
       <c r="C928" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D928" s="8" t="inlineStr">
         <is>
           <t>47:10</t>
         </is>
       </c>
       <c r="E928" s="8" t="inlineStr">
         <is>
           <t>47:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="929">
       <c r="A929" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B929" s="7" t="inlineStr">
         <is>
           <t>Robin van de Mast</t>
         </is>
       </c>
       <c r="C929" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D929" s="6" t="inlineStr">
         <is>
           <t>47:56</t>
         </is>
       </c>
       <c r="E929" s="6" t="inlineStr">
         <is>
           <t>47:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="930">
       <c r="A930" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B930" s="9" t="inlineStr">
         <is>
           <t>Jan-Willem Medendorp</t>
         </is>
       </c>
       <c r="C930" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D930" s="8" t="inlineStr">
         <is>
           <t>48:00</t>
         </is>
       </c>
       <c r="E930" s="8" t="inlineStr">
         <is>
           <t>47:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="931">
       <c r="A931" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B931" s="7" t="inlineStr">
         <is>
           <t>Victor Hernandez-Balfago</t>
         </is>
       </c>
       <c r="C931" s="7" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D931" s="6" t="inlineStr">
         <is>
           <t>48:55</t>
         </is>
       </c>
       <c r="E931" s="6" t="inlineStr">
         <is>
           <t>48:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="932">
       <c r="A932" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B932" s="9" t="inlineStr">
         <is>
           <t>Hanno-wybren Mook</t>
         </is>
       </c>
       <c r="C932" s="9" t="inlineStr">
         <is>
           <t>Odijk</t>
         </is>
       </c>
       <c r="D932" s="8" t="inlineStr">
         <is>
           <t>49:05</t>
         </is>
       </c>
       <c r="E932" s="8" t="inlineStr">
         <is>
           <t>49:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="933">
       <c r="A933" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B933" s="7" t="inlineStr">
         <is>
           <t>Emanuel Meijer</t>
         </is>
       </c>
       <c r="C933" s="7" t="inlineStr">
         <is>
           <t>U-Track</t>
         </is>
       </c>
       <c r="D933" s="6" t="inlineStr">
         <is>
           <t>50:45</t>
         </is>
       </c>
       <c r="E933" s="6" t="inlineStr">
         <is>
           <t>50:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="934">
       <c r="A934" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B934" s="9" t="inlineStr">
         <is>
           <t>Hans van Veen</t>
         </is>
       </c>
       <c r="C934" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D934" s="8" t="inlineStr">
         <is>
           <t>50:46</t>
         </is>
       </c>
       <c r="E934" s="8" t="inlineStr">
         <is>
           <t>50:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="935">
       <c r="A935" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B935" s="7" t="inlineStr">
         <is>
           <t>Menno Taanman</t>
         </is>
       </c>
       <c r="C935" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D935" s="6" t="inlineStr">
         <is>
           <t>50:48</t>
         </is>
       </c>
       <c r="E935" s="6" t="inlineStr">
         <is>
           <t>50:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="936">
       <c r="A936" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B936" s="9" t="inlineStr">
         <is>
           <t>Mike Bakker</t>
         </is>
       </c>
       <c r="C936" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D936" s="8" t="inlineStr">
         <is>
           <t>52:16</t>
         </is>
       </c>
       <c r="E936" s="8" t="inlineStr">
         <is>
           <t>52:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="937">
       <c r="A937" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B937" s="7" t="inlineStr">
         <is>
           <t>Jeroen Boersma</t>
         </is>
       </c>
       <c r="C937" s="7" t="inlineStr">
         <is>
           <t>Loopgroep Bunnik</t>
         </is>
       </c>
       <c r="D937" s="6" t="inlineStr">
         <is>
           <t>52:57</t>
         </is>
       </c>
       <c r="E937" s="6" t="inlineStr">
         <is>
           <t>52:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="938">
       <c r="A938" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B938" s="9" t="inlineStr">
         <is>
           <t>Jelmar Oomkens</t>
         </is>
       </c>
       <c r="C938" s="9" t="inlineStr">
         <is>
           <t>AV Gouda</t>
         </is>
       </c>
       <c r="D938" s="8" t="inlineStr">
         <is>
           <t>53:02</t>
         </is>
       </c>
       <c r="E938" s="8" t="inlineStr">
         <is>
           <t>53:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="939">
       <c r="A939" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B939" s="7" t="inlineStr">
         <is>
           <t>Wybe van Veen</t>
         </is>
       </c>
       <c r="C939" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D939" s="6" t="inlineStr">
         <is>
           <t>53:08</t>
         </is>
       </c>
       <c r="E939" s="6" t="inlineStr">
         <is>
           <t>53:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="940">
       <c r="A940" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B940" s="9" t="inlineStr">
         <is>
           <t>Stefan Blom</t>
         </is>
       </c>
       <c r="C940" s="9" t="inlineStr">
         <is>
           <t>Maartensdijk</t>
         </is>
       </c>
       <c r="D940" s="8" t="inlineStr">
         <is>
           <t>53:16</t>
         </is>
       </c>
       <c r="E940" s="8" t="inlineStr">
         <is>
           <t>53:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="941">
       <c r="A941" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B941" s="7" t="inlineStr">
         <is>
           <t>Daan Wenneker</t>
         </is>
       </c>
       <c r="C941" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D941" s="6" t="inlineStr">
         <is>
           <t>53:20</t>
         </is>
       </c>
       <c r="E941" s="6" t="inlineStr">
         <is>
           <t>52:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="942">
       <c r="A942" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B942" s="9" t="inlineStr">
         <is>
           <t>Jelle Koerselman</t>
         </is>
       </c>
       <c r="C942" s="9" t="inlineStr">
         <is>
           <t>Run2Day</t>
         </is>
       </c>
       <c r="D942" s="8" t="inlineStr">
         <is>
           <t>53:25</t>
         </is>
       </c>
       <c r="E942" s="8" t="inlineStr">
         <is>
           <t>53:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="943">
       <c r="A943" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B943" s="7" t="inlineStr">
         <is>
           <t>Maarten Messink</t>
         </is>
       </c>
       <c r="C943" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D943" s="6" t="inlineStr">
         <is>
           <t>53:32</t>
         </is>
       </c>
       <c r="E943" s="6" t="inlineStr">
         <is>
           <t>53:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="944">
       <c r="A944" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B944" s="9" t="inlineStr">
         <is>
           <t>René Verhage</t>
         </is>
       </c>
       <c r="C944" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D944" s="8" t="inlineStr">
         <is>
           <t>53:44</t>
         </is>
       </c>
       <c r="E944" s="8" t="inlineStr">
         <is>
           <t>53:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="945">
       <c r="A945" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B945" s="7" t="inlineStr">
         <is>
           <t>Bas Kroon</t>
         </is>
       </c>
       <c r="C945" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D945" s="6" t="inlineStr">
         <is>
           <t>54:10</t>
         </is>
       </c>
       <c r="E945" s="6" t="inlineStr">
         <is>
           <t>54:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="946">
       <c r="A946" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B946" s="9" t="inlineStr">
         <is>
           <t>Jeroen Gilijamse</t>
         </is>
       </c>
       <c r="C946" s="9" t="inlineStr">
         <is>
           <t>AAA</t>
         </is>
       </c>
       <c r="D946" s="8" t="inlineStr">
         <is>
           <t>54:13</t>
         </is>
       </c>
       <c r="E946" s="8" t="inlineStr">
         <is>
           <t>53:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="947">
       <c r="A947" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B947" s="7" t="inlineStr">
         <is>
           <t>Wouter Saaltink</t>
         </is>
       </c>
       <c r="C947" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D947" s="6" t="inlineStr">
         <is>
           <t>54:19</t>
         </is>
       </c>
       <c r="E947" s="6" t="inlineStr">
         <is>
           <t>54:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="948">
       <c r="A948" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B948" s="9" t="inlineStr">
         <is>
           <t>Tom Dijkstra</t>
         </is>
       </c>
       <c r="C948" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D948" s="8" t="inlineStr">
         <is>
           <t>54:44</t>
         </is>
       </c>
       <c r="E948" s="8" t="inlineStr">
         <is>
           <t>54:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="949">
       <c r="A949" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B949" s="7" t="inlineStr">
         <is>
           <t>Jesper Bröring</t>
         </is>
       </c>
       <c r="C949" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D949" s="6" t="inlineStr">
         <is>
           <t>54:45</t>
         </is>
       </c>
       <c r="E949" s="6" t="inlineStr">
         <is>
           <t>54:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="950">
       <c r="A950" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B950" s="9" t="inlineStr">
         <is>
           <t>Abel van de Ven</t>
         </is>
       </c>
       <c r="C950" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D950" s="8" t="inlineStr">
         <is>
           <t>54:57</t>
         </is>
       </c>
       <c r="E950" s="8" t="inlineStr">
         <is>
           <t>54:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="951">
       <c r="A951" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B951" s="7" t="inlineStr">
         <is>
           <t>Martijn van der Linden</t>
         </is>
       </c>
       <c r="C951" s="7" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D951" s="6" t="inlineStr">
         <is>
           <t>54:59</t>
         </is>
       </c>
       <c r="E951" s="6" t="inlineStr">
         <is>
           <t>54:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="952">
       <c r="A952" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/30</t>
         </is>
       </c>
       <c r="B952" s="9" t="inlineStr">
         <is>
           <t>Alex Crick</t>
         </is>
       </c>
       <c r="C952" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D952" s="8" t="inlineStr">
         <is>
           <t>55:46</t>
         </is>
       </c>
       <c r="E952" s="8" t="inlineStr">
         <is>
           <t>55:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="953">
       <c r="A953" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/31</t>
         </is>
       </c>
       <c r="B953" s="7" t="inlineStr">
         <is>
           <t>Thijmen van Nijnanten</t>
         </is>
       </c>
       <c r="C953" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D953" s="6" t="inlineStr">
         <is>
           <t>55:53</t>
         </is>
       </c>
       <c r="E953" s="6" t="inlineStr">
         <is>
           <t>55:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="954">
       <c r="A954" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/32</t>
         </is>
       </c>
       <c r="B954" s="9" t="inlineStr">
         <is>
           <t>Robin Sonneveld</t>
         </is>
       </c>
       <c r="C954" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D954" s="8" t="inlineStr">
         <is>
           <t>56:03</t>
         </is>
       </c>
       <c r="E954" s="8" t="inlineStr">
         <is>
           <t>55:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="955">
       <c r="A955" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/33</t>
         </is>
       </c>
       <c r="B955" s="7" t="inlineStr">
         <is>
           <t>Mark Cox</t>
         </is>
       </c>
       <c r="C955" s="7" t="inlineStr">
         <is>
           <t>Bosch en Duin</t>
         </is>
       </c>
       <c r="D955" s="6" t="inlineStr">
         <is>
           <t>56:31</t>
         </is>
       </c>
       <c r="E955" s="6" t="inlineStr">
         <is>
           <t>55:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="956">
       <c r="A956" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/35</t>
         </is>
       </c>
       <c r="B956" s="9" t="inlineStr">
         <is>
           <t>Jan Sonneveld</t>
         </is>
       </c>
       <c r="C956" s="9" t="inlineStr">
         <is>
           <t>Baarn</t>
         </is>
       </c>
       <c r="D956" s="8" t="inlineStr">
         <is>
           <t>59:34</t>
         </is>
       </c>
       <c r="E956" s="8" t="inlineStr">
         <is>
           <t>59:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="957">
       <c r="A957" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/37</t>
         </is>
       </c>
       <c r="B957" s="7" t="inlineStr">
         <is>
           <t>Timo van Soest</t>
         </is>
       </c>
       <c r="C957" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D957" s="6" t="inlineStr">
         <is>
           <t>59:54</t>
         </is>
       </c>
       <c r="E957" s="6" t="inlineStr">
         <is>
           <t>59:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="958">
       <c r="A958" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/39</t>
         </is>
       </c>
       <c r="B958" s="9" t="inlineStr">
         <is>
           <t>Thom Hellingman</t>
         </is>
       </c>
       <c r="C958" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D958" s="8" t="inlineStr">
         <is>
           <t>59:58</t>
         </is>
       </c>
       <c r="E958" s="8" t="inlineStr">
         <is>
           <t>59:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="959">
       <c r="A959" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/40</t>
         </is>
       </c>
       <c r="B959" s="7" t="inlineStr">
         <is>
           <t>Bart Vermolen</t>
         </is>
       </c>
       <c r="C959" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D959" s="6" t="inlineStr">
         <is>
           <t>59:59</t>
         </is>
       </c>
       <c r="E959" s="6" t="inlineStr">
         <is>
           <t>59:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="960">
       <c r="A960" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/41</t>
         </is>
       </c>
       <c r="B960" s="9" t="inlineStr">
         <is>
           <t>Maarten de visser</t>
         </is>
       </c>
       <c r="C960" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D960" s="8" t="inlineStr">
         <is>
           <t>1:00:00</t>
         </is>
       </c>
       <c r="E960" s="8" t="inlineStr">
         <is>
           <t>59:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="961">
       <c r="A961" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/42</t>
         </is>
       </c>
       <c r="B961" s="7" t="inlineStr">
         <is>
           <t>Peter de Groot</t>
         </is>
       </c>
       <c r="C961" s="7" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D961" s="6" t="inlineStr">
         <is>
           <t>1:00:02</t>
         </is>
       </c>
       <c r="E961" s="6" t="inlineStr">
         <is>
           <t>59:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="962">
       <c r="A962" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/44</t>
         </is>
       </c>
       <c r="B962" s="9" t="inlineStr">
         <is>
           <t>Jesper ter Horst</t>
         </is>
       </c>
       <c r="C962" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D962" s="8" t="inlineStr">
         <is>
           <t>1:00:21</t>
         </is>
       </c>
       <c r="E962" s="8" t="inlineStr">
         <is>
           <t>1:00:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="963">
       <c r="A963" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/45</t>
         </is>
       </c>
       <c r="B963" s="7" t="inlineStr">
         <is>
           <t>Tymen Wouterse</t>
         </is>
       </c>
       <c r="C963" s="7" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D963" s="6" t="inlineStr">
         <is>
           <t>1:00:44</t>
         </is>
       </c>
       <c r="E963" s="6" t="inlineStr">
         <is>
           <t>1:00:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="964">
       <c r="A964" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/46</t>
         </is>
       </c>
       <c r="B964" s="9" t="inlineStr">
         <is>
           <t>Gerard Weterman</t>
         </is>
       </c>
       <c r="C964" s="9" t="inlineStr">
         <is>
           <t>Huis ter Heide Ut</t>
         </is>
       </c>
       <c r="D964" s="8" t="inlineStr">
         <is>
           <t>1:00:53</t>
         </is>
       </c>
       <c r="E964" s="8" t="inlineStr">
         <is>
           <t>1:00:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="965">
       <c r="A965" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/47</t>
         </is>
       </c>
       <c r="B965" s="7" t="inlineStr">
         <is>
           <t>Klaas van Heeringen</t>
         </is>
       </c>
       <c r="C965" s="7" t="inlineStr">
         <is>
           <t>UL</t>
         </is>
       </c>
       <c r="D965" s="6" t="inlineStr">
         <is>
           <t>1:01:01</t>
         </is>
       </c>
       <c r="E965" s="6" t="inlineStr">
         <is>
           <t>1:00:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="966">
       <c r="A966" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/48</t>
         </is>
       </c>
       <c r="B966" s="9" t="inlineStr">
         <is>
           <t>Arno Priem</t>
         </is>
       </c>
       <c r="C966" s="9" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D966" s="8" t="inlineStr">
         <is>
           <t>1:01:37</t>
         </is>
       </c>
       <c r="E966" s="8" t="inlineStr">
         <is>
           <t>1:01:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="967">
       <c r="A967" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/52</t>
         </is>
       </c>
       <c r="B967" s="7" t="inlineStr">
         <is>
           <t>Robin liphuysen</t>
         </is>
       </c>
       <c r="C967" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D967" s="6" t="inlineStr">
         <is>
           <t>1:01:58</t>
         </is>
       </c>
       <c r="E967" s="6" t="inlineStr">
         <is>
           <t>1:01:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="968">
       <c r="A968" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/53</t>
         </is>
       </c>
       <c r="B968" s="9" t="inlineStr">
         <is>
           <t>Edwin Rademaker</t>
         </is>
       </c>
       <c r="C968" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D968" s="8" t="inlineStr">
         <is>
           <t>1:02:01</t>
         </is>
       </c>
       <c r="E968" s="8" t="inlineStr">
         <is>
           <t>1:01:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="969">
       <c r="A969" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/54</t>
         </is>
       </c>
       <c r="B969" s="7" t="inlineStr">
         <is>
           <t>Peter van der Graaf</t>
         </is>
       </c>
       <c r="C969" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D969" s="6" t="inlineStr">
         <is>
           <t>1:02:01</t>
         </is>
       </c>
       <c r="E969" s="6" t="inlineStr">
         <is>
           <t>1:01:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="970">
       <c r="A970" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/57</t>
         </is>
       </c>
       <c r="B970" s="9" t="inlineStr">
         <is>
           <t>René Vermeulen</t>
         </is>
       </c>
       <c r="C970" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D970" s="8" t="inlineStr">
         <is>
           <t>1:02:12</t>
         </is>
       </c>
       <c r="E970" s="8" t="inlineStr">
         <is>
           <t>1:02:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="971">
       <c r="A971" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/60</t>
         </is>
       </c>
       <c r="B971" s="7" t="inlineStr">
         <is>
           <t>Dolph Boas</t>
         </is>
       </c>
       <c r="C971" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D971" s="6" t="inlineStr">
         <is>
           <t>1:02:57</t>
         </is>
       </c>
       <c r="E971" s="6" t="inlineStr">
         <is>
           <t>1:02:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="972">
       <c r="A972" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/61</t>
         </is>
       </c>
       <c r="B972" s="9" t="inlineStr">
         <is>
           <t>Thomas Klootwijk</t>
         </is>
       </c>
       <c r="C972" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D972" s="8" t="inlineStr">
         <is>
           <t>1:03:04</t>
         </is>
       </c>
       <c r="E972" s="8" t="inlineStr">
         <is>
           <t>1:02:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="973">
       <c r="A973" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/63</t>
         </is>
       </c>
       <c r="B973" s="7" t="inlineStr">
         <is>
           <t>Gert-Jan Oosting</t>
         </is>
       </c>
       <c r="C973" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D973" s="6" t="inlineStr">
         <is>
           <t>1:03:06</t>
         </is>
       </c>
       <c r="E973" s="6" t="inlineStr">
         <is>
           <t>1:02:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="974">
       <c r="A974" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/64</t>
         </is>
       </c>
       <c r="B974" s="9" t="inlineStr">
         <is>
           <t>Michiel Veldkamp</t>
         </is>
       </c>
       <c r="C974" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D974" s="8" t="inlineStr">
         <is>
           <t>1:03:10</t>
         </is>
       </c>
       <c r="E974" s="8" t="inlineStr">
         <is>
           <t>1:02:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="975">
       <c r="A975" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/70</t>
         </is>
       </c>
       <c r="B975" s="7" t="inlineStr">
         <is>
           <t>Arjan Kempers</t>
         </is>
       </c>
       <c r="C975" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D975" s="6" t="inlineStr">
         <is>
           <t>1:03:27</t>
         </is>
       </c>
       <c r="E975" s="6" t="inlineStr">
         <is>
           <t>1:03:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="976">
       <c r="A976" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/71</t>
         </is>
       </c>
       <c r="B976" s="9" t="inlineStr">
         <is>
           <t>Fons de Groen</t>
         </is>
       </c>
       <c r="C976" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D976" s="8" t="inlineStr">
         <is>
           <t>1:03:55</t>
         </is>
       </c>
       <c r="E976" s="8" t="inlineStr">
         <is>
           <t>1:03:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="977">
       <c r="A977" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/73</t>
         </is>
       </c>
       <c r="B977" s="7" t="inlineStr">
         <is>
           <t>Hugo de Groen</t>
         </is>
       </c>
       <c r="C977" s="7" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D977" s="6" t="inlineStr">
         <is>
           <t>1:05:18</t>
         </is>
       </c>
       <c r="E977" s="6" t="inlineStr">
         <is>
           <t>1:05:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="978">
       <c r="A978" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/75</t>
         </is>
       </c>
       <c r="B978" s="9" t="inlineStr">
         <is>
           <t>Jeroen Rijs</t>
         </is>
       </c>
       <c r="C978" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D978" s="8" t="inlineStr">
         <is>
           <t>1:05:34</t>
         </is>
       </c>
       <c r="E978" s="8" t="inlineStr">
         <is>
           <t>1:05:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="979">
       <c r="A979" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/78</t>
         </is>
       </c>
       <c r="B979" s="7" t="inlineStr">
         <is>
           <t>Albert Stolvoort</t>
         </is>
       </c>
       <c r="C979" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D979" s="6" t="inlineStr">
         <is>
           <t>1:06:22</t>
         </is>
       </c>
       <c r="E979" s="6" t="inlineStr">
         <is>
           <t>1:06:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="980">
       <c r="A980" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/79</t>
         </is>
       </c>
       <c r="B980" s="9" t="inlineStr">
         <is>
           <t>Cajus de Groen</t>
         </is>
       </c>
       <c r="C980" s="9" t="inlineStr">
         <is>
           <t>Hoogland</t>
         </is>
       </c>
       <c r="D980" s="8" t="inlineStr">
         <is>
           <t>1:06:53</t>
         </is>
       </c>
       <c r="E980" s="8" t="inlineStr">
         <is>
           <t>1:06:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="981">
       <c r="A981" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/80</t>
         </is>
       </c>
       <c r="B981" s="7" t="inlineStr">
         <is>
           <t>Edwin Thoma</t>
         </is>
       </c>
       <c r="C981" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D981" s="6" t="inlineStr">
         <is>
           <t>1:06:55</t>
         </is>
       </c>
       <c r="E981" s="6" t="inlineStr">
         <is>
           <t>1:06:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="982">
       <c r="A982" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/81</t>
         </is>
       </c>
       <c r="B982" s="9" t="inlineStr">
         <is>
           <t>Wim van Renswouw</t>
         </is>
       </c>
       <c r="C982" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D982" s="8" t="inlineStr">
         <is>
           <t>1:07:14</t>
         </is>
       </c>
       <c r="E982" s="8" t="inlineStr">
         <is>
           <t>1:06:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="983">
       <c r="A983" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/84</t>
         </is>
       </c>
       <c r="B983" s="7" t="inlineStr">
         <is>
           <t>Marc Duvekot</t>
         </is>
       </c>
       <c r="C983" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D983" s="6" t="inlineStr">
         <is>
           <t>1:07:29</t>
         </is>
       </c>
       <c r="E983" s="6" t="inlineStr">
         <is>
           <t>1:06:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="984">
       <c r="A984" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/85</t>
         </is>
       </c>
       <c r="B984" s="9" t="inlineStr">
         <is>
           <t>Joar Duvekot</t>
         </is>
       </c>
       <c r="C984" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D984" s="8" t="inlineStr">
         <is>
           <t>1:07:29</t>
         </is>
       </c>
       <c r="E984" s="8" t="inlineStr">
         <is>
           <t>1:06:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="985">
       <c r="A985" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/90</t>
         </is>
       </c>
       <c r="B985" s="7" t="inlineStr">
         <is>
           <t>Cor Koomen-Eikenaar</t>
         </is>
       </c>
       <c r="C985" s="7" t="inlineStr">
         <is>
           <t>Kampen</t>
         </is>
       </c>
       <c r="D985" s="6" t="inlineStr">
         <is>
           <t>1:08:21</t>
         </is>
       </c>
       <c r="E985" s="6" t="inlineStr">
         <is>
           <t>1:07:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="986">
       <c r="A986" s="8" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>62/91</t>
         </is>
       </c>
       <c r="B986" s="9" t="inlineStr">
         <is>
           <t>Niels Elkerbout</t>
         </is>
       </c>
       <c r="C986" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D986" s="8" t="inlineStr">
         <is>
           <t>1:08:21</t>
         </is>
       </c>
       <c r="E986" s="8" t="inlineStr">
         <is>
           <t>1:08:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="987">
       <c r="A987" s="6" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>63/92</t>
         </is>
       </c>
       <c r="B987" s="7" t="inlineStr">
         <is>
           <t>Max Fase</t>
         </is>
       </c>
       <c r="C987" s="7" t="inlineStr">
         <is>
           <t>Hoogvliet Rotterdam</t>
         </is>
       </c>
       <c r="D987" s="6" t="inlineStr">
         <is>
           <t>1:08:23</t>
         </is>
       </c>
       <c r="E987" s="6" t="inlineStr">
         <is>
           <t>1:08:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="988">
       <c r="A988" s="8" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>64/93</t>
         </is>
       </c>
       <c r="B988" s="9" t="inlineStr">
         <is>
           <t>Mark Koudstaal</t>
         </is>
       </c>
       <c r="C988" s="9" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D988" s="8" t="inlineStr">
         <is>
           <t>1:08:25</t>
         </is>
       </c>
       <c r="E988" s="8" t="inlineStr">
         <is>
           <t>1:08:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="989">
       <c r="A989" s="6" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>65/94</t>
         </is>
       </c>
       <c r="B989" s="7" t="inlineStr">
         <is>
           <t>Michiel Pors</t>
         </is>
       </c>
       <c r="C989" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D989" s="6" t="inlineStr">
         <is>
           <t>1:08:26</t>
         </is>
       </c>
       <c r="E989" s="6" t="inlineStr">
         <is>
           <t>1:08:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="990">
       <c r="A990" s="8" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>66/98</t>
         </is>
       </c>
       <c r="B990" s="9" t="inlineStr">
         <is>
           <t>Gerard Herkes</t>
         </is>
       </c>
       <c r="C990" s="9" t="inlineStr">
         <is>
           <t>Hooglanderveen</t>
         </is>
       </c>
       <c r="D990" s="8" t="inlineStr">
         <is>
           <t>1:09:09</t>
         </is>
       </c>
       <c r="E990" s="8" t="inlineStr">
         <is>
           <t>1:08:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="991">
       <c r="A991" s="6" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>67/102</t>
         </is>
       </c>
       <c r="B991" s="7" t="inlineStr">
         <is>
           <t>Oscar Koning</t>
         </is>
       </c>
       <c r="C991" s="7" t="inlineStr">
         <is>
           <t>Leiderdorp</t>
         </is>
       </c>
       <c r="D991" s="6" t="inlineStr">
         <is>
           <t>1:09:25</t>
         </is>
       </c>
       <c r="E991" s="6" t="inlineStr">
         <is>
           <t>1:08:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="992">
       <c r="A992" s="8" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>68/103</t>
         </is>
       </c>
       <c r="B992" s="9" t="inlineStr">
         <is>
           <t>Jan Koning</t>
         </is>
       </c>
       <c r="C992" s="9" t="inlineStr">
         <is>
           <t>Leiderdorp</t>
         </is>
       </c>
       <c r="D992" s="8" t="inlineStr">
         <is>
           <t>1:09:26</t>
         </is>
       </c>
       <c r="E992" s="8" t="inlineStr">
         <is>
           <t>1:08:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="993">
       <c r="A993" s="6" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>69/105</t>
         </is>
       </c>
       <c r="B993" s="7" t="inlineStr">
         <is>
           <t>Jeroen Velthuis</t>
         </is>
       </c>
       <c r="C993" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D993" s="6" t="inlineStr">
         <is>
           <t>1:09:35</t>
         </is>
       </c>
       <c r="E993" s="6" t="inlineStr">
         <is>
           <t>1:09:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="994">
       <c r="A994" s="8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>70/106</t>
         </is>
       </c>
       <c r="B994" s="9" t="inlineStr">
         <is>
           <t>Eric de Kort</t>
         </is>
       </c>
       <c r="C994" s="9" t="inlineStr">
         <is>
           <t>Road Runners Zeist</t>
         </is>
       </c>
       <c r="D994" s="8" t="inlineStr">
         <is>
           <t>1:10:13</t>
         </is>
       </c>
       <c r="E994" s="8" t="inlineStr">
         <is>
           <t>1:09:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="995">
       <c r="A995" s="6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>71/109</t>
         </is>
       </c>
       <c r="B995" s="7" t="inlineStr">
         <is>
           <t>Peter Poelmann</t>
         </is>
       </c>
       <c r="C995" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D995" s="6" t="inlineStr">
         <is>
           <t>1:10:26</t>
         </is>
       </c>
       <c r="E995" s="6" t="inlineStr">
         <is>
           <t>1:10:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="996">
       <c r="A996" s="8" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>72/111</t>
         </is>
       </c>
       <c r="B996" s="9" t="inlineStr">
         <is>
           <t>Jeroen van der Burght</t>
         </is>
       </c>
       <c r="C996" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D996" s="8" t="inlineStr">
         <is>
           <t>1:10:52</t>
         </is>
       </c>
       <c r="E996" s="8" t="inlineStr">
         <is>
           <t>1:10:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="997">
       <c r="A997" s="6" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>73/112</t>
         </is>
       </c>
       <c r="B997" s="7" t="inlineStr">
         <is>
           <t>Nathan Rhijnsburger</t>
         </is>
       </c>
       <c r="C997" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D997" s="6" t="inlineStr">
         <is>
           <t>1:11:04</t>
         </is>
       </c>
       <c r="E997" s="6" t="inlineStr">
         <is>
           <t>1:10:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="998">
       <c r="A998" s="8" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>74/113</t>
         </is>
       </c>
       <c r="B998" s="9" t="inlineStr">
         <is>
           <t>William Sprik</t>
         </is>
       </c>
       <c r="C998" s="9" t="inlineStr">
         <is>
           <t>Leersum</t>
         </is>
       </c>
       <c r="D998" s="8" t="inlineStr">
         <is>
           <t>1:11:10</t>
         </is>
       </c>
       <c r="E998" s="8" t="inlineStr">
         <is>
           <t>1:10:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="999">
       <c r="A999" s="6" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>75/115</t>
         </is>
       </c>
       <c r="B999" s="7" t="inlineStr">
         <is>
           <t>Jeroen Dobbe</t>
         </is>
       </c>
       <c r="C999" s="7" t="inlineStr">
         <is>
           <t>Ter Aar</t>
         </is>
       </c>
       <c r="D999" s="6" t="inlineStr">
         <is>
           <t>1:11:24</t>
         </is>
       </c>
       <c r="E999" s="6" t="inlineStr">
         <is>
           <t>1:10:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1000">
       <c r="A1000" s="8" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>76/118</t>
         </is>
       </c>
       <c r="B1000" s="9" t="inlineStr">
         <is>
           <t>Fred Louwerse</t>
         </is>
       </c>
       <c r="C1000" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1000" s="8" t="inlineStr">
         <is>
           <t>1:11:37</t>
         </is>
       </c>
       <c r="E1000" s="8" t="inlineStr">
         <is>
           <t>1:11:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1001">
       <c r="A1001" s="6" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>77/119</t>
         </is>
       </c>
       <c r="B1001" s="7" t="inlineStr">
         <is>
           <t>Arjan van Rijn</t>
         </is>
       </c>
       <c r="C1001" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1001" s="6" t="inlineStr">
         <is>
           <t>1:12:01</t>
         </is>
       </c>
       <c r="E1001" s="6" t="inlineStr">
         <is>
           <t>1:11:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1002">
       <c r="A1002" s="8" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>78/130</t>
         </is>
       </c>
       <c r="B1002" s="9" t="inlineStr">
         <is>
           <t>Everard van Westerlaak</t>
         </is>
       </c>
       <c r="C1002" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1002" s="8" t="inlineStr">
         <is>
           <t>1:14:41</t>
         </is>
       </c>
       <c r="E1002" s="8" t="inlineStr">
         <is>
           <t>1:14:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1003">
       <c r="A1003" s="6" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>79/132</t>
         </is>
       </c>
       <c r="B1003" s="7" t="inlineStr">
         <is>
           <t>Ed Van Renswouw</t>
         </is>
       </c>
       <c r="C1003" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D1003" s="6" t="inlineStr">
         <is>
           <t>1:16:39</t>
         </is>
       </c>
       <c r="E1003" s="6" t="inlineStr">
         <is>
           <t>1:16:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1004">
       <c r="A1004" s="8" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>80/137</t>
         </is>
       </c>
       <c r="B1004" s="9" t="inlineStr">
         <is>
           <t>Dennis Eskes</t>
         </is>
       </c>
       <c r="C1004" s="9" t="inlineStr">
         <is>
           <t>Huizen</t>
         </is>
       </c>
       <c r="D1004" s="8" t="inlineStr">
         <is>
           <t>1:18:19</t>
         </is>
       </c>
       <c r="E1004" s="8" t="inlineStr">
         <is>
           <t>1:17:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1005">
       <c r="A1005" s="6" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>81/138</t>
         </is>
       </c>
       <c r="B1005" s="7" t="inlineStr">
         <is>
           <t>Joachim snoeks</t>
         </is>
       </c>
       <c r="C1005" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1005" s="6" t="inlineStr">
         <is>
           <t>1:18:19</t>
         </is>
       </c>
       <c r="E1005" s="6" t="inlineStr">
         <is>
           <t>1:17:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1006">
       <c r="A1006" s="8" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>82/141</t>
         </is>
       </c>
       <c r="B1006" s="9" t="inlineStr">
         <is>
           <t>Alex Wiedeman</t>
         </is>
       </c>
       <c r="C1006" s="9" t="inlineStr">
         <is>
           <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D1006" s="8" t="inlineStr">
         <is>
           <t>1:18:56</t>
         </is>
       </c>
       <c r="E1006" s="8" t="inlineStr">
         <is>
           <t>1:18:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1"/>
@@ -27012,1671 +27012,1671 @@
       </c>
       <c r="B1009" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C1009" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D1009" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
       <c r="E1009" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1010">
       <c r="A1010" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/28</t>
         </is>
       </c>
       <c r="B1010" s="7" t="inlineStr">
         <is>
           <t>Karin Gorter</t>
         </is>
       </c>
       <c r="C1010" s="7" t="inlineStr">
         <is>
           <t>Phoenix</t>
         </is>
       </c>
       <c r="D1010" s="6" t="inlineStr">
         <is>
           <t>55:38</t>
         </is>
       </c>
       <c r="E1010" s="6" t="inlineStr">
         <is>
           <t>55:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1011">
       <c r="A1011" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/29</t>
         </is>
       </c>
       <c r="B1011" s="9" t="inlineStr">
         <is>
           <t>Vivianne van Leeuwen</t>
         </is>
       </c>
       <c r="C1011" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1011" s="8" t="inlineStr">
         <is>
           <t>55:42</t>
         </is>
       </c>
       <c r="E1011" s="8" t="inlineStr">
         <is>
           <t>55:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1012">
       <c r="A1012" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/34</t>
         </is>
       </c>
       <c r="B1012" s="7" t="inlineStr">
         <is>
           <t>Astrid van Velden</t>
         </is>
       </c>
       <c r="C1012" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1012" s="6" t="inlineStr">
         <is>
           <t>59:34</t>
         </is>
       </c>
       <c r="E1012" s="6" t="inlineStr">
         <is>
           <t>59:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1013">
       <c r="A1013" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/36</t>
         </is>
       </c>
       <c r="B1013" s="9" t="inlineStr">
         <is>
           <t>Annet van der Weijden</t>
         </is>
       </c>
       <c r="C1013" s="9" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D1013" s="8" t="inlineStr">
         <is>
           <t>59:43</t>
         </is>
       </c>
       <c r="E1013" s="8" t="inlineStr">
         <is>
           <t>59:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1014">
       <c r="A1014" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/38</t>
         </is>
       </c>
       <c r="B1014" s="7" t="inlineStr">
         <is>
           <t>Sascha van der Velden</t>
         </is>
       </c>
       <c r="C1014" s="7" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D1014" s="6" t="inlineStr">
         <is>
           <t>59:58</t>
         </is>
       </c>
       <c r="E1014" s="6" t="inlineStr">
         <is>
           <t>59:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1015">
       <c r="A1015" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/43</t>
         </is>
       </c>
       <c r="B1015" s="9" t="inlineStr">
         <is>
           <t>Wendy van Soest</t>
         </is>
       </c>
       <c r="C1015" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D1015" s="8" t="inlineStr">
         <is>
           <t>1:00:18</t>
         </is>
       </c>
       <c r="E1015" s="8" t="inlineStr">
         <is>
           <t>59:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1016">
       <c r="A1016" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/49</t>
         </is>
       </c>
       <c r="B1016" s="7" t="inlineStr">
         <is>
           <t>Jenny van Beek</t>
         </is>
       </c>
       <c r="C1016" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1016" s="6" t="inlineStr">
         <is>
           <t>1:01:46</t>
         </is>
       </c>
       <c r="E1016" s="6" t="inlineStr">
         <is>
           <t>1:01:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1017">
       <c r="A1017" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/50</t>
         </is>
       </c>
       <c r="B1017" s="9" t="inlineStr">
         <is>
           <t>Eline Huits</t>
         </is>
       </c>
       <c r="C1017" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1017" s="8" t="inlineStr">
         <is>
           <t>1:01:47</t>
         </is>
       </c>
       <c r="E1017" s="8" t="inlineStr">
         <is>
           <t>1:01:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1018">
       <c r="A1018" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/51</t>
         </is>
       </c>
       <c r="B1018" s="7" t="inlineStr">
         <is>
           <t>Carla Osseweijer</t>
         </is>
       </c>
       <c r="C1018" s="7" t="inlineStr">
         <is>
           <t>Pijnenburg</t>
         </is>
       </c>
       <c r="D1018" s="6" t="inlineStr">
         <is>
           <t>1:01:50</t>
         </is>
       </c>
       <c r="E1018" s="6" t="inlineStr">
         <is>
           <t>1:01:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1019">
       <c r="A1019" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/55</t>
         </is>
       </c>
       <c r="B1019" s="9" t="inlineStr">
         <is>
           <t>Sabina de Haan</t>
         </is>
       </c>
       <c r="C1019" s="9" t="inlineStr">
         <is>
           <t>Assen</t>
         </is>
       </c>
       <c r="D1019" s="8" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
       <c r="E1019" s="8" t="inlineStr">
         <is>
           <t>1:01:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1020">
       <c r="A1020" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/56</t>
         </is>
       </c>
       <c r="B1020" s="7" t="inlineStr">
         <is>
           <t>Wendy Ros</t>
         </is>
       </c>
       <c r="C1020" s="7" t="inlineStr">
         <is>
           <t>Bosch en Duin</t>
         </is>
       </c>
       <c r="D1020" s="6" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
       <c r="E1020" s="6" t="inlineStr">
         <is>
           <t>1:02:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1021">
       <c r="A1021" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/58</t>
         </is>
       </c>
       <c r="B1021" s="9" t="inlineStr">
         <is>
           <t>Loes van Tiem</t>
         </is>
       </c>
       <c r="C1021" s="9" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D1021" s="8" t="inlineStr">
         <is>
           <t>1:02:21</t>
         </is>
       </c>
       <c r="E1021" s="8" t="inlineStr">
         <is>
           <t>1:02:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1022">
       <c r="A1022" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/59</t>
         </is>
       </c>
       <c r="B1022" s="7" t="inlineStr">
         <is>
           <t>Jocelyn Bolluijt</t>
         </is>
       </c>
       <c r="C1022" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1022" s="6" t="inlineStr">
         <is>
           <t>1:02:40</t>
         </is>
       </c>
       <c r="E1022" s="6" t="inlineStr">
         <is>
           <t>1:02:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1023">
       <c r="A1023" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/62</t>
         </is>
       </c>
       <c r="B1023" s="9" t="inlineStr">
         <is>
           <t>Jolien Oosting</t>
         </is>
       </c>
       <c r="C1023" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1023" s="8" t="inlineStr">
         <is>
           <t>1:03:06</t>
         </is>
       </c>
       <c r="E1023" s="8" t="inlineStr">
         <is>
           <t>1:02:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1024">
       <c r="A1024" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/65</t>
         </is>
       </c>
       <c r="B1024" s="7" t="inlineStr">
         <is>
           <t>Marcella - Ten Dolle</t>
         </is>
       </c>
       <c r="C1024" s="7" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D1024" s="6" t="inlineStr">
         <is>
           <t>1:03:13</t>
         </is>
       </c>
       <c r="E1024" s="6" t="inlineStr">
         <is>
           <t>1:02:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1025">
       <c r="A1025" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/66</t>
         </is>
       </c>
       <c r="B1025" s="9" t="inlineStr">
         <is>
           <t>Martine Schut</t>
         </is>
       </c>
       <c r="C1025" s="9" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D1025" s="8" t="inlineStr">
         <is>
           <t>1:03:14</t>
         </is>
       </c>
       <c r="E1025" s="8" t="inlineStr">
         <is>
           <t>1:02:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1026">
       <c r="A1026" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/67</t>
         </is>
       </c>
       <c r="B1026" s="7" t="inlineStr">
         <is>
           <t>Mandy Snel</t>
         </is>
       </c>
       <c r="C1026" s="7" t="inlineStr">
         <is>
           <t>Bosch en Duin</t>
         </is>
       </c>
       <c r="D1026" s="6" t="inlineStr">
         <is>
           <t>1:03:15</t>
         </is>
       </c>
       <c r="E1026" s="6" t="inlineStr">
         <is>
           <t>1:03:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1027">
       <c r="A1027" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/68</t>
         </is>
       </c>
       <c r="B1027" s="9" t="inlineStr">
         <is>
           <t>Manon Snel</t>
         </is>
       </c>
       <c r="C1027" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1027" s="8" t="inlineStr">
         <is>
           <t>1:03:16</t>
         </is>
       </c>
       <c r="E1027" s="8" t="inlineStr">
         <is>
           <t>1:03:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1028">
       <c r="A1028" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/69</t>
         </is>
       </c>
       <c r="B1028" s="7" t="inlineStr">
         <is>
           <t>Ingrid Bremmers</t>
         </is>
       </c>
       <c r="C1028" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1028" s="6" t="inlineStr">
         <is>
           <t>1:03:21</t>
         </is>
       </c>
       <c r="E1028" s="6" t="inlineStr">
         <is>
           <t>1:02:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1029">
       <c r="A1029" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/72</t>
         </is>
       </c>
       <c r="B1029" s="9" t="inlineStr">
         <is>
           <t>Maarke J.E. Roelofs</t>
         </is>
       </c>
       <c r="C1029" s="9" t="inlineStr">
         <is>
           <t>Woudenberg</t>
         </is>
       </c>
       <c r="D1029" s="8" t="inlineStr">
         <is>
           <t>1:05:02</t>
         </is>
       </c>
       <c r="E1029" s="8" t="inlineStr">
         <is>
           <t>1:04:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1030">
       <c r="A1030" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/74</t>
         </is>
       </c>
       <c r="B1030" s="7" t="inlineStr">
         <is>
           <t>Judith Koster</t>
         </is>
       </c>
       <c r="C1030" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1030" s="6" t="inlineStr">
         <is>
           <t>1:05:21</t>
         </is>
       </c>
       <c r="E1030" s="6" t="inlineStr">
         <is>
           <t>1:04:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1031">
       <c r="A1031" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/76</t>
         </is>
       </c>
       <c r="B1031" s="9" t="inlineStr">
         <is>
           <t>Ellen Veenvliet</t>
         </is>
       </c>
       <c r="C1031" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D1031" s="8" t="inlineStr">
         <is>
           <t>1:05:40</t>
         </is>
       </c>
       <c r="E1031" s="8" t="inlineStr">
         <is>
           <t>1:05:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1032">
       <c r="A1032" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/77</t>
         </is>
       </c>
       <c r="B1032" s="7" t="inlineStr">
         <is>
           <t>Maaike Villavicencio Fernandez</t>
         </is>
       </c>
       <c r="C1032" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D1032" s="6" t="inlineStr">
         <is>
           <t>1:06:20</t>
         </is>
       </c>
       <c r="E1032" s="6" t="inlineStr">
         <is>
           <t>1:06:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1033">
       <c r="A1033" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/82</t>
         </is>
       </c>
       <c r="B1033" s="9" t="inlineStr">
         <is>
           <t>Maike van der Waal</t>
         </is>
       </c>
       <c r="C1033" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1033" s="8" t="inlineStr">
         <is>
           <t>1:07:25</t>
         </is>
       </c>
       <c r="E1033" s="8" t="inlineStr">
         <is>
           <t>1:07:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1034">
       <c r="A1034" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/83</t>
         </is>
       </c>
       <c r="B1034" s="7" t="inlineStr">
         <is>
           <t>Marjon van Rijn</t>
         </is>
       </c>
       <c r="C1034" s="7" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D1034" s="6" t="inlineStr">
         <is>
           <t>1:07:27</t>
         </is>
       </c>
       <c r="E1034" s="6" t="inlineStr">
         <is>
           <t>1:07:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1035">
       <c r="A1035" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/86</t>
         </is>
       </c>
       <c r="B1035" s="9" t="inlineStr">
         <is>
           <t>Janneke van Raak</t>
         </is>
       </c>
       <c r="C1035" s="9" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
       <c r="D1035" s="8" t="inlineStr">
         <is>
           <t>1:07:33</t>
         </is>
       </c>
       <c r="E1035" s="8" t="inlineStr">
         <is>
           <t>1:07:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1036">
       <c r="A1036" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/87</t>
         </is>
       </c>
       <c r="B1036" s="7" t="inlineStr">
         <is>
           <t>Patty Rottier</t>
         </is>
       </c>
       <c r="C1036" s="7" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D1036" s="6" t="inlineStr">
         <is>
           <t>1:08:01</t>
         </is>
       </c>
       <c r="E1036" s="6" t="inlineStr">
         <is>
           <t>1:07:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1037">
       <c r="A1037" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/88</t>
         </is>
       </c>
       <c r="B1037" s="9" t="inlineStr">
         <is>
           <t>Esther Messink</t>
         </is>
       </c>
       <c r="C1037" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1037" s="8" t="inlineStr">
         <is>
           <t>1:08:15</t>
         </is>
       </c>
       <c r="E1037" s="8" t="inlineStr">
         <is>
           <t>1:07:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1038">
       <c r="A1038" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/89</t>
         </is>
       </c>
       <c r="B1038" s="7" t="inlineStr">
         <is>
           <t>Karin van Halem</t>
         </is>
       </c>
       <c r="C1038" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1038" s="6" t="inlineStr">
         <is>
           <t>1:08:16</t>
         </is>
       </c>
       <c r="E1038" s="6" t="inlineStr">
         <is>
           <t>1:08:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1039">
       <c r="A1039" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/95</t>
         </is>
       </c>
       <c r="B1039" s="9" t="inlineStr">
         <is>
           <t>Kirsten van Hooijdonk</t>
         </is>
       </c>
       <c r="C1039" s="9" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D1039" s="8" t="inlineStr">
         <is>
           <t>1:08:27</t>
         </is>
       </c>
       <c r="E1039" s="8" t="inlineStr">
         <is>
           <t>1:08:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1040">
       <c r="A1040" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/96</t>
         </is>
       </c>
       <c r="B1040" s="7" t="inlineStr">
         <is>
           <t>Carmen van Hooijdonk</t>
         </is>
       </c>
       <c r="C1040" s="7" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1040" s="6" t="inlineStr">
         <is>
           <t>1:08:27</t>
         </is>
       </c>
       <c r="E1040" s="6" t="inlineStr">
         <is>
           <t>1:08:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1041">
       <c r="A1041" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/97</t>
         </is>
       </c>
       <c r="B1041" s="9" t="inlineStr">
         <is>
           <t>Sophie Smit</t>
         </is>
       </c>
       <c r="C1041" s="9" t="inlineStr">
         <is>
           <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1041" s="8" t="inlineStr">
         <is>
           <t>1:08:28</t>
         </is>
       </c>
       <c r="E1041" s="8" t="inlineStr">
         <is>
           <t>1:08:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1042">
       <c r="A1042" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/99</t>
         </is>
       </c>
       <c r="B1042" s="7" t="inlineStr">
         <is>
           <t>Saskia Ploeg</t>
         </is>
       </c>
       <c r="C1042" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1042" s="6" t="inlineStr">
         <is>
           <t>1:09:09</t>
         </is>
       </c>
       <c r="E1042" s="6" t="inlineStr">
         <is>
           <t>1:08:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1043">
       <c r="A1043" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/100</t>
         </is>
       </c>
       <c r="B1043" s="9" t="inlineStr">
         <is>
           <t>Rinske Ellermeijer</t>
         </is>
       </c>
       <c r="C1043" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D1043" s="8" t="inlineStr">
         <is>
           <t>1:09:17</t>
         </is>
       </c>
       <c r="E1043" s="8" t="inlineStr">
         <is>
           <t>1:09:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1044">
       <c r="A1044" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/101</t>
         </is>
       </c>
       <c r="B1044" s="7" t="inlineStr">
         <is>
           <t>Iris Koning</t>
         </is>
       </c>
       <c r="C1044" s="7" t="inlineStr">
         <is>
           <t>Soesterberg</t>
         </is>
       </c>
       <c r="D1044" s="6" t="inlineStr">
         <is>
           <t>1:09:25</t>
         </is>
       </c>
       <c r="E1044" s="6" t="inlineStr">
         <is>
           <t>1:08:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1045">
       <c r="A1045" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/104</t>
         </is>
       </c>
       <c r="B1045" s="9" t="inlineStr">
         <is>
           <t>Marloes van Gend-van der Zwan</t>
         </is>
       </c>
       <c r="C1045" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1045" s="8" t="inlineStr">
         <is>
           <t>1:09:27</t>
         </is>
       </c>
       <c r="E1045" s="8" t="inlineStr">
         <is>
           <t>1:09:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1046">
       <c r="A1046" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/107</t>
         </is>
       </c>
       <c r="B1046" s="7" t="inlineStr">
         <is>
           <t>Lizzie Belt</t>
         </is>
       </c>
       <c r="C1046" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1046" s="6" t="inlineStr">
         <is>
           <t>1:10:17</t>
         </is>
       </c>
       <c r="E1046" s="6" t="inlineStr">
         <is>
           <t>1:10:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1047">
       <c r="A1047" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/108</t>
         </is>
       </c>
       <c r="B1047" s="9" t="inlineStr">
         <is>
           <t>Thea van Lier</t>
         </is>
       </c>
       <c r="C1047" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1047" s="8" t="inlineStr">
         <is>
           <t>1:10:17</t>
         </is>
       </c>
       <c r="E1047" s="8" t="inlineStr">
         <is>
           <t>1:09:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1048">
       <c r="A1048" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/110</t>
         </is>
       </c>
       <c r="B1048" s="7" t="inlineStr">
         <is>
           <t>Dorien Vach</t>
         </is>
       </c>
       <c r="C1048" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1048" s="6" t="inlineStr">
         <is>
           <t>1:10:41</t>
         </is>
       </c>
       <c r="E1048" s="6" t="inlineStr">
         <is>
           <t>1:10:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1049">
       <c r="A1049" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/114</t>
         </is>
       </c>
       <c r="B1049" s="9" t="inlineStr">
         <is>
           <t>Serana van der Zwaan</t>
         </is>
       </c>
       <c r="C1049" s="9" t="inlineStr">
         <is>
           <t>Ter Aar</t>
         </is>
       </c>
       <c r="D1049" s="8" t="inlineStr">
         <is>
           <t>1:11:22</t>
         </is>
       </c>
       <c r="E1049" s="8" t="inlineStr">
         <is>
           <t>1:10:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1050">
       <c r="A1050" s="6" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41/116</t>
         </is>
       </c>
       <c r="B1050" s="7" t="inlineStr">
         <is>
           <t>Ellen Krol</t>
         </is>
       </c>
       <c r="C1050" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D1050" s="6" t="inlineStr">
         <is>
           <t>1:11:29</t>
         </is>
       </c>
       <c r="E1050" s="6" t="inlineStr">
         <is>
           <t>1:11:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1051">
       <c r="A1051" s="8" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42/117</t>
         </is>
       </c>
       <c r="B1051" s="9" t="inlineStr">
         <is>
           <t>Marjon Slagmolen</t>
         </is>
       </c>
       <c r="C1051" s="9" t="inlineStr">
         <is>
           <t>Maarn</t>
         </is>
       </c>
       <c r="D1051" s="8" t="inlineStr">
         <is>
           <t>1:11:30</t>
         </is>
       </c>
       <c r="E1051" s="8" t="inlineStr">
         <is>
           <t>1:11:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1052">
       <c r="A1052" s="6" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>43/120</t>
         </is>
       </c>
       <c r="B1052" s="7" t="inlineStr">
         <is>
           <t>Marieke Mul</t>
         </is>
       </c>
       <c r="C1052" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1052" s="6" t="inlineStr">
         <is>
           <t>1:12:05</t>
         </is>
       </c>
       <c r="E1052" s="6" t="inlineStr">
         <is>
           <t>1:11:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1053">
       <c r="A1053" s="8" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>44/121</t>
         </is>
       </c>
       <c r="B1053" s="9" t="inlineStr">
         <is>
           <t>Milena Kalinitsch</t>
         </is>
       </c>
       <c r="C1053" s="9" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D1053" s="8" t="inlineStr">
         <is>
           <t>1:12:23</t>
         </is>
       </c>
       <c r="E1053" s="8" t="inlineStr">
         <is>
           <t>1:12:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1054">
       <c r="A1054" s="6" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>45/122</t>
         </is>
       </c>
       <c r="B1054" s="7" t="inlineStr">
         <is>
           <t>Hester Jacoba Korff</t>
         </is>
       </c>
       <c r="C1054" s="7" t="inlineStr">
         <is>
           <t>Den Dolder</t>
         </is>
       </c>
       <c r="D1054" s="6" t="inlineStr">
         <is>
           <t>1:12:26</t>
         </is>
       </c>
       <c r="E1054" s="6" t="inlineStr">
         <is>
           <t>1:12:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1055">
       <c r="A1055" s="8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>46/123</t>
         </is>
       </c>
       <c r="B1055" s="9" t="inlineStr">
         <is>
           <t>Frederike Rijkse</t>
         </is>
       </c>
       <c r="C1055" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D1055" s="8" t="inlineStr">
         <is>
           <t>1:12:38</t>
         </is>
       </c>
       <c r="E1055" s="8" t="inlineStr">
         <is>
           <t>1:12:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1056">
       <c r="A1056" s="6" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>47/124</t>
         </is>
       </c>
       <c r="B1056" s="7" t="inlineStr">
         <is>
           <t>Marleen van Valkenhoef</t>
         </is>
       </c>
       <c r="C1056" s="7" t="inlineStr">
         <is>
           <t>Triathlon</t>
         </is>
       </c>
       <c r="D1056" s="6" t="inlineStr">
         <is>
           <t>1:13:03</t>
         </is>
       </c>
       <c r="E1056" s="6" t="inlineStr">
         <is>
           <t>1:12:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1057">
       <c r="A1057" s="8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>48/125</t>
         </is>
       </c>
       <c r="B1057" s="9" t="inlineStr">
         <is>
           <t>Antine Visee</t>
         </is>
       </c>
       <c r="C1057" s="9" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D1057" s="8" t="inlineStr">
         <is>
           <t>1:14:12</t>
         </is>
       </c>
       <c r="E1057" s="8" t="inlineStr">
         <is>
           <t>1:14:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1058">
       <c r="A1058" s="6" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>49/126</t>
         </is>
       </c>
       <c r="B1058" s="7" t="inlineStr">
         <is>
           <t>Inge Visscher</t>
         </is>
       </c>
       <c r="C1058" s="7" t="inlineStr">
         <is>
           <t>Rosmalen</t>
         </is>
       </c>
       <c r="D1058" s="6" t="inlineStr">
         <is>
           <t>1:14:13</t>
         </is>
       </c>
       <c r="E1058" s="6" t="inlineStr">
         <is>
           <t>1:13:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1059">
       <c r="A1059" s="8" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>50/127</t>
         </is>
       </c>
       <c r="B1059" s="9" t="inlineStr">
         <is>
           <t>Astrid Roosjen</t>
         </is>
       </c>
       <c r="C1059" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1059" s="8" t="inlineStr">
         <is>
           <t>1:14:13</t>
         </is>
       </c>
       <c r="E1059" s="8" t="inlineStr">
         <is>
           <t>1:13:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1060">
       <c r="A1060" s="6" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>51/128</t>
         </is>
       </c>
       <c r="B1060" s="7" t="inlineStr">
         <is>
           <t>Kirsten Kleijn</t>
         </is>
       </c>
       <c r="C1060" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D1060" s="6" t="inlineStr">
         <is>
           <t>1:14:38</t>
         </is>
       </c>
       <c r="E1060" s="6" t="inlineStr">
         <is>
           <t>1:14:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1061">
       <c r="A1061" s="8" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52/129</t>
         </is>
       </c>
       <c r="B1061" s="9" t="inlineStr">
         <is>
           <t>Irma Kolk</t>
         </is>
       </c>
       <c r="C1061" s="9" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D1061" s="8" t="inlineStr">
         <is>
           <t>1:14:39</t>
         </is>
       </c>
       <c r="E1061" s="8" t="inlineStr">
         <is>
           <t>1:14:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1062">
       <c r="A1062" s="6" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>53/131</t>
         </is>
       </c>
       <c r="B1062" s="7" t="inlineStr">
         <is>
           <t>Willeke de Groot</t>
         </is>
       </c>
       <c r="C1062" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D1062" s="6" t="inlineStr">
         <is>
           <t>1:14:43</t>
         </is>
       </c>
       <c r="E1062" s="6" t="inlineStr">
         <is>
           <t>1:14:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1063">
       <c r="A1063" s="8" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>54/133</t>
         </is>
       </c>
       <c r="B1063" s="9" t="inlineStr">
         <is>
           <t>Angelique Ubbels</t>
         </is>
       </c>
       <c r="C1063" s="9" t="inlineStr">
         <is>
           <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D1063" s="8" t="inlineStr">
         <is>
           <t>1:16:56</t>
         </is>
       </c>
       <c r="E1063" s="8" t="inlineStr">
         <is>
           <t>1:16:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1064">
       <c r="A1064" s="6" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>55/134</t>
         </is>
       </c>
       <c r="B1064" s="7" t="inlineStr">
         <is>
           <t>Laura Knol</t>
         </is>
       </c>
       <c r="C1064" s="7" t="inlineStr">
         <is>
           <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D1064" s="6" t="inlineStr">
         <is>
           <t>1:16:56</t>
         </is>
       </c>
       <c r="E1064" s="6" t="inlineStr">
         <is>
           <t>1:16:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1065">
       <c r="A1065" s="8" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>56/135</t>
         </is>
       </c>
       <c r="B1065" s="9" t="inlineStr">
         <is>
           <t>Janet van der Horst</t>
         </is>
       </c>
       <c r="C1065" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1065" s="8" t="inlineStr">
         <is>
           <t>1:17:47</t>
         </is>
       </c>
       <c r="E1065" s="8" t="inlineStr">
         <is>
           <t>1:17:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1066">
       <c r="A1066" s="6" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>57/136</t>
         </is>
       </c>
       <c r="B1066" s="7" t="inlineStr">
         <is>
           <t>Ilona Heerdt</t>
         </is>
       </c>
       <c r="C1066" s="7" t="inlineStr">
         <is>
           <t>Bussum</t>
         </is>
       </c>
       <c r="D1066" s="6" t="inlineStr">
         <is>
           <t>1:17:59</t>
         </is>
       </c>
       <c r="E1066" s="6" t="inlineStr">
         <is>
           <t>1:17:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1067">
       <c r="A1067" s="8" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>58/139</t>
         </is>
       </c>
       <c r="B1067" s="9" t="inlineStr">
         <is>
           <t>Lisette meijer</t>
         </is>
       </c>
       <c r="C1067" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1067" s="8" t="inlineStr">
         <is>
           <t>1:18:19</t>
         </is>
       </c>
       <c r="E1067" s="8" t="inlineStr">
         <is>
           <t>1:17:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1068">
       <c r="A1068" s="6" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>59/140</t>
         </is>
       </c>
       <c r="B1068" s="7" t="inlineStr">
         <is>
           <t>Maria Helena le Cessie</t>
         </is>
       </c>
       <c r="C1068" s="7" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1068" s="6" t="inlineStr">
         <is>
           <t>1:18:56</t>
         </is>
       </c>
       <c r="E1068" s="6" t="inlineStr">
         <is>
           <t>1:18:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1069">
       <c r="A1069" s="8" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>60/142</t>
         </is>
       </c>
       <c r="B1069" s="9" t="inlineStr">
         <is>
           <t>Ingeborg Brouwer</t>
         </is>
       </c>
       <c r="C1069" s="9" t="inlineStr">
         <is>
           <t>Altis</t>
         </is>
       </c>
       <c r="D1069" s="8" t="inlineStr">
         <is>
           <t>1:21:13</t>
         </is>
       </c>
       <c r="E1069" s="8" t="inlineStr">
         <is>
           <t>1:20:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1070">
       <c r="A1070" s="6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>61/143</t>
         </is>
       </c>
       <c r="B1070" s="7" t="inlineStr">
         <is>
           <t>Mariska Diemers</t>
         </is>
       </c>
       <c r="C1070" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D1070" s="6" t="inlineStr">
         <is>
           <t>1:24:34</t>
         </is>
       </c>
       <c r="E1070" s="6" t="inlineStr">
         <is>
           <t>1:24:20</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>