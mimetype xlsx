--- v0 (2025-12-07)
+++ v1 (2026-08-01)
@@ -21415,51 +21415,51 @@
       </c>
       <c r="C803" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D803" s="6" t="inlineStr">
         <is>
           <t>2:06:19</t>
         </is>
       </c>
       <c r="E803" s="6" t="inlineStr">
         <is>
           <t>2:04:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="804">
       <c r="A804" s="8" t="inlineStr">
         <is>
           <t>434</t>
         </is>
       </c>
       <c r="B804" s="9" t="inlineStr">
         <is>
-          <t>Julian Vriesenga</t>
+          <t>Startnummer 609</t>
         </is>
       </c>
       <c r="C804" s="9" t="inlineStr">
         <is>
           <t>Vleuten</t>
         </is>
       </c>
       <c r="D804" s="8" t="inlineStr">
         <is>
           <t>2:06:19</t>
         </is>
       </c>
       <c r="E804" s="8" t="inlineStr">
         <is>
           <t>2:04:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="805">
       <c r="A805" s="6" t="inlineStr">
         <is>
           <t>435</t>
         </is>
       </c>
       <c r="B805" s="7" t="inlineStr">