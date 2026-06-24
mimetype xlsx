--- v0 (2026-03-03)
+++ v1 (2026-06-24)
@@ -6872,51 +6872,51 @@
       </c>
       <c r="C254" s="9" t="inlineStr">
         <is>
           <t>Ulvenhout</t>
         </is>
       </c>
       <c r="D254" s="8" t="inlineStr">
         <is>
           <t>49:14</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
           <t>48:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
       <c r="A255" s="6" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>Davy van Laare</t>
+          <t>Startnummer 75</t>
         </is>
       </c>
       <c r="C255" s="7" t="inlineStr">
         <is>
           <t>Ulvenhout</t>
         </is>
       </c>
       <c r="D255" s="6" t="inlineStr">
         <is>
           <t>49:25</t>
         </is>
       </c>
       <c r="E255" s="6" t="inlineStr">
         <is>
           <t>48:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
       <c r="A256" s="8" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B256" s="9" t="inlineStr">