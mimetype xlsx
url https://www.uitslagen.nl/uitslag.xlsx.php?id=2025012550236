--- v0 (2025-11-26)
+++ v1 (2026-08-01)
@@ -191,649 +191,649 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E143"/>
+  <dimension ref="A1:E205"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
-          <t>Uitslagen Pierewaai Winter Trail 10-50km</t>
+          <t>Uitslagen Pierewaai Winter Trail 10-100km</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>IJmuiden - Zaterdag 25 januari 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>ALLEN, 10 KM PARNASSIA</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Miranda rijsdijk</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Driehuis NH</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>1:05:58</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Jeroen Luigjes</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t>1:06:01</t>
         </is>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Tim Koppes</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>1:08:16</t>
         </is>
       </c>
       <c r="E8" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Bibi Boom</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Dirkshorn</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
           <t>1:10:30</t>
         </is>
       </c>
       <c r="E9" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Tom Binder</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>1:11:26</t>
         </is>
       </c>
       <c r="E10" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
           <t>Sem Nooij</t>
         </is>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
           <t>1:13:35</t>
         </is>
       </c>
       <c r="E11" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Andrea Beentjes</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>1:13:39</t>
         </is>
       </c>
       <c r="E12" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Onno rijsdijk</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Driehuis NH</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
           <t>1:13:43</t>
         </is>
       </c>
       <c r="E13" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Malika Koppes - de Rooij</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
           <t>1:14:17</t>
         </is>
       </c>
       <c r="E14" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
           <t>Imke Boersma</t>
         </is>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D15" s="8" t="inlineStr">
         <is>
           <t>1:19:25</t>
         </is>
       </c>
       <c r="E15" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>Finn Oosterhagen</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Amstelveen</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
           <t>1:19:29</t>
         </is>
       </c>
       <c r="E16" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Nina de Haan</t>
         </is>
       </c>
       <c r="C17" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D17" s="8" t="inlineStr">
         <is>
           <t>1:24:11</t>
         </is>
       </c>
       <c r="E17" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Michiel Puite</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
           <t>1:24:59</t>
         </is>
       </c>
       <c r="E18" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
           <t>Vincent Hofstee</t>
         </is>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
           <t>1:25:01</t>
         </is>
       </c>
       <c r="E19" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Sytse van der Schaaf</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
           <t>1:28:02</t>
         </is>
       </c>
       <c r="E20" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Anne Priester</t>
         </is>
       </c>
       <c r="C21" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D21" s="8" t="inlineStr">
         <is>
           <t>1:28:14</t>
         </is>
       </c>
       <c r="E21" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>Eveline du Perron</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
           <t>1:28:20</t>
         </is>
       </c>
       <c r="E22" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
           <t>Barbara du Perron</t>
         </is>
       </c>
       <c r="C23" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>1:28:24</t>
         </is>
       </c>
       <c r="E23" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>Ard  Boot</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
           <t>1:28:29</t>
         </is>
       </c>
       <c r="E24" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Marleen Ettema</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
           <t>1:28:35</t>
         </is>
       </c>
       <c r="E25" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>Claire v Wees</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D26" s="6" t="inlineStr">
         <is>
           <t>1:28:41</t>
         </is>
       </c>
       <c r="E26" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
           <t>Zaza Goderie</t>
         </is>
       </c>
       <c r="C27" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D27" s="8" t="inlineStr">
         <is>
           <t>1:36:47</t>
         </is>
       </c>
       <c r="E27" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>Elsbeth Spoor</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
           <t>2:02:46</t>
         </is>
       </c>
       <c r="E28" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
           <t>Margriet Vesters</t>
         </is>
       </c>
       <c r="C29" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D29" s="8" t="inlineStr">
         <is>
           <t>2:02:51</t>
         </is>
       </c>
       <c r="E29" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
@@ -849,787 +849,787 @@
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>Teun van den Boogert</t>
         </is>
       </c>
       <c r="C33" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D33" s="6" t="inlineStr">
         <is>
           <t>1:31:03</t>
         </is>
       </c>
       <c r="E33" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B34" s="9" t="inlineStr">
         <is>
           <t>Norbert Deitmers</t>
         </is>
       </c>
       <c r="C34" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D34" s="8" t="inlineStr">
         <is>
           <t>1:31:08</t>
         </is>
       </c>
       <c r="E34" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>Esther Hakvoort</t>
         </is>
       </c>
       <c r="C35" s="7" t="inlineStr">
         <is>
           <t>Zaandam</t>
         </is>
       </c>
       <c r="D35" s="6" t="inlineStr">
         <is>
           <t>1:34:12</t>
         </is>
       </c>
       <c r="E35" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B36" s="9" t="inlineStr">
         <is>
           <t>Van Frits Arkel</t>
         </is>
       </c>
       <c r="C36" s="9" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D36" s="8" t="inlineStr">
         <is>
           <t>1:34:31</t>
         </is>
       </c>
       <c r="E36" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>Jasper Cornelisse</t>
         </is>
       </c>
       <c r="C37" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D37" s="6" t="inlineStr">
         <is>
           <t>1:34:37</t>
         </is>
       </c>
       <c r="E37" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B38" s="9" t="inlineStr">
         <is>
           <t>Marijn Droog</t>
         </is>
       </c>
       <c r="C38" s="9" t="inlineStr">
         <is>
           <t>Broek in waterland</t>
         </is>
       </c>
       <c r="D38" s="8" t="inlineStr">
         <is>
           <t>1:34:59</t>
         </is>
       </c>
       <c r="E38" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
       <c r="A39" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>Mark Raming</t>
         </is>
       </c>
       <c r="C39" s="7" t="inlineStr">
         <is>
           <t>Muiden</t>
         </is>
       </c>
       <c r="D39" s="6" t="inlineStr">
         <is>
           <t>1:37:24</t>
         </is>
       </c>
       <c r="E39" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B40" s="9" t="inlineStr">
         <is>
           <t>Esther van Bochove</t>
         </is>
       </c>
       <c r="C40" s="9" t="inlineStr">
         <is>
           <t>Zaandam</t>
         </is>
       </c>
       <c r="D40" s="8" t="inlineStr">
         <is>
           <t>1:39:42</t>
         </is>
       </c>
       <c r="E40" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>Bart Duindam</t>
         </is>
       </c>
       <c r="C41" s="7" t="inlineStr">
         <is>
           <t>Spaarndam</t>
         </is>
       </c>
       <c r="D41" s="6" t="inlineStr">
         <is>
           <t>1:44:58</t>
         </is>
       </c>
       <c r="E41" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B42" s="9" t="inlineStr">
         <is>
           <t>Jules Sillem</t>
         </is>
       </c>
       <c r="C42" s="9" t="inlineStr">
         <is>
           <t>Spaarndam</t>
         </is>
       </c>
       <c r="D42" s="8" t="inlineStr">
         <is>
           <t>1:45:04</t>
         </is>
       </c>
       <c r="E42" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>Friso van der Meij</t>
         </is>
       </c>
       <c r="C43" s="7" t="inlineStr">
         <is>
           <t>Wijk aan Zee</t>
         </is>
       </c>
       <c r="D43" s="6" t="inlineStr">
         <is>
           <t>1:53:33</t>
         </is>
       </c>
       <c r="E43" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B44" s="9" t="inlineStr">
         <is>
           <t>Tim van Westerop</t>
         </is>
       </c>
       <c r="C44" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D44" s="8" t="inlineStr">
         <is>
           <t>1:53:39</t>
         </is>
       </c>
       <c r="E44" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>Ellen Boele</t>
         </is>
       </c>
       <c r="C45" s="7" t="inlineStr">
         <is>
           <t>Den Haag</t>
         </is>
       </c>
       <c r="D45" s="6" t="inlineStr">
         <is>
           <t>1:53:43</t>
         </is>
       </c>
       <c r="E45" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B46" s="9" t="inlineStr">
         <is>
           <t>Daphina van Rhee</t>
         </is>
       </c>
       <c r="C46" s="9" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D46" s="8" t="inlineStr">
         <is>
           <t>1:53:52</t>
         </is>
       </c>
       <c r="E46" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>Peter Admiraal</t>
         </is>
       </c>
       <c r="C47" s="7" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D47" s="6" t="inlineStr">
         <is>
           <t>1:54:09</t>
         </is>
       </c>
       <c r="E47" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B48" s="9" t="inlineStr">
         <is>
           <t>Floortje Bosch</t>
         </is>
       </c>
       <c r="C48" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D48" s="8" t="inlineStr">
         <is>
           <t>1:57:46</t>
         </is>
       </c>
       <c r="E48" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>Astrid Piek</t>
         </is>
       </c>
       <c r="C49" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D49" s="6" t="inlineStr">
         <is>
           <t>1:57:52</t>
         </is>
       </c>
       <c r="E49" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
       <c r="A50" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B50" s="9" t="inlineStr">
         <is>
           <t>Petra de Waard</t>
         </is>
       </c>
       <c r="C50" s="9" t="inlineStr">
         <is>
           <t>Tiendeveen</t>
         </is>
       </c>
       <c r="D50" s="8" t="inlineStr">
         <is>
           <t>1:58:40</t>
         </is>
       </c>
       <c r="E50" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
       <c r="A51" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>Esther Buis-van Rijn</t>
         </is>
       </c>
       <c r="C51" s="7" t="inlineStr">
         <is>
           <t>Velsen-Zuid</t>
         </is>
       </c>
       <c r="D51" s="6" t="inlineStr">
         <is>
           <t>1:58:43</t>
         </is>
       </c>
       <c r="E51" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
       <c r="A52" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B52" s="9" t="inlineStr">
         <is>
           <t>Erik Breems</t>
         </is>
       </c>
       <c r="C52" s="9" t="inlineStr">
         <is>
           <t>Driehuis NH</t>
         </is>
       </c>
       <c r="D52" s="8" t="inlineStr">
         <is>
           <t>1:58:47</t>
         </is>
       </c>
       <c r="E52" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>Aranka Webbe</t>
         </is>
       </c>
       <c r="C53" s="7" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D53" s="6" t="inlineStr">
         <is>
           <t>2:04:51</t>
         </is>
       </c>
       <c r="E53" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B54" s="9" t="inlineStr">
         <is>
           <t>Nathalie Piek</t>
         </is>
       </c>
       <c r="C54" s="9" t="inlineStr">
         <is>
           <t>Velserbroek</t>
         </is>
       </c>
       <c r="D54" s="8" t="inlineStr">
         <is>
           <t>2:04:54</t>
         </is>
       </c>
       <c r="E54" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>Sabine Takken</t>
         </is>
       </c>
       <c r="C55" s="7" t="inlineStr">
         <is>
           <t>Nieuwe Pekela</t>
         </is>
       </c>
       <c r="D55" s="6" t="inlineStr">
         <is>
           <t>2:05:10</t>
         </is>
       </c>
       <c r="E55" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
       <c r="A56" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B56" s="9" t="inlineStr">
         <is>
           <t>Marlieke Tijman</t>
         </is>
       </c>
       <c r="C56" s="9" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D56" s="8" t="inlineStr">
         <is>
           <t>2:05:12</t>
         </is>
       </c>
       <c r="E56" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>Jethro Dipotaroeno</t>
         </is>
       </c>
       <c r="C57" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D57" s="6" t="inlineStr">
         <is>
           <t>2:09:10</t>
         </is>
       </c>
       <c r="E57" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
       <c r="A58" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B58" s="9" t="inlineStr">
         <is>
           <t>Guido Diepen</t>
         </is>
       </c>
       <c r="C58" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D58" s="8" t="inlineStr">
         <is>
           <t>2:09:16</t>
         </is>
       </c>
       <c r="E58" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>Vilja Machgielsen</t>
         </is>
       </c>
       <c r="C59" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D59" s="6" t="inlineStr">
         <is>
           <t>2:09:30</t>
         </is>
       </c>
       <c r="E59" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B60" s="9" t="inlineStr">
         <is>
           <t>Trudie van Duin</t>
         </is>
       </c>
       <c r="C60" s="9" t="inlineStr">
         <is>
           <t>Zandvoort</t>
         </is>
       </c>
       <c r="D60" s="8" t="inlineStr">
         <is>
           <t>2:09:46</t>
         </is>
       </c>
       <c r="E60" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>Guus Bluijs</t>
         </is>
       </c>
       <c r="C61" s="7" t="inlineStr">
         <is>
           <t>Zandvoort</t>
         </is>
       </c>
       <c r="D61" s="6" t="inlineStr">
         <is>
           <t>2:09:52</t>
         </is>
       </c>
       <c r="E61" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
       <c r="A62" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B62" s="9" t="inlineStr">
         <is>
           <t>Lisette Liefting</t>
         </is>
       </c>
       <c r="C62" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D62" s="8" t="inlineStr">
         <is>
           <t>2:09:58</t>
         </is>
       </c>
       <c r="E62" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>Cindy de Miranda</t>
         </is>
       </c>
       <c r="C63" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D63" s="6" t="inlineStr">
         <is>
           <t>2:14:59</t>
         </is>
       </c>
       <c r="E63" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
       <c r="A64" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B64" s="9" t="inlineStr">
         <is>
           <t>Mike de Jong</t>
         </is>
       </c>
       <c r="C64" s="9" t="inlineStr">
         <is>
           <t>Velsen-Noord</t>
         </is>
       </c>
       <c r="D64" s="8" t="inlineStr">
         <is>
           <t>2:15:03</t>
         </is>
       </c>
       <c r="E64" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/33</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>Mariia Tkachenko</t>
         </is>
       </c>
       <c r="C65" s="7" t="inlineStr">
         <is>
           <t>Heemskerk</t>
         </is>
       </c>
       <c r="D65" s="6" t="inlineStr">
         <is>
           <t>2:25:34</t>
         </is>
       </c>
       <c r="E65" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
@@ -1645,948 +1645,948 @@
       <c r="A68" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>Marten Heemskerk</t>
         </is>
       </c>
       <c r="C69" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D69" s="6" t="inlineStr">
         <is>
           <t>2:25:29</t>
         </is>
       </c>
       <c r="E69" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
       <c r="A70" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B70" s="9" t="inlineStr">
         <is>
           <t>Joris de Leeuw</t>
         </is>
       </c>
       <c r="C70" s="9" t="inlineStr">
         <is>
           <t>Spaarndam</t>
         </is>
       </c>
       <c r="D70" s="8" t="inlineStr">
         <is>
           <t>2:25:57</t>
         </is>
       </c>
       <c r="E70" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
       <c r="A71" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>Fernando Knosp</t>
         </is>
       </c>
       <c r="C71" s="7" t="inlineStr">
         <is>
           <t>Heemskerk</t>
         </is>
       </c>
       <c r="D71" s="6" t="inlineStr">
         <is>
           <t>2:28:08</t>
         </is>
       </c>
       <c r="E71" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
       <c r="A72" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B72" s="9" t="inlineStr">
         <is>
           <t>Jelmer Anker</t>
         </is>
       </c>
       <c r="C72" s="9" t="inlineStr">
         <is>
           <t>Hoofddorp</t>
         </is>
       </c>
       <c r="D72" s="8" t="inlineStr">
         <is>
           <t>2:32:34</t>
         </is>
       </c>
       <c r="E72" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>Onno den Otter</t>
         </is>
       </c>
       <c r="C73" s="7" t="inlineStr">
         <is>
           <t>Assendelft</t>
         </is>
       </c>
       <c r="D73" s="6" t="inlineStr">
         <is>
           <t>2:34:15</t>
         </is>
       </c>
       <c r="E73" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B74" s="9" t="inlineStr">
         <is>
           <t>Danny Wals</t>
         </is>
       </c>
       <c r="C74" s="9" t="inlineStr">
         <is>
           <t>Wormer</t>
         </is>
       </c>
       <c r="D74" s="8" t="inlineStr">
         <is>
           <t>2:42:35</t>
         </is>
       </c>
       <c r="E74" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>Han Keijzers</t>
         </is>
       </c>
       <c r="C75" s="7" t="inlineStr">
         <is>
           <t>Leiden</t>
         </is>
       </c>
       <c r="D75" s="6" t="inlineStr">
         <is>
           <t>2:42:50</t>
         </is>
       </c>
       <c r="E75" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
       <c r="A76" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B76" s="9" t="inlineStr">
         <is>
           <t>Jesper Dinkla</t>
         </is>
       </c>
       <c r="C76" s="9" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
           <t>2:47:23</t>
         </is>
       </c>
       <c r="E76" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>Ronald hartman</t>
         </is>
       </c>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>Leusden</t>
         </is>
       </c>
       <c r="D77" s="6" t="inlineStr">
         <is>
           <t>2:47:43</t>
         </is>
       </c>
       <c r="E77" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
       <c r="A78" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B78" s="9" t="inlineStr">
         <is>
           <t>Karin Verswijveren</t>
         </is>
       </c>
       <c r="C78" s="9" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>2:55:21</t>
         </is>
       </c>
       <c r="E78" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>Richard Pootjes</t>
         </is>
       </c>
       <c r="C79" s="7" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D79" s="6" t="inlineStr">
         <is>
           <t>2:55:27</t>
         </is>
       </c>
       <c r="E79" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B80" s="9" t="inlineStr">
         <is>
           <t>Jesse Koeckhoven</t>
         </is>
       </c>
       <c r="C80" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>2:55:36</t>
         </is>
       </c>
       <c r="E80" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>Remco Verduin</t>
         </is>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>Driehuis NH</t>
         </is>
       </c>
       <c r="D81" s="6" t="inlineStr">
         <is>
           <t>2:56:07</t>
         </is>
       </c>
       <c r="E81" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B82" s="9" t="inlineStr">
         <is>
           <t>Michael Estl</t>
         </is>
       </c>
       <c r="C82" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>2:59:46</t>
         </is>
       </c>
       <c r="E82" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>Peter Mooij</t>
         </is>
       </c>
       <c r="C83" s="7" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D83" s="6" t="inlineStr">
         <is>
           <t>3:05:10</t>
         </is>
       </c>
       <c r="E83" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B84" s="9" t="inlineStr">
         <is>
           <t>Pyke van Koutrik</t>
         </is>
       </c>
       <c r="C84" s="9" t="inlineStr">
         <is>
           <t>Velserbroek</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
           <t>3:06:07</t>
         </is>
       </c>
       <c r="E84" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>Mara van Sluis</t>
         </is>
       </c>
       <c r="C85" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D85" s="6" t="inlineStr">
         <is>
           <t>3:07:29</t>
         </is>
       </c>
       <c r="E85" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
       <c r="A86" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B86" s="9" t="inlineStr">
         <is>
           <t>Robert-Jan Peters</t>
         </is>
       </c>
       <c r="C86" s="9" t="inlineStr">
         <is>
           <t>Aerdenhout</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
           <t>3:07:37</t>
         </is>
       </c>
       <c r="E86" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>Eric Dammann</t>
         </is>
       </c>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Overveen</t>
         </is>
       </c>
       <c r="D87" s="6" t="inlineStr">
         <is>
           <t>3:12:42</t>
         </is>
       </c>
       <c r="E87" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B88" s="9" t="inlineStr">
         <is>
           <t>Jeroen van der Kris</t>
         </is>
       </c>
       <c r="C88" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
           <t>3:13:13</t>
         </is>
       </c>
       <c r="E88" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>Robert Merhottein</t>
         </is>
       </c>
       <c r="C89" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D89" s="6" t="inlineStr">
         <is>
           <t>3:13:14</t>
         </is>
       </c>
       <c r="E89" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B90" s="9" t="inlineStr">
         <is>
           <t>Lisette Hakkers</t>
         </is>
       </c>
       <c r="C90" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
           <t>3:13:17</t>
         </is>
       </c>
       <c r="E90" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>Rebecca van Riel</t>
         </is>
       </c>
       <c r="C91" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D91" s="6" t="inlineStr">
         <is>
           <t>3:13:29</t>
         </is>
       </c>
       <c r="E91" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
           <t>Adriana Suson</t>
         </is>
       </c>
       <c r="C92" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>3:25:59</t>
         </is>
       </c>
       <c r="E92" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>Sandra Both</t>
         </is>
       </c>
       <c r="C93" s="7" t="inlineStr">
         <is>
           <t>Lekkerkerk</t>
         </is>
       </c>
       <c r="D93" s="6" t="inlineStr">
         <is>
           <t>3:26:08</t>
         </is>
       </c>
       <c r="E93" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B94" s="9" t="inlineStr">
         <is>
           <t>David Westdorp</t>
         </is>
       </c>
       <c r="C94" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>3:39:31</t>
         </is>
       </c>
       <c r="E94" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>Kirsten Kleijn</t>
         </is>
       </c>
       <c r="C95" s="7" t="inlineStr">
         <is>
           <t>Hilversum</t>
         </is>
       </c>
       <c r="D95" s="6" t="inlineStr">
         <is>
           <t>3:39:46</t>
         </is>
       </c>
       <c r="E95" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B96" s="9" t="inlineStr">
         <is>
           <t>Danielle verschut</t>
         </is>
       </c>
       <c r="C96" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
           <t>3:40:11</t>
         </is>
       </c>
       <c r="E96" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>Paul Latour</t>
         </is>
       </c>
       <c r="C97" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D97" s="6" t="inlineStr">
         <is>
           <t>3:40:22</t>
         </is>
       </c>
       <c r="E97" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B98" s="9" t="inlineStr">
         <is>
           <t>Arno Nijhuis</t>
         </is>
       </c>
       <c r="C98" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>3:40:41</t>
         </is>
       </c>
       <c r="E98" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>Willeke de Groot</t>
         </is>
       </c>
       <c r="C99" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D99" s="6" t="inlineStr">
         <is>
           <t>3:41:07</t>
         </is>
       </c>
       <c r="E99" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B100" s="9" t="inlineStr">
         <is>
           <t>Ferry Willemsen</t>
         </is>
       </c>
       <c r="C100" s="9" t="inlineStr">
         <is>
           <t>Koog aan de Zaan</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>3:41:27</t>
         </is>
       </c>
       <c r="E100" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>33/33</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>Nienke Scheide</t>
         </is>
       </c>
       <c r="C101" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D101" s="6" t="inlineStr">
         <is>
           <t>3:41:33</t>
         </is>
       </c>
       <c r="E101" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="8" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34/34</t>
         </is>
       </c>
       <c r="B102" s="9" t="inlineStr">
         <is>
           <t>Andre Verzuu</t>
         </is>
       </c>
       <c r="C102" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>3:41:55</t>
         </is>
       </c>
       <c r="E102" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35/35</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>Marjan van Aken</t>
         </is>
       </c>
       <c r="C103" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D103" s="6" t="inlineStr">
         <is>
           <t>3:42:24</t>
         </is>
       </c>
       <c r="E103" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="8" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>36/36</t>
         </is>
       </c>
       <c r="B104" s="9" t="inlineStr">
         <is>
           <t>Miranda Schipperijn</t>
         </is>
       </c>
       <c r="C104" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>3:42:33</t>
         </is>
       </c>
       <c r="E104" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37/37</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>Ronald Stephens</t>
         </is>
       </c>
       <c r="C105" s="7" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D105" s="6" t="inlineStr">
         <is>
           <t>3:42:56</t>
         </is>
       </c>
       <c r="E105" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>38/38</t>
         </is>
       </c>
       <c r="B106" s="9" t="inlineStr">
         <is>
           <t>Sabine Merhottein</t>
         </is>
       </c>
       <c r="C106" s="9" t="inlineStr">
         <is>
           <t>Santpoort-Noord</t>
         </is>
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>3:50:47</t>
         </is>
       </c>
       <c r="E106" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>39/39</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>Miriam Stange</t>
         </is>
       </c>
       <c r="C107" s="7" t="inlineStr">
         <is>
           <t>Velserbroek</t>
         </is>
       </c>
       <c r="D107" s="6" t="inlineStr">
         <is>
           <t>3:50:59</t>
         </is>
       </c>
       <c r="E107" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>40/40</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
           <t>Jitske van Huizen</t>
         </is>
       </c>
       <c r="C108" s="9" t="inlineStr">
         <is>
           <t>Almere</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
           <t>3:53:18</t>
         </is>
       </c>
       <c r="E108" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
@@ -2602,782 +2602,2144 @@
       <c r="A111" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B111" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D111" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
       <c r="A112" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>Mark Breed</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D112" s="6" t="inlineStr">
         <is>
           <t>4:35:21</t>
         </is>
       </c>
       <c r="E112" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B113" s="9" t="inlineStr">
         <is>
           <t>Pepijn Bubberman</t>
         </is>
       </c>
       <c r="C113" s="9" t="inlineStr">
         <is>
           <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
           <t>4:49:16</t>
         </is>
       </c>
       <c r="E113" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>Frank Smithuis</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D114" s="6" t="inlineStr">
         <is>
           <t>4:58:25</t>
         </is>
       </c>
       <c r="E114" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B115" s="9" t="inlineStr">
         <is>
           <t>Patrick Stastra</t>
         </is>
       </c>
       <c r="C115" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
           <t>5:07:06</t>
         </is>
       </c>
       <c r="E115" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
       <c r="A116" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>Ronald Kleverlaan</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D116" s="6" t="inlineStr">
         <is>
           <t>5:14:15</t>
         </is>
       </c>
       <c r="E116" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B117" s="9" t="inlineStr">
         <is>
           <t>Chiel Koning</t>
         </is>
       </c>
       <c r="C117" s="9" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
           <t>5:22:28</t>
         </is>
       </c>
       <c r="E117" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>Jim Leseman</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D118" s="6" t="inlineStr">
         <is>
           <t>5:23:49</t>
         </is>
       </c>
       <c r="E118" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
       <c r="A119" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B119" s="9" t="inlineStr">
         <is>
           <t>Gerard van Lent</t>
         </is>
       </c>
       <c r="C119" s="9" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
           <t>5:32:42</t>
         </is>
       </c>
       <c r="E119" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>Bob Rootjes</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Heiloo</t>
         </is>
       </c>
       <c r="D120" s="6" t="inlineStr">
         <is>
           <t>5:52:17</t>
         </is>
       </c>
       <c r="E120" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B121" s="9" t="inlineStr">
         <is>
           <t>René Schoen</t>
         </is>
       </c>
       <c r="C121" s="9" t="inlineStr">
         <is>
           <t>Assendelft</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
           <t>5:58:56</t>
         </is>
       </c>
       <c r="E121" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>Sean Beardsall</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Heiloo</t>
         </is>
       </c>
       <c r="D122" s="6" t="inlineStr">
         <is>
           <t>6:03:47</t>
         </is>
       </c>
       <c r="E122" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B123" s="9" t="inlineStr">
         <is>
           <t>Desiree Koopman</t>
         </is>
       </c>
       <c r="C123" s="9" t="inlineStr">
         <is>
           <t>Obdam</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
           <t>6:06:13</t>
         </is>
       </c>
       <c r="E123" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>Casper Sombroek</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Heiloo</t>
         </is>
       </c>
       <c r="D124" s="6" t="inlineStr">
         <is>
           <t>6:10:58</t>
         </is>
       </c>
       <c r="E124" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B125" s="9" t="inlineStr">
         <is>
           <t>Floris Sombroek</t>
         </is>
       </c>
       <c r="C125" s="9" t="inlineStr">
         <is>
           <t>Heiloo</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
           <t>6:10:59</t>
         </is>
       </c>
       <c r="E125" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>Matthijs Kleverlaan</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D126" s="6" t="inlineStr">
         <is>
           <t>6:17:10</t>
         </is>
       </c>
       <c r="E126" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B127" s="9" t="inlineStr">
         <is>
           <t>Jan-willem Willems</t>
         </is>
       </c>
       <c r="C127" s="9" t="inlineStr">
         <is>
           <t>Grave</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>6:22:24</t>
         </is>
       </c>
       <c r="E127" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
           <t>Ewout Westdijk</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Emmeloord</t>
         </is>
       </c>
       <c r="D128" s="6" t="inlineStr">
         <is>
           <t>6:22:31</t>
         </is>
       </c>
       <c r="E128" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B129" s="9" t="inlineStr">
         <is>
           <t>Jeffrey van Graas</t>
         </is>
       </c>
       <c r="C129" s="9" t="inlineStr">
         <is>
           <t>Langerak</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
           <t>6:22:34</t>
         </is>
       </c>
       <c r="E129" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>Bart Verhoef</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Gorinchem</t>
         </is>
       </c>
       <c r="D130" s="6" t="inlineStr">
         <is>
           <t>6:22:47</t>
         </is>
       </c>
       <c r="E130" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
       <c r="A131" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B131" s="9" t="inlineStr">
         <is>
           <t>Rody Schiffer</t>
         </is>
       </c>
       <c r="C131" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
           <t>6:22:56</t>
         </is>
       </c>
       <c r="E131" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>Joost Holterman</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D132" s="6" t="inlineStr">
         <is>
           <t>6:23:02</t>
         </is>
       </c>
       <c r="E132" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
           <t>Gert-Jan Crielaard</t>
         </is>
       </c>
       <c r="C133" s="9" t="inlineStr">
         <is>
           <t>IJsselmuiden</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
           <t>6:25:12</t>
         </is>
       </c>
       <c r="E133" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>Florien Molendijk</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D134" s="6" t="inlineStr">
         <is>
           <t>6:28:41</t>
         </is>
       </c>
       <c r="E134" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
           <t>Willemijn Jongens</t>
         </is>
       </c>
       <c r="C135" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
           <t>6:28:51</t>
         </is>
       </c>
       <c r="E135" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>Peter Schoeman</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Santpoort-Zuid</t>
         </is>
       </c>
       <c r="D136" s="6" t="inlineStr">
         <is>
           <t>6:30:46</t>
         </is>
       </c>
       <c r="E136" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
           <t>Ralph van  Schendel</t>
         </is>
       </c>
       <c r="C137" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
           <t>6:38:20</t>
         </is>
       </c>
       <c r="E137" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>Peter van der Wal</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Heemskerk</t>
         </is>
       </c>
       <c r="D138" s="6" t="inlineStr">
         <is>
           <t>6:38:27</t>
         </is>
       </c>
       <c r="E138" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
           <t>Jack Page</t>
         </is>
       </c>
       <c r="C139" s="9" t="inlineStr">
         <is>
           <t>IJmuiden</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>6:38:35</t>
         </is>
       </c>
       <c r="E139" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>Lisette kistemaker</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D140" s="6" t="inlineStr">
         <is>
           <t>6:39:36</t>
         </is>
       </c>
       <c r="E140" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="8" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30/30</t>
         </is>
       </c>
       <c r="B141" s="9" t="inlineStr">
         <is>
           <t>Bert Van de Pol</t>
         </is>
       </c>
       <c r="C141" s="9" t="inlineStr">
         <is>
           <t>Zwartebroek</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>6:56:55</t>
         </is>
       </c>
       <c r="E141" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31/31</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>Johan van de Pol</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Zwartebroek</t>
         </is>
       </c>
       <c r="D142" s="6" t="inlineStr">
         <is>
           <t>6:56:58</t>
         </is>
       </c>
       <c r="E142" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>32/32</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
           <t>Bart Meijer</t>
         </is>
       </c>
       <c r="C143" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
           <t>7:00:18</t>
         </is>
       </c>
       <c r="E143" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
+      <c r="A145" s="4" t="inlineStr">
+        <is>
+          <t>ALLEN, 70KM HVH-IJMUIDEN</t>
+        </is>
+      </c>
+      <c r="B145" s="4"/>
+      <c r="C145" s="4"/>
+      <c r="D145" s="4"/>
+      <c r="E145" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B146" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C146" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D146" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E146" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
+      <c r="A147" s="6" t="inlineStr">
+        <is>
+          <t>1/1</t>
+        </is>
+      </c>
+      <c r="B147" s="7" t="inlineStr">
+        <is>
+          <t>Brian Kaptein</t>
+        </is>
+      </c>
+      <c r="C147" s="7" t="inlineStr">
+        <is>
+          <t>Pijnacker</t>
+        </is>
+      </c>
+      <c r="D147" s="6" t="inlineStr">
+        <is>
+          <t>7:13:58</t>
+        </is>
+      </c>
+      <c r="E147" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
+      <c r="A148" s="8" t="inlineStr">
+        <is>
+          <t>2/2</t>
+        </is>
+      </c>
+      <c r="B148" s="9" t="inlineStr">
+        <is>
+          <t>Wietse Krab</t>
+        </is>
+      </c>
+      <c r="C148" s="9" t="inlineStr">
+        <is>
+          <t>Velserbroek</t>
+        </is>
+      </c>
+      <c r="D148" s="8" t="inlineStr">
+        <is>
+          <t>7:20:12</t>
+        </is>
+      </c>
+      <c r="E148" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
+      <c r="A149" s="6" t="inlineStr">
+        <is>
+          <t>3/3</t>
+        </is>
+      </c>
+      <c r="B149" s="7" t="inlineStr">
+        <is>
+          <t>Tiemen van Tuinen</t>
+        </is>
+      </c>
+      <c r="C149" s="7" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D149" s="6" t="inlineStr">
+        <is>
+          <t>7:30:38</t>
+        </is>
+      </c>
+      <c r="E149" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
+      <c r="A150" s="8" t="inlineStr">
+        <is>
+          <t>4/4</t>
+        </is>
+      </c>
+      <c r="B150" s="9" t="inlineStr">
+        <is>
+          <t>Sacha Schmitter</t>
+        </is>
+      </c>
+      <c r="C150" s="9" t="inlineStr">
+        <is>
+          <t>Voorschoten</t>
+        </is>
+      </c>
+      <c r="D150" s="8" t="inlineStr">
+        <is>
+          <t>7:36:09</t>
+        </is>
+      </c>
+      <c r="E150" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
+      <c r="A151" s="6" t="inlineStr">
+        <is>
+          <t>5/5</t>
+        </is>
+      </c>
+      <c r="B151" s="7" t="inlineStr">
+        <is>
+          <t>Vasyl Maherka</t>
+        </is>
+      </c>
+      <c r="C151" s="7" t="inlineStr">
+        <is>
+          <t>Hoofddorp</t>
+        </is>
+      </c>
+      <c r="D151" s="6" t="inlineStr">
+        <is>
+          <t>8:06:02</t>
+        </is>
+      </c>
+      <c r="E151" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
+      <c r="A152" s="8" t="inlineStr">
+        <is>
+          <t>6/6</t>
+        </is>
+      </c>
+      <c r="B152" s="9" t="inlineStr">
+        <is>
+          <t>Maurice Bouw</t>
+        </is>
+      </c>
+      <c r="C152" s="9" t="inlineStr">
+        <is>
+          <t>Ens</t>
+        </is>
+      </c>
+      <c r="D152" s="8" t="inlineStr">
+        <is>
+          <t>8:07:08</t>
+        </is>
+      </c>
+      <c r="E152" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
+      <c r="A153" s="6" t="inlineStr">
+        <is>
+          <t>7/7</t>
+        </is>
+      </c>
+      <c r="B153" s="7" t="inlineStr">
+        <is>
+          <t>Sietze Berends</t>
+        </is>
+      </c>
+      <c r="C153" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D153" s="6" t="inlineStr">
+        <is>
+          <t>8:23:21</t>
+        </is>
+      </c>
+      <c r="E153" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
+      <c r="A154" s="8" t="inlineStr">
+        <is>
+          <t>8/8</t>
+        </is>
+      </c>
+      <c r="B154" s="9" t="inlineStr">
+        <is>
+          <t>Tim Rijnhout</t>
+        </is>
+      </c>
+      <c r="C154" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D154" s="8" t="inlineStr">
+        <is>
+          <t>8:23:25</t>
+        </is>
+      </c>
+      <c r="E154" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
+      <c r="A155" s="6" t="inlineStr">
+        <is>
+          <t>9/9</t>
+        </is>
+      </c>
+      <c r="B155" s="7" t="inlineStr">
+        <is>
+          <t>Pim Kokos</t>
+        </is>
+      </c>
+      <c r="C155" s="7" t="inlineStr">
+        <is>
+          <t>Enschede</t>
+        </is>
+      </c>
+      <c r="D155" s="6" t="inlineStr">
+        <is>
+          <t>8:35:47</t>
+        </is>
+      </c>
+      <c r="E155" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
+      <c r="A156" s="8" t="inlineStr">
+        <is>
+          <t>10/10</t>
+        </is>
+      </c>
+      <c r="B156" s="9" t="inlineStr">
+        <is>
+          <t>Cornelis Wesdorp</t>
+        </is>
+      </c>
+      <c r="C156" s="9" t="inlineStr">
+        <is>
+          <t>Bloemendaal</t>
+        </is>
+      </c>
+      <c r="D156" s="8" t="inlineStr">
+        <is>
+          <t>8:41:21</t>
+        </is>
+      </c>
+      <c r="E156" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
+      <c r="A157" s="6" t="inlineStr">
+        <is>
+          <t>11/11</t>
+        </is>
+      </c>
+      <c r="B157" s="7" t="inlineStr">
+        <is>
+          <t>Jelger Buitelaar</t>
+        </is>
+      </c>
+      <c r="C157" s="7" t="inlineStr">
+        <is>
+          <t>Santpoort-Zuid</t>
+        </is>
+      </c>
+      <c r="D157" s="6" t="inlineStr">
+        <is>
+          <t>8:41:22</t>
+        </is>
+      </c>
+      <c r="E157" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
+      <c r="A158" s="8" t="inlineStr">
+        <is>
+          <t>12/12</t>
+        </is>
+      </c>
+      <c r="B158" s="9" t="inlineStr">
+        <is>
+          <t>Ron Nagtzaam</t>
+        </is>
+      </c>
+      <c r="C158" s="9" t="inlineStr">
+        <is>
+          <t>Puttershoek</t>
+        </is>
+      </c>
+      <c r="D158" s="8" t="inlineStr">
+        <is>
+          <t>8:41:40</t>
+        </is>
+      </c>
+      <c r="E158" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
+      <c r="A159" s="6" t="inlineStr">
+        <is>
+          <t>13/13</t>
+        </is>
+      </c>
+      <c r="B159" s="7" t="inlineStr">
+        <is>
+          <t>Matthew Caesar-Gordon</t>
+        </is>
+      </c>
+      <c r="C159" s="7" t="inlineStr">
+        <is>
+          <t>Haarlem</t>
+        </is>
+      </c>
+      <c r="D159" s="6" t="inlineStr">
+        <is>
+          <t>9:08:19</t>
+        </is>
+      </c>
+      <c r="E159" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
+      <c r="A160" s="8" t="inlineStr">
+        <is>
+          <t>14/14</t>
+        </is>
+      </c>
+      <c r="B160" s="9" t="inlineStr">
+        <is>
+          <t>Zildjian Resosemito</t>
+        </is>
+      </c>
+      <c r="C160" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D160" s="8" t="inlineStr">
+        <is>
+          <t>9:12:23</t>
+        </is>
+      </c>
+      <c r="E160" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
+      <c r="A161" s="6" t="inlineStr">
+        <is>
+          <t>15/15</t>
+        </is>
+      </c>
+      <c r="B161" s="7" t="inlineStr">
+        <is>
+          <t>Sander Borsje</t>
+        </is>
+      </c>
+      <c r="C161" s="7" t="inlineStr">
+        <is>
+          <t>Koog aan de Zaan</t>
+        </is>
+      </c>
+      <c r="D161" s="6" t="inlineStr">
+        <is>
+          <t>9:15:00</t>
+        </is>
+      </c>
+      <c r="E161" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
+      <c r="A162" s="8" t="inlineStr">
+        <is>
+          <t>16/16</t>
+        </is>
+      </c>
+      <c r="B162" s="9" t="inlineStr">
+        <is>
+          <t>Mark van Dijk</t>
+        </is>
+      </c>
+      <c r="C162" s="9" t="inlineStr">
+        <is>
+          <t>Haarlem</t>
+        </is>
+      </c>
+      <c r="D162" s="8" t="inlineStr">
+        <is>
+          <t>9:28:25</t>
+        </is>
+      </c>
+      <c r="E162" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
+      <c r="A163" s="6" t="inlineStr">
+        <is>
+          <t>17/17</t>
+        </is>
+      </c>
+      <c r="B163" s="7" t="inlineStr">
+        <is>
+          <t>Maarten Struijk Wilbrink</t>
+        </is>
+      </c>
+      <c r="C163" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D163" s="6" t="inlineStr">
+        <is>
+          <t>9:37:14</t>
+        </is>
+      </c>
+      <c r="E163" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
+      <c r="A164" s="8" t="inlineStr">
+        <is>
+          <t>18/18</t>
+        </is>
+      </c>
+      <c r="B164" s="9" t="inlineStr">
+        <is>
+          <t>Roland Visser</t>
+        </is>
+      </c>
+      <c r="C164" s="9" t="inlineStr">
+        <is>
+          <t>Nijmegen</t>
+        </is>
+      </c>
+      <c r="D164" s="8" t="inlineStr">
+        <is>
+          <t>9:38:11</t>
+        </is>
+      </c>
+      <c r="E164" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
+      <c r="A165" s="6" t="inlineStr">
+        <is>
+          <t>19/19</t>
+        </is>
+      </c>
+      <c r="B165" s="7" t="inlineStr">
+        <is>
+          <t>Sydney Schelvis</t>
+        </is>
+      </c>
+      <c r="C165" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D165" s="6" t="inlineStr">
+        <is>
+          <t>9:38:14</t>
+        </is>
+      </c>
+      <c r="E165" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
+      <c r="A166" s="8" t="inlineStr">
+        <is>
+          <t>20/20</t>
+        </is>
+      </c>
+      <c r="B166" s="9" t="inlineStr">
+        <is>
+          <t>Menno Snijders</t>
+        </is>
+      </c>
+      <c r="C166" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D166" s="8" t="inlineStr">
+        <is>
+          <t>9:39:37</t>
+        </is>
+      </c>
+      <c r="E166" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="167">
+      <c r="A167" s="6" t="inlineStr">
+        <is>
+          <t>21/21</t>
+        </is>
+      </c>
+      <c r="B167" s="7" t="inlineStr">
+        <is>
+          <t>Rens Blaauwendraad</t>
+        </is>
+      </c>
+      <c r="C167" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D167" s="6" t="inlineStr">
+        <is>
+          <t>9:43:34</t>
+        </is>
+      </c>
+      <c r="E167" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
+      <c r="A168" s="8" t="inlineStr">
+        <is>
+          <t>22/22</t>
+        </is>
+      </c>
+      <c r="B168" s="9" t="inlineStr">
+        <is>
+          <t>Laura Kok</t>
+        </is>
+      </c>
+      <c r="C168" s="9" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D168" s="8" t="inlineStr">
+        <is>
+          <t>9:47:40</t>
+        </is>
+      </c>
+      <c r="E168" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
+      <c r="A169" s="6" t="inlineStr">
+        <is>
+          <t>23/23</t>
+        </is>
+      </c>
+      <c r="B169" s="7" t="inlineStr">
+        <is>
+          <t>Frank Doornink</t>
+        </is>
+      </c>
+      <c r="C169" s="7" t="inlineStr">
+        <is>
+          <t>Velserbroek</t>
+        </is>
+      </c>
+      <c r="D169" s="6" t="inlineStr">
+        <is>
+          <t>10:08:58</t>
+        </is>
+      </c>
+      <c r="E169" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
+      <c r="A170" s="8" t="inlineStr">
+        <is>
+          <t>24/24</t>
+        </is>
+      </c>
+      <c r="B170" s="9" t="inlineStr">
+        <is>
+          <t>Stefan Thegelkamp</t>
+        </is>
+      </c>
+      <c r="C170" s="9" t="inlineStr">
+        <is>
+          <t>Borne</t>
+        </is>
+      </c>
+      <c r="D170" s="8" t="inlineStr">
+        <is>
+          <t>10:09:01</t>
+        </is>
+      </c>
+      <c r="E170" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
+      <c r="A171" s="6" t="inlineStr">
+        <is>
+          <t>25/25</t>
+        </is>
+      </c>
+      <c r="B171" s="7" t="inlineStr">
+        <is>
+          <t>Rogier Kristel</t>
+        </is>
+      </c>
+      <c r="C171" s="7" t="inlineStr">
+        <is>
+          <t>Nijmegen</t>
+        </is>
+      </c>
+      <c r="D171" s="6" t="inlineStr">
+        <is>
+          <t>10:18:50</t>
+        </is>
+      </c>
+      <c r="E171" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
+      <c r="A172" s="8" t="inlineStr">
+        <is>
+          <t>26/26</t>
+        </is>
+      </c>
+      <c r="B172" s="9" t="inlineStr">
+        <is>
+          <t>Jasper Kloosterboer</t>
+        </is>
+      </c>
+      <c r="C172" s="9" t="inlineStr">
+        <is>
+          <t>Veghel</t>
+        </is>
+      </c>
+      <c r="D172" s="8" t="inlineStr">
+        <is>
+          <t>10:34:08</t>
+        </is>
+      </c>
+      <c r="E172" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
+      <c r="A173" s="6" t="inlineStr">
+        <is>
+          <t>27/27</t>
+        </is>
+      </c>
+      <c r="B173" s="7" t="inlineStr">
+        <is>
+          <t>Tim Kennis</t>
+        </is>
+      </c>
+      <c r="C173" s="7" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D173" s="6" t="inlineStr">
+        <is>
+          <t>10:34:48</t>
+        </is>
+      </c>
+      <c r="E173" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
+      <c r="A174" s="8" t="inlineStr">
+        <is>
+          <t>28/28</t>
+        </is>
+      </c>
+      <c r="B174" s="9" t="inlineStr">
+        <is>
+          <t>Ineke Westra</t>
+        </is>
+      </c>
+      <c r="C174" s="9" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D174" s="8" t="inlineStr">
+        <is>
+          <t>10:37:38</t>
+        </is>
+      </c>
+      <c r="E174" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
+      <c r="A175" s="6" t="inlineStr">
+        <is>
+          <t>29/29</t>
+        </is>
+      </c>
+      <c r="B175" s="7" t="inlineStr">
+        <is>
+          <t>Piet Borsboom</t>
+        </is>
+      </c>
+      <c r="C175" s="7" t="inlineStr">
+        <is>
+          <t>Maassluis</t>
+        </is>
+      </c>
+      <c r="D175" s="6" t="inlineStr">
+        <is>
+          <t>10:46:00</t>
+        </is>
+      </c>
+      <c r="E175" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
+      <c r="A176" s="8" t="inlineStr">
+        <is>
+          <t>30/30</t>
+        </is>
+      </c>
+      <c r="B176" s="9" t="inlineStr">
+        <is>
+          <t>Jurriaan Mulder</t>
+        </is>
+      </c>
+      <c r="C176" s="9" t="inlineStr">
+        <is>
+          <t>Aalsmeer</t>
+        </is>
+      </c>
+      <c r="D176" s="8" t="inlineStr">
+        <is>
+          <t>10:46:55</t>
+        </is>
+      </c>
+      <c r="E176" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
+      <c r="A177" s="6" t="inlineStr">
+        <is>
+          <t>31/31</t>
+        </is>
+      </c>
+      <c r="B177" s="7" t="inlineStr">
+        <is>
+          <t>Johan van Banning</t>
+        </is>
+      </c>
+      <c r="C177" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D177" s="6" t="inlineStr">
+        <is>
+          <t>10:47:05</t>
+        </is>
+      </c>
+      <c r="E177" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
+      <c r="A178" s="8" t="inlineStr">
+        <is>
+          <t>32/32</t>
+        </is>
+      </c>
+      <c r="B178" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Stoof</t>
+        </is>
+      </c>
+      <c r="C178" s="9" t="inlineStr">
+        <is>
+          <t>Vlijmen</t>
+        </is>
+      </c>
+      <c r="D178" s="8" t="inlineStr">
+        <is>
+          <t>11:01:39</t>
+        </is>
+      </c>
+      <c r="E178" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
+      <c r="A179" s="6" t="inlineStr">
+        <is>
+          <t>33/33</t>
+        </is>
+      </c>
+      <c r="B179" s="7" t="inlineStr">
+        <is>
+          <t>Maxim den Boogert</t>
+        </is>
+      </c>
+      <c r="C179" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D179" s="6" t="inlineStr">
+        <is>
+          <t>11:12:45</t>
+        </is>
+      </c>
+      <c r="E179" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
+      <c r="A180" s="8" t="inlineStr">
+        <is>
+          <t>34/34</t>
+        </is>
+      </c>
+      <c r="B180" s="9" t="inlineStr">
+        <is>
+          <t>Tom Prevaes</t>
+        </is>
+      </c>
+      <c r="C180" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D180" s="8" t="inlineStr">
+        <is>
+          <t>11:12:48</t>
+        </is>
+      </c>
+      <c r="E180" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
+      <c r="A181" s="6" t="inlineStr">
+        <is>
+          <t>35/35</t>
+        </is>
+      </c>
+      <c r="B181" s="7" t="inlineStr">
+        <is>
+          <t>Sander Hartogensis</t>
+        </is>
+      </c>
+      <c r="C181" s="7" t="inlineStr">
+        <is>
+          <t>Malden</t>
+        </is>
+      </c>
+      <c r="D181" s="6" t="inlineStr">
+        <is>
+          <t>11:53:44</t>
+        </is>
+      </c>
+      <c r="E181" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
+      <c r="A182" s="8" t="inlineStr">
+        <is>
+          <t>36/36</t>
+        </is>
+      </c>
+      <c r="B182" s="9" t="inlineStr">
+        <is>
+          <t>Maarten van Hulsentop</t>
+        </is>
+      </c>
+      <c r="C182" s="9" t="inlineStr">
+        <is>
+          <t>Wijchen</t>
+        </is>
+      </c>
+      <c r="D182" s="8" t="inlineStr">
+        <is>
+          <t>11:56:07</t>
+        </is>
+      </c>
+      <c r="E182" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
+      <c r="A183" s="6" t="inlineStr">
+        <is>
+          <t>37/37</t>
+        </is>
+      </c>
+      <c r="B183" s="7" t="inlineStr">
+        <is>
+          <t>Menno Spoelstra</t>
+        </is>
+      </c>
+      <c r="C183" s="7" t="inlineStr">
+        <is>
+          <t>Bergschenhoek</t>
+        </is>
+      </c>
+      <c r="D183" s="6" t="inlineStr">
+        <is>
+          <t>12:17:54</t>
+        </is>
+      </c>
+      <c r="E183" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
+      <c r="A184" s="8" t="inlineStr">
+        <is>
+          <t>38/38</t>
+        </is>
+      </c>
+      <c r="B184" s="9" t="inlineStr">
+        <is>
+          <t>Wilco Draisma</t>
+        </is>
+      </c>
+      <c r="C184" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D184" s="8" t="inlineStr">
+        <is>
+          <t>12:25:39</t>
+        </is>
+      </c>
+      <c r="E184" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
+      <c r="A185" s="6" t="inlineStr">
+        <is>
+          <t>39/39</t>
+        </is>
+      </c>
+      <c r="B185" s="7" t="inlineStr">
+        <is>
+          <t>Iwan de Lange</t>
+        </is>
+      </c>
+      <c r="C185" s="7" t="inlineStr">
+        <is>
+          <t>Lutjebroek</t>
+        </is>
+      </c>
+      <c r="D185" s="6" t="inlineStr">
+        <is>
+          <t>12:48:12</t>
+        </is>
+      </c>
+      <c r="E185" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
+      <c r="A187" s="4" t="inlineStr">
+        <is>
+          <t>ALLEN, 100KM HVH-BREDERODEBERG</t>
+        </is>
+      </c>
+      <c r="B187" s="4"/>
+      <c r="C187" s="4"/>
+      <c r="D187" s="4"/>
+      <c r="E187" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
+      <c r="A188" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B188" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C188" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D188" s="5" t="inlineStr">
+        <is>
+          <t>Tijd</t>
+        </is>
+      </c>
+      <c r="E188" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
+      <c r="A189" s="6" t="inlineStr">
+        <is>
+          <t>1/1</t>
+        </is>
+      </c>
+      <c r="B189" s="7" t="inlineStr">
+        <is>
+          <t>Wesley van der Gouw</t>
+        </is>
+      </c>
+      <c r="C189" s="7" t="inlineStr">
+        <is>
+          <t>Etten-Leur</t>
+        </is>
+      </c>
+      <c r="D189" s="6" t="inlineStr">
+        <is>
+          <t>10:15:56</t>
+        </is>
+      </c>
+      <c r="E189" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
+      <c r="A190" s="8" t="inlineStr">
+        <is>
+          <t>2/2</t>
+        </is>
+      </c>
+      <c r="B190" s="9" t="inlineStr">
+        <is>
+          <t>Onno Overes</t>
+        </is>
+      </c>
+      <c r="C190" s="9" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D190" s="8" t="inlineStr">
+        <is>
+          <t>10:23:35</t>
+        </is>
+      </c>
+      <c r="E190" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
+      <c r="A191" s="6" t="inlineStr">
+        <is>
+          <t>3/3</t>
+        </is>
+      </c>
+      <c r="B191" s="7" t="inlineStr">
+        <is>
+          <t>Irene Kinnegim</t>
+        </is>
+      </c>
+      <c r="C191" s="7" t="inlineStr">
+        <is>
+          <t>Voorschoten</t>
+        </is>
+      </c>
+      <c r="D191" s="6" t="inlineStr">
+        <is>
+          <t>10:40:46</t>
+        </is>
+      </c>
+      <c r="E191" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
+      <c r="A192" s="8" t="inlineStr">
+        <is>
+          <t>4/4</t>
+        </is>
+      </c>
+      <c r="B192" s="9" t="inlineStr">
+        <is>
+          <t>Yesse Koppen</t>
+        </is>
+      </c>
+      <c r="C192" s="9" t="inlineStr">
+        <is>
+          <t>Haarlem</t>
+        </is>
+      </c>
+      <c r="D192" s="8" t="inlineStr">
+        <is>
+          <t>12:24:16</t>
+        </is>
+      </c>
+      <c r="E192" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
+      <c r="A193" s="6" t="inlineStr">
+        <is>
+          <t>5/5</t>
+        </is>
+      </c>
+      <c r="B193" s="7" t="inlineStr">
+        <is>
+          <t>Aart Wallet</t>
+        </is>
+      </c>
+      <c r="C193" s="7" t="inlineStr">
+        <is>
+          <t>Hillegom</t>
+        </is>
+      </c>
+      <c r="D193" s="6" t="inlineStr">
+        <is>
+          <t>12:24:45</t>
+        </is>
+      </c>
+      <c r="E193" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
+      <c r="A194" s="8" t="inlineStr">
+        <is>
+          <t>6/6</t>
+        </is>
+      </c>
+      <c r="B194" s="9" t="inlineStr">
+        <is>
+          <t>Dirk Mors</t>
+        </is>
+      </c>
+      <c r="C194" s="9" t="inlineStr">
+        <is>
+          <t>Heemskerk</t>
+        </is>
+      </c>
+      <c r="D194" s="8" t="inlineStr">
+        <is>
+          <t>12:24:49</t>
+        </is>
+      </c>
+      <c r="E194" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
+      <c r="A195" s="6" t="inlineStr">
+        <is>
+          <t>7/7</t>
+        </is>
+      </c>
+      <c r="B195" s="7" t="inlineStr">
+        <is>
+          <t>Juriaan Oud</t>
+        </is>
+      </c>
+      <c r="C195" s="7" t="inlineStr">
+        <is>
+          <t>Enkhuizen</t>
+        </is>
+      </c>
+      <c r="D195" s="6" t="inlineStr">
+        <is>
+          <t>12:32:08</t>
+        </is>
+      </c>
+      <c r="E195" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
+      <c r="A196" s="8" t="inlineStr">
+        <is>
+          <t>8/8</t>
+        </is>
+      </c>
+      <c r="B196" s="9" t="inlineStr">
+        <is>
+          <t>Joachim van Olst</t>
+        </is>
+      </c>
+      <c r="C196" s="9" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D196" s="8" t="inlineStr">
+        <is>
+          <t>12:32:18</t>
+        </is>
+      </c>
+      <c r="E196" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
+      <c r="A197" s="6" t="inlineStr">
+        <is>
+          <t>9/9</t>
+        </is>
+      </c>
+      <c r="B197" s="7" t="inlineStr">
+        <is>
+          <t>Corne Stroober</t>
+        </is>
+      </c>
+      <c r="C197" s="7" t="inlineStr">
+        <is>
+          <t>Sommelsdijk</t>
+        </is>
+      </c>
+      <c r="D197" s="6" t="inlineStr">
+        <is>
+          <t>12:40:54</t>
+        </is>
+      </c>
+      <c r="E197" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
+      <c r="A198" s="8" t="inlineStr">
+        <is>
+          <t>10/10</t>
+        </is>
+      </c>
+      <c r="B198" s="9" t="inlineStr">
+        <is>
+          <t>Marco Roobol</t>
+        </is>
+      </c>
+      <c r="C198" s="9" t="inlineStr">
+        <is>
+          <t>Zoeterwoude</t>
+        </is>
+      </c>
+      <c r="D198" s="8" t="inlineStr">
+        <is>
+          <t>13:22:22</t>
+        </is>
+      </c>
+      <c r="E198" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
+      <c r="A199" s="6" t="inlineStr">
+        <is>
+          <t>11/11</t>
+        </is>
+      </c>
+      <c r="B199" s="7" t="inlineStr">
+        <is>
+          <t>Eric Lemmens</t>
+        </is>
+      </c>
+      <c r="C199" s="7" t="inlineStr">
+        <is>
+          <t>Eastrum</t>
+        </is>
+      </c>
+      <c r="D199" s="6" t="inlineStr">
+        <is>
+          <t>13:35:11</t>
+        </is>
+      </c>
+      <c r="E199" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
+      <c r="A200" s="8" t="inlineStr">
+        <is>
+          <t>12/12</t>
+        </is>
+      </c>
+      <c r="B200" s="9" t="inlineStr">
+        <is>
+          <t>Joffrey Angevare</t>
+        </is>
+      </c>
+      <c r="C200" s="9" t="inlineStr">
+        <is>
+          <t>Den Helder</t>
+        </is>
+      </c>
+      <c r="D200" s="8" t="inlineStr">
+        <is>
+          <t>14:29:23</t>
+        </is>
+      </c>
+      <c r="E200" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
+      <c r="A201" s="6" t="inlineStr">
+        <is>
+          <t>13/13</t>
+        </is>
+      </c>
+      <c r="B201" s="7" t="inlineStr">
+        <is>
+          <t>Frank Berkers</t>
+        </is>
+      </c>
+      <c r="C201" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D201" s="6" t="inlineStr">
+        <is>
+          <t>14:30:14</t>
+        </is>
+      </c>
+      <c r="E201" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
+      <c r="A202" s="8" t="inlineStr">
+        <is>
+          <t>14/14</t>
+        </is>
+      </c>
+      <c r="B202" s="9" t="inlineStr">
+        <is>
+          <t>Lars Monster</t>
+        </is>
+      </c>
+      <c r="C202" s="9" t="inlineStr">
+        <is>
+          <t>Emmeloord</t>
+        </is>
+      </c>
+      <c r="D202" s="8" t="inlineStr">
+        <is>
+          <t>14:30:49</t>
+        </is>
+      </c>
+      <c r="E202" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
+      <c r="A203" s="6" t="inlineStr">
+        <is>
+          <t>15/15</t>
+        </is>
+      </c>
+      <c r="B203" s="7" t="inlineStr">
+        <is>
+          <t>Erik Kloosterboer</t>
+        </is>
+      </c>
+      <c r="C203" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D203" s="6" t="inlineStr">
+        <is>
+          <t>14:43:46</t>
+        </is>
+      </c>
+      <c r="E203" s="6"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
+      <c r="A204" s="8" t="inlineStr">
+        <is>
+          <t>16/16</t>
+        </is>
+      </c>
+      <c r="B204" s="9" t="inlineStr">
+        <is>
+          <t>Cees Dijkstra</t>
+        </is>
+      </c>
+      <c r="C204" s="9" t="inlineStr">
+        <is>
+          <t>Appelscha</t>
+        </is>
+      </c>
+      <c r="D204" s="8" t="inlineStr">
+        <is>
+          <t>14:53:55</t>
+        </is>
+      </c>
+      <c r="E204" s="8"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
+      <c r="A205" s="6" t="inlineStr">
+        <is>
+          <t>17/17</t>
+        </is>
+      </c>
+      <c r="B205" s="7" t="inlineStr">
+        <is>
+          <t>Johan Wander</t>
+        </is>
+      </c>
+      <c r="C205" s="7" t="inlineStr">
+        <is>
+          <t>Nagele</t>
+        </is>
+      </c>
+      <c r="D205" s="6" t="inlineStr">
+        <is>
+          <t>15:03:51</t>
+        </is>
+      </c>
+      <c r="E205" s="6"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>
   <dc:subject/>
   <dc:creator>Uitslagen.nl</dc:creator>