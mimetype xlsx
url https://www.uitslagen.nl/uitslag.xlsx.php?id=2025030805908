--- v0 (2025-11-29)
+++ v1 (2026-06-10)
@@ -34308,51 +34308,51 @@
       </c>
       <c r="C1282" s="9" t="inlineStr">
         <is>
           <t>Zevenhoven</t>
         </is>
       </c>
       <c r="D1282" s="8" t="inlineStr">
         <is>
           <t>1:07:41</t>
         </is>
       </c>
       <c r="E1282" s="8" t="inlineStr">
         <is>
           <t>1:07:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1283">
       <c r="A1283" s="6" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="B1283" s="7" t="inlineStr">
         <is>
-          <t>Startnummer 58</t>
+          <t>Anette de Jager</t>
         </is>
       </c>
       <c r="C1283" s="7" t="inlineStr">
         <is>
           <t>Houten</t>
         </is>
       </c>
       <c r="D1283" s="6" t="inlineStr">
         <is>
           <t>1:07:42</t>
         </is>
       </c>
       <c r="E1283" s="6" t="inlineStr">
         <is>
           <t>1:07:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1284">
       <c r="A1284" s="8" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="B1284" s="9" t="inlineStr">
@@ -36563,12255 +36563,12255 @@
       </c>
       <c r="C1367" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D1367" s="6" t="inlineStr">
         <is>
           <t>1:26:19</t>
         </is>
       </c>
       <c r="E1367" s="6" t="inlineStr">
         <is>
           <t>1:26:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1368">
       <c r="A1368" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B1368" s="9" t="inlineStr">
         <is>
-          <t>Emrys Karlas</t>
+          <t>Startnummer 1006</t>
         </is>
       </c>
       <c r="C1368" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D1368" s="8" t="inlineStr">
         <is>
-          <t>1:27:10</t>
+          <t>1:26:49</t>
         </is>
       </c>
       <c r="E1368" s="8" t="inlineStr">
         <is>
-          <t>1:27:07</t>
+          <t>1:26:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1369">
       <c r="A1369" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B1369" s="7" t="inlineStr">
         <is>
-          <t>Jeroen van Dongen</t>
+          <t>Emrys Karlas</t>
         </is>
       </c>
       <c r="C1369" s="7" t="inlineStr">
         <is>
-          <t>Woerden</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1369" s="6" t="inlineStr">
         <is>
-          <t>1:27:49</t>
+          <t>1:27:10</t>
         </is>
       </c>
       <c r="E1369" s="6" t="inlineStr">
         <is>
-          <t>1:27:45</t>
+          <t>1:27:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1370">
       <c r="A1370" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B1370" s="9" t="inlineStr">
         <is>
-          <t>Sietse Dorland</t>
+          <t>Jeroen van Dongen</t>
         </is>
       </c>
       <c r="C1370" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Woerden</t>
         </is>
       </c>
       <c r="D1370" s="8" t="inlineStr">
         <is>
-          <t>1:28:08</t>
+          <t>1:27:49</t>
         </is>
       </c>
       <c r="E1370" s="8" t="inlineStr">
         <is>
-          <t>1:28:01</t>
+          <t>1:27:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1371">
       <c r="A1371" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B1371" s="7" t="inlineStr">
         <is>
-          <t>Roemer Cooiman</t>
+          <t>Sietse Dorland</t>
         </is>
       </c>
       <c r="C1371" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1371" s="6" t="inlineStr">
         <is>
-          <t>1:28:37</t>
+          <t>1:28:08</t>
         </is>
       </c>
       <c r="E1371" s="6" t="inlineStr">
         <is>
-          <t>1:28:34</t>
+          <t>1:28:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1372">
       <c r="A1372" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B1372" s="9" t="inlineStr">
         <is>
-          <t>Bram de Visser</t>
+          <t>Roemer Cooiman</t>
         </is>
       </c>
       <c r="C1372" s="9" t="inlineStr">
         <is>
-          <t>Noordwijk</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1372" s="8" t="inlineStr">
         <is>
-          <t>1:28:41</t>
+          <t>1:28:37</t>
         </is>
       </c>
       <c r="E1372" s="8" t="inlineStr">
         <is>
-          <t>1:28:38</t>
+          <t>1:28:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1373">
       <c r="A1373" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B1373" s="7" t="inlineStr">
         <is>
-          <t>Rene de Heus</t>
+          <t>Bram de Visser</t>
         </is>
       </c>
       <c r="C1373" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Noordwijk</t>
         </is>
       </c>
       <c r="D1373" s="6" t="inlineStr">
         <is>
-          <t>1:28:45</t>
+          <t>1:28:41</t>
         </is>
       </c>
       <c r="E1373" s="6" t="inlineStr">
         <is>
-          <t>1:28:43</t>
+          <t>1:28:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1374">
       <c r="A1374" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B1374" s="9" t="inlineStr">
         <is>
-          <t>Frans Jorna</t>
+          <t>Rene de Heus</t>
         </is>
       </c>
       <c r="C1374" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1374" s="8" t="inlineStr">
         <is>
-          <t>1:29:17</t>
+          <t>1:28:45</t>
         </is>
       </c>
       <c r="E1374" s="8" t="inlineStr">
         <is>
-          <t>1:29:15</t>
+          <t>1:28:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1375">
       <c r="A1375" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B1375" s="7" t="inlineStr">
         <is>
-          <t>Wigard Kloosterman</t>
+          <t>Frans Jorna</t>
         </is>
       </c>
       <c r="C1375" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1375" s="6" t="inlineStr">
         <is>
-          <t>1:29:40</t>
+          <t>1:29:17</t>
         </is>
       </c>
       <c r="E1375" s="6" t="inlineStr">
         <is>
-          <t>1:29:18</t>
+          <t>1:29:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1376">
       <c r="A1376" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B1376" s="9" t="inlineStr">
         <is>
-          <t>Koen De Leeuw</t>
+          <t>Wigard Kloosterman</t>
         </is>
       </c>
       <c r="C1376" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1376" s="8" t="inlineStr">
         <is>
-          <t>1:29:56</t>
+          <t>1:29:40</t>
         </is>
       </c>
       <c r="E1376" s="8" t="inlineStr">
         <is>
-          <t>1:29:52</t>
+          <t>1:29:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1377">
       <c r="A1377" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B1377" s="7" t="inlineStr">
         <is>
-          <t>Merijn Ellenkamp</t>
+          <t>Koen De Leeuw</t>
         </is>
       </c>
       <c r="C1377" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1377" s="6" t="inlineStr">
         <is>
           <t>1:29:56</t>
         </is>
       </c>
       <c r="E1377" s="6" t="inlineStr">
         <is>
-          <t>1:29:53</t>
+          <t>1:29:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1378">
       <c r="A1378" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B1378" s="9" t="inlineStr">
         <is>
-          <t>Robert Modderman</t>
+          <t>Merijn Ellenkamp</t>
         </is>
       </c>
       <c r="C1378" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1378" s="8" t="inlineStr">
         <is>
-          <t>1:30:43</t>
+          <t>1:29:56</t>
         </is>
       </c>
       <c r="E1378" s="8" t="inlineStr">
         <is>
-          <t>1:30:37</t>
+          <t>1:29:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1379">
       <c r="A1379" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B1379" s="7" t="inlineStr">
         <is>
-          <t>Niels de Sonnaville</t>
+          <t>Robert Modderman</t>
         </is>
       </c>
       <c r="C1379" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1379" s="6" t="inlineStr">
         <is>
-          <t>1:30:58</t>
+          <t>1:30:43</t>
         </is>
       </c>
       <c r="E1379" s="6" t="inlineStr">
         <is>
-          <t>1:30:49</t>
+          <t>1:30:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1380">
       <c r="A1380" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B1380" s="9" t="inlineStr">
         <is>
-          <t>Harmen de Kraker</t>
+          <t>Niels de Sonnaville</t>
         </is>
       </c>
       <c r="C1380" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1380" s="8" t="inlineStr">
         <is>
-          <t>1:31:01</t>
+          <t>1:30:58</t>
         </is>
       </c>
       <c r="E1380" s="8" t="inlineStr">
         <is>
-          <t>1:30:54</t>
+          <t>1:30:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1381">
       <c r="A1381" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B1381" s="7" t="inlineStr">
         <is>
-          <t>Martijn Werdler</t>
+          <t>Harmen de Kraker</t>
         </is>
       </c>
       <c r="C1381" s="7" t="inlineStr">
         <is>
-          <t>Maarssen</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1381" s="6" t="inlineStr">
         <is>
-          <t>1:31:06</t>
+          <t>1:31:01</t>
         </is>
       </c>
       <c r="E1381" s="6" t="inlineStr">
         <is>
-          <t>1:30:38</t>
+          <t>1:30:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1382">
       <c r="A1382" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B1382" s="9" t="inlineStr">
         <is>
-          <t>Tom ter Horst</t>
+          <t>Martijn Werdler</t>
         </is>
       </c>
       <c r="C1382" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Maarssen</t>
         </is>
       </c>
       <c r="D1382" s="8" t="inlineStr">
         <is>
-          <t>1:31:08</t>
+          <t>1:31:06</t>
         </is>
       </c>
       <c r="E1382" s="8" t="inlineStr">
         <is>
-          <t>1:31:00</t>
+          <t>1:30:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1383">
       <c r="A1383" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B1383" s="7" t="inlineStr">
         <is>
-          <t>Hielke Bos</t>
+          <t>Tom ter Horst</t>
         </is>
       </c>
       <c r="C1383" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1383" s="6" t="inlineStr">
         <is>
-          <t>1:32:28</t>
+          <t>1:31:08</t>
         </is>
       </c>
       <c r="E1383" s="6" t="inlineStr">
         <is>
-          <t>1:32:24</t>
+          <t>1:31:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1384">
       <c r="A1384" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B1384" s="9" t="inlineStr">
         <is>
-          <t>Cees Polak</t>
+          <t>Hielke Bos</t>
         </is>
       </c>
       <c r="C1384" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1384" s="8" t="inlineStr">
         <is>
-          <t>1:32:55</t>
+          <t>1:32:28</t>
         </is>
       </c>
       <c r="E1384" s="8" t="inlineStr">
         <is>
-          <t>1:32:50</t>
+          <t>1:32:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1385">
       <c r="A1385" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B1385" s="7" t="inlineStr">
         <is>
-          <t>Frans Ruijs</t>
+          <t>Cees Polak</t>
         </is>
       </c>
       <c r="C1385" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1385" s="6" t="inlineStr">
         <is>
-          <t>1:33:27</t>
+          <t>1:32:55</t>
         </is>
       </c>
       <c r="E1385" s="6" t="inlineStr">
         <is>
-          <t>1:33:24</t>
+          <t>1:32:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1386">
       <c r="A1386" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B1386" s="9" t="inlineStr">
         <is>
-          <t>Jorre van der Bij</t>
+          <t>Frans Ruijs</t>
         </is>
       </c>
       <c r="C1386" s="9" t="inlineStr">
         <is>
-          <t>Groenekan</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1386" s="8" t="inlineStr">
         <is>
-          <t>1:33:29</t>
+          <t>1:33:27</t>
         </is>
       </c>
       <c r="E1386" s="8" t="inlineStr">
         <is>
-          <t>1:33:21</t>
+          <t>1:33:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1387">
       <c r="A1387" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B1387" s="7" t="inlineStr">
         <is>
-          <t>Joris Foppen</t>
+          <t>Jorre van der Bij</t>
         </is>
       </c>
       <c r="C1387" s="7" t="inlineStr">
         <is>
-          <t>Lelystad</t>
+          <t>Groenekan</t>
         </is>
       </c>
       <c r="D1387" s="6" t="inlineStr">
         <is>
-          <t>1:33:37</t>
+          <t>1:33:29</t>
         </is>
       </c>
       <c r="E1387" s="6" t="inlineStr">
         <is>
-          <t>1:33:33</t>
+          <t>1:33:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1388">
       <c r="A1388" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B1388" s="9" t="inlineStr">
         <is>
-          <t>Jelle van de Poel</t>
+          <t>Joris Foppen</t>
         </is>
       </c>
       <c r="C1388" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Lelystad</t>
         </is>
       </c>
       <c r="D1388" s="8" t="inlineStr">
         <is>
-          <t>1:33:46</t>
+          <t>1:33:37</t>
         </is>
       </c>
       <c r="E1388" s="8" t="inlineStr">
         <is>
-          <t>1:33:36</t>
+          <t>1:33:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1389">
       <c r="A1389" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B1389" s="7" t="inlineStr">
         <is>
-          <t>Youri Jongkoen</t>
+          <t>Jelle van de Poel</t>
         </is>
       </c>
       <c r="C1389" s="7" t="inlineStr">
         <is>
-          <t>Leusden</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1389" s="6" t="inlineStr">
         <is>
-          <t>1:34:18</t>
+          <t>1:33:46</t>
         </is>
       </c>
       <c r="E1389" s="6" t="inlineStr">
         <is>
-          <t>1:33:51</t>
+          <t>1:33:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1390">
       <c r="A1390" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B1390" s="9" t="inlineStr">
         <is>
-          <t>Dennis Moving</t>
+          <t>Youri Jongkoen</t>
         </is>
       </c>
       <c r="C1390" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Leusden</t>
         </is>
       </c>
       <c r="D1390" s="8" t="inlineStr">
         <is>
-          <t>1:34:37</t>
+          <t>1:34:18</t>
         </is>
       </c>
       <c r="E1390" s="8" t="inlineStr">
         <is>
-          <t>1:34:32</t>
+          <t>1:33:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1391">
       <c r="A1391" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B1391" s="7" t="inlineStr">
         <is>
-          <t>Job de Lange</t>
+          <t>Dennis Moving</t>
         </is>
       </c>
       <c r="C1391" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1391" s="6" t="inlineStr">
         <is>
-          <t>1:35:03</t>
+          <t>1:34:37</t>
         </is>
       </c>
       <c r="E1391" s="6" t="inlineStr">
         <is>
-          <t>1:34:57</t>
+          <t>1:34:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1392">
       <c r="A1392" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B1392" s="9" t="inlineStr">
         <is>
-          <t>Bouke Biemond</t>
+          <t>Job de Lange</t>
         </is>
       </c>
       <c r="C1392" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1392" s="8" t="inlineStr">
         <is>
-          <t>1:35:04</t>
+          <t>1:35:03</t>
         </is>
       </c>
       <c r="E1392" s="8" t="inlineStr">
         <is>
-          <t>1:34:17</t>
+          <t>1:34:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1393">
       <c r="A1393" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B1393" s="7" t="inlineStr">
         <is>
-          <t>Mark van Zon</t>
+          <t>Bouke Biemond</t>
         </is>
       </c>
       <c r="C1393" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1393" s="6" t="inlineStr">
         <is>
-          <t>1:35:15</t>
+          <t>1:35:04</t>
         </is>
       </c>
       <c r="E1393" s="6" t="inlineStr">
         <is>
-          <t>1:35:06</t>
+          <t>1:34:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1394">
       <c r="A1394" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B1394" s="9" t="inlineStr">
         <is>
-          <t>Leon Wijnker</t>
+          <t>Mark van Zon</t>
         </is>
       </c>
       <c r="C1394" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1394" s="8" t="inlineStr">
         <is>
-          <t>1:35:17</t>
+          <t>1:35:15</t>
         </is>
       </c>
       <c r="E1394" s="8" t="inlineStr">
         <is>
-          <t>1:35:14</t>
+          <t>1:35:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1395">
       <c r="A1395" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B1395" s="7" t="inlineStr">
         <is>
-          <t>Dirk-Jan Sikking</t>
+          <t>Leon Wijnker</t>
         </is>
       </c>
       <c r="C1395" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1395" s="6" t="inlineStr">
         <is>
-          <t>1:35:23</t>
+          <t>1:35:17</t>
         </is>
       </c>
       <c r="E1395" s="6" t="inlineStr">
         <is>
-          <t>1:35:19</t>
+          <t>1:35:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1396">
       <c r="A1396" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B1396" s="9" t="inlineStr">
         <is>
-          <t>Berend van Zeggeren</t>
+          <t>Dirk-Jan Sikking</t>
         </is>
       </c>
       <c r="C1396" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1396" s="8" t="inlineStr">
         <is>
           <t>1:35:23</t>
         </is>
       </c>
       <c r="E1396" s="8" t="inlineStr">
         <is>
-          <t>1:35:20</t>
+          <t>1:35:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1397">
       <c r="A1397" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B1397" s="7" t="inlineStr">
         <is>
-          <t>Maarten Wildeman</t>
+          <t>Berend van Zeggeren</t>
         </is>
       </c>
       <c r="C1397" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1397" s="6" t="inlineStr">
         <is>
           <t>1:35:23</t>
         </is>
       </c>
       <c r="E1397" s="6" t="inlineStr">
         <is>
-          <t>1:35:21</t>
+          <t>1:35:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1398">
       <c r="A1398" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B1398" s="9" t="inlineStr">
         <is>
-          <t>Wilco Drost</t>
+          <t>Maarten Wildeman</t>
         </is>
       </c>
       <c r="C1398" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1398" s="8" t="inlineStr">
         <is>
-          <t>1:35:26</t>
+          <t>1:35:23</t>
         </is>
       </c>
       <c r="E1398" s="8" t="inlineStr">
         <is>
-          <t>1:35:23</t>
+          <t>1:35:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1399">
       <c r="A1399" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B1399" s="7" t="inlineStr">
         <is>
-          <t>Gert van Amerongen</t>
+          <t>Wilco Drost</t>
         </is>
       </c>
       <c r="C1399" s="7" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1399" s="6" t="inlineStr">
         <is>
-          <t>1:35:50</t>
+          <t>1:35:26</t>
         </is>
       </c>
       <c r="E1399" s="6" t="inlineStr">
         <is>
-          <t>1:35:44</t>
+          <t>1:35:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1400">
       <c r="A1400" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B1400" s="9" t="inlineStr">
         <is>
-          <t>Hilbert Jonker</t>
+          <t>Gert van Amerongen</t>
         </is>
       </c>
       <c r="C1400" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1400" s="8" t="inlineStr">
         <is>
-          <t>1:36:21</t>
+          <t>1:35:50</t>
         </is>
       </c>
       <c r="E1400" s="8" t="inlineStr">
         <is>
-          <t>1:36:12</t>
+          <t>1:35:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1401">
       <c r="A1401" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B1401" s="7" t="inlineStr">
         <is>
-          <t>Matthijs van Bruggen</t>
+          <t>Hilbert Jonker</t>
         </is>
       </c>
       <c r="C1401" s="7" t="inlineStr">
         <is>
-          <t>IJsselstein</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1401" s="6" t="inlineStr">
         <is>
-          <t>1:36:31</t>
+          <t>1:36:21</t>
         </is>
       </c>
       <c r="E1401" s="6" t="inlineStr">
         <is>
-          <t>1:36:21</t>
+          <t>1:36:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1402">
       <c r="A1402" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B1402" s="9" t="inlineStr">
         <is>
-          <t>Floris Willemsen</t>
+          <t>Matthijs van Bruggen</t>
         </is>
       </c>
       <c r="C1402" s="9" t="inlineStr">
         <is>
-          <t>Haarlem</t>
+          <t>IJsselstein</t>
         </is>
       </c>
       <c r="D1402" s="8" t="inlineStr">
         <is>
-          <t>1:36:37</t>
+          <t>1:36:31</t>
         </is>
       </c>
       <c r="E1402" s="8" t="inlineStr">
         <is>
-          <t>1:36:07</t>
+          <t>1:36:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1403">
       <c r="A1403" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B1403" s="7" t="inlineStr">
         <is>
-          <t>Bas Mollen</t>
+          <t>Floris Willemsen</t>
         </is>
       </c>
       <c r="C1403" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Haarlem</t>
         </is>
       </c>
       <c r="D1403" s="6" t="inlineStr">
         <is>
-          <t>1:36:57</t>
+          <t>1:36:37</t>
         </is>
       </c>
       <c r="E1403" s="6" t="inlineStr">
         <is>
-          <t>1:36:40</t>
+          <t>1:36:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1404">
       <c r="A1404" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B1404" s="9" t="inlineStr">
         <is>
-          <t>Paul Kreupeling</t>
+          <t>Bas Mollen</t>
         </is>
       </c>
       <c r="C1404" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1404" s="8" t="inlineStr">
         <is>
-          <t>1:37:04</t>
+          <t>1:36:57</t>
         </is>
       </c>
       <c r="E1404" s="8" t="inlineStr">
         <is>
-          <t>1:36:53</t>
+          <t>1:36:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1405">
       <c r="A1405" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B1405" s="7" t="inlineStr">
         <is>
-          <t>Lukas Witsenburg</t>
+          <t>Paul Kreupeling</t>
         </is>
       </c>
       <c r="C1405" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1405" s="6" t="inlineStr">
         <is>
-          <t>1:37:06</t>
+          <t>1:37:04</t>
         </is>
       </c>
       <c r="E1405" s="6" t="inlineStr">
         <is>
-          <t>1:37:02</t>
+          <t>1:36:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1406">
       <c r="A1406" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B1406" s="9" t="inlineStr">
         <is>
-          <t>Wout Heerink</t>
+          <t>Lukas Witsenburg</t>
         </is>
       </c>
       <c r="C1406" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1406" s="8" t="inlineStr">
         <is>
-          <t>1:37:30</t>
+          <t>1:37:06</t>
         </is>
       </c>
       <c r="E1406" s="8" t="inlineStr">
         <is>
-          <t>1:37:12</t>
+          <t>1:37:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1407">
       <c r="A1407" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B1407" s="7" t="inlineStr">
         <is>
-          <t>Bram Lobeek</t>
+          <t>Wout Heerink</t>
         </is>
       </c>
       <c r="C1407" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1407" s="6" t="inlineStr">
         <is>
-          <t>1:37:32</t>
+          <t>1:37:30</t>
         </is>
       </c>
       <c r="E1407" s="6" t="inlineStr">
         <is>
-          <t>1:37:25</t>
+          <t>1:37:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1408">
       <c r="A1408" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B1408" s="9" t="inlineStr">
         <is>
-          <t>Brendan Vastenhouw</t>
+          <t>Bram Lobeek</t>
         </is>
       </c>
       <c r="C1408" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1408" s="8" t="inlineStr">
         <is>
-          <t>1:37:52</t>
+          <t>1:37:32</t>
         </is>
       </c>
       <c r="E1408" s="8" t="inlineStr">
         <is>
-          <t>1:37:42</t>
+          <t>1:37:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1409">
       <c r="A1409" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B1409" s="7" t="inlineStr">
         <is>
-          <t>Levi Regelink</t>
+          <t>Brendan Vastenhouw</t>
         </is>
       </c>
       <c r="C1409" s="7" t="inlineStr">
         <is>
-          <t>Rhenen</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1409" s="6" t="inlineStr">
         <is>
-          <t>1:37:53</t>
+          <t>1:37:52</t>
         </is>
       </c>
       <c r="E1409" s="6" t="inlineStr">
         <is>
-          <t>1:37:25</t>
+          <t>1:37:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1410">
       <c r="A1410" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B1410" s="9" t="inlineStr">
         <is>
-          <t>Roy van Rossum</t>
+          <t>Levi Regelink</t>
         </is>
       </c>
       <c r="C1410" s="9" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Rhenen</t>
         </is>
       </c>
       <c r="D1410" s="8" t="inlineStr">
         <is>
-          <t>1:37:59</t>
+          <t>1:37:53</t>
         </is>
       </c>
       <c r="E1410" s="8" t="inlineStr">
         <is>
-          <t>1:37:57</t>
+          <t>1:37:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1411">
       <c r="A1411" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B1411" s="7" t="inlineStr">
         <is>
-          <t>Rob Koelewijn</t>
+          <t>Roy van Rossum</t>
         </is>
       </c>
       <c r="C1411" s="7" t="inlineStr">
         <is>
-          <t>Zwolle</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D1411" s="6" t="inlineStr">
         <is>
-          <t>1:38:07</t>
+          <t>1:37:59</t>
         </is>
       </c>
       <c r="E1411" s="6" t="inlineStr">
         <is>
-          <t>1:37:04</t>
+          <t>1:37:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1412">
       <c r="A1412" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B1412" s="9" t="inlineStr">
         <is>
-          <t>Krijn van Vliet</t>
+          <t>Rob Koelewijn</t>
         </is>
       </c>
       <c r="C1412" s="9" t="inlineStr">
         <is>
-          <t>Gorinchem</t>
+          <t>Zwolle</t>
         </is>
       </c>
       <c r="D1412" s="8" t="inlineStr">
         <is>
-          <t>1:38:23</t>
+          <t>1:38:07</t>
         </is>
       </c>
       <c r="E1412" s="8" t="inlineStr">
         <is>
-          <t>1:37:51</t>
+          <t>1:37:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1413">
       <c r="A1413" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B1413" s="7" t="inlineStr">
         <is>
-          <t>Peter Tabbers</t>
+          <t>Krijn van Vliet</t>
         </is>
       </c>
       <c r="C1413" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Gorinchem</t>
         </is>
       </c>
       <c r="D1413" s="6" t="inlineStr">
         <is>
-          <t>1:38:51</t>
+          <t>1:38:23</t>
         </is>
       </c>
       <c r="E1413" s="6" t="inlineStr">
         <is>
-          <t>1:38:48</t>
+          <t>1:37:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1414">
       <c r="A1414" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B1414" s="9" t="inlineStr">
         <is>
-          <t>Kristen Wokke</t>
+          <t>Peter Tabbers</t>
         </is>
       </c>
       <c r="C1414" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1414" s="8" t="inlineStr">
         <is>
-          <t>1:39:12</t>
+          <t>1:38:51</t>
         </is>
       </c>
       <c r="E1414" s="8" t="inlineStr">
         <is>
-          <t>1:38:35</t>
+          <t>1:38:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1415">
       <c r="A1415" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B1415" s="7" t="inlineStr">
         <is>
-          <t>Ron van Brenk</t>
+          <t>Kristen Wokke</t>
         </is>
       </c>
       <c r="C1415" s="7" t="inlineStr">
         <is>
-          <t>Wijk bij Duurstede</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1415" s="6" t="inlineStr">
         <is>
-          <t>1:39:17</t>
+          <t>1:39:12</t>
         </is>
       </c>
       <c r="E1415" s="6" t="inlineStr">
         <is>
-          <t>1:39:03</t>
+          <t>1:38:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1416">
       <c r="A1416" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B1416" s="9" t="inlineStr">
         <is>
-          <t>Richard Vrijland</t>
+          <t>Ron van Brenk</t>
         </is>
       </c>
       <c r="C1416" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D1416" s="8" t="inlineStr">
         <is>
           <t>1:39:17</t>
         </is>
       </c>
       <c r="E1416" s="8" t="inlineStr">
         <is>
-          <t>1:38:32</t>
+          <t>1:39:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1417">
       <c r="A1417" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B1417" s="7" t="inlineStr">
         <is>
-          <t>André Verwei</t>
+          <t>Richard Vrijland</t>
         </is>
       </c>
       <c r="C1417" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1417" s="6" t="inlineStr">
         <is>
-          <t>1:39:18</t>
+          <t>1:39:17</t>
         </is>
       </c>
       <c r="E1417" s="6" t="inlineStr">
         <is>
-          <t>1:39:08</t>
+          <t>1:38:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1418">
       <c r="A1418" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B1418" s="9" t="inlineStr">
         <is>
-          <t>Mark Moman</t>
+          <t>André Verwei</t>
         </is>
       </c>
       <c r="C1418" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1418" s="8" t="inlineStr">
         <is>
-          <t>1:39:19</t>
+          <t>1:39:18</t>
         </is>
       </c>
       <c r="E1418" s="8" t="inlineStr">
         <is>
-          <t>1:39:15</t>
+          <t>1:39:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1419">
       <c r="A1419" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B1419" s="7" t="inlineStr">
         <is>
-          <t>Caspar van den Berk</t>
+          <t>Mark Moman</t>
         </is>
       </c>
       <c r="C1419" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1419" s="6" t="inlineStr">
         <is>
-          <t>1:39:20</t>
+          <t>1:39:19</t>
         </is>
       </c>
       <c r="E1419" s="6" t="inlineStr">
         <is>
           <t>1:39:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1420">
       <c r="A1420" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B1420" s="9" t="inlineStr">
         <is>
-          <t>Job van der Haar</t>
+          <t>Caspar van den Berk</t>
         </is>
       </c>
       <c r="C1420" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1420" s="8" t="inlineStr">
         <is>
-          <t>1:39:42</t>
+          <t>1:39:20</t>
         </is>
       </c>
       <c r="E1420" s="8" t="inlineStr">
         <is>
-          <t>1:39:28</t>
+          <t>1:39:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1421">
       <c r="A1421" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B1421" s="7" t="inlineStr">
         <is>
-          <t>Sjoerd van Barneveld</t>
+          <t>Job van der Haar</t>
         </is>
       </c>
       <c r="C1421" s="7" t="inlineStr">
         <is>
-          <t>Maarn</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1421" s="6" t="inlineStr">
         <is>
-          <t>1:39:45</t>
+          <t>1:39:42</t>
         </is>
       </c>
       <c r="E1421" s="6" t="inlineStr">
         <is>
-          <t>1:39:33</t>
+          <t>1:39:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1422">
       <c r="A1422" s="8" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B1422" s="9" t="inlineStr">
         <is>
-          <t>Milo Schoonheijm</t>
+          <t>Sjoerd van Barneveld</t>
         </is>
       </c>
       <c r="C1422" s="9" t="inlineStr">
         <is>
-          <t>Velp</t>
+          <t>Maarn</t>
         </is>
       </c>
       <c r="D1422" s="8" t="inlineStr">
         <is>
-          <t>1:39:46</t>
+          <t>1:39:45</t>
         </is>
       </c>
       <c r="E1422" s="8" t="inlineStr">
         <is>
-          <t>1:39:37</t>
+          <t>1:39:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1423">
       <c r="A1423" s="6" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B1423" s="7" t="inlineStr">
         <is>
-          <t>Erik Vernooij</t>
+          <t>Milo Schoonheijm</t>
         </is>
       </c>
       <c r="C1423" s="7" t="inlineStr">
         <is>
-          <t>Werkhoven</t>
+          <t>Velp</t>
         </is>
       </c>
       <c r="D1423" s="6" t="inlineStr">
         <is>
-          <t>1:40:23</t>
+          <t>1:39:46</t>
         </is>
       </c>
       <c r="E1423" s="6" t="inlineStr">
         <is>
-          <t>1:39:59</t>
+          <t>1:39:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1424">
       <c r="A1424" s="8" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B1424" s="9" t="inlineStr">
         <is>
-          <t>Harm van Donk</t>
+          <t>Erik Vernooij</t>
         </is>
       </c>
       <c r="C1424" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Werkhoven</t>
         </is>
       </c>
       <c r="D1424" s="8" t="inlineStr">
         <is>
-          <t>1:40:34</t>
+          <t>1:40:23</t>
         </is>
       </c>
       <c r="E1424" s="8" t="inlineStr">
         <is>
-          <t>1:39:46</t>
+          <t>1:39:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1425">
       <c r="A1425" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B1425" s="7" t="inlineStr">
         <is>
-          <t>Henk-Jan Broeksma</t>
+          <t>Harm van Donk</t>
         </is>
       </c>
       <c r="C1425" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1425" s="6" t="inlineStr">
         <is>
-          <t>1:40:35</t>
+          <t>1:40:34</t>
         </is>
       </c>
       <c r="E1425" s="6" t="inlineStr">
         <is>
-          <t>1:40:27</t>
+          <t>1:39:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1426">
       <c r="A1426" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B1426" s="9" t="inlineStr">
         <is>
-          <t>Simon Boddeüs</t>
+          <t>Henk-Jan Broeksma</t>
         </is>
       </c>
       <c r="C1426" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1426" s="8" t="inlineStr">
         <is>
           <t>1:40:35</t>
         </is>
       </c>
       <c r="E1426" s="8" t="inlineStr">
         <is>
           <t>1:40:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1427">
       <c r="A1427" s="6" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B1427" s="7" t="inlineStr">
         <is>
-          <t>Rogier Schippers</t>
+          <t>Simon Boddeüs</t>
         </is>
       </c>
       <c r="C1427" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1427" s="6" t="inlineStr">
         <is>
-          <t>1:40:52</t>
+          <t>1:40:35</t>
         </is>
       </c>
       <c r="E1427" s="6" t="inlineStr">
         <is>
-          <t>1:40:41</t>
+          <t>1:40:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1428">
       <c r="A1428" s="8" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B1428" s="9" t="inlineStr">
         <is>
-          <t>Corstiaan Breugem</t>
+          <t>Rogier Schippers</t>
         </is>
       </c>
       <c r="C1428" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1428" s="8" t="inlineStr">
         <is>
-          <t>1:40:58</t>
+          <t>1:40:52</t>
         </is>
       </c>
       <c r="E1428" s="8" t="inlineStr">
         <is>
-          <t>1:40:52</t>
+          <t>1:40:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1429">
       <c r="A1429" s="6" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B1429" s="7" t="inlineStr">
         <is>
-          <t>Willem den Boer</t>
+          <t>Corstiaan Breugem</t>
         </is>
       </c>
       <c r="C1429" s="7" t="inlineStr">
         <is>
-          <t>Hendrik-Ido-Ambacht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1429" s="6" t="inlineStr">
         <is>
-          <t>1:41:04</t>
+          <t>1:40:58</t>
         </is>
       </c>
       <c r="E1429" s="6" t="inlineStr">
         <is>
-          <t>1:40:58</t>
+          <t>1:40:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1430">
       <c r="A1430" s="8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B1430" s="9" t="inlineStr">
         <is>
-          <t>Peter Herwig</t>
+          <t>Willem den Boer</t>
         </is>
       </c>
       <c r="C1430" s="9" t="inlineStr">
         <is>
-          <t>Dussen</t>
+          <t>Hendrik-Ido-Ambacht</t>
         </is>
       </c>
       <c r="D1430" s="8" t="inlineStr">
         <is>
-          <t>1:41:34</t>
+          <t>1:41:04</t>
         </is>
       </c>
       <c r="E1430" s="8" t="inlineStr">
         <is>
-          <t>1:41:20</t>
+          <t>1:40:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1431">
       <c r="A1431" s="6" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B1431" s="7" t="inlineStr">
         <is>
-          <t>Patrick Vierveijzer</t>
+          <t>Peter Herwig</t>
         </is>
       </c>
       <c r="C1431" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Dussen</t>
         </is>
       </c>
       <c r="D1431" s="6" t="inlineStr">
         <is>
-          <t>1:41:36</t>
+          <t>1:41:34</t>
         </is>
       </c>
       <c r="E1431" s="6" t="inlineStr">
         <is>
-          <t>1:41:30</t>
+          <t>1:41:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1432">
       <c r="A1432" s="8" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B1432" s="9" t="inlineStr">
         <is>
-          <t>Maarten Messink</t>
+          <t>Patrick Vierveijzer</t>
         </is>
       </c>
       <c r="C1432" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1432" s="8" t="inlineStr">
         <is>
-          <t>1:41:43</t>
+          <t>1:41:36</t>
         </is>
       </c>
       <c r="E1432" s="8" t="inlineStr">
         <is>
-          <t>1:41:24</t>
+          <t>1:41:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1433">
       <c r="A1433" s="6" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B1433" s="7" t="inlineStr">
         <is>
-          <t>Pieter van der Veere</t>
+          <t>Maarten Messink</t>
         </is>
       </c>
       <c r="C1433" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1433" s="6" t="inlineStr">
         <is>
-          <t>1:41:46</t>
+          <t>1:41:43</t>
         </is>
       </c>
       <c r="E1433" s="6" t="inlineStr">
         <is>
-          <t>1:41:31</t>
+          <t>1:41:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1434">
       <c r="A1434" s="8" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B1434" s="9" t="inlineStr">
         <is>
-          <t>Sibren Boer</t>
+          <t>Pieter van der Veere</t>
         </is>
       </c>
       <c r="C1434" s="9" t="inlineStr">
         <is>
-          <t>'s-Hertogenbosch</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1434" s="8" t="inlineStr">
         <is>
-          <t>1:41:48</t>
+          <t>1:41:46</t>
         </is>
       </c>
       <c r="E1434" s="8" t="inlineStr">
         <is>
-          <t>1:41:14</t>
+          <t>1:41:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1435">
       <c r="A1435" s="6" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B1435" s="7" t="inlineStr">
         <is>
-          <t>Maurice Bolte</t>
+          <t>Sibren Boer</t>
         </is>
       </c>
       <c r="C1435" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>'s-Hertogenbosch</t>
         </is>
       </c>
       <c r="D1435" s="6" t="inlineStr">
         <is>
-          <t>1:41:49</t>
+          <t>1:41:48</t>
         </is>
       </c>
       <c r="E1435" s="6" t="inlineStr">
         <is>
-          <t>1:41:39</t>
+          <t>1:41:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1436">
       <c r="A1436" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B1436" s="9" t="inlineStr">
         <is>
-          <t>Yoram Bont</t>
+          <t>Maurice Bolte</t>
         </is>
       </c>
       <c r="C1436" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1436" s="8" t="inlineStr">
         <is>
-          <t>1:41:50</t>
+          <t>1:41:49</t>
         </is>
       </c>
       <c r="E1436" s="8" t="inlineStr">
         <is>
-          <t>1:41:38</t>
+          <t>1:41:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1437">
       <c r="A1437" s="6" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B1437" s="7" t="inlineStr">
         <is>
-          <t>Dirk-Jan de Vos</t>
+          <t>Yoram Bont</t>
         </is>
       </c>
       <c r="C1437" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1437" s="6" t="inlineStr">
         <is>
-          <t>1:41:59</t>
+          <t>1:41:50</t>
         </is>
       </c>
       <c r="E1437" s="6" t="inlineStr">
         <is>
-          <t>1:41:49</t>
+          <t>1:41:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1438">
       <c r="A1438" s="8" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B1438" s="9" t="inlineStr">
         <is>
-          <t>Arne Brouwers</t>
+          <t>Dirk-Jan de Vos</t>
         </is>
       </c>
       <c r="C1438" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1438" s="8" t="inlineStr">
         <is>
-          <t>1:42:05</t>
+          <t>1:41:59</t>
         </is>
       </c>
       <c r="E1438" s="8" t="inlineStr">
         <is>
-          <t>1:41:17</t>
+          <t>1:41:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1439">
       <c r="A1439" s="6" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B1439" s="7" t="inlineStr">
         <is>
-          <t>Martijn van Weerdhuizen</t>
+          <t>Arne Brouwers</t>
         </is>
       </c>
       <c r="C1439" s="7" t="inlineStr">
         <is>
-          <t>Lelystad</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1439" s="6" t="inlineStr">
         <is>
-          <t>1:42:09</t>
+          <t>1:42:05</t>
         </is>
       </c>
       <c r="E1439" s="6" t="inlineStr">
         <is>
-          <t>1:41:41</t>
+          <t>1:41:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1440">
       <c r="A1440" s="8" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B1440" s="9" t="inlineStr">
         <is>
-          <t>Sjoerd Lier-Beijer</t>
+          <t>Martijn van Weerdhuizen</t>
         </is>
       </c>
       <c r="C1440" s="9" t="inlineStr">
         <is>
-          <t>Koog aan de Zaan</t>
+          <t>Lelystad</t>
         </is>
       </c>
       <c r="D1440" s="8" t="inlineStr">
         <is>
-          <t>1:42:14</t>
+          <t>1:42:09</t>
         </is>
       </c>
       <c r="E1440" s="8" t="inlineStr">
         <is>
-          <t>1:42:11</t>
+          <t>1:41:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1441">
       <c r="A1441" s="6" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B1441" s="7" t="inlineStr">
         <is>
-          <t>Henri de Jong</t>
+          <t>Sjoerd Lier-Beijer</t>
         </is>
       </c>
       <c r="C1441" s="7" t="inlineStr">
         <is>
-          <t>Waddinxveen</t>
+          <t>Koog aan de Zaan</t>
         </is>
       </c>
       <c r="D1441" s="6" t="inlineStr">
         <is>
-          <t>1:42:15</t>
+          <t>1:42:14</t>
         </is>
       </c>
       <c r="E1441" s="6" t="inlineStr">
         <is>
-          <t>1:42:01</t>
+          <t>1:42:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1442">
       <c r="A1442" s="8" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B1442" s="9" t="inlineStr">
         <is>
-          <t>Bart Vink</t>
+          <t>Henri de Jong</t>
         </is>
       </c>
       <c r="C1442" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D1442" s="8" t="inlineStr">
         <is>
-          <t>1:42:19</t>
+          <t>1:42:15</t>
         </is>
       </c>
       <c r="E1442" s="8" t="inlineStr">
         <is>
-          <t>1:42:10</t>
+          <t>1:42:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1443">
       <c r="A1443" s="6" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B1443" s="7" t="inlineStr">
         <is>
-          <t>Manuel Bussmann</t>
+          <t>Bart Vink</t>
         </is>
       </c>
       <c r="C1443" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1443" s="6" t="inlineStr">
         <is>
-          <t>1:42:37</t>
+          <t>1:42:19</t>
         </is>
       </c>
       <c r="E1443" s="6" t="inlineStr">
         <is>
-          <t>1:42:22</t>
+          <t>1:42:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1444">
       <c r="A1444" s="8" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B1444" s="9" t="inlineStr">
         <is>
-          <t>Ewout Sikking</t>
+          <t>Manuel Bussmann</t>
         </is>
       </c>
       <c r="C1444" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1444" s="8" t="inlineStr">
         <is>
-          <t>1:42:46</t>
+          <t>1:42:37</t>
         </is>
       </c>
       <c r="E1444" s="8" t="inlineStr">
         <is>
-          <t>1:42:27</t>
+          <t>1:42:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1445">
       <c r="A1445" s="6" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B1445" s="7" t="inlineStr">
         <is>
-          <t>Jaap Jochmann</t>
+          <t>Ewout Sikking</t>
         </is>
       </c>
       <c r="C1445" s="7" t="inlineStr">
         <is>
-          <t>Nederland</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1445" s="6" t="inlineStr">
         <is>
-          <t>1:43:06</t>
+          <t>1:42:46</t>
         </is>
       </c>
       <c r="E1445" s="6" t="inlineStr">
         <is>
-          <t>1:41:06</t>
+          <t>1:42:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1446">
       <c r="A1446" s="8" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B1446" s="9" t="inlineStr">
         <is>
-          <t>Joost Warners</t>
+          <t>Jaap Jochmann</t>
         </is>
       </c>
       <c r="C1446" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Nederland</t>
         </is>
       </c>
       <c r="D1446" s="8" t="inlineStr">
         <is>
-          <t>1:43:09</t>
+          <t>1:43:06</t>
         </is>
       </c>
       <c r="E1446" s="8" t="inlineStr">
         <is>
-          <t>1:42:19</t>
+          <t>1:41:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1447">
       <c r="A1447" s="6" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B1447" s="7" t="inlineStr">
         <is>
-          <t>Lex Warners</t>
+          <t>Joost Warners</t>
         </is>
       </c>
       <c r="C1447" s="7" t="inlineStr">
         <is>
-          <t>Ede</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1447" s="6" t="inlineStr">
         <is>
-          <t>1:43:10</t>
+          <t>1:43:09</t>
         </is>
       </c>
       <c r="E1447" s="6" t="inlineStr">
         <is>
-          <t>1:42:18</t>
+          <t>1:42:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1448">
       <c r="A1448" s="8" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B1448" s="9" t="inlineStr">
         <is>
-          <t>Jorrit van Nieuwenhuizen</t>
+          <t>Lex Warners</t>
         </is>
       </c>
       <c r="C1448" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Ede</t>
         </is>
       </c>
       <c r="D1448" s="8" t="inlineStr">
         <is>
-          <t>1:43:33</t>
+          <t>1:43:10</t>
         </is>
       </c>
       <c r="E1448" s="8" t="inlineStr">
         <is>
-          <t>1:43:18</t>
+          <t>1:42:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1449">
       <c r="A1449" s="6" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B1449" s="7" t="inlineStr">
         <is>
-          <t>Joël Bos</t>
+          <t>Jorrit van Nieuwenhuizen</t>
         </is>
       </c>
       <c r="C1449" s="7" t="inlineStr">
         <is>
-          <t>Waddinxveen</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1449" s="6" t="inlineStr">
         <is>
-          <t>1:43:37</t>
+          <t>1:43:33</t>
         </is>
       </c>
       <c r="E1449" s="6" t="inlineStr">
         <is>
-          <t>1:43:21</t>
+          <t>1:43:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1450">
       <c r="A1450" s="8" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B1450" s="9" t="inlineStr">
         <is>
-          <t>Jan-Willem Sturm</t>
+          <t>Joël Bos</t>
         </is>
       </c>
       <c r="C1450" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D1450" s="8" t="inlineStr">
         <is>
-          <t>1:43:45</t>
+          <t>1:43:37</t>
         </is>
       </c>
       <c r="E1450" s="8" t="inlineStr">
         <is>
-          <t>1:43:14</t>
+          <t>1:43:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1451">
       <c r="A1451" s="6" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B1451" s="7" t="inlineStr">
         <is>
-          <t>Jan Vergeer</t>
+          <t>Jan-Willem Sturm</t>
         </is>
       </c>
       <c r="C1451" s="7" t="inlineStr">
         <is>
-          <t>Zevenhoven</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1451" s="6" t="inlineStr">
         <is>
           <t>1:43:45</t>
         </is>
       </c>
       <c r="E1451" s="6" t="inlineStr">
         <is>
-          <t>1:43:29</t>
+          <t>1:43:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1452">
       <c r="A1452" s="8" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B1452" s="9" t="inlineStr">
         <is>
-          <t>Wesley van Kouterik</t>
+          <t>Jan Vergeer</t>
         </is>
       </c>
       <c r="C1452" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zevenhoven</t>
         </is>
       </c>
       <c r="D1452" s="8" t="inlineStr">
         <is>
-          <t>1:43:51</t>
+          <t>1:43:45</t>
         </is>
       </c>
       <c r="E1452" s="8" t="inlineStr">
         <is>
-          <t>1:43:40</t>
+          <t>1:43:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1453">
       <c r="A1453" s="6" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B1453" s="7" t="inlineStr">
         <is>
-          <t>Kasper van 't Loo</t>
+          <t>Wesley van Kouterik</t>
         </is>
       </c>
       <c r="C1453" s="7" t="inlineStr">
         <is>
-          <t>Zeewolde</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1453" s="6" t="inlineStr">
         <is>
-          <t>1:43:59</t>
+          <t>1:43:51</t>
         </is>
       </c>
       <c r="E1453" s="6" t="inlineStr">
         <is>
-          <t>1:43:56</t>
+          <t>1:43:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1454">
       <c r="A1454" s="8" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B1454" s="9" t="inlineStr">
         <is>
-          <t>Peter Visser</t>
+          <t>Kasper van 't Loo</t>
         </is>
       </c>
       <c r="C1454" s="9" t="inlineStr">
         <is>
-          <t>Alphen aan den Rijn</t>
+          <t>Zeewolde</t>
         </is>
       </c>
       <c r="D1454" s="8" t="inlineStr">
         <is>
-          <t>1:44:00</t>
+          <t>1:43:59</t>
         </is>
       </c>
       <c r="E1454" s="8" t="inlineStr">
         <is>
-          <t>1:43:40</t>
+          <t>1:43:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1455">
       <c r="A1455" s="6" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B1455" s="7" t="inlineStr">
         <is>
-          <t>Francois Hemmerlin</t>
+          <t>Peter Visser</t>
         </is>
       </c>
       <c r="C1455" s="7" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D1455" s="6" t="inlineStr">
         <is>
-          <t>1:44:21</t>
+          <t>1:44:00</t>
         </is>
       </c>
       <c r="E1455" s="6" t="inlineStr">
         <is>
-          <t>1:43:42</t>
+          <t>1:43:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1456">
       <c r="A1456" s="8" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B1456" s="9" t="inlineStr">
         <is>
-          <t>Jochem Deelen</t>
+          <t>Francois Hemmerlin</t>
         </is>
       </c>
       <c r="C1456" s="9" t="inlineStr">
         <is>
-          <t>Waddinxveen</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1456" s="8" t="inlineStr">
         <is>
-          <t>1:44:26</t>
+          <t>1:44:21</t>
         </is>
       </c>
       <c r="E1456" s="8" t="inlineStr">
         <is>
-          <t>1:43:09</t>
+          <t>1:43:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1457">
       <c r="A1457" s="6" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B1457" s="7" t="inlineStr">
         <is>
-          <t>Arjen Jansen</t>
+          <t>Jochem Deelen</t>
         </is>
       </c>
       <c r="C1457" s="7" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Waddinxveen</t>
         </is>
       </c>
       <c r="D1457" s="6" t="inlineStr">
         <is>
-          <t>1:44:27</t>
+          <t>1:44:26</t>
         </is>
       </c>
       <c r="E1457" s="6" t="inlineStr">
         <is>
-          <t>1:44:19</t>
+          <t>1:43:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1458">
       <c r="A1458" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B1458" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Schaap</t>
+          <t>Arjen Jansen</t>
         </is>
       </c>
       <c r="C1458" s="9" t="inlineStr">
         <is>
-          <t>Maarn</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1458" s="8" t="inlineStr">
         <is>
-          <t>1:44:50</t>
+          <t>1:44:27</t>
         </is>
       </c>
       <c r="E1458" s="8" t="inlineStr">
         <is>
-          <t>1:44:42</t>
+          <t>1:44:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1459">
       <c r="A1459" s="6" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B1459" s="7" t="inlineStr">
         <is>
-          <t>Basthian Galenkamp</t>
+          <t>Jeroen Schaap</t>
         </is>
       </c>
       <c r="C1459" s="7" t="inlineStr">
         <is>
-          <t>Heemstede</t>
+          <t>Maarn</t>
         </is>
       </c>
       <c r="D1459" s="6" t="inlineStr">
         <is>
           <t>1:44:50</t>
         </is>
       </c>
       <c r="E1459" s="6" t="inlineStr">
         <is>
-          <t>1:44:33</t>
+          <t>1:44:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1460">
       <c r="A1460" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B1460" s="9" t="inlineStr">
         <is>
-          <t>Hans van Veen</t>
+          <t>Basthian Galenkamp</t>
         </is>
       </c>
       <c r="C1460" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Heemstede</t>
         </is>
       </c>
       <c r="D1460" s="8" t="inlineStr">
         <is>
-          <t>1:44:54</t>
+          <t>1:44:50</t>
         </is>
       </c>
       <c r="E1460" s="8" t="inlineStr">
         <is>
-          <t>1:44:34</t>
+          <t>1:44:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1461">
       <c r="A1461" s="6" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B1461" s="7" t="inlineStr">
         <is>
-          <t>Freek van Velzen</t>
+          <t>Hans van Veen</t>
         </is>
       </c>
       <c r="C1461" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1461" s="6" t="inlineStr">
         <is>
-          <t>1:44:57</t>
+          <t>1:44:54</t>
         </is>
       </c>
       <c r="E1461" s="6" t="inlineStr">
         <is>
-          <t>1:44:44</t>
+          <t>1:44:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1462">
       <c r="A1462" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B1462" s="9" t="inlineStr">
         <is>
-          <t>Marco Hijink</t>
+          <t>Freek van Velzen</t>
         </is>
       </c>
       <c r="C1462" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1462" s="8" t="inlineStr">
         <is>
-          <t>1:45:03</t>
+          <t>1:44:57</t>
         </is>
       </c>
       <c r="E1462" s="8" t="inlineStr">
         <is>
-          <t>1:43:04</t>
+          <t>1:44:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1463">
       <c r="A1463" s="6" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B1463" s="7" t="inlineStr">
         <is>
-          <t>Raymond Linkers</t>
+          <t>Marco Hijink</t>
         </is>
       </c>
       <c r="C1463" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1463" s="6" t="inlineStr">
         <is>
-          <t>1:45:06</t>
+          <t>1:45:03</t>
         </is>
       </c>
       <c r="E1463" s="6" t="inlineStr">
         <is>
-          <t>1:44:56</t>
+          <t>1:43:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1464">
       <c r="A1464" s="8" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B1464" s="9" t="inlineStr">
         <is>
-          <t>Oscar Smits</t>
+          <t>Raymond Linkers</t>
         </is>
       </c>
       <c r="C1464" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1464" s="8" t="inlineStr">
         <is>
-          <t>1:45:11</t>
+          <t>1:45:06</t>
         </is>
       </c>
       <c r="E1464" s="8" t="inlineStr">
         <is>
-          <t>1:44:53</t>
+          <t>1:44:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1465">
       <c r="A1465" s="6" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B1465" s="7" t="inlineStr">
         <is>
-          <t>Henk van der Kruk</t>
+          <t>Oscar Smits</t>
         </is>
       </c>
       <c r="C1465" s="7" t="inlineStr">
         <is>
-          <t>De Meern</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1465" s="6" t="inlineStr">
         <is>
-          <t>1:45:19</t>
+          <t>1:45:11</t>
         </is>
       </c>
       <c r="E1465" s="6" t="inlineStr">
         <is>
-          <t>1:45:09</t>
+          <t>1:44:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1466">
       <c r="A1466" s="8" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B1466" s="9" t="inlineStr">
         <is>
-          <t>Mitz Lansing</t>
+          <t>Henk van der Kruk</t>
         </is>
       </c>
       <c r="C1466" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>De Meern</t>
         </is>
       </c>
       <c r="D1466" s="8" t="inlineStr">
         <is>
-          <t>1:45:26</t>
+          <t>1:45:19</t>
         </is>
       </c>
       <c r="E1466" s="8" t="inlineStr">
         <is>
-          <t>1:44:15</t>
+          <t>1:45:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1467">
       <c r="A1467" s="6" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B1467" s="7" t="inlineStr">
         <is>
-          <t>Tjalling Leenhouts</t>
+          <t>Mitz Lansing</t>
         </is>
       </c>
       <c r="C1467" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1467" s="6" t="inlineStr">
         <is>
-          <t>1:45:48</t>
+          <t>1:45:26</t>
         </is>
       </c>
       <c r="E1467" s="6" t="inlineStr">
         <is>
-          <t>1:45:11</t>
+          <t>1:44:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1468">
       <c r="A1468" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B1468" s="9" t="inlineStr">
         <is>
-          <t>Bart Stiggelbout</t>
+          <t>Tjalling Leenhouts</t>
         </is>
       </c>
       <c r="C1468" s="9" t="inlineStr">
         <is>
-          <t>Driebergen</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1468" s="8" t="inlineStr">
         <is>
-          <t>1:45:57</t>
+          <t>1:45:48</t>
         </is>
       </c>
       <c r="E1468" s="8" t="inlineStr">
         <is>
-          <t>1:45:39</t>
+          <t>1:45:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1469">
       <c r="A1469" s="6" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B1469" s="7" t="inlineStr">
         <is>
-          <t>Ruben van der Wel</t>
+          <t>Bart Stiggelbout</t>
         </is>
       </c>
       <c r="C1469" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen</t>
         </is>
       </c>
       <c r="D1469" s="6" t="inlineStr">
         <is>
           <t>1:45:57</t>
         </is>
       </c>
       <c r="E1469" s="6" t="inlineStr">
         <is>
           <t>1:45:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1470">
       <c r="A1470" s="8" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B1470" s="9" t="inlineStr">
         <is>
-          <t>Ernst Kuilder</t>
+          <t>Ruben van der Wel</t>
         </is>
       </c>
       <c r="C1470" s="9" t="inlineStr">
         <is>
-          <t>Tonden</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1470" s="8" t="inlineStr">
         <is>
-          <t>1:45:58</t>
+          <t>1:45:57</t>
         </is>
       </c>
       <c r="E1470" s="8" t="inlineStr">
         <is>
-          <t>1:45:55</t>
+          <t>1:45:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1471">
       <c r="A1471" s="6" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B1471" s="7" t="inlineStr">
         <is>
-          <t>Tjerk Bosboom</t>
+          <t>Ernst Kuilder</t>
         </is>
       </c>
       <c r="C1471" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Tonden</t>
         </is>
       </c>
       <c r="D1471" s="6" t="inlineStr">
         <is>
-          <t>1:46:01</t>
+          <t>1:45:58</t>
         </is>
       </c>
       <c r="E1471" s="6" t="inlineStr">
         <is>
-          <t>1:45:12</t>
+          <t>1:45:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1472">
       <c r="A1472" s="8" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B1472" s="9" t="inlineStr">
         <is>
-          <t>Joshua Broek</t>
+          <t>Tjerk Bosboom</t>
         </is>
       </c>
       <c r="C1472" s="9" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1472" s="8" t="inlineStr">
         <is>
-          <t>1:46:02</t>
+          <t>1:46:01</t>
         </is>
       </c>
       <c r="E1472" s="8" t="inlineStr">
         <is>
-          <t>1:45:50</t>
+          <t>1:45:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1473">
       <c r="A1473" s="6" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B1473" s="7" t="inlineStr">
         <is>
-          <t>Rutger Bol</t>
+          <t>Joshua Broek</t>
         </is>
       </c>
       <c r="C1473" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1473" s="6" t="inlineStr">
         <is>
-          <t>1:46:20</t>
+          <t>1:46:02</t>
         </is>
       </c>
       <c r="E1473" s="6" t="inlineStr">
         <is>
-          <t>1:45:53</t>
+          <t>1:45:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1474">
       <c r="A1474" s="8" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B1474" s="9" t="inlineStr">
         <is>
-          <t>Edwin Hoogenboom</t>
+          <t>Rutger Bol</t>
         </is>
       </c>
       <c r="C1474" s="9" t="inlineStr">
         <is>
-          <t>Nieuwkoop</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1474" s="8" t="inlineStr">
         <is>
-          <t>1:46:22</t>
+          <t>1:46:20</t>
         </is>
       </c>
       <c r="E1474" s="8" t="inlineStr">
         <is>
-          <t>1:46:07</t>
+          <t>1:45:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1475">
       <c r="A1475" s="6" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B1475" s="7" t="inlineStr">
         <is>
-          <t>Gidus Hopmans</t>
+          <t>Edwin Hoogenboom</t>
         </is>
       </c>
       <c r="C1475" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Nieuwkoop</t>
         </is>
       </c>
       <c r="D1475" s="6" t="inlineStr">
         <is>
-          <t>1:46:24</t>
+          <t>1:46:22</t>
         </is>
       </c>
       <c r="E1475" s="6" t="inlineStr">
         <is>
-          <t>1:45:31</t>
+          <t>1:46:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1476">
       <c r="A1476" s="8" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B1476" s="9" t="inlineStr">
         <is>
-          <t>Tom Stemerdink</t>
+          <t>Gidus Hopmans</t>
         </is>
       </c>
       <c r="C1476" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1476" s="8" t="inlineStr">
         <is>
-          <t>1:46:25</t>
+          <t>1:46:24</t>
         </is>
       </c>
       <c r="E1476" s="8" t="inlineStr">
         <is>
-          <t>1:45:20</t>
+          <t>1:45:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1477">
       <c r="A1477" s="6" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B1477" s="7" t="inlineStr">
         <is>
-          <t>Lou Swinkels</t>
+          <t>Tom Stemerdink</t>
         </is>
       </c>
       <c r="C1477" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1477" s="6" t="inlineStr">
         <is>
-          <t>1:46:27</t>
+          <t>1:46:25</t>
         </is>
       </c>
       <c r="E1477" s="6" t="inlineStr">
         <is>
-          <t>1:45:59</t>
+          <t>1:45:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1478">
       <c r="A1478" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B1478" s="9" t="inlineStr">
         <is>
-          <t>Jort Simons</t>
+          <t>Lou Swinkels</t>
         </is>
       </c>
       <c r="C1478" s="9" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1478" s="8" t="inlineStr">
         <is>
-          <t>1:46:28</t>
+          <t>1:46:27</t>
         </is>
       </c>
       <c r="E1478" s="8" t="inlineStr">
         <is>
-          <t>1:46:12</t>
+          <t>1:45:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1479">
       <c r="A1479" s="6" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B1479" s="7" t="inlineStr">
         <is>
-          <t>Hans Rovers</t>
+          <t>Jort Simons</t>
         </is>
       </c>
       <c r="C1479" s="7" t="inlineStr">
         <is>
-          <t>Maarn</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1479" s="6" t="inlineStr">
         <is>
-          <t>1:46:50</t>
+          <t>1:46:28</t>
         </is>
       </c>
       <c r="E1479" s="6" t="inlineStr">
         <is>
-          <t>1:46:43</t>
+          <t>1:46:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1480">
       <c r="A1480" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B1480" s="9" t="inlineStr">
         <is>
-          <t>Patrick Stoop</t>
+          <t>Hans Rovers</t>
         </is>
       </c>
       <c r="C1480" s="9" t="inlineStr">
         <is>
-          <t>Arnhem</t>
+          <t>Maarn</t>
         </is>
       </c>
       <c r="D1480" s="8" t="inlineStr">
         <is>
-          <t>1:47:04</t>
+          <t>1:46:50</t>
         </is>
       </c>
       <c r="E1480" s="8" t="inlineStr">
         <is>
-          <t>1:46:54</t>
+          <t>1:46:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1481">
       <c r="A1481" s="6" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B1481" s="7" t="inlineStr">
         <is>
-          <t>Sake Timmermans</t>
+          <t>Patrick Stoop</t>
         </is>
       </c>
       <c r="C1481" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Arnhem</t>
         </is>
       </c>
       <c r="D1481" s="6" t="inlineStr">
         <is>
-          <t>1:47:11</t>
+          <t>1:47:04</t>
         </is>
       </c>
       <c r="E1481" s="6" t="inlineStr">
         <is>
-          <t>1:46:59</t>
+          <t>1:46:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1482">
       <c r="A1482" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B1482" s="9" t="inlineStr">
         <is>
-          <t>Dick van Dijk</t>
+          <t>Sake Timmermans</t>
         </is>
       </c>
       <c r="C1482" s="9" t="inlineStr">
         <is>
-          <t>Rijnsburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1482" s="8" t="inlineStr">
         <is>
-          <t>1:47:29</t>
+          <t>1:47:11</t>
         </is>
       </c>
       <c r="E1482" s="8" t="inlineStr">
         <is>
-          <t>1:47:03</t>
+          <t>1:46:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1483">
       <c r="A1483" s="6" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B1483" s="7" t="inlineStr">
         <is>
-          <t>Jesse Negenman</t>
+          <t>Dick van Dijk</t>
         </is>
       </c>
       <c r="C1483" s="7" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Rijnsburg</t>
         </is>
       </c>
       <c r="D1483" s="6" t="inlineStr">
         <is>
-          <t>1:47:32</t>
+          <t>1:47:29</t>
         </is>
       </c>
       <c r="E1483" s="6" t="inlineStr">
         <is>
-          <t>1:47:17</t>
+          <t>1:47:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1484">
       <c r="A1484" s="8" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B1484" s="9" t="inlineStr">
         <is>
-          <t>Lennart Hessels</t>
+          <t>Jesse Negenman</t>
         </is>
       </c>
       <c r="C1484" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1484" s="8" t="inlineStr">
         <is>
-          <t>1:47:33</t>
+          <t>1:47:32</t>
         </is>
       </c>
       <c r="E1484" s="8" t="inlineStr">
         <is>
-          <t>1:47:18</t>
+          <t>1:47:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1485">
       <c r="A1485" s="6" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B1485" s="7" t="inlineStr">
         <is>
-          <t>Steven Verwest</t>
+          <t>Lennart Hessels</t>
         </is>
       </c>
       <c r="C1485" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1485" s="6" t="inlineStr">
         <is>
-          <t>1:47:40</t>
+          <t>1:47:33</t>
         </is>
       </c>
       <c r="E1485" s="6" t="inlineStr">
         <is>
-          <t>1:47:08</t>
+          <t>1:47:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1486">
       <c r="A1486" s="8" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B1486" s="9" t="inlineStr">
         <is>
-          <t>Mees Henneken</t>
+          <t>Steven Verwest</t>
         </is>
       </c>
       <c r="C1486" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1486" s="8" t="inlineStr">
         <is>
-          <t>1:47:47</t>
+          <t>1:47:40</t>
         </is>
       </c>
       <c r="E1486" s="8" t="inlineStr">
         <is>
-          <t>1:46:54</t>
+          <t>1:47:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1487">
       <c r="A1487" s="6" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B1487" s="7" t="inlineStr">
         <is>
-          <t>Noël Stolk</t>
+          <t>Mees Henneken</t>
         </is>
       </c>
       <c r="C1487" s="7" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1487" s="6" t="inlineStr">
         <is>
-          <t>1:47:50</t>
+          <t>1:47:47</t>
         </is>
       </c>
       <c r="E1487" s="6" t="inlineStr">
         <is>
-          <t>1:46:51</t>
+          <t>1:46:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1488">
       <c r="A1488" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B1488" s="9" t="inlineStr">
         <is>
-          <t>Jasper Wiering</t>
+          <t>Noël Stolk</t>
         </is>
       </c>
       <c r="C1488" s="9" t="inlineStr">
         <is>
-          <t>Soesterberg</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1488" s="8" t="inlineStr">
         <is>
-          <t>1:48:01</t>
+          <t>1:47:50</t>
         </is>
       </c>
       <c r="E1488" s="8" t="inlineStr">
         <is>
-          <t>1:47:49</t>
+          <t>1:46:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1489">
       <c r="A1489" s="6" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B1489" s="7" t="inlineStr">
         <is>
-          <t>Bas Ruggeberg</t>
+          <t>Jasper Wiering</t>
         </is>
       </c>
       <c r="C1489" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Soesterberg</t>
         </is>
       </c>
       <c r="D1489" s="6" t="inlineStr">
         <is>
-          <t>1:48:25</t>
+          <t>1:48:01</t>
         </is>
       </c>
       <c r="E1489" s="6" t="inlineStr">
         <is>
-          <t>1:47:44</t>
+          <t>1:47:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1490">
       <c r="A1490" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B1490" s="9" t="inlineStr">
         <is>
-          <t>Pitrik Zondervan</t>
+          <t>Bas Ruggeberg</t>
         </is>
       </c>
       <c r="C1490" s="9" t="inlineStr">
         <is>
-          <t>Bilthoven</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1490" s="8" t="inlineStr">
         <is>
-          <t>1:48:33</t>
+          <t>1:48:25</t>
         </is>
       </c>
       <c r="E1490" s="8" t="inlineStr">
         <is>
-          <t>1:48:16</t>
+          <t>1:47:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1491">
       <c r="A1491" s="6" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B1491" s="7" t="inlineStr">
         <is>
-          <t>Martijn Bakers</t>
+          <t>Pitrik Zondervan</t>
         </is>
       </c>
       <c r="C1491" s="7" t="inlineStr">
         <is>
-          <t>Arnhem</t>
+          <t>Bilthoven</t>
         </is>
       </c>
       <c r="D1491" s="6" t="inlineStr">
         <is>
-          <t>1:48:34</t>
+          <t>1:48:33</t>
         </is>
       </c>
       <c r="E1491" s="6" t="inlineStr">
         <is>
-          <t>1:47:41</t>
+          <t>1:48:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1492">
       <c r="A1492" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B1492" s="9" t="inlineStr">
         <is>
-          <t>Maurits Hesselmans</t>
+          <t>Martijn Bakers</t>
         </is>
       </c>
       <c r="C1492" s="9" t="inlineStr">
         <is>
-          <t>Vianen</t>
+          <t>Arnhem</t>
         </is>
       </c>
       <c r="D1492" s="8" t="inlineStr">
         <is>
-          <t>1:48:50</t>
+          <t>1:48:34</t>
         </is>
       </c>
       <c r="E1492" s="8" t="inlineStr">
         <is>
-          <t>1:48:11</t>
+          <t>1:47:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1493">
       <c r="A1493" s="6" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B1493" s="7" t="inlineStr">
         <is>
-          <t>Joost Oosterom</t>
+          <t>Maurits Hesselmans</t>
         </is>
       </c>
       <c r="C1493" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Vianen</t>
         </is>
       </c>
       <c r="D1493" s="6" t="inlineStr">
         <is>
-          <t>1:49:03</t>
+          <t>1:48:50</t>
         </is>
       </c>
       <c r="E1493" s="6" t="inlineStr">
         <is>
-          <t>1:48:38</t>
+          <t>1:48:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1494">
       <c r="A1494" s="8" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B1494" s="9" t="inlineStr">
         <is>
-          <t>Peter Brandsma</t>
+          <t>Joost Oosterom</t>
         </is>
       </c>
       <c r="C1494" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1494" s="8" t="inlineStr">
         <is>
-          <t>1:49:04</t>
+          <t>1:49:03</t>
         </is>
       </c>
       <c r="E1494" s="8" t="inlineStr">
         <is>
-          <t>1:48:51</t>
+          <t>1:48:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1495">
       <c r="A1495" s="6" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B1495" s="7" t="inlineStr">
         <is>
-          <t>Ralph Heijder</t>
+          <t>Peter Brandsma</t>
         </is>
       </c>
       <c r="C1495" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1495" s="6" t="inlineStr">
         <is>
-          <t>1:49:05</t>
+          <t>1:49:04</t>
         </is>
       </c>
       <c r="E1495" s="6" t="inlineStr">
         <is>
-          <t>1:48:23</t>
+          <t>1:48:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1496">
       <c r="A1496" s="8" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B1496" s="9" t="inlineStr">
         <is>
-          <t>Thomas Janssen</t>
+          <t>Ralph Heijder</t>
         </is>
       </c>
       <c r="C1496" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1496" s="8" t="inlineStr">
         <is>
-          <t>1:49:11</t>
+          <t>1:49:05</t>
         </is>
       </c>
       <c r="E1496" s="8" t="inlineStr">
         <is>
-          <t>1:48:47</t>
+          <t>1:48:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1497">
       <c r="A1497" s="6" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B1497" s="7" t="inlineStr">
         <is>
-          <t>Mark Lagendijk</t>
+          <t>Thomas Janssen</t>
         </is>
       </c>
       <c r="C1497" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1497" s="6" t="inlineStr">
         <is>
           <t>1:49:11</t>
         </is>
       </c>
       <c r="E1497" s="6" t="inlineStr">
         <is>
-          <t>1:47:52</t>
+          <t>1:48:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1498">
       <c r="A1498" s="8" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B1498" s="9" t="inlineStr">
         <is>
-          <t>Harmen van der Horst</t>
+          <t>Mark Lagendijk</t>
         </is>
       </c>
       <c r="C1498" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1498" s="8" t="inlineStr">
         <is>
-          <t>1:49:14</t>
+          <t>1:49:11</t>
         </is>
       </c>
       <c r="E1498" s="8" t="inlineStr">
         <is>
-          <t>1:48:45</t>
+          <t>1:47:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1499">
       <c r="A1499" s="6" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B1499" s="7" t="inlineStr">
         <is>
-          <t>Joost van Lindert</t>
+          <t>Harmen van der Horst</t>
         </is>
       </c>
       <c r="C1499" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1499" s="6" t="inlineStr">
         <is>
-          <t>1:49:16</t>
+          <t>1:49:14</t>
         </is>
       </c>
       <c r="E1499" s="6" t="inlineStr">
         <is>
-          <t>1:49:03</t>
+          <t>1:48:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1500">
       <c r="A1500" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B1500" s="9" t="inlineStr">
         <is>
-          <t>Jurgen van Teeffelen</t>
+          <t>Joost van Lindert</t>
         </is>
       </c>
       <c r="C1500" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1500" s="8" t="inlineStr">
         <is>
-          <t>1:49:34</t>
+          <t>1:49:16</t>
         </is>
       </c>
       <c r="E1500" s="8" t="inlineStr">
         <is>
-          <t>1:49:10</t>
+          <t>1:49:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1501">
       <c r="A1501" s="6" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B1501" s="7" t="inlineStr">
         <is>
-          <t>Luca Bartolini</t>
+          <t>Jurgen van Teeffelen</t>
         </is>
       </c>
       <c r="C1501" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1501" s="6" t="inlineStr">
         <is>
-          <t>1:49:35</t>
+          <t>1:49:34</t>
         </is>
       </c>
       <c r="E1501" s="6" t="inlineStr">
         <is>
-          <t>1:49:29</t>
+          <t>1:49:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1502">
       <c r="A1502" s="8" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B1502" s="9" t="inlineStr">
         <is>
-          <t>Marc Notenboom</t>
+          <t>Luca Bartolini</t>
         </is>
       </c>
       <c r="C1502" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1502" s="8" t="inlineStr">
         <is>
-          <t>1:49:37</t>
+          <t>1:49:35</t>
         </is>
       </c>
       <c r="E1502" s="8" t="inlineStr">
         <is>
-          <t>1:48:19</t>
+          <t>1:49:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1503">
       <c r="A1503" s="6" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B1503" s="7" t="inlineStr">
         <is>
-          <t>Hans Kooi</t>
+          <t>Marc Notenboom</t>
         </is>
       </c>
       <c r="C1503" s="7" t="inlineStr">
         <is>
-          <t>Wijk bij Duurstede</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1503" s="6" t="inlineStr">
         <is>
-          <t>1:49:41</t>
+          <t>1:49:37</t>
         </is>
       </c>
       <c r="E1503" s="6" t="inlineStr">
         <is>
           <t>1:48:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1504">
       <c r="A1504" s="8" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B1504" s="9" t="inlineStr">
         <is>
-          <t>Hans Roeleveld</t>
+          <t>Hans Kooi</t>
         </is>
       </c>
       <c r="C1504" s="9" t="inlineStr">
         <is>
-          <t>Langbroek</t>
+          <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D1504" s="8" t="inlineStr">
         <is>
-          <t>1:49:50</t>
+          <t>1:49:41</t>
         </is>
       </c>
       <c r="E1504" s="8" t="inlineStr">
         <is>
-          <t>1:49:31</t>
+          <t>1:48:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1505">
       <c r="A1505" s="6" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B1505" s="7" t="inlineStr">
         <is>
-          <t>Wim Haveman</t>
+          <t>Hans Roeleveld</t>
         </is>
       </c>
       <c r="C1505" s="7" t="inlineStr">
         <is>
-          <t>Zaandam</t>
+          <t>Langbroek</t>
         </is>
       </c>
       <c r="D1505" s="6" t="inlineStr">
         <is>
-          <t>1:49:59</t>
+          <t>1:49:50</t>
         </is>
       </c>
       <c r="E1505" s="6" t="inlineStr">
         <is>
-          <t>1:49:43</t>
+          <t>1:49:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1506">
       <c r="A1506" s="8" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B1506" s="9" t="inlineStr">
         <is>
-          <t>Tobias Hak</t>
+          <t>Wim Haveman</t>
         </is>
       </c>
       <c r="C1506" s="9" t="inlineStr">
         <is>
-          <t>Driebergen</t>
+          <t>Zaandam</t>
         </is>
       </c>
       <c r="D1506" s="8" t="inlineStr">
         <is>
-          <t>1:50:06</t>
+          <t>1:49:59</t>
         </is>
       </c>
       <c r="E1506" s="8" t="inlineStr">
         <is>
-          <t>1:49:46</t>
+          <t>1:49:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1507">
       <c r="A1507" s="6" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B1507" s="7" t="inlineStr">
         <is>
-          <t>Willem Bouvy</t>
+          <t>Tobias Hak</t>
         </is>
       </c>
       <c r="C1507" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen</t>
         </is>
       </c>
       <c r="D1507" s="6" t="inlineStr">
         <is>
-          <t>1:50:29</t>
+          <t>1:50:06</t>
         </is>
       </c>
       <c r="E1507" s="6" t="inlineStr">
         <is>
-          <t>1:49:15</t>
+          <t>1:49:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1508">
       <c r="A1508" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B1508" s="9" t="inlineStr">
         <is>
-          <t>Ad Straub</t>
+          <t>Willem Bouvy</t>
         </is>
       </c>
       <c r="C1508" s="9" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1508" s="8" t="inlineStr">
         <is>
-          <t>1:50:30</t>
+          <t>1:50:29</t>
         </is>
       </c>
       <c r="E1508" s="8" t="inlineStr">
         <is>
-          <t>1:50:22</t>
+          <t>1:49:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1509">
       <c r="A1509" s="6" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B1509" s="7" t="inlineStr">
         <is>
-          <t>Rob van Stek</t>
+          <t>Ad Straub</t>
         </is>
       </c>
       <c r="C1509" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1509" s="6" t="inlineStr">
         <is>
-          <t>1:50:35</t>
+          <t>1:50:30</t>
         </is>
       </c>
       <c r="E1509" s="6" t="inlineStr">
         <is>
-          <t>1:50:06</t>
+          <t>1:50:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1510">
       <c r="A1510" s="8" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B1510" s="9" t="inlineStr">
         <is>
-          <t>Robert Horster</t>
+          <t>Rob van Stek</t>
         </is>
       </c>
       <c r="C1510" s="9" t="inlineStr">
         <is>
-          <t>Haarlem</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1510" s="8" t="inlineStr">
         <is>
           <t>1:50:35</t>
         </is>
       </c>
       <c r="E1510" s="8" t="inlineStr">
         <is>
-          <t>1:50:13</t>
+          <t>1:50:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1511">
       <c r="A1511" s="6" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B1511" s="7" t="inlineStr">
         <is>
-          <t>Evan Schoemaker</t>
+          <t>Robert Horster</t>
         </is>
       </c>
       <c r="C1511" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Haarlem</t>
         </is>
       </c>
       <c r="D1511" s="6" t="inlineStr">
         <is>
-          <t>1:50:45</t>
+          <t>1:50:35</t>
         </is>
       </c>
       <c r="E1511" s="6" t="inlineStr">
         <is>
-          <t>1:49:29</t>
+          <t>1:50:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1512">
       <c r="A1512" s="8" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B1512" s="9" t="inlineStr">
         <is>
-          <t>Steven van Lelyveld</t>
+          <t>Evan Schoemaker</t>
         </is>
       </c>
       <c r="C1512" s="9" t="inlineStr">
         <is>
-          <t>IJsselstein</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1512" s="8" t="inlineStr">
         <is>
-          <t>1:50:53</t>
+          <t>1:50:45</t>
         </is>
       </c>
       <c r="E1512" s="8" t="inlineStr">
         <is>
-          <t>1:49:54</t>
+          <t>1:49:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1513">
       <c r="A1513" s="6" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B1513" s="7" t="inlineStr">
         <is>
-          <t>Sjoerd Vernooij</t>
+          <t>Steven van Lelyveld</t>
         </is>
       </c>
       <c r="C1513" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>IJsselstein</t>
         </is>
       </c>
       <c r="D1513" s="6" t="inlineStr">
         <is>
-          <t>1:51:03</t>
+          <t>1:50:53</t>
         </is>
       </c>
       <c r="E1513" s="6" t="inlineStr">
         <is>
-          <t>1:50:40</t>
+          <t>1:49:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1514">
       <c r="A1514" s="8" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B1514" s="9" t="inlineStr">
         <is>
-          <t>Rik Leunissen</t>
+          <t>Sjoerd Vernooij</t>
         </is>
       </c>
       <c r="C1514" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D1514" s="8" t="inlineStr">
         <is>
-          <t>1:51:05</t>
+          <t>1:51:03</t>
         </is>
       </c>
       <c r="E1514" s="8" t="inlineStr">
         <is>
-          <t>1:50:39</t>
+          <t>1:50:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1515">
       <c r="A1515" s="6" t="inlineStr">
         <is>
           <t>159</t>
         </is>
       </c>
       <c r="B1515" s="7" t="inlineStr">
         <is>
-          <t>Thomas Verhiel</t>
+          <t>Rik Leunissen</t>
         </is>
       </c>
       <c r="C1515" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1515" s="6" t="inlineStr">
         <is>
-          <t>1:51:14</t>
+          <t>1:51:05</t>
         </is>
       </c>
       <c r="E1515" s="6" t="inlineStr">
         <is>
-          <t>1:49:55</t>
+          <t>1:50:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1516">
       <c r="A1516" s="8" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="B1516" s="9" t="inlineStr">
         <is>
-          <t>Reindert Baars</t>
+          <t>Thomas Verhiel</t>
         </is>
       </c>
       <c r="C1516" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1516" s="8" t="inlineStr">
         <is>
-          <t>1:51:33</t>
+          <t>1:51:14</t>
         </is>
       </c>
       <c r="E1516" s="8" t="inlineStr">
         <is>
-          <t>1:50:38</t>
+          <t>1:49:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1517">
       <c r="A1517" s="6" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="B1517" s="7" t="inlineStr">
         <is>
-          <t>Willem Spruijt</t>
+          <t>Reindert Baars</t>
         </is>
       </c>
       <c r="C1517" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1517" s="6" t="inlineStr">
         <is>
-          <t>1:51:35</t>
+          <t>1:51:33</t>
         </is>
       </c>
       <c r="E1517" s="6" t="inlineStr">
         <is>
-          <t>1:51:25</t>
+          <t>1:50:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1518">
       <c r="A1518" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="B1518" s="9" t="inlineStr">
         <is>
-          <t>Mark Kuijl</t>
+          <t>Willem Spruijt</t>
         </is>
       </c>
       <c r="C1518" s="9" t="inlineStr">
         <is>
-          <t>Driebergen</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1518" s="8" t="inlineStr">
         <is>
-          <t>1:51:36</t>
+          <t>1:51:35</t>
         </is>
       </c>
       <c r="E1518" s="8" t="inlineStr">
         <is>
-          <t>1:50:52</t>
+          <t>1:51:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1519">
       <c r="A1519" s="6" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="B1519" s="7" t="inlineStr">
         <is>
-          <t>Fred van Ginkel</t>
+          <t>Mark Kuijl</t>
         </is>
       </c>
       <c r="C1519" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Driebergen</t>
         </is>
       </c>
       <c r="D1519" s="6" t="inlineStr">
         <is>
           <t>1:51:36</t>
         </is>
       </c>
       <c r="E1519" s="6" t="inlineStr">
         <is>
-          <t>1:51:06</t>
+          <t>1:50:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1520">
       <c r="A1520" s="8" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="B1520" s="9" t="inlineStr">
         <is>
-          <t>Kees Faaij</t>
+          <t>Fred van Ginkel</t>
         </is>
       </c>
       <c r="C1520" s="9" t="inlineStr">
         <is>
-          <t>Schoonhoven</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1520" s="8" t="inlineStr">
         <is>
-          <t>1:51:49</t>
+          <t>1:51:36</t>
         </is>
       </c>
       <c r="E1520" s="8" t="inlineStr">
         <is>
-          <t>1:51:34</t>
+          <t>1:51:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1521">
       <c r="A1521" s="6" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="B1521" s="7" t="inlineStr">
         <is>
-          <t>Herald Aantjes</t>
+          <t>Kees Faaij</t>
         </is>
       </c>
       <c r="C1521" s="7" t="inlineStr">
         <is>
-          <t>Renswoude</t>
+          <t>Schoonhoven</t>
         </is>
       </c>
       <c r="D1521" s="6" t="inlineStr">
         <is>
-          <t>1:51:53</t>
+          <t>1:51:49</t>
         </is>
       </c>
       <c r="E1521" s="6" t="inlineStr">
         <is>
-          <t>1:51:17</t>
+          <t>1:51:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1522">
       <c r="A1522" s="8" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="B1522" s="9" t="inlineStr">
         <is>
-          <t>Wim Ebisch</t>
+          <t>Herald Aantjes</t>
         </is>
       </c>
       <c r="C1522" s="9" t="inlineStr">
         <is>
-          <t>Maasbree</t>
+          <t>Renswoude</t>
         </is>
       </c>
       <c r="D1522" s="8" t="inlineStr">
         <is>
-          <t>1:51:56</t>
+          <t>1:51:53</t>
         </is>
       </c>
       <c r="E1522" s="8" t="inlineStr">
         <is>
-          <t>1:51:47</t>
+          <t>1:51:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1523">
       <c r="A1523" s="6" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="B1523" s="7" t="inlineStr">
         <is>
-          <t>Neil Bont</t>
+          <t>Wim Ebisch</t>
         </is>
       </c>
       <c r="C1523" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Maasbree</t>
         </is>
       </c>
       <c r="D1523" s="6" t="inlineStr">
         <is>
-          <t>1:52:01</t>
+          <t>1:51:56</t>
         </is>
       </c>
       <c r="E1523" s="6" t="inlineStr">
         <is>
-          <t>1:51:51</t>
+          <t>1:51:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1524">
       <c r="A1524" s="8" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
       <c r="B1524" s="9" t="inlineStr">
         <is>
-          <t>Gijsbert Diepeveen</t>
+          <t>Neil Bont</t>
         </is>
       </c>
       <c r="C1524" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1524" s="8" t="inlineStr">
         <is>
           <t>1:52:01</t>
         </is>
       </c>
       <c r="E1524" s="8" t="inlineStr">
         <is>
-          <t>1:51:27</t>
+          <t>1:51:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1525">
       <c r="A1525" s="6" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="B1525" s="7" t="inlineStr">
         <is>
-          <t>Ton Cremers</t>
+          <t>Gijsbert Diepeveen</t>
         </is>
       </c>
       <c r="C1525" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1525" s="6" t="inlineStr">
         <is>
-          <t>1:52:02</t>
+          <t>1:52:01</t>
         </is>
       </c>
       <c r="E1525" s="6" t="inlineStr">
         <is>
-          <t>1:51:24</t>
+          <t>1:51:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1526">
       <c r="A1526" s="8" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="B1526" s="9" t="inlineStr">
         <is>
-          <t>Floris Cuppen</t>
+          <t>Ton Cremers</t>
         </is>
       </c>
       <c r="C1526" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1526" s="8" t="inlineStr">
         <is>
-          <t>1:52:04</t>
+          <t>1:52:02</t>
         </is>
       </c>
       <c r="E1526" s="8" t="inlineStr">
         <is>
-          <t>1:51:40</t>
+          <t>1:51:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1527">
       <c r="A1527" s="6" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="B1527" s="7" t="inlineStr">
         <is>
-          <t>Nathan Bol</t>
+          <t>Floris Cuppen</t>
         </is>
       </c>
       <c r="C1527" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1527" s="6" t="inlineStr">
         <is>
-          <t>1:52:16</t>
+          <t>1:52:04</t>
         </is>
       </c>
       <c r="E1527" s="6" t="inlineStr">
         <is>
-          <t>1:51:50</t>
+          <t>1:51:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1528">
       <c r="A1528" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="B1528" s="9" t="inlineStr">
         <is>
-          <t>Koen Stemerdink</t>
+          <t>Nathan Bol</t>
         </is>
       </c>
       <c r="C1528" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1528" s="8" t="inlineStr">
         <is>
-          <t>1:52:25</t>
+          <t>1:52:16</t>
         </is>
       </c>
       <c r="E1528" s="8" t="inlineStr">
         <is>
-          <t>1:51:20</t>
+          <t>1:51:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1529">
       <c r="A1529" s="6" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="B1529" s="7" t="inlineStr">
         <is>
-          <t>Dirk de Boer</t>
+          <t>Koen Stemerdink</t>
         </is>
       </c>
       <c r="C1529" s="7" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1529" s="6" t="inlineStr">
         <is>
-          <t>1:52:31</t>
+          <t>1:52:25</t>
         </is>
       </c>
       <c r="E1529" s="6" t="inlineStr">
         <is>
-          <t>1:51:29</t>
+          <t>1:51:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1530">
       <c r="A1530" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="B1530" s="9" t="inlineStr">
         <is>
-          <t>Edward van Asbeck</t>
+          <t>Dirk de Boer</t>
         </is>
       </c>
       <c r="C1530" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1530" s="8" t="inlineStr">
         <is>
-          <t>1:52:49</t>
+          <t>1:52:31</t>
         </is>
       </c>
       <c r="E1530" s="8" t="inlineStr">
         <is>
-          <t>1:51:38</t>
+          <t>1:51:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1531">
       <c r="A1531" s="6" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="B1531" s="7" t="inlineStr">
         <is>
-          <t>Don O'Floinn</t>
+          <t>Edward van Asbeck</t>
         </is>
       </c>
       <c r="C1531" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1531" s="6" t="inlineStr">
         <is>
           <t>1:52:49</t>
         </is>
       </c>
       <c r="E1531" s="6" t="inlineStr">
         <is>
-          <t>1:51:25</t>
+          <t>1:51:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1532">
       <c r="A1532" s="8" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="B1532" s="9" t="inlineStr">
         <is>
-          <t>Tommy Tilborghs</t>
+          <t>Don O'Floinn</t>
         </is>
       </c>
       <c r="C1532" s="9" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1532" s="8" t="inlineStr">
         <is>
-          <t>1:52:56</t>
+          <t>1:52:49</t>
         </is>
       </c>
       <c r="E1532" s="8" t="inlineStr">
         <is>
-          <t>1:52:18</t>
+          <t>1:51:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1533">
       <c r="A1533" s="6" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="B1533" s="7" t="inlineStr">
         <is>
-          <t>Eric Kruis</t>
+          <t>Tommy Tilborghs</t>
         </is>
       </c>
       <c r="C1533" s="7" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D1533" s="6" t="inlineStr">
         <is>
-          <t>1:53:18</t>
+          <t>1:52:56</t>
         </is>
       </c>
       <c r="E1533" s="6" t="inlineStr">
         <is>
-          <t>1:53:00</t>
+          <t>1:52:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1534">
       <c r="A1534" s="8" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="B1534" s="9" t="inlineStr">
         <is>
-          <t>Rob van Asperen</t>
+          <t>Eric Kruis</t>
         </is>
       </c>
       <c r="C1534" s="9" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1534" s="8" t="inlineStr">
         <is>
-          <t>1:53:30</t>
+          <t>1:53:18</t>
         </is>
       </c>
       <c r="E1534" s="8" t="inlineStr">
         <is>
-          <t>1:52:14</t>
+          <t>1:53:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1535">
       <c r="A1535" s="6" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="B1535" s="7" t="inlineStr">
         <is>
-          <t>Arthur Hagenbeek</t>
+          <t>Rob van Asperen</t>
         </is>
       </c>
       <c r="C1535" s="7" t="inlineStr">
         <is>
-          <t>Maarssen</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D1535" s="6" t="inlineStr">
         <is>
-          <t>1:53:43</t>
+          <t>1:53:30</t>
         </is>
       </c>
       <c r="E1535" s="6" t="inlineStr">
         <is>
-          <t>1:53:18</t>
+          <t>1:52:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1536">
       <c r="A1536" s="8" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="B1536" s="9" t="inlineStr">
         <is>
-          <t>Hessel Woltjer</t>
+          <t>Arthur Hagenbeek</t>
         </is>
       </c>
       <c r="C1536" s="9" t="inlineStr">
         <is>
           <t>Maarssen</t>
         </is>
       </c>
       <c r="D1536" s="8" t="inlineStr">
         <is>
-          <t>1:53:48</t>
+          <t>1:53:43</t>
         </is>
       </c>
       <c r="E1536" s="8" t="inlineStr">
         <is>
-          <t>1:52:50</t>
+          <t>1:53:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1537">
       <c r="A1537" s="6" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="B1537" s="7" t="inlineStr">
         <is>
-          <t>Frank Suyver</t>
+          <t>Hessel Woltjer</t>
         </is>
       </c>
       <c r="C1537" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Maarssen</t>
         </is>
       </c>
       <c r="D1537" s="6" t="inlineStr">
         <is>
           <t>1:53:48</t>
         </is>
       </c>
       <c r="E1537" s="6" t="inlineStr">
         <is>
-          <t>1:52:40</t>
+          <t>1:52:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1538">
       <c r="A1538" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="B1538" s="9" t="inlineStr">
         <is>
-          <t>Harry van Zandvoort</t>
+          <t>Frank Suyver</t>
         </is>
       </c>
       <c r="C1538" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1538" s="8" t="inlineStr">
         <is>
-          <t>1:53:53</t>
+          <t>1:53:48</t>
         </is>
       </c>
       <c r="E1538" s="8" t="inlineStr">
         <is>
-          <t>1:53:18</t>
+          <t>1:52:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1539">
       <c r="A1539" s="6" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="B1539" s="7" t="inlineStr">
         <is>
-          <t>Joris Bakker</t>
+          <t>Harry van Zandvoort</t>
         </is>
       </c>
       <c r="C1539" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1539" s="6" t="inlineStr">
         <is>
-          <t>1:53:54</t>
+          <t>1:53:53</t>
         </is>
       </c>
       <c r="E1539" s="6" t="inlineStr">
         <is>
-          <t>1:53:43</t>
+          <t>1:53:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1540">
       <c r="A1540" s="8" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="B1540" s="9" t="inlineStr">
         <is>
-          <t>Jelle van Middelaar</t>
+          <t>Joris Bakker</t>
         </is>
       </c>
       <c r="C1540" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1540" s="8" t="inlineStr">
         <is>
-          <t>1:53:56</t>
+          <t>1:53:54</t>
         </is>
       </c>
       <c r="E1540" s="8" t="inlineStr">
         <is>
-          <t>1:53:10</t>
+          <t>1:53:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1541">
       <c r="A1541" s="6" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="B1541" s="7" t="inlineStr">
         <is>
-          <t>Raphael Roos</t>
+          <t>Jelle van Middelaar</t>
         </is>
       </c>
       <c r="C1541" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1541" s="6" t="inlineStr">
         <is>
           <t>1:53:56</t>
         </is>
       </c>
       <c r="E1541" s="6" t="inlineStr">
         <is>
           <t>1:53:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1542">
       <c r="A1542" s="8" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="B1542" s="9" t="inlineStr">
         <is>
-          <t>Henk-Jan Ockerse</t>
+          <t>Raphael Roos</t>
         </is>
       </c>
       <c r="C1542" s="9" t="inlineStr">
         <is>
-          <t>Nieuwerkerk aan den IJsse</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1542" s="8" t="inlineStr">
         <is>
-          <t>1:53:57</t>
+          <t>1:53:56</t>
         </is>
       </c>
       <c r="E1542" s="8" t="inlineStr">
         <is>
-          <t>1:53:11</t>
+          <t>1:53:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1543">
       <c r="A1543" s="6" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="B1543" s="7" t="inlineStr">
         <is>
-          <t>Bram Schoenmaker</t>
+          <t>Henk-Jan Ockerse</t>
         </is>
       </c>
       <c r="C1543" s="7" t="inlineStr">
         <is>
-          <t>'s-Gravenhage</t>
+          <t>Nieuwerkerk aan den IJsse</t>
         </is>
       </c>
       <c r="D1543" s="6" t="inlineStr">
         <is>
           <t>1:53:57</t>
         </is>
       </c>
       <c r="E1543" s="6" t="inlineStr">
         <is>
-          <t>1:50:46</t>
+          <t>1:53:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1544">
       <c r="A1544" s="8" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B1544" s="9" t="inlineStr">
         <is>
-          <t>Robbert Limpens</t>
+          <t>Bram Schoenmaker</t>
         </is>
       </c>
       <c r="C1544" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D1544" s="8" t="inlineStr">
         <is>
-          <t>1:54:02</t>
+          <t>1:53:57</t>
         </is>
       </c>
       <c r="E1544" s="8" t="inlineStr">
         <is>
-          <t>1:53:49</t>
+          <t>1:50:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1545">
       <c r="A1545" s="6" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="B1545" s="7" t="inlineStr">
         <is>
-          <t>Martijn Lolkema</t>
+          <t>Robbert Limpens</t>
         </is>
       </c>
       <c r="C1545" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1545" s="6" t="inlineStr">
         <is>
-          <t>1:54:20</t>
+          <t>1:54:02</t>
         </is>
       </c>
       <c r="E1545" s="6" t="inlineStr">
         <is>
-          <t>1:53:26</t>
+          <t>1:53:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1546">
       <c r="A1546" s="8" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="B1546" s="9" t="inlineStr">
         <is>
-          <t>Mike Jongerius</t>
+          <t>Martijn Lolkema</t>
         </is>
       </c>
       <c r="C1546" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1546" s="8" t="inlineStr">
         <is>
-          <t>1:54:39</t>
+          <t>1:54:20</t>
         </is>
       </c>
       <c r="E1546" s="8" t="inlineStr">
         <is>
-          <t>1:54:26</t>
+          <t>1:53:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1547">
       <c r="A1547" s="6" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="B1547" s="7" t="inlineStr">
         <is>
-          <t>Hans Gehrels</t>
+          <t>Mike Jongerius</t>
         </is>
       </c>
       <c r="C1547" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1547" s="6" t="inlineStr">
         <is>
-          <t>1:54:50</t>
+          <t>1:54:39</t>
         </is>
       </c>
       <c r="E1547" s="6" t="inlineStr">
         <is>
-          <t>1:54:00</t>
+          <t>1:54:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1548">
       <c r="A1548" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="B1548" s="9" t="inlineStr">
         <is>
-          <t>Vincent Coppejans</t>
+          <t>Hans Gehrels</t>
         </is>
       </c>
       <c r="C1548" s="9" t="inlineStr">
         <is>
-          <t>Weesp</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1548" s="8" t="inlineStr">
         <is>
-          <t>1:54:52</t>
+          <t>1:54:50</t>
         </is>
       </c>
       <c r="E1548" s="8" t="inlineStr">
         <is>
-          <t>1:54:11</t>
+          <t>1:54:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1549">
       <c r="A1549" s="6" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B1549" s="7" t="inlineStr">
         <is>
-          <t>Frans van der Willigen</t>
+          <t>Vincent Coppejans</t>
         </is>
       </c>
       <c r="C1549" s="7" t="inlineStr">
         <is>
-          <t>Soest</t>
+          <t>Weesp</t>
         </is>
       </c>
       <c r="D1549" s="6" t="inlineStr">
         <is>
           <t>1:54:52</t>
         </is>
       </c>
       <c r="E1549" s="6" t="inlineStr">
         <is>
           <t>1:54:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1550">
       <c r="A1550" s="8" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
       <c r="B1550" s="9" t="inlineStr">
         <is>
-          <t>Bart Niesten</t>
+          <t>Frans van der Willigen</t>
         </is>
       </c>
       <c r="C1550" s="9" t="inlineStr">
         <is>
-          <t>Leusden</t>
+          <t>Soest</t>
         </is>
       </c>
       <c r="D1550" s="8" t="inlineStr">
         <is>
-          <t>1:55:11</t>
+          <t>1:54:52</t>
         </is>
       </c>
       <c r="E1550" s="8" t="inlineStr">
         <is>
-          <t>1:54:50</t>
+          <t>1:54:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1551">
       <c r="A1551" s="6" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="B1551" s="7" t="inlineStr">
         <is>
-          <t>Jaap-Jan Verbree</t>
+          <t>Bart Niesten</t>
         </is>
       </c>
       <c r="C1551" s="7" t="inlineStr">
         <is>
-          <t>Ridderkerk</t>
+          <t>Leusden</t>
         </is>
       </c>
       <c r="D1551" s="6" t="inlineStr">
         <is>
-          <t>1:55:19</t>
+          <t>1:55:11</t>
         </is>
       </c>
       <c r="E1551" s="6" t="inlineStr">
         <is>
-          <t>1:54:21</t>
+          <t>1:54:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1552">
       <c r="A1552" s="8" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B1552" s="9" t="inlineStr">
         <is>
-          <t>Jelmer Boer</t>
+          <t>Jaap-Jan Verbree</t>
         </is>
       </c>
       <c r="C1552" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Ridderkerk</t>
         </is>
       </c>
       <c r="D1552" s="8" t="inlineStr">
         <is>
-          <t>1:55:24</t>
+          <t>1:55:19</t>
         </is>
       </c>
       <c r="E1552" s="8" t="inlineStr">
         <is>
-          <t>1:54:53</t>
+          <t>1:54:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1553">
       <c r="A1553" s="6" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
       <c r="B1553" s="7" t="inlineStr">
         <is>
-          <t>Lowie van Eck</t>
+          <t>Jelmer Boer</t>
         </is>
       </c>
       <c r="C1553" s="7" t="inlineStr">
         <is>
-          <t>Gouda</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1553" s="6" t="inlineStr">
         <is>
-          <t>1:55:52</t>
+          <t>1:55:24</t>
         </is>
       </c>
       <c r="E1553" s="6" t="inlineStr">
         <is>
-          <t>1:55:52</t>
+          <t>1:54:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1554">
       <c r="A1554" s="8" t="inlineStr">
         <is>
           <t>198</t>
         </is>
       </c>
       <c r="B1554" s="9" t="inlineStr">
         <is>
-          <t>Stephan Wesdijk</t>
+          <t>Lowie van Eck</t>
         </is>
       </c>
       <c r="C1554" s="9" t="inlineStr">
         <is>
-          <t>Sommelsdijk</t>
+          <t>Gouda</t>
         </is>
       </c>
       <c r="D1554" s="8" t="inlineStr">
         <is>
-          <t>1:55:53</t>
+          <t>1:55:52</t>
         </is>
       </c>
       <c r="E1554" s="8" t="inlineStr">
         <is>
-          <t>1:55:53</t>
+          <t>1:55:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1555">
       <c r="A1555" s="6" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="B1555" s="7" t="inlineStr">
         <is>
-          <t>Dick van Dijke</t>
+          <t>Stephan Wesdijk</t>
         </is>
       </c>
       <c r="C1555" s="7" t="inlineStr">
         <is>
-          <t>Zoetermeer</t>
+          <t>Sommelsdijk</t>
         </is>
       </c>
       <c r="D1555" s="6" t="inlineStr">
         <is>
-          <t>1:55:55</t>
+          <t>1:55:53</t>
         </is>
       </c>
       <c r="E1555" s="6" t="inlineStr">
         <is>
-          <t>1:55:26</t>
+          <t>1:55:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1556">
       <c r="A1556" s="8" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B1556" s="9" t="inlineStr">
         <is>
-          <t>Stephan Kanters</t>
+          <t>Dick van Dijke</t>
         </is>
       </c>
       <c r="C1556" s="9" t="inlineStr">
         <is>
-          <t>Bodegraven</t>
+          <t>Zoetermeer</t>
         </is>
       </c>
       <c r="D1556" s="8" t="inlineStr">
         <is>
-          <t>1:55:56</t>
+          <t>1:55:55</t>
         </is>
       </c>
       <c r="E1556" s="8" t="inlineStr">
         <is>
-          <t>1:55:22</t>
+          <t>1:55:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1557">
       <c r="A1557" s="6" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="B1557" s="7" t="inlineStr">
         <is>
-          <t>Pim Verbij</t>
+          <t>Stephan Kanters</t>
         </is>
       </c>
       <c r="C1557" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Bodegraven</t>
         </is>
       </c>
       <c r="D1557" s="6" t="inlineStr">
         <is>
-          <t>1:55:57</t>
+          <t>1:55:56</t>
         </is>
       </c>
       <c r="E1557" s="6" t="inlineStr">
         <is>
-          <t>1:55:45</t>
+          <t>1:55:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1558">
       <c r="A1558" s="8" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="B1558" s="9" t="inlineStr">
         <is>
-          <t>Lambert Bakker</t>
+          <t>Pim Verbij</t>
         </is>
       </c>
       <c r="C1558" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1558" s="8" t="inlineStr">
         <is>
-          <t>1:56:01</t>
+          <t>1:55:57</t>
         </is>
       </c>
       <c r="E1558" s="8" t="inlineStr">
         <is>
-          <t>1:55:47</t>
+          <t>1:55:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1559">
       <c r="A1559" s="6" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="B1559" s="7" t="inlineStr">
         <is>
-          <t>Evert Driessen</t>
+          <t>Lambert Bakker</t>
         </is>
       </c>
       <c r="C1559" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1559" s="6" t="inlineStr">
         <is>
-          <t>1:56:07</t>
+          <t>1:56:01</t>
         </is>
       </c>
       <c r="E1559" s="6" t="inlineStr">
         <is>
-          <t>1:55:32</t>
+          <t>1:55:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1560">
       <c r="A1560" s="8" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="B1560" s="9" t="inlineStr">
         <is>
-          <t>Jan Overgoor</t>
+          <t>Evert Driessen</t>
         </is>
       </c>
       <c r="C1560" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1560" s="8" t="inlineStr">
         <is>
-          <t>1:56:32</t>
+          <t>1:56:07</t>
         </is>
       </c>
       <c r="E1560" s="8" t="inlineStr">
         <is>
-          <t>1:55:44</t>
+          <t>1:55:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1561">
       <c r="A1561" s="6" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="B1561" s="7" t="inlineStr">
         <is>
-          <t>Michel Bosvelt</t>
+          <t>Jan Overgoor</t>
         </is>
       </c>
       <c r="C1561" s="7" t="inlineStr">
         <is>
-          <t>Almkerk</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1561" s="6" t="inlineStr">
         <is>
-          <t>1:56:44</t>
+          <t>1:56:32</t>
         </is>
       </c>
       <c r="E1561" s="6" t="inlineStr">
         <is>
-          <t>1:56:27</t>
+          <t>1:55:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1562">
       <c r="A1562" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="B1562" s="9" t="inlineStr">
         <is>
-          <t>Karel Kok</t>
+          <t>Michel Bosvelt</t>
         </is>
       </c>
       <c r="C1562" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Almkerk</t>
         </is>
       </c>
       <c r="D1562" s="8" t="inlineStr">
         <is>
-          <t>1:56:45</t>
+          <t>1:56:44</t>
         </is>
       </c>
       <c r="E1562" s="8" t="inlineStr">
         <is>
-          <t>1:56:18</t>
+          <t>1:56:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1563">
       <c r="A1563" s="6" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B1563" s="7" t="inlineStr">
         <is>
-          <t>Tim Blok</t>
+          <t>Karel Kok</t>
         </is>
       </c>
       <c r="C1563" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1563" s="6" t="inlineStr">
         <is>
-          <t>1:56:48</t>
+          <t>1:56:45</t>
         </is>
       </c>
       <c r="E1563" s="6" t="inlineStr">
         <is>
           <t>1:56:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1564">
       <c r="A1564" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B1564" s="9" t="inlineStr">
         <is>
-          <t>Dennis Gruijs</t>
+          <t>Tim Blok</t>
         </is>
       </c>
       <c r="C1564" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1564" s="8" t="inlineStr">
         <is>
-          <t>1:57:04</t>
+          <t>1:56:48</t>
         </is>
       </c>
       <c r="E1564" s="8" t="inlineStr">
         <is>
-          <t>1:56:49</t>
+          <t>1:56:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1565">
       <c r="A1565" s="6" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="B1565" s="7" t="inlineStr">
         <is>
-          <t>Stijn van Gils</t>
+          <t>Dennis Gruijs</t>
         </is>
       </c>
       <c r="C1565" s="7" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D1565" s="6" t="inlineStr">
         <is>
-          <t>1:57:20</t>
+          <t>1:57:04</t>
         </is>
       </c>
       <c r="E1565" s="6" t="inlineStr">
         <is>
-          <t>1:56:23</t>
+          <t>1:56:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1566">
       <c r="A1566" s="8" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="B1566" s="9" t="inlineStr">
         <is>
-          <t>Jan Jaap de Roo</t>
+          <t>Stijn van Gils</t>
         </is>
       </c>
       <c r="C1566" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D1566" s="8" t="inlineStr">
         <is>
-          <t>1:57:21</t>
+          <t>1:57:20</t>
         </is>
       </c>
       <c r="E1566" s="8" t="inlineStr">
         <is>
-          <t>1:57:01</t>
+          <t>1:56:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1567">
       <c r="A1567" s="6" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="B1567" s="7" t="inlineStr">
         <is>
-          <t>Jan-Willem Bosman</t>
+          <t>Jan Jaap de Roo</t>
         </is>
       </c>
       <c r="C1567" s="7" t="inlineStr">
         <is>
-          <t>Capelle aan den IJssel</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1567" s="6" t="inlineStr">
         <is>
-          <t>1:57:30</t>
+          <t>1:57:21</t>
         </is>
       </c>
       <c r="E1567" s="6" t="inlineStr">
         <is>
-          <t>1:56:31</t>
+          <t>1:57:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1568">
       <c r="A1568" s="8" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="B1568" s="9" t="inlineStr">
         <is>
-          <t>Matthijs Eppinga</t>
+          <t>Jan-Willem Bosman</t>
         </is>
       </c>
       <c r="C1568" s="9" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Capelle aan den IJssel</t>
         </is>
       </c>
       <c r="D1568" s="8" t="inlineStr">
         <is>
-          <t>1:57:41</t>
+          <t>1:57:30</t>
         </is>
       </c>
       <c r="E1568" s="8" t="inlineStr">
         <is>
-          <t>1:56:36</t>
+          <t>1:56:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1569">
       <c r="A1569" s="6" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="B1569" s="7" t="inlineStr">
         <is>
-          <t>Wouter Both</t>
+          <t>Matthijs Eppinga</t>
         </is>
       </c>
       <c r="C1569" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1569" s="6" t="inlineStr">
         <is>
           <t>1:57:41</t>
         </is>
       </c>
       <c r="E1569" s="6" t="inlineStr">
         <is>
           <t>1:56:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1570">
       <c r="A1570" s="8" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B1570" s="9" t="inlineStr">
         <is>
-          <t>Theun Leereveld</t>
+          <t>Wouter Both</t>
         </is>
       </c>
       <c r="C1570" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1570" s="8" t="inlineStr">
         <is>
-          <t>1:57:44</t>
+          <t>1:57:41</t>
         </is>
       </c>
       <c r="E1570" s="8" t="inlineStr">
         <is>
-          <t>1:56:27</t>
+          <t>1:56:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1571">
       <c r="A1571" s="6" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="B1571" s="7" t="inlineStr">
         <is>
-          <t>Youp Okhuizen</t>
+          <t>Theun Leereveld</t>
         </is>
       </c>
       <c r="C1571" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1571" s="6" t="inlineStr">
         <is>
           <t>1:57:44</t>
         </is>
       </c>
       <c r="E1571" s="6" t="inlineStr">
         <is>
-          <t>1:56:28</t>
+          <t>1:56:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1572">
       <c r="A1572" s="8" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="B1572" s="9" t="inlineStr">
         <is>
-          <t>Matthijs Blokhuis</t>
+          <t>Youp Okhuizen</t>
         </is>
       </c>
       <c r="C1572" s="9" t="inlineStr">
         <is>
-          <t>Oosterbeek</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1572" s="8" t="inlineStr">
         <is>
-          <t>1:58:05</t>
+          <t>1:57:44</t>
         </is>
       </c>
       <c r="E1572" s="8" t="inlineStr">
         <is>
-          <t>1:57:18</t>
+          <t>1:56:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1573">
       <c r="A1573" s="6" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="B1573" s="7" t="inlineStr">
         <is>
-          <t>Aernout Gelderblom</t>
+          <t>Matthijs Blokhuis</t>
         </is>
       </c>
       <c r="C1573" s="7" t="inlineStr">
         <is>
-          <t>Elst Ut</t>
+          <t>Oosterbeek</t>
         </is>
       </c>
       <c r="D1573" s="6" t="inlineStr">
         <is>
-          <t>1:58:07</t>
+          <t>1:58:05</t>
         </is>
       </c>
       <c r="E1573" s="6" t="inlineStr">
         <is>
-          <t>1:57:07</t>
+          <t>1:57:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1574">
       <c r="A1574" s="8" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="B1574" s="9" t="inlineStr">
         <is>
-          <t>Marc Grol</t>
+          <t>Aernout Gelderblom</t>
         </is>
       </c>
       <c r="C1574" s="9" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Elst Ut</t>
         </is>
       </c>
       <c r="D1574" s="8" t="inlineStr">
         <is>
-          <t>1:58:11</t>
+          <t>1:58:07</t>
         </is>
       </c>
       <c r="E1574" s="8" t="inlineStr">
         <is>
-          <t>1:57:02</t>
+          <t>1:57:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1575">
       <c r="A1575" s="6" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="B1575" s="7" t="inlineStr">
         <is>
-          <t>Robert Maat</t>
+          <t>Marc Grol</t>
         </is>
       </c>
       <c r="C1575" s="7" t="inlineStr">
         <is>
-          <t>Ruinen</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D1575" s="6" t="inlineStr">
         <is>
-          <t>1:58:12</t>
+          <t>1:58:11</t>
         </is>
       </c>
       <c r="E1575" s="6" t="inlineStr">
         <is>
           <t>1:57:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1576">
       <c r="A1576" s="8" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="B1576" s="9" t="inlineStr">
         <is>
-          <t>Joeri Nelemans</t>
+          <t>Robert Maat</t>
         </is>
       </c>
       <c r="C1576" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Ruinen</t>
         </is>
       </c>
       <c r="D1576" s="8" t="inlineStr">
         <is>
-          <t>1:58:15</t>
+          <t>1:58:12</t>
         </is>
       </c>
       <c r="E1576" s="8" t="inlineStr">
         <is>
-          <t>1:57:13</t>
+          <t>1:57:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1577">
       <c r="A1577" s="6" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="B1577" s="7" t="inlineStr">
         <is>
-          <t>Niels Nieuwenhuizen</t>
+          <t>Joeri Nelemans</t>
         </is>
       </c>
       <c r="C1577" s="7" t="inlineStr">
         <is>
-          <t>Harmelen</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1577" s="6" t="inlineStr">
         <is>
-          <t>1:58:22</t>
+          <t>1:58:15</t>
         </is>
       </c>
       <c r="E1577" s="6" t="inlineStr">
         <is>
-          <t>1:56:57</t>
+          <t>1:57:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1578">
       <c r="A1578" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="B1578" s="9" t="inlineStr">
         <is>
-          <t>Klaas Peters</t>
+          <t>Niels Nieuwenhuizen</t>
         </is>
       </c>
       <c r="C1578" s="9" t="inlineStr">
         <is>
-          <t>Bemmel</t>
+          <t>Harmelen</t>
         </is>
       </c>
       <c r="D1578" s="8" t="inlineStr">
         <is>
-          <t>1:58:31</t>
+          <t>1:58:22</t>
         </is>
       </c>
       <c r="E1578" s="8" t="inlineStr">
         <is>
-          <t>1:58:07</t>
+          <t>1:56:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1579">
       <c r="A1579" s="6" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="B1579" s="7" t="inlineStr">
         <is>
-          <t>Ton de Vries</t>
+          <t>Klaas Peters</t>
         </is>
       </c>
       <c r="C1579" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Bemmel</t>
         </is>
       </c>
       <c r="D1579" s="6" t="inlineStr">
         <is>
-          <t>1:58:34</t>
+          <t>1:58:31</t>
         </is>
       </c>
       <c r="E1579" s="6" t="inlineStr">
         <is>
-          <t>1:57:57</t>
+          <t>1:58:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1580">
       <c r="A1580" s="8" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="B1580" s="9" t="inlineStr">
         <is>
-          <t>Pim van de Bunt</t>
+          <t>Ton de Vries</t>
         </is>
       </c>
       <c r="C1580" s="9" t="inlineStr">
         <is>
-          <t>De Meern</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1580" s="8" t="inlineStr">
         <is>
-          <t>1:58:38</t>
+          <t>1:58:34</t>
         </is>
       </c>
       <c r="E1580" s="8" t="inlineStr">
         <is>
           <t>1:57:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1581">
       <c r="A1581" s="6" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="B1581" s="7" t="inlineStr">
         <is>
-          <t>Fabries Huiskes</t>
+          <t>Pim van de Bunt</t>
         </is>
       </c>
       <c r="C1581" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>De Meern</t>
         </is>
       </c>
       <c r="D1581" s="6" t="inlineStr">
         <is>
-          <t>1:58:39</t>
+          <t>1:58:38</t>
         </is>
       </c>
       <c r="E1581" s="6" t="inlineStr">
         <is>
-          <t>1:57:37</t>
+          <t>1:57:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1582">
       <c r="A1582" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="B1582" s="9" t="inlineStr">
         <is>
-          <t>Finn van Sleeuwen</t>
+          <t>Fabries Huiskes</t>
         </is>
       </c>
       <c r="C1582" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1582" s="8" t="inlineStr">
         <is>
-          <t>1:58:40</t>
+          <t>1:58:39</t>
         </is>
       </c>
       <c r="E1582" s="8" t="inlineStr">
         <is>
-          <t>1:58:17</t>
+          <t>1:57:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1583">
       <c r="A1583" s="6" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="B1583" s="7" t="inlineStr">
         <is>
-          <t>Wim Geerdink</t>
+          <t>Finn van Sleeuwen</t>
         </is>
       </c>
       <c r="C1583" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1583" s="6" t="inlineStr">
         <is>
-          <t>1:58:45</t>
+          <t>1:58:40</t>
         </is>
       </c>
       <c r="E1583" s="6" t="inlineStr">
         <is>
-          <t>1:58:19</t>
+          <t>1:58:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1584">
       <c r="A1584" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="B1584" s="9" t="inlineStr">
         <is>
-          <t>Machiel Siezenga</t>
+          <t>Wim Geerdink</t>
         </is>
       </c>
       <c r="C1584" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1584" s="8" t="inlineStr">
         <is>
-          <t>1:58:51</t>
+          <t>1:58:45</t>
         </is>
       </c>
       <c r="E1584" s="8" t="inlineStr">
         <is>
           <t>1:58:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1585">
       <c r="A1585" s="6" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="B1585" s="7" t="inlineStr">
         <is>
-          <t>Rolf Heslinga</t>
+          <t>Machiel Siezenga</t>
         </is>
       </c>
       <c r="C1585" s="7" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1585" s="6" t="inlineStr">
         <is>
-          <t>1:58:54</t>
+          <t>1:58:51</t>
         </is>
       </c>
       <c r="E1585" s="6" t="inlineStr">
         <is>
-          <t>1:57:50</t>
+          <t>1:58:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1586">
       <c r="A1586" s="8" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="B1586" s="9" t="inlineStr">
         <is>
-          <t>Donny van Wegen</t>
+          <t>Rolf Heslinga</t>
         </is>
       </c>
       <c r="C1586" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1586" s="8" t="inlineStr">
         <is>
-          <t>1:58:55</t>
+          <t>1:58:54</t>
         </is>
       </c>
       <c r="E1586" s="8" t="inlineStr">
         <is>
-          <t>1:58:11</t>
+          <t>1:57:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1587">
       <c r="A1587" s="6" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="B1587" s="7" t="inlineStr">
         <is>
-          <t>Lars Barendregt</t>
+          <t>Donny van Wegen</t>
         </is>
       </c>
       <c r="C1587" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1587" s="6" t="inlineStr">
         <is>
-          <t>1:58:59</t>
+          <t>1:58:55</t>
         </is>
       </c>
       <c r="E1587" s="6" t="inlineStr">
         <is>
-          <t>1:58:19</t>
+          <t>1:58:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1588">
       <c r="A1588" s="8" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="B1588" s="9" t="inlineStr">
         <is>
-          <t>Marten Noordraven</t>
+          <t>Lars Barendregt</t>
         </is>
       </c>
       <c r="C1588" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1588" s="8" t="inlineStr">
         <is>
-          <t>1:59:02</t>
+          <t>1:58:59</t>
         </is>
       </c>
       <c r="E1588" s="8" t="inlineStr">
         <is>
-          <t>1:58:25</t>
+          <t>1:58:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1589">
       <c r="A1589" s="6" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="B1589" s="7" t="inlineStr">
         <is>
-          <t>Reitse de Jong</t>
+          <t>Marten Noordraven</t>
         </is>
       </c>
       <c r="C1589" s="7" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1589" s="6" t="inlineStr">
         <is>
-          <t>1:59:12</t>
+          <t>1:59:02</t>
         </is>
       </c>
       <c r="E1589" s="6" t="inlineStr">
         <is>
-          <t>1:58:12</t>
+          <t>1:58:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1590">
       <c r="A1590" s="8" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="B1590" s="9" t="inlineStr">
         <is>
-          <t>Enrico Dammers</t>
+          <t>Reitse de Jong</t>
         </is>
       </c>
       <c r="C1590" s="9" t="inlineStr">
         <is>
-          <t>Nieuwegein</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1590" s="8" t="inlineStr">
         <is>
           <t>1:59:12</t>
         </is>
       </c>
       <c r="E1590" s="8" t="inlineStr">
         <is>
-          <t>1:58:31</t>
+          <t>1:58:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1591">
       <c r="A1591" s="6" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="B1591" s="7" t="inlineStr">
         <is>
-          <t>Ingmar Van Beveren</t>
+          <t>Enrico Dammers</t>
         </is>
       </c>
       <c r="C1591" s="7" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Nieuwegein</t>
         </is>
       </c>
       <c r="D1591" s="6" t="inlineStr">
         <is>
-          <t>1:59:21</t>
+          <t>1:59:12</t>
         </is>
       </c>
       <c r="E1591" s="6" t="inlineStr">
         <is>
-          <t>1:58:45</t>
+          <t>1:58:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1592">
       <c r="A1592" s="8" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="B1592" s="9" t="inlineStr">
         <is>
-          <t>Joost Matthys</t>
+          <t>Ingmar Van Beveren</t>
         </is>
       </c>
       <c r="C1592" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1592" s="8" t="inlineStr">
         <is>
-          <t>1:59:35</t>
+          <t>1:59:21</t>
         </is>
       </c>
       <c r="E1592" s="8" t="inlineStr">
         <is>
-          <t>1:59:12</t>
+          <t>1:58:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1593">
       <c r="A1593" s="6" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="B1593" s="7" t="inlineStr">
         <is>
-          <t>Olivier Verburg</t>
+          <t>Joost Matthys</t>
         </is>
       </c>
       <c r="C1593" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1593" s="6" t="inlineStr">
         <is>
-          <t>1:59:36</t>
+          <t>1:59:35</t>
         </is>
       </c>
       <c r="E1593" s="6" t="inlineStr">
         <is>
-          <t>1:58:20</t>
+          <t>1:59:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1594">
       <c r="A1594" s="8" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="B1594" s="9" t="inlineStr">
         <is>
-          <t>Jasper Nijhoff</t>
+          <t>Olivier Verburg</t>
         </is>
       </c>
       <c r="C1594" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1594" s="8" t="inlineStr">
         <is>
-          <t>1:59:42</t>
+          <t>1:59:36</t>
         </is>
       </c>
       <c r="E1594" s="8" t="inlineStr">
         <is>
-          <t>1:59:08</t>
+          <t>1:58:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1595">
       <c r="A1595" s="6" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="B1595" s="7" t="inlineStr">
         <is>
-          <t>Julian van Roosmalen</t>
+          <t>Jasper Nijhoff</t>
         </is>
       </c>
       <c r="C1595" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1595" s="6" t="inlineStr">
         <is>
-          <t>1:59:50</t>
+          <t>1:59:42</t>
         </is>
       </c>
       <c r="E1595" s="6" t="inlineStr">
         <is>
-          <t>1:58:52</t>
+          <t>1:59:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1596">
       <c r="A1596" s="8" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="B1596" s="9" t="inlineStr">
         <is>
-          <t>Rob Littel</t>
+          <t>Julian van Roosmalen</t>
         </is>
       </c>
       <c r="C1596" s="9" t="inlineStr">
         <is>
-          <t>Hagestein</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1596" s="8" t="inlineStr">
         <is>
-          <t>2:00:01</t>
+          <t>1:59:50</t>
         </is>
       </c>
       <c r="E1596" s="8" t="inlineStr">
         <is>
-          <t>1:59:29</t>
+          <t>1:58:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1597">
       <c r="A1597" s="6" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="B1597" s="7" t="inlineStr">
         <is>
-          <t>Robin Vermaat</t>
+          <t>Rob Littel</t>
         </is>
       </c>
       <c r="C1597" s="7" t="inlineStr">
         <is>
-          <t>Ouderkerk aan den IJssel</t>
+          <t>Hagestein</t>
         </is>
       </c>
       <c r="D1597" s="6" t="inlineStr">
         <is>
-          <t>2:00:02</t>
+          <t>2:00:01</t>
         </is>
       </c>
       <c r="E1597" s="6" t="inlineStr">
         <is>
-          <t>2:00:01</t>
+          <t>1:59:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1598">
       <c r="A1598" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="B1598" s="9" t="inlineStr">
         <is>
-          <t>Thomas van Oosten</t>
+          <t>Robin Vermaat</t>
         </is>
       </c>
       <c r="C1598" s="9" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>Ouderkerk aan den IJssel</t>
         </is>
       </c>
       <c r="D1598" s="8" t="inlineStr">
         <is>
-          <t>2:00:05</t>
+          <t>2:00:02</t>
         </is>
       </c>
       <c r="E1598" s="8" t="inlineStr">
         <is>
-          <t>1:59:02</t>
+          <t>2:00:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1599">
       <c r="A1599" s="6" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="B1599" s="7" t="inlineStr">
         <is>
-          <t>Bob Rietbergen</t>
+          <t>Thomas van Oosten</t>
         </is>
       </c>
       <c r="C1599" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D1599" s="6" t="inlineStr">
         <is>
-          <t>2:00:09</t>
+          <t>2:00:05</t>
         </is>
       </c>
       <c r="E1599" s="6" t="inlineStr">
         <is>
-          <t>1:59:18</t>
+          <t>1:59:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1600">
       <c r="A1600" s="8" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="B1600" s="9" t="inlineStr">
         <is>
-          <t>Mark Thies</t>
+          <t>Bob Rietbergen</t>
         </is>
       </c>
       <c r="C1600" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1600" s="8" t="inlineStr">
         <is>
           <t>2:00:09</t>
         </is>
       </c>
       <c r="E1600" s="8" t="inlineStr">
         <is>
           <t>1:59:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1601">
       <c r="A1601" s="6" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="B1601" s="7" t="inlineStr">
         <is>
-          <t>Luuk Sprock</t>
+          <t>Mark Thies</t>
         </is>
       </c>
       <c r="C1601" s="7" t="inlineStr">
         <is>
-          <t>Driebergen </t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1601" s="6" t="inlineStr">
         <is>
-          <t>2:00:10</t>
+          <t>2:00:09</t>
         </is>
       </c>
       <c r="E1601" s="6" t="inlineStr">
         <is>
-          <t>1:59:46</t>
+          <t>1:59:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1602">
       <c r="A1602" s="8" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="B1602" s="9" t="inlineStr">
         <is>
-          <t>Wouter van den Berk</t>
+          <t>Luuk Sprock</t>
         </is>
       </c>
       <c r="C1602" s="9" t="inlineStr">
         <is>
-          <t>Someren</t>
+          <t>Driebergen </t>
         </is>
       </c>
       <c r="D1602" s="8" t="inlineStr">
         <is>
-          <t>2:00:12</t>
+          <t>2:00:10</t>
         </is>
       </c>
       <c r="E1602" s="8" t="inlineStr">
         <is>
-          <t>2:00:01</t>
+          <t>1:59:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1603">
       <c r="A1603" s="6" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="B1603" s="7" t="inlineStr">
         <is>
-          <t>Nathan Korfker</t>
+          <t>Wouter van den Berk</t>
         </is>
       </c>
       <c r="C1603" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Someren</t>
         </is>
       </c>
       <c r="D1603" s="6" t="inlineStr">
         <is>
-          <t>2:00:13</t>
+          <t>2:00:12</t>
         </is>
       </c>
       <c r="E1603" s="6" t="inlineStr">
         <is>
-          <t>1:59:06</t>
+          <t>2:00:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1604">
       <c r="A1604" s="8" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="B1604" s="9" t="inlineStr">
         <is>
-          <t>Ralf Verdonschot</t>
+          <t>Nathan Korfker</t>
         </is>
       </c>
       <c r="C1604" s="9" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1604" s="8" t="inlineStr">
         <is>
-          <t>2:00:20</t>
+          <t>2:00:13</t>
         </is>
       </c>
       <c r="E1604" s="8" t="inlineStr">
         <is>
-          <t>1:59:27</t>
+          <t>1:59:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1605">
       <c r="A1605" s="6" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B1605" s="7" t="inlineStr">
         <is>
-          <t>Franklin Steenbrink</t>
+          <t>Ralf Verdonschot</t>
         </is>
       </c>
       <c r="C1605" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D1605" s="6" t="inlineStr">
         <is>
-          <t>2:00:22</t>
+          <t>2:00:20</t>
         </is>
       </c>
       <c r="E1605" s="6" t="inlineStr">
         <is>
-          <t>1:59:14</t>
+          <t>1:59:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1606">
       <c r="A1606" s="8" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="B1606" s="9" t="inlineStr">
         <is>
-          <t>Erik Beelen</t>
+          <t>Franklin Steenbrink</t>
         </is>
       </c>
       <c r="C1606" s="9" t="inlineStr">
         <is>
-          <t>Tiel</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1606" s="8" t="inlineStr">
         <is>
-          <t>2:00:35</t>
+          <t>2:00:22</t>
         </is>
       </c>
       <c r="E1606" s="8" t="inlineStr">
         <is>
-          <t>1:59:42</t>
+          <t>1:59:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1607">
       <c r="A1607" s="6" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="B1607" s="7" t="inlineStr">
         <is>
-          <t>Adrianus Binnendijk</t>
+          <t>Erik Beelen</t>
         </is>
       </c>
       <c r="C1607" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Tiel</t>
         </is>
       </c>
       <c r="D1607" s="6" t="inlineStr">
         <is>
-          <t>2:00:41</t>
+          <t>2:00:35</t>
         </is>
       </c>
       <c r="E1607" s="6" t="inlineStr">
         <is>
-          <t>2:00:16</t>
+          <t>1:59:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1608">
       <c r="A1608" s="8" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="B1608" s="9" t="inlineStr">
         <is>
-          <t>Age Spoelstra</t>
+          <t>Adrianus Binnendijk</t>
         </is>
       </c>
       <c r="C1608" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1608" s="8" t="inlineStr">
         <is>
-          <t>2:00:43</t>
+          <t>2:00:41</t>
         </is>
       </c>
       <c r="E1608" s="8" t="inlineStr">
         <is>
-          <t>2:00:01</t>
+          <t>2:00:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1609">
       <c r="A1609" s="6" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="B1609" s="7" t="inlineStr">
         <is>
-          <t>Jim Willemse</t>
+          <t>Age Spoelstra</t>
         </is>
       </c>
       <c r="C1609" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1609" s="6" t="inlineStr">
         <is>
-          <t>2:00:47</t>
+          <t>2:00:43</t>
         </is>
       </c>
       <c r="E1609" s="6" t="inlineStr">
         <is>
-          <t>2:00:34</t>
+          <t>2:00:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1610">
       <c r="A1610" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="B1610" s="9" t="inlineStr">
         <is>
-          <t>Frits Ankersmit</t>
+          <t>Jim Willemse</t>
         </is>
       </c>
       <c r="C1610" s="9" t="inlineStr">
         <is>
-          <t>Oosterbeek</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1610" s="8" t="inlineStr">
         <is>
-          <t>2:00:48</t>
+          <t>2:00:47</t>
         </is>
       </c>
       <c r="E1610" s="8" t="inlineStr">
         <is>
-          <t>2:00:08</t>
+          <t>2:00:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1611">
       <c r="A1611" s="6" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="B1611" s="7" t="inlineStr">
         <is>
-          <t>Koos Visser</t>
+          <t>Frits Ankersmit</t>
         </is>
       </c>
       <c r="C1611" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Oosterbeek</t>
         </is>
       </c>
       <c r="D1611" s="6" t="inlineStr">
         <is>
-          <t>2:00:51</t>
+          <t>2:00:48</t>
         </is>
       </c>
       <c r="E1611" s="6" t="inlineStr">
         <is>
-          <t>2:00:34</t>
+          <t>2:00:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1612">
       <c r="A1612" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="B1612" s="9" t="inlineStr">
         <is>
-          <t>Ardjan Drost</t>
+          <t>Koos Visser</t>
         </is>
       </c>
       <c r="C1612" s="9" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1612" s="8" t="inlineStr">
         <is>
-          <t>2:00:59</t>
+          <t>2:00:51</t>
         </is>
       </c>
       <c r="E1612" s="8" t="inlineStr">
         <is>
-          <t>1:59:51</t>
+          <t>2:00:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1613">
       <c r="A1613" s="6" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="B1613" s="7" t="inlineStr">
         <is>
-          <t>Peter Verburgh</t>
+          <t>Ardjan Drost</t>
         </is>
       </c>
       <c r="C1613" s="7" t="inlineStr">
         <is>
-          <t>Rijswijk</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1613" s="6" t="inlineStr">
         <is>
-          <t>2:01:09</t>
+          <t>2:00:59</t>
         </is>
       </c>
       <c r="E1613" s="6" t="inlineStr">
         <is>
-          <t>1:59:55</t>
+          <t>1:59:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1614">
       <c r="A1614" s="8" t="inlineStr">
         <is>
           <t>258</t>
         </is>
       </c>
       <c r="B1614" s="9" t="inlineStr">
         <is>
-          <t>Jos Verburgh</t>
+          <t>Peter Verburgh</t>
         </is>
       </c>
       <c r="C1614" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Rijswijk</t>
         </is>
       </c>
       <c r="D1614" s="8" t="inlineStr">
         <is>
           <t>2:01:09</t>
         </is>
       </c>
       <c r="E1614" s="8" t="inlineStr">
         <is>
-          <t>1:59:56</t>
+          <t>1:59:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1615">
       <c r="A1615" s="6" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="B1615" s="7" t="inlineStr">
         <is>
-          <t>Matthijs van Hal</t>
+          <t>Jos Verburgh</t>
         </is>
       </c>
       <c r="C1615" s="7" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1615" s="6" t="inlineStr">
         <is>
-          <t>2:01:15</t>
+          <t>2:01:09</t>
         </is>
       </c>
       <c r="E1615" s="6" t="inlineStr">
         <is>
-          <t>2:00:06</t>
+          <t>1:59:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1616">
       <c r="A1616" s="8" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B1616" s="9" t="inlineStr">
         <is>
-          <t>Gert Droogendijk</t>
+          <t>Matthijs van Hal</t>
         </is>
       </c>
       <c r="C1616" s="9" t="inlineStr">
         <is>
-          <t>Nijkerkerveen</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1616" s="8" t="inlineStr">
         <is>
-          <t>2:01:18</t>
+          <t>2:01:15</t>
         </is>
       </c>
       <c r="E1616" s="8" t="inlineStr">
         <is>
-          <t>2:00:48</t>
+          <t>2:00:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1617">
       <c r="A1617" s="6" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="B1617" s="7" t="inlineStr">
         <is>
-          <t>Timo van Huut</t>
+          <t>Gert Droogendijk</t>
         </is>
       </c>
       <c r="C1617" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Nijkerkerveen</t>
         </is>
       </c>
       <c r="D1617" s="6" t="inlineStr">
         <is>
-          <t>2:01:23</t>
+          <t>2:01:18</t>
         </is>
       </c>
       <c r="E1617" s="6" t="inlineStr">
         <is>
-          <t>2:00:49</t>
+          <t>2:00:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1618">
       <c r="A1618" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="B1618" s="9" t="inlineStr">
         <is>
-          <t>Arjan Sikking</t>
+          <t>Timo van Huut</t>
         </is>
       </c>
       <c r="C1618" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1618" s="8" t="inlineStr">
         <is>
-          <t>2:01:34</t>
+          <t>2:01:23</t>
         </is>
       </c>
       <c r="E1618" s="8" t="inlineStr">
         <is>
-          <t>2:01:13</t>
+          <t>2:00:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1619">
       <c r="A1619" s="6" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="B1619" s="7" t="inlineStr">
         <is>
-          <t>Gerard-Frank Sollman</t>
+          <t>Arjan Sikking</t>
         </is>
       </c>
       <c r="C1619" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1619" s="6" t="inlineStr">
         <is>
-          <t>2:01:36</t>
+          <t>2:01:34</t>
         </is>
       </c>
       <c r="E1619" s="6" t="inlineStr">
         <is>
-          <t>2:01:06</t>
+          <t>2:01:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1620">
       <c r="A1620" s="8" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="B1620" s="9" t="inlineStr">
         <is>
-          <t>Robert Stolk</t>
+          <t>Gerard-Frank Sollman</t>
         </is>
       </c>
       <c r="C1620" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1620" s="8" t="inlineStr">
         <is>
-          <t>2:01:46</t>
+          <t>2:01:36</t>
         </is>
       </c>
       <c r="E1620" s="8" t="inlineStr">
         <is>
-          <t>2:01:13</t>
+          <t>2:01:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1621">
       <c r="A1621" s="6" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="B1621" s="7" t="inlineStr">
         <is>
-          <t>Michel Kuik</t>
+          <t>Robert Stolk</t>
         </is>
       </c>
       <c r="C1621" s="7" t="inlineStr">
         <is>
-          <t>Amerongen</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1621" s="6" t="inlineStr">
         <is>
-          <t>2:01:49</t>
+          <t>2:01:46</t>
         </is>
       </c>
       <c r="E1621" s="6" t="inlineStr">
         <is>
-          <t>2:01:30</t>
+          <t>2:01:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1622">
       <c r="A1622" s="8" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
       <c r="B1622" s="9" t="inlineStr">
         <is>
-          <t>Henk Huisman</t>
+          <t>Michel Kuik</t>
         </is>
       </c>
       <c r="C1622" s="9" t="inlineStr">
         <is>
-          <t>Zwolle</t>
+          <t>Amerongen</t>
         </is>
       </c>
       <c r="D1622" s="8" t="inlineStr">
         <is>
           <t>2:01:49</t>
         </is>
       </c>
       <c r="E1622" s="8" t="inlineStr">
         <is>
-          <t>2:01:02</t>
+          <t>2:01:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1623">
       <c r="A1623" s="6" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="B1623" s="7" t="inlineStr">
         <is>
-          <t>Ime Duyfjes</t>
+          <t>Henk Huisman</t>
         </is>
       </c>
       <c r="C1623" s="7" t="inlineStr">
         <is>
-          <t>De Bilt</t>
+          <t>Zwolle</t>
         </is>
       </c>
       <c r="D1623" s="6" t="inlineStr">
         <is>
-          <t>2:02:10</t>
+          <t>2:01:49</t>
         </is>
       </c>
       <c r="E1623" s="6" t="inlineStr">
         <is>
-          <t>2:01:25</t>
+          <t>2:01:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1624">
       <c r="A1624" s="8" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="B1624" s="9" t="inlineStr">
         <is>
-          <t>Xavier Troncho Lucia</t>
+          <t>Ime Duyfjes</t>
         </is>
       </c>
       <c r="C1624" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>De Bilt</t>
         </is>
       </c>
       <c r="D1624" s="8" t="inlineStr">
         <is>
-          <t>2:02:14</t>
+          <t>2:02:10</t>
         </is>
       </c>
       <c r="E1624" s="8" t="inlineStr">
         <is>
-          <t>2:01:37</t>
+          <t>2:01:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1625">
       <c r="A1625" s="6" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="B1625" s="7" t="inlineStr">
         <is>
-          <t>Maarten Kooijman</t>
+          <t>Xavier Troncho Lucia</t>
         </is>
       </c>
       <c r="C1625" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1625" s="6" t="inlineStr">
         <is>
           <t>2:02:14</t>
         </is>
       </c>
       <c r="E1625" s="6" t="inlineStr">
         <is>
-          <t>2:01:36</t>
+          <t>2:01:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1626">
       <c r="A1626" s="8" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="B1626" s="9" t="inlineStr">
         <is>
-          <t>Ludo Nieuwenhuizen</t>
+          <t>Maarten Kooijman</t>
         </is>
       </c>
       <c r="C1626" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1626" s="8" t="inlineStr">
         <is>
-          <t>2:02:19</t>
+          <t>2:02:14</t>
         </is>
       </c>
       <c r="E1626" s="8" t="inlineStr">
         <is>
-          <t>2:01:30</t>
+          <t>2:01:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1627">
       <c r="A1627" s="6" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="B1627" s="7" t="inlineStr">
         <is>
-          <t>Ronald Pijnenburg</t>
+          <t>Ludo Nieuwenhuizen</t>
         </is>
       </c>
       <c r="C1627" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1627" s="6" t="inlineStr">
         <is>
-          <t>2:02:44</t>
+          <t>2:02:19</t>
         </is>
       </c>
       <c r="E1627" s="6" t="inlineStr">
         <is>
-          <t>2:02:27</t>
+          <t>2:01:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1628">
       <c r="A1628" s="8" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="B1628" s="9" t="inlineStr">
         <is>
-          <t>Jorian de Groot</t>
+          <t>Ronald Pijnenburg</t>
         </is>
       </c>
       <c r="C1628" s="9" t="inlineStr">
         <is>
-          <t>Noordeloos</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1628" s="8" t="inlineStr">
         <is>
-          <t>2:03:13</t>
+          <t>2:02:44</t>
         </is>
       </c>
       <c r="E1628" s="8" t="inlineStr">
         <is>
-          <t>2:02:26</t>
+          <t>2:02:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1629">
       <c r="A1629" s="6" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="B1629" s="7" t="inlineStr">
         <is>
-          <t>Marc de Bruin</t>
+          <t>Jorian de Groot</t>
         </is>
       </c>
       <c r="C1629" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Noordeloos</t>
         </is>
       </c>
       <c r="D1629" s="6" t="inlineStr">
         <is>
-          <t>2:03:22</t>
+          <t>2:03:13</t>
         </is>
       </c>
       <c r="E1629" s="6" t="inlineStr">
         <is>
-          <t>2:02:30</t>
+          <t>2:02:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1630">
       <c r="A1630" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="B1630" s="9" t="inlineStr">
         <is>
-          <t>Edward van Wezel</t>
+          <t>Marc de Bruin</t>
         </is>
       </c>
       <c r="C1630" s="9" t="inlineStr">
         <is>
-          <t>Langbroek</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1630" s="8" t="inlineStr">
         <is>
           <t>2:03:22</t>
         </is>
       </c>
       <c r="E1630" s="8" t="inlineStr">
         <is>
-          <t>2:02:36</t>
+          <t>2:02:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1631">
       <c r="A1631" s="6" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="B1631" s="7" t="inlineStr">
         <is>
-          <t>Luciën Teeuwen</t>
+          <t>Edward van Wezel</t>
         </is>
       </c>
       <c r="C1631" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Langbroek</t>
         </is>
       </c>
       <c r="D1631" s="6" t="inlineStr">
         <is>
-          <t>2:03:23</t>
+          <t>2:03:22</t>
         </is>
       </c>
       <c r="E1631" s="6" t="inlineStr">
         <is>
-          <t>2:02:46</t>
+          <t>2:02:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1632">
       <c r="A1632" s="8" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="B1632" s="9" t="inlineStr">
         <is>
-          <t>Roderick Ritchie</t>
+          <t>Luciën Teeuwen</t>
         </is>
       </c>
       <c r="C1632" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1632" s="8" t="inlineStr">
         <is>
-          <t>2:03:31</t>
+          <t>2:03:23</t>
         </is>
       </c>
       <c r="E1632" s="8" t="inlineStr">
         <is>
-          <t>2:02:41</t>
+          <t>2:02:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1633">
       <c r="A1633" s="6" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="B1633" s="7" t="inlineStr">
         <is>
-          <t>Bas van Binnendijk</t>
+          <t>Roderick Ritchie</t>
         </is>
       </c>
       <c r="C1633" s="7" t="inlineStr">
         <is>
-          <t>Bergschenhoek</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1633" s="6" t="inlineStr">
         <is>
-          <t>2:03:41</t>
+          <t>2:03:31</t>
         </is>
       </c>
       <c r="E1633" s="6" t="inlineStr">
         <is>
-          <t>2:03:39</t>
+          <t>2:02:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1634">
       <c r="A1634" s="8" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="B1634" s="9" t="inlineStr">
         <is>
-          <t>Florens Wijers</t>
+          <t>Bas van Binnendijk</t>
         </is>
       </c>
       <c r="C1634" s="9" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Bergschenhoek</t>
         </is>
       </c>
       <c r="D1634" s="8" t="inlineStr">
         <is>
-          <t>2:04:02</t>
+          <t>2:03:41</t>
         </is>
       </c>
       <c r="E1634" s="8" t="inlineStr">
         <is>
-          <t>2:03:05</t>
+          <t>2:03:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1635">
       <c r="A1635" s="6" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="B1635" s="7" t="inlineStr">
         <is>
-          <t>Jurgen Kies</t>
+          <t>Florens Wijers</t>
         </is>
       </c>
       <c r="C1635" s="7" t="inlineStr">
         <is>
-          <t>Huis ter Heide</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D1635" s="6" t="inlineStr">
         <is>
           <t>2:04:02</t>
         </is>
       </c>
       <c r="E1635" s="6" t="inlineStr">
         <is>
-          <t>2:03:20</t>
+          <t>2:03:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1636">
       <c r="A1636" s="8" t="inlineStr">
         <is>
           <t>280</t>
         </is>
       </c>
       <c r="B1636" s="9" t="inlineStr">
         <is>
-          <t>Robbert Wijers</t>
+          <t>Jurgen Kies</t>
         </is>
       </c>
       <c r="C1636" s="9" t="inlineStr">
         <is>
-          <t>Wageningen</t>
+          <t>Huis ter Heide</t>
         </is>
       </c>
       <c r="D1636" s="8" t="inlineStr">
         <is>
-          <t>2:04:03</t>
+          <t>2:04:02</t>
         </is>
       </c>
       <c r="E1636" s="8" t="inlineStr">
         <is>
-          <t>2:03:06</t>
+          <t>2:03:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1637">
       <c r="A1637" s="6" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="B1637" s="7" t="inlineStr">
         <is>
-          <t>Arjen Spijkerman</t>
+          <t>Robbert Wijers</t>
         </is>
       </c>
       <c r="C1637" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Wageningen</t>
         </is>
       </c>
       <c r="D1637" s="6" t="inlineStr">
         <is>
-          <t>2:04:34</t>
+          <t>2:04:03</t>
         </is>
       </c>
       <c r="E1637" s="6" t="inlineStr">
         <is>
-          <t>2:04:12</t>
+          <t>2:03:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1638">
       <c r="A1638" s="8" t="inlineStr">
         <is>
           <t>282</t>
         </is>
       </c>
       <c r="B1638" s="9" t="inlineStr">
         <is>
-          <t>Floris Kwant</t>
+          <t>Arjen Spijkerman</t>
         </is>
       </c>
       <c r="C1638" s="9" t="inlineStr">
         <is>
-          <t>Bunnik</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1638" s="8" t="inlineStr">
         <is>
           <t>2:04:34</t>
         </is>
       </c>
       <c r="E1638" s="8" t="inlineStr">
         <is>
-          <t>2:04:13</t>
+          <t>2:04:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1639">
       <c r="A1639" s="6" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="B1639" s="7" t="inlineStr">
         <is>
-          <t>Menno van der Horst</t>
+          <t>Floris Kwant</t>
         </is>
       </c>
       <c r="C1639" s="7" t="inlineStr">
         <is>
-          <t>De Meern</t>
+          <t>Bunnik</t>
         </is>
       </c>
       <c r="D1639" s="6" t="inlineStr">
         <is>
-          <t>2:04:35</t>
+          <t>2:04:34</t>
         </is>
       </c>
       <c r="E1639" s="6" t="inlineStr">
         <is>
           <t>2:04:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1640">
       <c r="A1640" s="8" t="inlineStr">
         <is>
           <t>284</t>
         </is>
       </c>
       <c r="B1640" s="9" t="inlineStr">
         <is>
-          <t>Wim Boonstra</t>
+          <t>Menno van der Horst</t>
         </is>
       </c>
       <c r="C1640" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>De Meern</t>
         </is>
       </c>
       <c r="D1640" s="8" t="inlineStr">
         <is>
-          <t>2:04:59</t>
+          <t>2:04:35</t>
         </is>
       </c>
       <c r="E1640" s="8" t="inlineStr">
         <is>
-          <t>2:04:51</t>
+          <t>2:04:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1641">
       <c r="A1641" s="6" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="B1641" s="7" t="inlineStr">
         <is>
-          <t>Jan-Jaap Gerritsma</t>
+          <t>Wim Boonstra</t>
         </is>
       </c>
       <c r="C1641" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1641" s="6" t="inlineStr">
         <is>
-          <t>2:05:03</t>
+          <t>2:04:59</t>
         </is>
       </c>
       <c r="E1641" s="6" t="inlineStr">
         <is>
-          <t>2:04:01</t>
+          <t>2:04:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1642">
       <c r="A1642" s="8" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="B1642" s="9" t="inlineStr">
         <is>
-          <t>Martijn Thomas</t>
+          <t>Jan-Jaap Gerritsma</t>
         </is>
       </c>
       <c r="C1642" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1642" s="8" t="inlineStr">
         <is>
-          <t>2:05:13</t>
+          <t>2:05:03</t>
         </is>
       </c>
       <c r="E1642" s="8" t="inlineStr">
         <is>
-          <t>2:04:52</t>
+          <t>2:04:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1643">
       <c r="A1643" s="6" t="inlineStr">
         <is>
           <t>287</t>
         </is>
       </c>
       <c r="B1643" s="7" t="inlineStr">
         <is>
-          <t>Reinout Willems</t>
+          <t>Martijn Thomas</t>
         </is>
       </c>
       <c r="C1643" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1643" s="6" t="inlineStr">
         <is>
-          <t>2:05:25</t>
+          <t>2:05:13</t>
         </is>
       </c>
       <c r="E1643" s="6" t="inlineStr">
         <is>
-          <t>2:04:45</t>
+          <t>2:04:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1644">
       <c r="A1644" s="8" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="B1644" s="9" t="inlineStr">
         <is>
-          <t>Jeroen van der Ploeg</t>
+          <t>Reinout Willems</t>
         </is>
       </c>
       <c r="C1644" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1644" s="8" t="inlineStr">
         <is>
-          <t>2:05:37</t>
+          <t>2:05:25</t>
         </is>
       </c>
       <c r="E1644" s="8" t="inlineStr">
         <is>
-          <t>2:05:00</t>
+          <t>2:04:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1645">
       <c r="A1645" s="6" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="B1645" s="7" t="inlineStr">
         <is>
-          <t>Teun Hoevenaars</t>
+          <t>Jeroen van der Ploeg</t>
         </is>
       </c>
       <c r="C1645" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1645" s="6" t="inlineStr">
         <is>
-          <t>2:05:42</t>
+          <t>2:05:37</t>
         </is>
       </c>
       <c r="E1645" s="6" t="inlineStr">
         <is>
-          <t>2:05:17</t>
+          <t>2:05:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1646">
       <c r="A1646" s="8" t="inlineStr">
         <is>
           <t>290</t>
         </is>
       </c>
       <c r="B1646" s="9" t="inlineStr">
         <is>
-          <t>Thom van der Sluijs</t>
+          <t>Teun Hoevenaars</t>
         </is>
       </c>
       <c r="C1646" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1646" s="8" t="inlineStr">
         <is>
-          <t>2:06:01</t>
+          <t>2:05:42</t>
         </is>
       </c>
       <c r="E1646" s="8" t="inlineStr">
         <is>
-          <t>2:05:05</t>
+          <t>2:05:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1647">
       <c r="A1647" s="6" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="B1647" s="7" t="inlineStr">
         <is>
-          <t>Michiel Heslinga</t>
+          <t>Thom van der Sluijs</t>
         </is>
       </c>
       <c r="C1647" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1647" s="6" t="inlineStr">
         <is>
-          <t>2:06:26</t>
+          <t>2:06:01</t>
         </is>
       </c>
       <c r="E1647" s="6" t="inlineStr">
         <is>
-          <t>2:05:22</t>
+          <t>2:05:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1648">
       <c r="A1648" s="8" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B1648" s="9" t="inlineStr">
         <is>
-          <t>Joris Sturm</t>
+          <t>Michiel Heslinga</t>
         </is>
       </c>
       <c r="C1648" s="9" t="inlineStr">
         <is>
-          <t>Ede</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1648" s="8" t="inlineStr">
         <is>
-          <t>2:06:38</t>
+          <t>2:06:26</t>
         </is>
       </c>
       <c r="E1648" s="8" t="inlineStr">
         <is>
-          <t>2:06:07</t>
+          <t>2:05:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1649">
       <c r="A1649" s="6" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="B1649" s="7" t="inlineStr">
         <is>
-          <t>Matthijs Beute</t>
+          <t>Joris Sturm</t>
         </is>
       </c>
       <c r="C1649" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Ede</t>
         </is>
       </c>
       <c r="D1649" s="6" t="inlineStr">
         <is>
-          <t>2:06:56</t>
+          <t>2:06:38</t>
         </is>
       </c>
       <c r="E1649" s="6" t="inlineStr">
         <is>
-          <t>2:06:02</t>
+          <t>2:06:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1650">
       <c r="A1650" s="8" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="B1650" s="9" t="inlineStr">
         <is>
-          <t>Cristan van Dijl</t>
+          <t>Matthijs Beute</t>
         </is>
       </c>
       <c r="C1650" s="9" t="inlineStr">
         <is>
-          <t>Breda</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1650" s="8" t="inlineStr">
         <is>
-          <t>2:07:19</t>
+          <t>2:06:56</t>
         </is>
       </c>
       <c r="E1650" s="8" t="inlineStr">
         <is>
-          <t>2:06:13</t>
+          <t>2:06:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1651">
       <c r="A1651" s="6" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="B1651" s="7" t="inlineStr">
         <is>
-          <t>Jabco Vreugdenhil</t>
+          <t>Cristan van Dijl</t>
         </is>
       </c>
       <c r="C1651" s="7" t="inlineStr">
         <is>
-          <t>Delft</t>
+          <t>Breda</t>
         </is>
       </c>
       <c r="D1651" s="6" t="inlineStr">
         <is>
-          <t>2:07:34</t>
+          <t>2:07:19</t>
         </is>
       </c>
       <c r="E1651" s="6" t="inlineStr">
         <is>
-          <t>2:06:34</t>
+          <t>2:06:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1652">
       <c r="A1652" s="8" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="B1652" s="9" t="inlineStr">
         <is>
-          <t>Johan Wildeman</t>
+          <t>Jabco Vreugdenhil</t>
         </is>
       </c>
       <c r="C1652" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Delft</t>
         </is>
       </c>
       <c r="D1652" s="8" t="inlineStr">
         <is>
-          <t>2:07:36</t>
+          <t>2:07:34</t>
         </is>
       </c>
       <c r="E1652" s="8" t="inlineStr">
         <is>
-          <t>2:06:33</t>
+          <t>2:06:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1653">
       <c r="A1653" s="6" t="inlineStr">
         <is>
           <t>297</t>
         </is>
       </c>
       <c r="B1653" s="7" t="inlineStr">
         <is>
-          <t>Erik Slotboom</t>
+          <t>Johan Wildeman</t>
         </is>
       </c>
       <c r="C1653" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1653" s="6" t="inlineStr">
         <is>
-          <t>2:07:40</t>
+          <t>2:07:36</t>
         </is>
       </c>
       <c r="E1653" s="6" t="inlineStr">
         <is>
-          <t>2:07:06</t>
+          <t>2:06:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1654">
       <c r="A1654" s="8" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="B1654" s="9" t="inlineStr">
         <is>
-          <t>Daniel Cnossen</t>
+          <t>Erik Slotboom</t>
         </is>
       </c>
       <c r="C1654" s="9" t="inlineStr">
         <is>
-          <t>§</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1654" s="8" t="inlineStr">
         <is>
-          <t>2:07:42</t>
+          <t>2:07:40</t>
         </is>
       </c>
       <c r="E1654" s="8" t="inlineStr">
         <is>
-          <t>2:05:41</t>
+          <t>2:07:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1655">
       <c r="A1655" s="6" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B1655" s="7" t="inlineStr">
         <is>
-          <t>Stijn van Boxtel</t>
+          <t>Daniel Cnossen</t>
         </is>
       </c>
       <c r="C1655" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>§</t>
         </is>
       </c>
       <c r="D1655" s="6" t="inlineStr">
         <is>
-          <t>2:07:47</t>
+          <t>2:07:42</t>
         </is>
       </c>
       <c r="E1655" s="6" t="inlineStr">
         <is>
-          <t>2:05:46</t>
+          <t>2:05:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1656">
       <c r="A1656" s="8" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B1656" s="9" t="inlineStr">
         <is>
-          <t>Jesse van Dijk</t>
+          <t>Stijn van Boxtel</t>
         </is>
       </c>
       <c r="C1656" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1656" s="8" t="inlineStr">
         <is>
-          <t>2:07:55</t>
+          <t>2:07:47</t>
         </is>
       </c>
       <c r="E1656" s="8" t="inlineStr">
         <is>
-          <t>2:06:55</t>
+          <t>2:05:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1657">
       <c r="A1657" s="6" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="B1657" s="7" t="inlineStr">
         <is>
-          <t>Rune van Dijk</t>
+          <t>Jesse van Dijk</t>
         </is>
       </c>
       <c r="C1657" s="7" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1657" s="6" t="inlineStr">
         <is>
           <t>2:07:55</t>
         </is>
       </c>
       <c r="E1657" s="6" t="inlineStr">
         <is>
-          <t>2:06:56</t>
+          <t>2:06:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1658">
       <c r="A1658" s="8" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="B1658" s="9" t="inlineStr">
         <is>
-          <t>Erik Westerveld</t>
+          <t>Rune van Dijk</t>
         </is>
       </c>
       <c r="C1658" s="9" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1658" s="8" t="inlineStr">
         <is>
-          <t>2:09:00</t>
+          <t>2:07:55</t>
         </is>
       </c>
       <c r="E1658" s="8" t="inlineStr">
         <is>
-          <t>2:08:19</t>
+          <t>2:06:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1659">
       <c r="A1659" s="6" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="B1659" s="7" t="inlineStr">
         <is>
-          <t>Onno Oosters</t>
+          <t>Erik Westerveld</t>
         </is>
       </c>
       <c r="C1659" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D1659" s="6" t="inlineStr">
         <is>
-          <t>2:09:20</t>
+          <t>2:09:00</t>
         </is>
       </c>
       <c r="E1659" s="6" t="inlineStr">
         <is>
-          <t>2:09:02</t>
+          <t>2:08:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1660">
       <c r="A1660" s="8" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="B1660" s="9" t="inlineStr">
         <is>
-          <t>Mark van Nijnatten</t>
+          <t>Onno Oosters</t>
         </is>
       </c>
       <c r="C1660" s="9" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1660" s="8" t="inlineStr">
         <is>
-          <t>2:09:30</t>
+          <t>2:09:20</t>
         </is>
       </c>
       <c r="E1660" s="8" t="inlineStr">
         <is>
-          <t>2:08:16</t>
+          <t>2:09:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1661">
       <c r="A1661" s="6" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="B1661" s="7" t="inlineStr">
         <is>
-          <t>Jeffrey Sebastiaan Vroegindewe</t>
+          <t>Mark van Nijnatten</t>
         </is>
       </c>
       <c r="C1661" s="7" t="inlineStr">
         <is>
-          <t>Gouda</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1661" s="6" t="inlineStr">
         <is>
-          <t>2:09:32</t>
+          <t>2:09:30</t>
         </is>
       </c>
       <c r="E1661" s="6" t="inlineStr">
         <is>
-          <t>2:07:30</t>
+          <t>2:08:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1662">
       <c r="A1662" s="8" t="inlineStr">
         <is>
           <t>306</t>
         </is>
       </c>
       <c r="B1662" s="9" t="inlineStr">
         <is>
-          <t>Gido Mudde</t>
+          <t>Jeffrey Sebastiaan Vroegindewe</t>
         </is>
       </c>
       <c r="C1662" s="9" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Gouda</t>
         </is>
       </c>
       <c r="D1662" s="8" t="inlineStr">
         <is>
-          <t>2:09:43</t>
+          <t>2:09:32</t>
         </is>
       </c>
       <c r="E1662" s="8" t="inlineStr">
         <is>
-          <t>2:08:51</t>
+          <t>2:07:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1663">
       <c r="A1663" s="6" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="B1663" s="7" t="inlineStr">
         <is>
-          <t>Janco van Meeuwen</t>
+          <t>Gido Mudde</t>
         </is>
       </c>
       <c r="C1663" s="7" t="inlineStr">
         <is>
-          <t>Moordrecht</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1663" s="6" t="inlineStr">
         <is>
-          <t>2:09:51</t>
+          <t>2:09:43</t>
         </is>
       </c>
       <c r="E1663" s="6" t="inlineStr">
         <is>
-          <t>2:08:43</t>
+          <t>2:08:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1664">
       <c r="A1664" s="8" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="B1664" s="9" t="inlineStr">
         <is>
-          <t>Richard Dijker</t>
+          <t>Janco van Meeuwen</t>
         </is>
       </c>
       <c r="C1664" s="9" t="inlineStr">
         <is>
-          <t>IJsselstein</t>
+          <t>Moordrecht</t>
         </is>
       </c>
       <c r="D1664" s="8" t="inlineStr">
         <is>
-          <t>2:10:17</t>
+          <t>2:09:51</t>
         </is>
       </c>
       <c r="E1664" s="8" t="inlineStr">
         <is>
-          <t>2:09:45</t>
+          <t>2:08:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1665">
       <c r="A1665" s="6" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="B1665" s="7" t="inlineStr">
         <is>
-          <t>Eddy Spreeuwers</t>
+          <t>Richard Dijker</t>
         </is>
       </c>
       <c r="C1665" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>IJsselstein</t>
         </is>
       </c>
       <c r="D1665" s="6" t="inlineStr">
         <is>
-          <t>2:10:57</t>
+          <t>2:10:17</t>
         </is>
       </c>
       <c r="E1665" s="6" t="inlineStr">
         <is>
-          <t>2:10:06</t>
+          <t>2:09:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1666">
       <c r="A1666" s="8" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="B1666" s="9" t="inlineStr">
         <is>
-          <t>Robin de Vries</t>
+          <t>Eddy Spreeuwers</t>
         </is>
       </c>
       <c r="C1666" s="9" t="inlineStr">
         <is>
-          <t>Klaaswaal</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1666" s="8" t="inlineStr">
         <is>
-          <t>2:11:01</t>
+          <t>2:10:57</t>
         </is>
       </c>
       <c r="E1666" s="8" t="inlineStr">
         <is>
-          <t>2:10:15</t>
+          <t>2:10:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1667">
       <c r="A1667" s="6" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
       <c r="B1667" s="7" t="inlineStr">
         <is>
-          <t>Frank Kroeze</t>
+          <t>Robin de Vries</t>
         </is>
       </c>
       <c r="C1667" s="7" t="inlineStr">
         <is>
-          <t>Amsterdam</t>
+          <t>Klaaswaal</t>
         </is>
       </c>
       <c r="D1667" s="6" t="inlineStr">
         <is>
-          <t>2:11:06</t>
+          <t>2:11:01</t>
         </is>
       </c>
       <c r="E1667" s="6" t="inlineStr">
         <is>
-          <t>2:10:13</t>
+          <t>2:10:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1668">
       <c r="A1668" s="8" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="B1668" s="9" t="inlineStr">
         <is>
-          <t>Hendrik Kroeze</t>
+          <t>Frank Kroeze</t>
         </is>
       </c>
       <c r="C1668" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Amsterdam</t>
         </is>
       </c>
       <c r="D1668" s="8" t="inlineStr">
         <is>
-          <t>2:11:07</t>
+          <t>2:11:06</t>
         </is>
       </c>
       <c r="E1668" s="8" t="inlineStr">
         <is>
           <t>2:10:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1669">
       <c r="A1669" s="6" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="B1669" s="7" t="inlineStr">
         <is>
-          <t>Miguel Gonzalez</t>
+          <t>Hendrik Kroeze</t>
         </is>
       </c>
       <c r="C1669" s="7" t="inlineStr">
         <is>
-          <t>Voorburg</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1669" s="6" t="inlineStr">
         <is>
-          <t>2:11:29</t>
+          <t>2:11:07</t>
         </is>
       </c>
       <c r="E1669" s="6" t="inlineStr">
         <is>
-          <t>2:10:54</t>
+          <t>2:10:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1670">
       <c r="A1670" s="8" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="B1670" s="9" t="inlineStr">
         <is>
-          <t>Steven Brandsma</t>
+          <t>Miguel Gonzalez</t>
         </is>
       </c>
       <c r="C1670" s="9" t="inlineStr">
         <is>
-          <t>Gouda</t>
+          <t>Voorburg</t>
         </is>
       </c>
       <c r="D1670" s="8" t="inlineStr">
         <is>
-          <t>2:11:53</t>
+          <t>2:11:29</t>
         </is>
       </c>
       <c r="E1670" s="8" t="inlineStr">
         <is>
-          <t>2:10:44</t>
+          <t>2:10:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1671">
       <c r="A1671" s="6" t="inlineStr">
         <is>
           <t>315</t>
         </is>
       </c>
       <c r="B1671" s="7" t="inlineStr">
         <is>
-          <t>Christian Westeneng</t>
+          <t>Steven Brandsma</t>
         </is>
       </c>
       <c r="C1671" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Gouda</t>
         </is>
       </c>
       <c r="D1671" s="6" t="inlineStr">
         <is>
-          <t>2:12:08</t>
+          <t>2:11:53</t>
         </is>
       </c>
       <c r="E1671" s="6" t="inlineStr">
         <is>
-          <t>2:11:29</t>
+          <t>2:10:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1672">
       <c r="A1672" s="8" t="inlineStr">
         <is>
           <t>316</t>
         </is>
       </c>
       <c r="B1672" s="9" t="inlineStr">
         <is>
-          <t>Martijn van der Vaart</t>
+          <t>Christian Westeneng</t>
         </is>
       </c>
       <c r="C1672" s="9" t="inlineStr">
         <is>
-          <t>Wijk bij Duurstede</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1672" s="8" t="inlineStr">
         <is>
-          <t>2:12:10</t>
+          <t>2:12:08</t>
         </is>
       </c>
       <c r="E1672" s="8" t="inlineStr">
         <is>
-          <t>2:11:36</t>
+          <t>2:11:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1673">
       <c r="A1673" s="6" t="inlineStr">
         <is>
           <t>317</t>
         </is>
       </c>
       <c r="B1673" s="7" t="inlineStr">
         <is>
-          <t>Marinus Laban</t>
+          <t>Martijn van der Vaart</t>
         </is>
       </c>
       <c r="C1673" s="7" t="inlineStr">
         <is>
-          <t>Houten</t>
+          <t>Wijk bij Duurstede</t>
         </is>
       </c>
       <c r="D1673" s="6" t="inlineStr">
         <is>
-          <t>2:12:27</t>
+          <t>2:12:10</t>
         </is>
       </c>
       <c r="E1673" s="6" t="inlineStr">
         <is>
-          <t>2:11:19</t>
+          <t>2:11:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1674">
       <c r="A1674" s="8" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
       <c r="B1674" s="9" t="inlineStr">
         <is>
-          <t>Jeroen Lustenhouwer</t>
+          <t>Marinus Laban</t>
         </is>
       </c>
       <c r="C1674" s="9" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Houten</t>
         </is>
       </c>
       <c r="D1674" s="8" t="inlineStr">
         <is>
-          <t>2:13:17</t>
+          <t>2:12:27</t>
         </is>
       </c>
       <c r="E1674" s="8" t="inlineStr">
         <is>
-          <t>2:12:50</t>
+          <t>2:11:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1675">
       <c r="A1675" s="6" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="B1675" s="7" t="inlineStr">
         <is>
-          <t>Gijs Koedam</t>
+          <t>Jeroen Lustenhouwer</t>
         </is>
       </c>
       <c r="C1675" s="7" t="inlineStr">
         <is>
-          <t>Nijmegen</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D1675" s="6" t="inlineStr">
         <is>
-          <t>2:14:03</t>
+          <t>2:13:17</t>
         </is>
       </c>
       <c r="E1675" s="6" t="inlineStr">
         <is>
-          <t>2:13:22</t>
+          <t>2:12:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1676">
       <c r="A1676" s="8" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="B1676" s="9" t="inlineStr">
         <is>
-          <t>Dick Kers</t>
+          <t>Gijs Koedam</t>
         </is>
       </c>
       <c r="C1676" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Nijmegen</t>
         </is>
       </c>
       <c r="D1676" s="8" t="inlineStr">
         <is>
-          <t>2:14:10</t>
+          <t>2:14:03</t>
         </is>
       </c>
       <c r="E1676" s="8" t="inlineStr">
         <is>
-          <t>2:13:25</t>
+          <t>2:13:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1677">
       <c r="A1677" s="6" t="inlineStr">
         <is>
           <t>321</t>
         </is>
       </c>
       <c r="B1677" s="7" t="inlineStr">
         <is>
-          <t>Marc Guillon</t>
+          <t>Dick Kers</t>
         </is>
       </c>
       <c r="C1677" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1677" s="6" t="inlineStr">
         <is>
-          <t>2:14:13</t>
+          <t>2:14:10</t>
         </is>
       </c>
       <c r="E1677" s="6" t="inlineStr">
         <is>
-          <t>2:13:34</t>
+          <t>2:13:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1678">
       <c r="A1678" s="8" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
       <c r="B1678" s="9" t="inlineStr">
         <is>
-          <t>Thomas Bakkeren</t>
+          <t>Marc Guillon</t>
         </is>
       </c>
       <c r="C1678" s="9" t="inlineStr">
         <is>
-          <t>Oosterbeek</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1678" s="8" t="inlineStr">
         <is>
-          <t>2:14:36</t>
+          <t>2:14:13</t>
         </is>
       </c>
       <c r="E1678" s="8" t="inlineStr">
         <is>
-          <t>2:13:48</t>
+          <t>2:13:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1679">
       <c r="A1679" s="6" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="B1679" s="7" t="inlineStr">
         <is>
-          <t>David van der Schans</t>
+          <t>Thomas Bakkeren</t>
         </is>
       </c>
       <c r="C1679" s="7" t="inlineStr">
         <is>
-          <t>Swifterbant</t>
+          <t>Oosterbeek</t>
         </is>
       </c>
       <c r="D1679" s="6" t="inlineStr">
         <is>
-          <t>2:15:38</t>
+          <t>2:14:36</t>
         </is>
       </c>
       <c r="E1679" s="6" t="inlineStr">
         <is>
-          <t>2:14:54</t>
+          <t>2:13:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1680">
       <c r="A1680" s="8" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
       <c r="B1680" s="9" t="inlineStr">
         <is>
-          <t>Rene Varkevisser</t>
+          <t>David van der Schans</t>
         </is>
       </c>
       <c r="C1680" s="9" t="inlineStr">
         <is>
-          <t>Katwijk</t>
+          <t>Swifterbant</t>
         </is>
       </c>
       <c r="D1680" s="8" t="inlineStr">
         <is>
-          <t>2:15:42</t>
+          <t>2:15:38</t>
         </is>
       </c>
       <c r="E1680" s="8" t="inlineStr">
         <is>
-          <t>2:14:40</t>
+          <t>2:14:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1681">
       <c r="A1681" s="6" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="B1681" s="7" t="inlineStr">
         <is>
-          <t>Erno Bouma</t>
+          <t>Rene Varkevisser</t>
         </is>
       </c>
       <c r="C1681" s="7" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>Katwijk</t>
         </is>
       </c>
       <c r="D1681" s="6" t="inlineStr">
         <is>
-          <t>2:15:45</t>
+          <t>2:15:42</t>
         </is>
       </c>
       <c r="E1681" s="6" t="inlineStr">
         <is>
-          <t>2:15:00</t>
+          <t>2:14:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1682">
       <c r="A1682" s="8" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="B1682" s="9" t="inlineStr">
         <is>
-          <t>Kees Kuijt</t>
+          <t>Erno Bouma</t>
         </is>
       </c>
       <c r="C1682" s="9" t="inlineStr">
         <is>
-          <t>Katwijk</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D1682" s="8" t="inlineStr">
         <is>
-          <t>2:15:50</t>
+          <t>2:15:45</t>
         </is>
       </c>
       <c r="E1682" s="8" t="inlineStr">
         <is>
-          <t>2:14:49</t>
+          <t>2:15:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1683">
       <c r="A1683" s="6" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
       <c r="B1683" s="7" t="inlineStr">
         <is>
-          <t>Sjon Sluys</t>
+          <t>Kees Kuijt</t>
         </is>
       </c>
       <c r="C1683" s="7" t="inlineStr">
         <is>
-          <t>IJsselstein</t>
+          <t>Katwijk</t>
         </is>
       </c>
       <c r="D1683" s="6" t="inlineStr">
         <is>
-          <t>2:16:16</t>
+          <t>2:15:50</t>
         </is>
       </c>
       <c r="E1683" s="6" t="inlineStr">
         <is>
-          <t>2:15:04</t>
+          <t>2:14:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1684">
       <c r="A1684" s="8" t="inlineStr">
         <is>
           <t>328</t>
         </is>
       </c>
       <c r="B1684" s="9" t="inlineStr">
         <is>
-          <t>Johan van Dijk</t>
+          <t>Sjon Sluys</t>
         </is>
       </c>
       <c r="C1684" s="9" t="inlineStr">
         <is>
-          <t>Cothen</t>
+          <t>IJsselstein</t>
         </is>
       </c>
       <c r="D1684" s="8" t="inlineStr">
         <is>
-          <t>2:16:29</t>
+          <t>2:16:16</t>
         </is>
       </c>
       <c r="E1684" s="8" t="inlineStr">
         <is>
-          <t>2:15:35</t>
+          <t>2:15:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1685">
       <c r="A1685" s="6" t="inlineStr">
         <is>
           <t>329</t>
         </is>
       </c>
       <c r="B1685" s="7" t="inlineStr">
         <is>
-          <t>Arjen Spijkerman</t>
+          <t>Johan van Dijk</t>
         </is>
       </c>
       <c r="C1685" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Cothen</t>
         </is>
       </c>
       <c r="D1685" s="6" t="inlineStr">
         <is>
-          <t>2:17:14</t>
+          <t>2:16:29</t>
         </is>
       </c>
       <c r="E1685" s="6" t="inlineStr">
         <is>
-          <t>2:16:51</t>
+          <t>2:15:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1686">
       <c r="A1686" s="8" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="B1686" s="9" t="inlineStr">
         <is>
-          <t>Marc van Dijl</t>
+          <t>Arjen Spijkerman</t>
         </is>
       </c>
       <c r="C1686" s="9" t="inlineStr">
         <is>
-          <t>Doorn</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1686" s="8" t="inlineStr">
         <is>
-          <t>2:17:57</t>
+          <t>2:17:14</t>
         </is>
       </c>
       <c r="E1686" s="8" t="inlineStr">
         <is>
-          <t>2:16:52</t>
+          <t>2:16:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1687">
       <c r="A1687" s="6" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="B1687" s="7" t="inlineStr">
         <is>
-          <t>Sander van Dijl</t>
+          <t>Marc van Dijl</t>
         </is>
       </c>
       <c r="C1687" s="7" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
       <c r="D1687" s="6" t="inlineStr">
         <is>
-          <t>2:18:22</t>
+          <t>2:17:57</t>
         </is>
       </c>
       <c r="E1687" s="6" t="inlineStr">
         <is>
-          <t>2:17:16</t>
+          <t>2:16:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1688">
       <c r="A1688" s="8" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="B1688" s="9" t="inlineStr">
         <is>
-          <t>Jan Willem</t>
+          <t>Sander van Dijl</t>
         </is>
       </c>
       <c r="C1688" s="9" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Doorn</t>
         </is>
       </c>
       <c r="D1688" s="8" t="inlineStr">
         <is>
-          <t>2:18:23</t>
+          <t>2:18:22</t>
         </is>
       </c>
       <c r="E1688" s="8" t="inlineStr">
         <is>
-          <t>2:17:11</t>
+          <t>2:17:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1689">
       <c r="A1689" s="6" t="inlineStr">
         <is>
           <t>333</t>
         </is>
       </c>
       <c r="B1689" s="7" t="inlineStr">
         <is>
-          <t>Jordan Van Vilsteren</t>
+          <t>Jan Willem</t>
         </is>
       </c>
       <c r="C1689" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D1689" s="6" t="inlineStr">
         <is>
-          <t>2:19:02</t>
+          <t>2:18:23</t>
         </is>
       </c>
       <c r="E1689" s="6" t="inlineStr">
         <is>
-          <t>2:17:51</t>
+          <t>2:17:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1690">
       <c r="A1690" s="8" t="inlineStr">
         <is>
           <t>334</t>
         </is>
       </c>
       <c r="B1690" s="9" t="inlineStr">
         <is>
-          <t>Rob Kemmeren</t>
+          <t>Jordan Van Vilsteren</t>
         </is>
       </c>
       <c r="C1690" s="9" t="inlineStr">
         <is>
-          <t>Nederland</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1690" s="8" t="inlineStr">
         <is>
-          <t>2:19:08</t>
+          <t>2:19:02</t>
         </is>
       </c>
       <c r="E1690" s="8" t="inlineStr">
         <is>
-          <t>2:18:20</t>
+          <t>2:17:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1691">
       <c r="A1691" s="6" t="inlineStr">
         <is>
           <t>335</t>
         </is>
       </c>
       <c r="B1691" s="7" t="inlineStr">
         <is>
-          <t>Cor Willem Visser</t>
+          <t>Rob Kemmeren</t>
         </is>
       </c>
       <c r="C1691" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Nederland</t>
         </is>
       </c>
       <c r="D1691" s="6" t="inlineStr">
         <is>
-          <t>2:19:14</t>
+          <t>2:19:08</t>
         </is>
       </c>
       <c r="E1691" s="6" t="inlineStr">
         <is>
-          <t>2:18:16</t>
+          <t>2:18:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1692">
       <c r="A1692" s="8" t="inlineStr">
         <is>
           <t>336</t>
         </is>
       </c>
       <c r="B1692" s="9" t="inlineStr">
         <is>
-          <t>Louis Van der Tol</t>
+          <t>Cor Willem Visser</t>
         </is>
       </c>
       <c r="C1692" s="9" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1692" s="8" t="inlineStr">
         <is>
-          <t>2:20:14</t>
+          <t>2:19:14</t>
         </is>
       </c>
       <c r="E1692" s="8" t="inlineStr">
         <is>
-          <t>2:19:34</t>
+          <t>2:18:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1693">
       <c r="A1693" s="6" t="inlineStr">
         <is>
           <t>337</t>
         </is>
       </c>
       <c r="B1693" s="7" t="inlineStr">
         <is>
-          <t>Frans Franssen</t>
+          <t>Louis Van der Tol</t>
         </is>
       </c>
       <c r="C1693" s="7" t="inlineStr">
         <is>
-          <t>Zwolle</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1693" s="6" t="inlineStr">
         <is>
-          <t>2:20:46</t>
+          <t>2:20:14</t>
         </is>
       </c>
       <c r="E1693" s="6" t="inlineStr">
         <is>
-          <t>2:20:09</t>
+          <t>2:19:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1694">
       <c r="A1694" s="8" t="inlineStr">
         <is>
           <t>338</t>
         </is>
       </c>
       <c r="B1694" s="9" t="inlineStr">
         <is>
-          <t>Marnix Pohle</t>
+          <t>Frans Franssen</t>
         </is>
       </c>
       <c r="C1694" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Zwolle</t>
         </is>
       </c>
       <c r="D1694" s="8" t="inlineStr">
         <is>
-          <t>2:21:31</t>
+          <t>2:20:46</t>
         </is>
       </c>
       <c r="E1694" s="8" t="inlineStr">
         <is>
-          <t>2:20:05</t>
+          <t>2:20:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1695">
       <c r="A1695" s="6" t="inlineStr">
         <is>
           <t>339</t>
         </is>
       </c>
       <c r="B1695" s="7" t="inlineStr">
         <is>
-          <t>Arnoud van der Wal</t>
+          <t>Marnix Pohle</t>
         </is>
       </c>
       <c r="C1695" s="7" t="inlineStr">
         <is>
-          <t>Eemnes</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1695" s="6" t="inlineStr">
         <is>
-          <t>2:22:30</t>
+          <t>2:21:31</t>
         </is>
       </c>
       <c r="E1695" s="6" t="inlineStr">
         <is>
-          <t>2:21:17</t>
+          <t>2:20:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1696">
       <c r="A1696" s="8" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="B1696" s="9" t="inlineStr">
         <is>
-          <t>Syto Goslinga</t>
+          <t>Arnoud van der Wal</t>
         </is>
       </c>
       <c r="C1696" s="9" t="inlineStr">
         <is>
-          <t>Muiden</t>
+          <t>Eemnes</t>
         </is>
       </c>
       <c r="D1696" s="8" t="inlineStr">
         <is>
           <t>2:22:30</t>
         </is>
       </c>
       <c r="E1696" s="8" t="inlineStr">
         <is>
           <t>2:21:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1697">
       <c r="A1697" s="6" t="inlineStr">
         <is>
           <t>341</t>
         </is>
       </c>
       <c r="B1697" s="7" t="inlineStr">
         <is>
-          <t>Pablo Lugaro--Petit</t>
+          <t>Syto Goslinga</t>
         </is>
       </c>
       <c r="C1697" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Muiden</t>
         </is>
       </c>
       <c r="D1697" s="6" t="inlineStr">
         <is>
-          <t>2:22:59</t>
+          <t>2:22:30</t>
         </is>
       </c>
       <c r="E1697" s="6" t="inlineStr">
         <is>
-          <t>2:22:01</t>
+          <t>2:21:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1698">
       <c r="A1698" s="8" t="inlineStr">
         <is>
           <t>342</t>
         </is>
       </c>
       <c r="B1698" s="9" t="inlineStr">
         <is>
-          <t>Ruben Heetebrij</t>
+          <t>Pablo Lugaro--Petit</t>
         </is>
       </c>
       <c r="C1698" s="9" t="inlineStr">
         <is>
-          <t>Almere</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1698" s="8" t="inlineStr">
         <is>
           <t>2:22:59</t>
         </is>
       </c>
       <c r="E1698" s="8" t="inlineStr">
         <is>
-          <t>2:21:55</t>
+          <t>2:22:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1699">
       <c r="A1699" s="6" t="inlineStr">
         <is>
           <t>343</t>
         </is>
       </c>
       <c r="B1699" s="7" t="inlineStr">
         <is>
-          <t>Tom Haak</t>
+          <t>Ruben Heetebrij</t>
         </is>
       </c>
       <c r="C1699" s="7" t="inlineStr">
         <is>
-          <t>Zeist</t>
+          <t>Almere</t>
         </is>
       </c>
       <c r="D1699" s="6" t="inlineStr">
         <is>
-          <t>2:24:40</t>
+          <t>2:22:59</t>
         </is>
       </c>
       <c r="E1699" s="6" t="inlineStr">
         <is>
-          <t>2:24:21</t>
+          <t>2:21:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1700">
       <c r="A1700" s="8" t="inlineStr">
         <is>
           <t>344</t>
         </is>
       </c>
       <c r="B1700" s="9" t="inlineStr">
         <is>
-          <t>Lars van Norden</t>
+          <t>Tom Haak</t>
         </is>
       </c>
       <c r="C1700" s="9" t="inlineStr">
         <is>
-          <t>Maarssen</t>
+          <t>Zeist</t>
         </is>
       </c>
       <c r="D1700" s="8" t="inlineStr">
         <is>
-          <t>2:25:17</t>
+          <t>2:24:40</t>
         </is>
       </c>
       <c r="E1700" s="8" t="inlineStr">
         <is>
-          <t>2:24:44</t>
+          <t>2:24:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1701">
       <c r="A1701" s="6" t="inlineStr">
         <is>
           <t>345</t>
         </is>
       </c>
       <c r="B1701" s="7" t="inlineStr">
         <is>
-          <t>Johan van Houwelingen</t>
+          <t>Lars van Norden</t>
         </is>
       </c>
       <c r="C1701" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Maarssen</t>
         </is>
       </c>
       <c r="D1701" s="6" t="inlineStr">
         <is>
-          <t>2:25:32</t>
+          <t>2:25:17</t>
         </is>
       </c>
       <c r="E1701" s="6" t="inlineStr">
         <is>
-          <t>2:24:51</t>
+          <t>2:24:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1702">
       <c r="A1702" s="8" t="inlineStr">
         <is>
           <t>346</t>
         </is>
       </c>
       <c r="B1702" s="9" t="inlineStr">
         <is>
-          <t>Jelle van Oostenbruggen</t>
+          <t>Johan van Houwelingen</t>
         </is>
       </c>
       <c r="C1702" s="9" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1702" s="8" t="inlineStr">
         <is>
-          <t>2:26:21</t>
+          <t>2:25:32</t>
         </is>
       </c>
       <c r="E1702" s="8" t="inlineStr">
         <is>
-          <t>2:25:10</t>
+          <t>2:24:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1703">
       <c r="A1703" s="6" t="inlineStr">
         <is>
           <t>347</t>
         </is>
       </c>
       <c r="B1703" s="7" t="inlineStr">
         <is>
-          <t>Joeri Brouwer</t>
+          <t>Jelle van Oostenbruggen</t>
         </is>
       </c>
       <c r="C1703" s="7" t="inlineStr">
         <is>
-          <t>Haarlem</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D1703" s="6" t="inlineStr">
         <is>
-          <t>2:27:52</t>
+          <t>2:26:21</t>
         </is>
       </c>
       <c r="E1703" s="6" t="inlineStr">
         <is>
-          <t>2:26:40</t>
+          <t>2:25:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1704">
       <c r="A1704" s="8" t="inlineStr">
         <is>
           <t>348</t>
         </is>
       </c>
       <c r="B1704" s="9" t="inlineStr">
         <is>
-          <t>Ed Geerlings</t>
+          <t>Joeri Brouwer</t>
         </is>
       </c>
       <c r="C1704" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Haarlem</t>
         </is>
       </c>
       <c r="D1704" s="8" t="inlineStr">
         <is>
-          <t>2:35:29</t>
+          <t>2:27:52</t>
         </is>
       </c>
       <c r="E1704" s="8" t="inlineStr">
         <is>
-          <t>2:34:34</t>
+          <t>2:26:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1705">
       <c r="A1705" s="6" t="inlineStr">
         <is>
           <t>349</t>
         </is>
       </c>
       <c r="B1705" s="7" t="inlineStr">
         <is>
-          <t>Allard Keuter</t>
+          <t>Ed Geerlings</t>
         </is>
       </c>
       <c r="C1705" s="7" t="inlineStr">
         <is>
-          <t>Driebergen-Rijsenburg</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D1705" s="6" t="inlineStr">
         <is>
-          <t>2:40:05</t>
+          <t>2:35:29</t>
         </is>
       </c>
       <c r="E1705" s="6" t="inlineStr">
         <is>
-          <t>2:39:14</t>
+          <t>2:34:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1706">
       <c r="A1706" s="8" t="inlineStr">
         <is>
           <t>350</t>
         </is>
       </c>
       <c r="B1706" s="9" t="inlineStr">
         <is>
-          <t>Mart van der Krabben</t>
+          <t>Allard Keuter</t>
         </is>
       </c>
       <c r="C1706" s="9" t="inlineStr">
         <is>
-          <t>Rosmalen</t>
+          <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D1706" s="8" t="inlineStr">
         <is>
-          <t>2:45:48</t>
+          <t>2:40:05</t>
         </is>
       </c>
       <c r="E1706" s="8" t="inlineStr">
         <is>
-          <t>2:44:38</t>
+          <t>2:39:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1707">
       <c r="A1707" s="6" t="inlineStr">
         <is>
           <t>351</t>
         </is>
       </c>
       <c r="B1707" s="7" t="inlineStr">
         <is>
+          <t>Mart van der Krabben</t>
+        </is>
+      </c>
+      <c r="C1707" s="7" t="inlineStr">
+        <is>
+          <t>Rosmalen</t>
+        </is>
+      </c>
+      <c r="D1707" s="6" t="inlineStr">
+        <is>
+          <t>2:45:48</t>
+        </is>
+      </c>
+      <c r="E1707" s="6" t="inlineStr">
+        <is>
+          <t>2:44:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1708">
+      <c r="A1708" s="8" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="B1708" s="9" t="inlineStr">
+        <is>
           <t>Tijmen Visser</t>
         </is>
       </c>
-      <c r="C1707" s="7" t="inlineStr">
+      <c r="C1708" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
-      <c r="D1707" s="6" t="inlineStr">
+      <c r="D1708" s="8" t="inlineStr">
         <is>
           <t>2:52:30</t>
         </is>
       </c>
-      <c r="E1707" s="6" t="inlineStr">
+      <c r="E1708" s="8" t="inlineStr">
         <is>
           <t>2:52:30</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1708">
-[...3 lines deleted...]
-      <c r="A1709" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1709">
+      <c r="A1709" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1710">
+      <c r="A1710" s="4" t="inlineStr">
         <is>
           <t>V21KM, HALVE MARATHON</t>
         </is>
       </c>
-      <c r="B1709" s="4"/>
-[...5 lines deleted...]
-      <c r="A1710" s="5" t="inlineStr">
+      <c r="B1710" s="4"/>
+      <c r="C1710" s="4"/>
+      <c r="D1710" s="4"/>
+      <c r="E1710" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1711">
+      <c r="A1711" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B1710" s="5" t="inlineStr">
+      <c r="B1711" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C1710" s="5" t="inlineStr">
+      <c r="C1711" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D1710" s="5" t="inlineStr">
+      <c r="D1711" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E1710" s="5" t="inlineStr">
+      <c r="E1711" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1711">
-      <c r="A1711" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1712">
+      <c r="A1712" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1711" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C1711" s="7" t="inlineStr">
+      <c r="B1712" s="7" t="inlineStr">
+        <is>
+          <t>Kate Napier</t>
+        </is>
+      </c>
+      <c r="C1712" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1712" s="6" t="inlineStr">
+        <is>
+          <t>1:35:56</t>
+        </is>
+      </c>
+      <c r="E1712" s="6" t="inlineStr">
+        <is>
+          <t>1:35:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1713">
+      <c r="A1713" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1713" s="9" t="inlineStr">
+        <is>
+          <t>Laura Molenaar</t>
+        </is>
+      </c>
+      <c r="C1713" s="9" t="inlineStr">
+        <is>
+          <t>Maarssen</t>
+        </is>
+      </c>
+      <c r="D1713" s="8" t="inlineStr">
+        <is>
+          <t>1:38:29</t>
+        </is>
+      </c>
+      <c r="E1713" s="8" t="inlineStr">
+        <is>
+          <t>1:38:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1714">
+      <c r="A1714" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1714" s="7" t="inlineStr">
+        <is>
+          <t>Roos Hordijk</t>
+        </is>
+      </c>
+      <c r="C1714" s="7" t="inlineStr">
+        <is>
+          <t>Amerongen</t>
+        </is>
+      </c>
+      <c r="D1714" s="6" t="inlineStr">
+        <is>
+          <t>1:40:08</t>
+        </is>
+      </c>
+      <c r="E1714" s="6" t="inlineStr">
+        <is>
+          <t>1:39:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1715">
+      <c r="A1715" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1715" s="9" t="inlineStr">
+        <is>
+          <t>Elise Nuhoff</t>
+        </is>
+      </c>
+      <c r="C1715" s="9" t="inlineStr">
+        <is>
+          <t>Maarssen</t>
+        </is>
+      </c>
+      <c r="D1715" s="8" t="inlineStr">
+        <is>
+          <t>1:41:17</t>
+        </is>
+      </c>
+      <c r="E1715" s="8" t="inlineStr">
+        <is>
+          <t>1:41:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1716">
+      <c r="A1716" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1716" s="7" t="inlineStr">
+        <is>
+          <t>Natasja van Heusen</t>
+        </is>
+      </c>
+      <c r="C1716" s="7" t="inlineStr">
+        <is>
+          <t>Doorn</t>
+        </is>
+      </c>
+      <c r="D1716" s="6" t="inlineStr">
+        <is>
+          <t>1:42:29</t>
+        </is>
+      </c>
+      <c r="E1716" s="6" t="inlineStr">
+        <is>
+          <t>1:42:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1717">
+      <c r="A1717" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1717" s="9" t="inlineStr">
+        <is>
+          <t>Yvonne Huis in 't Veld</t>
+        </is>
+      </c>
+      <c r="C1717" s="9" t="inlineStr">
+        <is>
+          <t>Doorn</t>
+        </is>
+      </c>
+      <c r="D1717" s="8" t="inlineStr">
+        <is>
+          <t>1:43:28</t>
+        </is>
+      </c>
+      <c r="E1717" s="8" t="inlineStr">
+        <is>
+          <t>1:43:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1718">
+      <c r="A1718" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1718" s="7" t="inlineStr">
+        <is>
+          <t>Mariska Loonstra</t>
+        </is>
+      </c>
+      <c r="C1718" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1718" s="6" t="inlineStr">
+        <is>
+          <t>1:45:09</t>
+        </is>
+      </c>
+      <c r="E1718" s="6" t="inlineStr">
+        <is>
+          <t>1:44:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1719">
+      <c r="A1719" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1719" s="9" t="inlineStr">
+        <is>
+          <t>Wilma de With</t>
+        </is>
+      </c>
+      <c r="C1719" s="9" t="inlineStr">
+        <is>
+          <t>Doorn</t>
+        </is>
+      </c>
+      <c r="D1719" s="8" t="inlineStr">
+        <is>
+          <t>1:46:33</t>
+        </is>
+      </c>
+      <c r="E1719" s="8" t="inlineStr">
+        <is>
+          <t>1:45:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1720">
+      <c r="A1720" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1720" s="7" t="inlineStr">
+        <is>
+          <t>Suzanne Duinker</t>
+        </is>
+      </c>
+      <c r="C1720" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1720" s="6" t="inlineStr">
+        <is>
+          <t>1:46:39</t>
+        </is>
+      </c>
+      <c r="E1720" s="6" t="inlineStr">
+        <is>
+          <t>1:46:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1721">
+      <c r="A1721" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1721" s="9" t="inlineStr">
+        <is>
+          <t>Lotte Demmink</t>
+        </is>
+      </c>
+      <c r="C1721" s="9" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D1721" s="8" t="inlineStr">
+        <is>
+          <t>1:46:53</t>
+        </is>
+      </c>
+      <c r="E1721" s="8" t="inlineStr">
+        <is>
+          <t>1:46:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1722">
+      <c r="A1722" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1722" s="7" t="inlineStr">
+        <is>
+          <t>Kika van der Schans</t>
+        </is>
+      </c>
+      <c r="C1722" s="7" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D1722" s="6" t="inlineStr">
+        <is>
+          <t>1:48:58</t>
+        </is>
+      </c>
+      <c r="E1722" s="6" t="inlineStr">
+        <is>
+          <t>1:47:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1723">
+      <c r="A1723" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1723" s="9" t="inlineStr">
+        <is>
+          <t>Daniela Schellenberg</t>
+        </is>
+      </c>
+      <c r="C1723" s="9" t="inlineStr">
+        <is>
+          <t>Zevenhuizen</t>
+        </is>
+      </c>
+      <c r="D1723" s="8" t="inlineStr">
+        <is>
+          <t>1:49:04</t>
+        </is>
+      </c>
+      <c r="E1723" s="8" t="inlineStr">
+        <is>
+          <t>1:48:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1724">
+      <c r="A1724" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1724" s="7" t="inlineStr">
+        <is>
+          <t>Jikke Balkema</t>
+        </is>
+      </c>
+      <c r="C1724" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1724" s="6" t="inlineStr">
+        <is>
+          <t>1:49:19</t>
+        </is>
+      </c>
+      <c r="E1724" s="6" t="inlineStr">
+        <is>
+          <t>1:48:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1725">
+      <c r="A1725" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1725" s="9" t="inlineStr">
+        <is>
+          <t>Karin Haks</t>
+        </is>
+      </c>
+      <c r="C1725" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1725" s="8" t="inlineStr">
+        <is>
+          <t>1:49:34</t>
+        </is>
+      </c>
+      <c r="E1725" s="8" t="inlineStr">
+        <is>
+          <t>1:49:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1726">
+      <c r="A1726" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1726" s="7" t="inlineStr">
+        <is>
+          <t>Seo Hyun Lee</t>
+        </is>
+      </c>
+      <c r="C1726" s="7" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1726" s="6" t="inlineStr">
+        <is>
+          <t>1:49:48</t>
+        </is>
+      </c>
+      <c r="E1726" s="6" t="inlineStr">
+        <is>
+          <t>1:49:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1727">
+      <c r="A1727" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1727" s="9" t="inlineStr">
+        <is>
+          <t>Marijn van Bosbeek</t>
+        </is>
+      </c>
+      <c r="C1727" s="9" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D1727" s="8" t="inlineStr">
+        <is>
+          <t>1:49:57</t>
+        </is>
+      </c>
+      <c r="E1727" s="8" t="inlineStr">
+        <is>
+          <t>1:48:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1728">
+      <c r="A1728" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1728" s="7" t="inlineStr">
+        <is>
+          <t>Marjolein van de Kemp</t>
+        </is>
+      </c>
+      <c r="C1728" s="7" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1728" s="6" t="inlineStr">
+        <is>
+          <t>1:50:06</t>
+        </is>
+      </c>
+      <c r="E1728" s="6" t="inlineStr">
+        <is>
+          <t>1:49:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1729">
+      <c r="A1729" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1729" s="9" t="inlineStr">
+        <is>
+          <t>Lenneke van Lelyveld-Haas</t>
+        </is>
+      </c>
+      <c r="C1729" s="9" t="inlineStr">
+        <is>
+          <t>IJsselstein</t>
+        </is>
+      </c>
+      <c r="D1729" s="8" t="inlineStr">
+        <is>
+          <t>1:50:32</t>
+        </is>
+      </c>
+      <c r="E1729" s="8" t="inlineStr">
+        <is>
+          <t>1:49:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1730">
+      <c r="A1730" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1730" s="7" t="inlineStr">
+        <is>
+          <t>Annemieke Overmans</t>
+        </is>
+      </c>
+      <c r="C1730" s="7" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1730" s="6" t="inlineStr">
+        <is>
+          <t>1:51:17</t>
+        </is>
+      </c>
+      <c r="E1730" s="6" t="inlineStr">
+        <is>
+          <t>1:51:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1731">
+      <c r="A1731" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1731" s="9" t="inlineStr">
+        <is>
+          <t>Antje Kingma</t>
+        </is>
+      </c>
+      <c r="C1731" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1731" s="8" t="inlineStr">
+        <is>
+          <t>1:51:39</t>
+        </is>
+      </c>
+      <c r="E1731" s="8" t="inlineStr">
+        <is>
+          <t>1:51:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1732">
+      <c r="A1732" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1732" s="7" t="inlineStr">
+        <is>
+          <t>Jasmine IJsenbrant</t>
+        </is>
+      </c>
+      <c r="C1732" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1732" s="6" t="inlineStr">
+        <is>
+          <t>1:51:40</t>
+        </is>
+      </c>
+      <c r="E1732" s="6" t="inlineStr">
+        <is>
+          <t>1:51:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1733">
+      <c r="A1733" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1733" s="9" t="inlineStr">
+        <is>
+          <t>Veronique van Dijk</t>
+        </is>
+      </c>
+      <c r="C1733" s="9" t="inlineStr">
+        <is>
+          <t>Loosdrecht</t>
+        </is>
+      </c>
+      <c r="D1733" s="8" t="inlineStr">
+        <is>
+          <t>1:52:07</t>
+        </is>
+      </c>
+      <c r="E1733" s="8" t="inlineStr">
+        <is>
+          <t>1:51:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1734">
+      <c r="A1734" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1734" s="7" t="inlineStr">
+        <is>
+          <t>JC Biemond-de Jong</t>
+        </is>
+      </c>
+      <c r="C1734" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1734" s="6" t="inlineStr">
+        <is>
+          <t>1:52:34</t>
+        </is>
+      </c>
+      <c r="E1734" s="6" t="inlineStr">
+        <is>
+          <t>1:51:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1735">
+      <c r="A1735" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1735" s="9" t="inlineStr">
+        <is>
+          <t>Karin Vervoordeldonk</t>
+        </is>
+      </c>
+      <c r="C1735" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1735" s="8" t="inlineStr">
+        <is>
+          <t>1:53:53</t>
+        </is>
+      </c>
+      <c r="E1735" s="8" t="inlineStr">
+        <is>
+          <t>1:53:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1736">
+      <c r="A1736" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1736" s="7" t="inlineStr">
+        <is>
+          <t>Inge Bosma-Kruijer</t>
+        </is>
+      </c>
+      <c r="C1736" s="7" t="inlineStr">
+        <is>
+          <t>Huis ter Heide</t>
+        </is>
+      </c>
+      <c r="D1736" s="6" t="inlineStr">
+        <is>
+          <t>1:54:01</t>
+        </is>
+      </c>
+      <c r="E1736" s="6" t="inlineStr">
+        <is>
+          <t>1:53:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1737">
+      <c r="A1737" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1737" s="9" t="inlineStr">
+        <is>
+          <t>Brechje de Gier</t>
+        </is>
+      </c>
+      <c r="C1737" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1737" s="8" t="inlineStr">
+        <is>
+          <t>1:54:09</t>
+        </is>
+      </c>
+      <c r="E1737" s="8" t="inlineStr">
+        <is>
+          <t>1:53:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1738">
+      <c r="A1738" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1738" s="7" t="inlineStr">
+        <is>
+          <t>Rieneke Peijnenburg</t>
+        </is>
+      </c>
+      <c r="C1738" s="7" t="inlineStr">
+        <is>
+          <t>Soest</t>
+        </is>
+      </c>
+      <c r="D1738" s="6" t="inlineStr">
+        <is>
+          <t>1:54:38</t>
+        </is>
+      </c>
+      <c r="E1738" s="6" t="inlineStr">
+        <is>
+          <t>1:53:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1739">
+      <c r="A1739" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1739" s="9" t="inlineStr">
+        <is>
+          <t>Renée Filius</t>
+        </is>
+      </c>
+      <c r="C1739" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1739" s="8" t="inlineStr">
+        <is>
+          <t>1:55:03</t>
+        </is>
+      </c>
+      <c r="E1739" s="8" t="inlineStr">
+        <is>
+          <t>1:54:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1740">
+      <c r="A1740" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1740" s="7" t="inlineStr">
+        <is>
+          <t>Ernestine van den Oudenalder</t>
+        </is>
+      </c>
+      <c r="C1740" s="7" t="inlineStr">
+        <is>
+          <t>Vleuten</t>
+        </is>
+      </c>
+      <c r="D1740" s="6" t="inlineStr">
+        <is>
+          <t>1:55:32</t>
+        </is>
+      </c>
+      <c r="E1740" s="6" t="inlineStr">
+        <is>
+          <t>1:54:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1741">
+      <c r="A1741" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1741" s="9" t="inlineStr">
+        <is>
+          <t>Linda Bulder</t>
+        </is>
+      </c>
+      <c r="C1741" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1741" s="8" t="inlineStr">
+        <is>
+          <t>1:55:49</t>
+        </is>
+      </c>
+      <c r="E1741" s="8" t="inlineStr">
+        <is>
+          <t>1:55:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1742">
+      <c r="A1742" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1742" s="7" t="inlineStr">
+        <is>
+          <t>Linda Lagarde</t>
+        </is>
+      </c>
+      <c r="C1742" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1742" s="6" t="inlineStr">
+        <is>
+          <t>1:56:07</t>
+        </is>
+      </c>
+      <c r="E1742" s="6" t="inlineStr">
+        <is>
+          <t>1:55:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1743">
+      <c r="A1743" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1743" s="9" t="inlineStr">
+        <is>
+          <t>Celeste Froeling-Cohen</t>
+        </is>
+      </c>
+      <c r="C1743" s="9" t="inlineStr">
+        <is>
+          <t>Maarssen</t>
+        </is>
+      </c>
+      <c r="D1743" s="8" t="inlineStr">
+        <is>
+          <t>1:57:51</t>
+        </is>
+      </c>
+      <c r="E1743" s="8" t="inlineStr">
+        <is>
+          <t>1:56:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1744">
+      <c r="A1744" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1744" s="7" t="inlineStr">
+        <is>
+          <t>Ilse van den Brink</t>
+        </is>
+      </c>
+      <c r="C1744" s="7" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D1744" s="6" t="inlineStr">
+        <is>
+          <t>1:58:33</t>
+        </is>
+      </c>
+      <c r="E1744" s="6" t="inlineStr">
+        <is>
+          <t>1:58:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1745">
+      <c r="A1745" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1745" s="9" t="inlineStr">
+        <is>
+          <t>Ida de Ridder</t>
+        </is>
+      </c>
+      <c r="C1745" s="9" t="inlineStr">
+        <is>
+          <t>Bilthoven</t>
+        </is>
+      </c>
+      <c r="D1745" s="8" t="inlineStr">
+        <is>
+          <t>1:58:34</t>
+        </is>
+      </c>
+      <c r="E1745" s="8" t="inlineStr">
+        <is>
+          <t>1:58:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1746">
+      <c r="A1746" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1746" s="7" t="inlineStr">
+        <is>
+          <t>Aline Aalbertsen</t>
+        </is>
+      </c>
+      <c r="C1746" s="7" t="inlineStr">
+        <is>
+          <t>Langbroek</t>
+        </is>
+      </c>
+      <c r="D1746" s="6" t="inlineStr">
+        <is>
+          <t>1:59:15</t>
+        </is>
+      </c>
+      <c r="E1746" s="6" t="inlineStr">
+        <is>
+          <t>1:58:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1747">
+      <c r="A1747" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1747" s="9" t="inlineStr">
+        <is>
+          <t>Bé van Lotringen</t>
+        </is>
+      </c>
+      <c r="C1747" s="9" t="inlineStr">
+        <is>
+          <t>Aalsmeer</t>
+        </is>
+      </c>
+      <c r="D1747" s="8" t="inlineStr">
+        <is>
+          <t>1:59:33</t>
+        </is>
+      </c>
+      <c r="E1747" s="8" t="inlineStr">
+        <is>
+          <t>1:59:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1748">
+      <c r="A1748" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1748" s="7" t="inlineStr">
+        <is>
+          <t>Dorien de Wit</t>
+        </is>
+      </c>
+      <c r="C1748" s="7" t="inlineStr">
+        <is>
+          <t>Amstelveen</t>
+        </is>
+      </c>
+      <c r="D1748" s="6" t="inlineStr">
+        <is>
+          <t>1:59:33</t>
+        </is>
+      </c>
+      <c r="E1748" s="6" t="inlineStr">
+        <is>
+          <t>1:59:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1749">
+      <c r="A1749" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1749" s="9" t="inlineStr">
+        <is>
+          <t>Dorien Tange</t>
+        </is>
+      </c>
+      <c r="C1749" s="9" t="inlineStr">
+        <is>
+          <t>Amstelveen</t>
+        </is>
+      </c>
+      <c r="D1749" s="8" t="inlineStr">
+        <is>
+          <t>1:59:33</t>
+        </is>
+      </c>
+      <c r="E1749" s="8" t="inlineStr">
+        <is>
+          <t>1:59:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1750">
+      <c r="A1750" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1750" s="7" t="inlineStr">
+        <is>
+          <t>Zhan Zhang</t>
+        </is>
+      </c>
+      <c r="C1750" s="7" t="inlineStr">
+        <is>
+          <t>Amstelveen</t>
+        </is>
+      </c>
+      <c r="D1750" s="6" t="inlineStr">
+        <is>
+          <t>1:59:34</t>
+        </is>
+      </c>
+      <c r="E1750" s="6" t="inlineStr">
+        <is>
+          <t>1:59:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1751">
+      <c r="A1751" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1751" s="9" t="inlineStr">
+        <is>
+          <t>Milet van Wetten</t>
+        </is>
+      </c>
+      <c r="C1751" s="9" t="inlineStr">
+        <is>
+          <t>Amstelveen</t>
+        </is>
+      </c>
+      <c r="D1751" s="8" t="inlineStr">
+        <is>
+          <t>1:59:34</t>
+        </is>
+      </c>
+      <c r="E1751" s="8" t="inlineStr">
+        <is>
+          <t>1:59:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1752">
+      <c r="A1752" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1752" s="7" t="inlineStr">
+        <is>
+          <t>Suzanne Kok</t>
+        </is>
+      </c>
+      <c r="C1752" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1752" s="6" t="inlineStr">
+        <is>
+          <t>1:59:44</t>
+        </is>
+      </c>
+      <c r="E1752" s="6" t="inlineStr">
+        <is>
+          <t>1:58:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1753">
+      <c r="A1753" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1753" s="9" t="inlineStr">
+        <is>
+          <t>Birgit Zonderland</t>
+        </is>
+      </c>
+      <c r="C1753" s="9" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1753" s="8" t="inlineStr">
+        <is>
+          <t>1:59:50</t>
+        </is>
+      </c>
+      <c r="E1753" s="8" t="inlineStr">
+        <is>
+          <t>1:59:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1754">
+      <c r="A1754" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1754" s="7" t="inlineStr">
+        <is>
+          <t>Karlijn Schulkes</t>
+        </is>
+      </c>
+      <c r="C1754" s="7" t="inlineStr">
+        <is>
+          <t>Maarssen</t>
+        </is>
+      </c>
+      <c r="D1754" s="6" t="inlineStr">
+        <is>
+          <t>2:00:53</t>
+        </is>
+      </c>
+      <c r="E1754" s="6" t="inlineStr">
+        <is>
+          <t>1:59:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1755">
+      <c r="A1755" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1755" s="9" t="inlineStr">
+        <is>
+          <t>Gerrita Van den Bunt</t>
+        </is>
+      </c>
+      <c r="C1755" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D1755" s="8" t="inlineStr">
+        <is>
+          <t>2:00:57</t>
+        </is>
+      </c>
+      <c r="E1755" s="8" t="inlineStr">
+        <is>
+          <t>1:59:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1756">
+      <c r="A1756" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1756" s="7" t="inlineStr">
+        <is>
+          <t>Stephanie Appenzeller</t>
+        </is>
+      </c>
+      <c r="C1756" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1756" s="6" t="inlineStr">
+        <is>
+          <t>2:00:59</t>
+        </is>
+      </c>
+      <c r="E1756" s="6" t="inlineStr">
+        <is>
+          <t>2:00:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1757">
+      <c r="A1757" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1757" s="9" t="inlineStr">
+        <is>
+          <t>Susanne Joosten</t>
+        </is>
+      </c>
+      <c r="C1757" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1757" s="8" t="inlineStr">
+        <is>
+          <t>2:01:00</t>
+        </is>
+      </c>
+      <c r="E1757" s="8" t="inlineStr">
+        <is>
+          <t>2:00:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1758">
+      <c r="A1758" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1758" s="7" t="inlineStr">
+        <is>
+          <t>Barbara Welling</t>
+        </is>
+      </c>
+      <c r="C1758" s="7" t="inlineStr">
+        <is>
+          <t>Delft</t>
+        </is>
+      </c>
+      <c r="D1758" s="6" t="inlineStr">
+        <is>
+          <t>2:01:16</t>
+        </is>
+      </c>
+      <c r="E1758" s="6" t="inlineStr">
+        <is>
+          <t>2:00:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1759">
+      <c r="A1759" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1759" s="9" t="inlineStr">
+        <is>
+          <t>Marit Kok</t>
+        </is>
+      </c>
+      <c r="C1759" s="9" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D1759" s="8" t="inlineStr">
+        <is>
+          <t>2:01:38</t>
+        </is>
+      </c>
+      <c r="E1759" s="8" t="inlineStr">
+        <is>
+          <t>2:00:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1760">
+      <c r="A1760" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1760" s="7" t="inlineStr">
+        <is>
+          <t>Robin Sikking </t>
+        </is>
+      </c>
+      <c r="C1760" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1760" s="6" t="inlineStr">
+        <is>
+          <t>2:03:16</t>
+        </is>
+      </c>
+      <c r="E1760" s="6" t="inlineStr">
+        <is>
+          <t>2:02:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1761">
+      <c r="A1761" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1761" s="9" t="inlineStr">
+        <is>
+          <t>Nienke Sluimer</t>
+        </is>
+      </c>
+      <c r="C1761" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1761" s="8" t="inlineStr">
+        <is>
+          <t>2:04:15</t>
+        </is>
+      </c>
+      <c r="E1761" s="8" t="inlineStr">
+        <is>
+          <t>2:03:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1762">
+      <c r="A1762" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1762" s="7" t="inlineStr">
+        <is>
+          <t>Amber de Haer</t>
+        </is>
+      </c>
+      <c r="C1762" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1762" s="6" t="inlineStr">
+        <is>
+          <t>2:04:17</t>
+        </is>
+      </c>
+      <c r="E1762" s="6" t="inlineStr">
+        <is>
+          <t>2:03:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1763">
+      <c r="A1763" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1763" s="9" t="inlineStr">
+        <is>
+          <t>Anke Slotboom</t>
+        </is>
+      </c>
+      <c r="C1763" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1763" s="8" t="inlineStr">
+        <is>
+          <t>2:04:45</t>
+        </is>
+      </c>
+      <c r="E1763" s="8" t="inlineStr">
+        <is>
+          <t>2:04:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1764">
+      <c r="A1764" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1764" s="7" t="inlineStr">
+        <is>
+          <t>Gea van Lieshout</t>
+        </is>
+      </c>
+      <c r="C1764" s="7" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D1764" s="6" t="inlineStr">
+        <is>
+          <t>2:04:56</t>
+        </is>
+      </c>
+      <c r="E1764" s="6" t="inlineStr">
+        <is>
+          <t>2:04:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1765">
+      <c r="A1765" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1765" s="9" t="inlineStr">
+        <is>
+          <t>Jennifer Buckesfeld</t>
+        </is>
+      </c>
+      <c r="C1765" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1765" s="8" t="inlineStr">
+        <is>
+          <t>2:05:04</t>
+        </is>
+      </c>
+      <c r="E1765" s="8" t="inlineStr">
+        <is>
+          <t>2:04:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1766">
+      <c r="A1766" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1766" s="7" t="inlineStr">
+        <is>
+          <t>Sanne Andes-van Mispelaar</t>
+        </is>
+      </c>
+      <c r="C1766" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D1766" s="6" t="inlineStr">
+        <is>
+          <t>2:05:25</t>
+        </is>
+      </c>
+      <c r="E1766" s="6" t="inlineStr">
+        <is>
+          <t>2:04:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1767">
+      <c r="A1767" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1767" s="9" t="inlineStr">
+        <is>
+          <t>Alba Mols</t>
+        </is>
+      </c>
+      <c r="C1767" s="9" t="inlineStr">
+        <is>
+          <t>Wageningen</t>
+        </is>
+      </c>
+      <c r="D1767" s="8" t="inlineStr">
+        <is>
+          <t>2:05:27</t>
+        </is>
+      </c>
+      <c r="E1767" s="8" t="inlineStr">
+        <is>
+          <t>2:04:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1768">
+      <c r="A1768" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B1768" s="7" t="inlineStr">
+        <is>
+          <t>Miriam Maan</t>
+        </is>
+      </c>
+      <c r="C1768" s="7" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1768" s="6" t="inlineStr">
+        <is>
+          <t>2:05:43</t>
+        </is>
+      </c>
+      <c r="E1768" s="6" t="inlineStr">
+        <is>
+          <t>2:05:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1769">
+      <c r="A1769" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B1769" s="9" t="inlineStr">
+        <is>
+          <t>Joanne Hoornweg</t>
+        </is>
+      </c>
+      <c r="C1769" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1769" s="8" t="inlineStr">
+        <is>
+          <t>2:06:37</t>
+        </is>
+      </c>
+      <c r="E1769" s="8" t="inlineStr">
+        <is>
+          <t>2:06:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1770">
+      <c r="A1770" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B1770" s="7" t="inlineStr">
+        <is>
+          <t>Mirthe Kers</t>
+        </is>
+      </c>
+      <c r="C1770" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1770" s="6" t="inlineStr">
+        <is>
+          <t>2:06:55</t>
+        </is>
+      </c>
+      <c r="E1770" s="6" t="inlineStr">
+        <is>
+          <t>2:05:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1771">
+      <c r="A1771" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B1771" s="9" t="inlineStr">
+        <is>
+          <t>Loraine Brink</t>
+        </is>
+      </c>
+      <c r="C1771" s="9" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1771" s="8" t="inlineStr">
+        <is>
+          <t>2:07:27</t>
+        </is>
+      </c>
+      <c r="E1771" s="8" t="inlineStr">
+        <is>
+          <t>2:07:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1772">
+      <c r="A1772" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B1772" s="7" t="inlineStr">
+        <is>
+          <t>Jody van Mourik</t>
+        </is>
+      </c>
+      <c r="C1772" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1772" s="6" t="inlineStr">
+        <is>
+          <t>2:07:30</t>
+        </is>
+      </c>
+      <c r="E1772" s="6" t="inlineStr">
+        <is>
+          <t>2:07:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1773">
+      <c r="A1773" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B1773" s="9" t="inlineStr">
+        <is>
+          <t>Marieke van der Aa</t>
+        </is>
+      </c>
+      <c r="C1773" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1773" s="8" t="inlineStr">
+        <is>
+          <t>2:07:40</t>
+        </is>
+      </c>
+      <c r="E1773" s="8" t="inlineStr">
+        <is>
+          <t>2:07:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1774">
+      <c r="A1774" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B1774" s="7" t="inlineStr">
+        <is>
+          <t>Charlotte Wurfbain</t>
+        </is>
+      </c>
+      <c r="C1774" s="7" t="inlineStr">
+        <is>
+          <t>'s-Hertogenbosch</t>
+        </is>
+      </c>
+      <c r="D1774" s="6" t="inlineStr">
+        <is>
+          <t>2:07:54</t>
+        </is>
+      </c>
+      <c r="E1774" s="6" t="inlineStr">
+        <is>
+          <t>2:06:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1775">
+      <c r="A1775" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B1775" s="9" t="inlineStr">
+        <is>
+          <t>Tamara van Rhenen-Havinga</t>
+        </is>
+      </c>
+      <c r="C1775" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1775" s="8" t="inlineStr">
+        <is>
+          <t>2:08:01</t>
+        </is>
+      </c>
+      <c r="E1775" s="8" t="inlineStr">
+        <is>
+          <t>2:07:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1776">
+      <c r="A1776" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B1776" s="7" t="inlineStr">
+        <is>
+          <t>Klaske Brongers</t>
+        </is>
+      </c>
+      <c r="C1776" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1776" s="6" t="inlineStr">
+        <is>
+          <t>2:08:02</t>
+        </is>
+      </c>
+      <c r="E1776" s="6" t="inlineStr">
+        <is>
+          <t>2:07:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1777">
+      <c r="A1777" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B1777" s="9" t="inlineStr">
+        <is>
+          <t>Corriene Meijberg</t>
+        </is>
+      </c>
+      <c r="C1777" s="9" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D1777" s="8" t="inlineStr">
+        <is>
+          <t>2:08:03</t>
+        </is>
+      </c>
+      <c r="E1777" s="8" t="inlineStr">
+        <is>
+          <t>2:07:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1778">
+      <c r="A1778" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B1778" s="7" t="inlineStr">
+        <is>
+          <t>Marjon van Vledder</t>
+        </is>
+      </c>
+      <c r="C1778" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1778" s="6" t="inlineStr">
+        <is>
+          <t>2:08:40</t>
+        </is>
+      </c>
+      <c r="E1778" s="6" t="inlineStr">
+        <is>
+          <t>2:07:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1779">
+      <c r="A1779" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B1779" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Heil</t>
+        </is>
+      </c>
+      <c r="C1779" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1779" s="8" t="inlineStr">
+        <is>
+          <t>2:08:40</t>
+        </is>
+      </c>
+      <c r="E1779" s="8" t="inlineStr">
+        <is>
+          <t>2:08:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1780">
+      <c r="A1780" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B1780" s="7" t="inlineStr">
+        <is>
+          <t>Fieke Draaisma</t>
+        </is>
+      </c>
+      <c r="C1780" s="7" t="inlineStr">
+        <is>
+          <t>'s-Hertogenbosch</t>
+        </is>
+      </c>
+      <c r="D1780" s="6" t="inlineStr">
+        <is>
+          <t>2:08:43</t>
+        </is>
+      </c>
+      <c r="E1780" s="6" t="inlineStr">
+        <is>
+          <t>2:08:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1781">
+      <c r="A1781" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B1781" s="9" t="inlineStr">
+        <is>
+          <t>Annemieke Wind</t>
+        </is>
+      </c>
+      <c r="C1781" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1781" s="8" t="inlineStr">
+        <is>
+          <t>2:09:19</t>
+        </is>
+      </c>
+      <c r="E1781" s="8" t="inlineStr">
+        <is>
+          <t>2:08:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1782">
+      <c r="A1782" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B1782" s="7" t="inlineStr">
+        <is>
+          <t>Karen Janssen</t>
+        </is>
+      </c>
+      <c r="C1782" s="7" t="inlineStr">
+        <is>
+          <t>Doorn</t>
+        </is>
+      </c>
+      <c r="D1782" s="6" t="inlineStr">
+        <is>
+          <t>2:09:30</t>
+        </is>
+      </c>
+      <c r="E1782" s="6" t="inlineStr">
+        <is>
+          <t>2:08:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1783">
+      <c r="A1783" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B1783" s="9" t="inlineStr">
+        <is>
+          <t>Willemien WM Hamelink</t>
+        </is>
+      </c>
+      <c r="C1783" s="9" t="inlineStr">
+        <is>
+          <t>Doorn</t>
+        </is>
+      </c>
+      <c r="D1783" s="8" t="inlineStr">
+        <is>
+          <t>2:09:43</t>
+        </is>
+      </c>
+      <c r="E1783" s="8" t="inlineStr">
+        <is>
+          <t>2:08:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1784">
+      <c r="A1784" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B1784" s="7" t="inlineStr">
+        <is>
+          <t>Linda de Wit</t>
+        </is>
+      </c>
+      <c r="C1784" s="7" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D1784" s="6" t="inlineStr">
+        <is>
+          <t>2:10:12</t>
+        </is>
+      </c>
+      <c r="E1784" s="6" t="inlineStr">
+        <is>
+          <t>2:09:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1785">
+      <c r="A1785" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B1785" s="9" t="inlineStr">
+        <is>
+          <t>Stefanie Hakkesteegt</t>
+        </is>
+      </c>
+      <c r="C1785" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D1785" s="8" t="inlineStr">
+        <is>
+          <t>2:10:18</t>
+        </is>
+      </c>
+      <c r="E1785" s="8" t="inlineStr">
+        <is>
+          <t>2:08:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1786">
+      <c r="A1786" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B1786" s="7" t="inlineStr">
+        <is>
+          <t>Martine Schut</t>
+        </is>
+      </c>
+      <c r="C1786" s="7" t="inlineStr">
         <is>
           <t>De Bilt</t>
         </is>
       </c>
-      <c r="D1711" s="6" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C1712" s="9" t="inlineStr">
+      <c r="D1786" s="6" t="inlineStr">
+        <is>
+          <t>2:10:19</t>
+        </is>
+      </c>
+      <c r="E1786" s="6" t="inlineStr">
+        <is>
+          <t>2:09:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1787">
+      <c r="A1787" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B1787" s="9" t="inlineStr">
+        <is>
+          <t>Susan van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C1787" s="9" t="inlineStr">
+        <is>
+          <t>Nijmegen</t>
+        </is>
+      </c>
+      <c r="D1787" s="8" t="inlineStr">
+        <is>
+          <t>2:10:19</t>
+        </is>
+      </c>
+      <c r="E1787" s="8" t="inlineStr">
+        <is>
+          <t>2:09:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1788">
+      <c r="A1788" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B1788" s="7" t="inlineStr">
+        <is>
+          <t>Lieke de Vrankrijker</t>
+        </is>
+      </c>
+      <c r="C1788" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1788" s="6" t="inlineStr">
+        <is>
+          <t>2:10:31</t>
+        </is>
+      </c>
+      <c r="E1788" s="6" t="inlineStr">
+        <is>
+          <t>2:09:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1789">
+      <c r="A1789" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B1789" s="9" t="inlineStr">
+        <is>
+          <t>Linma Noorman-Li</t>
+        </is>
+      </c>
+      <c r="C1789" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
-      <c r="D1712" s="8" t="inlineStr">
-[...48 lines deleted...]
-      <c r="C1714" s="9" t="inlineStr">
+      <c r="D1789" s="8" t="inlineStr">
+        <is>
+          <t>2:10:52</t>
+        </is>
+      </c>
+      <c r="E1789" s="8" t="inlineStr">
+        <is>
+          <t>2:10:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1790">
+      <c r="A1790" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B1790" s="7" t="inlineStr">
+        <is>
+          <t>Ramona Althoff</t>
+        </is>
+      </c>
+      <c r="C1790" s="7" t="inlineStr">
+        <is>
+          <t>Leersum</t>
+        </is>
+      </c>
+      <c r="D1790" s="6" t="inlineStr">
+        <is>
+          <t>2:10:55</t>
+        </is>
+      </c>
+      <c r="E1790" s="6" t="inlineStr">
+        <is>
+          <t>2:10:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1791">
+      <c r="A1791" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B1791" s="9" t="inlineStr">
+        <is>
+          <t>Vanessa Van Zwam</t>
+        </is>
+      </c>
+      <c r="C1791" s="9" t="inlineStr">
+        <is>
+          <t>Nieuwegein</t>
+        </is>
+      </c>
+      <c r="D1791" s="8" t="inlineStr">
+        <is>
+          <t>2:10:56</t>
+        </is>
+      </c>
+      <c r="E1791" s="8" t="inlineStr">
+        <is>
+          <t>2:10:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1792">
+      <c r="A1792" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B1792" s="7" t="inlineStr">
+        <is>
+          <t>Jodsé Kloosterman</t>
+        </is>
+      </c>
+      <c r="C1792" s="7" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D1792" s="6" t="inlineStr">
+        <is>
+          <t>2:10:57</t>
+        </is>
+      </c>
+      <c r="E1792" s="6" t="inlineStr">
+        <is>
+          <t>2:10:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1793">
+      <c r="A1793" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B1793" s="9" t="inlineStr">
+        <is>
+          <t>Mirjam de Vries</t>
+        </is>
+      </c>
+      <c r="C1793" s="9" t="inlineStr">
+        <is>
+          <t>Dordrecht</t>
+        </is>
+      </c>
+      <c r="D1793" s="8" t="inlineStr">
+        <is>
+          <t>2:11:01</t>
+        </is>
+      </c>
+      <c r="E1793" s="8" t="inlineStr">
+        <is>
+          <t>2:10:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1794">
+      <c r="A1794" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B1794" s="7" t="inlineStr">
+        <is>
+          <t>Katja Strohmeier</t>
+        </is>
+      </c>
+      <c r="C1794" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1794" s="6" t="inlineStr">
+        <is>
+          <t>2:13:27</t>
+        </is>
+      </c>
+      <c r="E1794" s="6" t="inlineStr">
+        <is>
+          <t>2:12:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1795">
+      <c r="A1795" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B1795" s="9" t="inlineStr">
+        <is>
+          <t>Karlijn vd Lely</t>
+        </is>
+      </c>
+      <c r="C1795" s="9" t="inlineStr">
+        <is>
+          <t>Den Hoorn</t>
+        </is>
+      </c>
+      <c r="D1795" s="8" t="inlineStr">
+        <is>
+          <t>2:13:27</t>
+        </is>
+      </c>
+      <c r="E1795" s="8" t="inlineStr">
+        <is>
+          <t>2:13:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1796">
+      <c r="A1796" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B1796" s="7" t="inlineStr">
+        <is>
+          <t>Els Mourits</t>
+        </is>
+      </c>
+      <c r="C1796" s="7" t="inlineStr">
+        <is>
+          <t>Rozendaal</t>
+        </is>
+      </c>
+      <c r="D1796" s="6" t="inlineStr">
+        <is>
+          <t>2:13:48</t>
+        </is>
+      </c>
+      <c r="E1796" s="6" t="inlineStr">
+        <is>
+          <t>2:13:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1797">
+      <c r="A1797" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B1797" s="9" t="inlineStr">
+        <is>
+          <t>Elisabeth Klein Hofmeijer </t>
+        </is>
+      </c>
+      <c r="C1797" s="9" t="inlineStr">
+        <is>
+          <t>Huis ter Heide</t>
+        </is>
+      </c>
+      <c r="D1797" s="8" t="inlineStr">
+        <is>
+          <t>2:13:50</t>
+        </is>
+      </c>
+      <c r="E1797" s="8" t="inlineStr">
+        <is>
+          <t>2:12:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1798">
+      <c r="A1798" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B1798" s="7" t="inlineStr">
+        <is>
+          <t>Lotte Aprigliano</t>
+        </is>
+      </c>
+      <c r="C1798" s="7" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1798" s="6" t="inlineStr">
+        <is>
+          <t>2:14:17</t>
+        </is>
+      </c>
+      <c r="E1798" s="6" t="inlineStr">
+        <is>
+          <t>2:13:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1799">
+      <c r="A1799" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B1799" s="9" t="inlineStr">
+        <is>
+          <t>Gabie de Jong</t>
+        </is>
+      </c>
+      <c r="C1799" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1799" s="8" t="inlineStr">
+        <is>
+          <t>2:14:20</t>
+        </is>
+      </c>
+      <c r="E1799" s="8" t="inlineStr">
+        <is>
+          <t>2:13:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1800">
+      <c r="A1800" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B1800" s="7" t="inlineStr">
+        <is>
+          <t>Sietske Grobbee</t>
+        </is>
+      </c>
+      <c r="C1800" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1800" s="6" t="inlineStr">
+        <is>
+          <t>2:14:20</t>
+        </is>
+      </c>
+      <c r="E1800" s="6" t="inlineStr">
+        <is>
+          <t>2:13:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1801">
+      <c r="A1801" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B1801" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Zoutendijk</t>
+        </is>
+      </c>
+      <c r="C1801" s="9" t="inlineStr">
+        <is>
+          <t>Driebergen-Rijsenburg</t>
+        </is>
+      </c>
+      <c r="D1801" s="8" t="inlineStr">
+        <is>
+          <t>2:14:24</t>
+        </is>
+      </c>
+      <c r="E1801" s="8" t="inlineStr">
+        <is>
+          <t>2:13:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1802">
+      <c r="A1802" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B1802" s="7" t="inlineStr">
+        <is>
+          <t>Nadine Bosland</t>
+        </is>
+      </c>
+      <c r="C1802" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1802" s="6" t="inlineStr">
+        <is>
+          <t>2:14:41</t>
+        </is>
+      </c>
+      <c r="E1802" s="6" t="inlineStr">
+        <is>
+          <t>2:13:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1803">
+      <c r="A1803" s="8" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B1803" s="9" t="inlineStr">
+        <is>
+          <t>Laurie van Reemst</t>
+        </is>
+      </c>
+      <c r="C1803" s="9" t="inlineStr">
+        <is>
+          <t>Wageningen</t>
+        </is>
+      </c>
+      <c r="D1803" s="8" t="inlineStr">
+        <is>
+          <t>2:14:42</t>
+        </is>
+      </c>
+      <c r="E1803" s="8" t="inlineStr">
+        <is>
+          <t>2:13:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1804">
+      <c r="A1804" s="6" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B1804" s="7" t="inlineStr">
+        <is>
+          <t>Mieke van Eerten-Jansen</t>
+        </is>
+      </c>
+      <c r="C1804" s="7" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D1804" s="6" t="inlineStr">
+        <is>
+          <t>2:15:26</t>
+        </is>
+      </c>
+      <c r="E1804" s="6" t="inlineStr">
+        <is>
+          <t>2:13:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1805">
+      <c r="A1805" s="8" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="B1805" s="9" t="inlineStr">
+        <is>
+          <t>Kim Eshuis</t>
+        </is>
+      </c>
+      <c r="C1805" s="9" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D1805" s="8" t="inlineStr">
+        <is>
+          <t>2:15:26</t>
+        </is>
+      </c>
+      <c r="E1805" s="8" t="inlineStr">
+        <is>
+          <t>2:13:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1806">
+      <c r="A1806" s="6" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="B1806" s="7" t="inlineStr">
+        <is>
+          <t>Puck Hartlief</t>
+        </is>
+      </c>
+      <c r="C1806" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1806" s="6" t="inlineStr">
+        <is>
+          <t>2:17:02</t>
+        </is>
+      </c>
+      <c r="E1806" s="6" t="inlineStr">
+        <is>
+          <t>2:15:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1807">
+      <c r="A1807" s="8" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="B1807" s="9" t="inlineStr">
+        <is>
+          <t>Eva Kok</t>
+        </is>
+      </c>
+      <c r="C1807" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D1807" s="8" t="inlineStr">
+        <is>
+          <t>2:17:02</t>
+        </is>
+      </c>
+      <c r="E1807" s="8" t="inlineStr">
+        <is>
+          <t>2:15:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1808">
+      <c r="A1808" s="6" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="B1808" s="7" t="inlineStr">
+        <is>
+          <t>Inge ter Schure</t>
+        </is>
+      </c>
+      <c r="C1808" s="7" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D1808" s="6" t="inlineStr">
+        <is>
+          <t>2:17:59</t>
+        </is>
+      </c>
+      <c r="E1808" s="6" t="inlineStr">
+        <is>
+          <t>2:17:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1809">
+      <c r="A1809" s="8" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="B1809" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Kearns</t>
+        </is>
+      </c>
+      <c r="C1809" s="9" t="inlineStr">
         <is>
           <t>Amerongen</t>
         </is>
       </c>
-      <c r="D1714" s="8" t="inlineStr">
-[...48 lines deleted...]
-      <c r="C1716" s="9" t="inlineStr">
+      <c r="D1809" s="8" t="inlineStr">
+        <is>
+          <t>2:17:59</t>
+        </is>
+      </c>
+      <c r="E1809" s="8" t="inlineStr">
+        <is>
+          <t>2:16:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1810">
+      <c r="A1810" s="6" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="B1810" s="7" t="inlineStr">
+        <is>
+          <t>Marieke Smit</t>
+        </is>
+      </c>
+      <c r="C1810" s="7" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1810" s="6" t="inlineStr">
+        <is>
+          <t>2:18:22</t>
+        </is>
+      </c>
+      <c r="E1810" s="6" t="inlineStr">
+        <is>
+          <t>2:17:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1811">
+      <c r="A1811" s="8" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="B1811" s="9" t="inlineStr">
+        <is>
+          <t>Sabine Knip</t>
+        </is>
+      </c>
+      <c r="C1811" s="9" t="inlineStr">
+        <is>
+          <t>Nieuwegein</t>
+        </is>
+      </c>
+      <c r="D1811" s="8" t="inlineStr">
+        <is>
+          <t>2:19:07</t>
+        </is>
+      </c>
+      <c r="E1811" s="8" t="inlineStr">
+        <is>
+          <t>2:18:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1812">
+      <c r="A1812" s="6" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="B1812" s="7" t="inlineStr">
+        <is>
+          <t>Gerdy Heek</t>
+        </is>
+      </c>
+      <c r="C1812" s="7" t="inlineStr">
+        <is>
+          <t>Leerdam</t>
+        </is>
+      </c>
+      <c r="D1812" s="6" t="inlineStr">
+        <is>
+          <t>2:19:07</t>
+        </is>
+      </c>
+      <c r="E1812" s="6" t="inlineStr">
+        <is>
+          <t>2:18:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1813">
+      <c r="A1813" s="8" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="B1813" s="9" t="inlineStr">
+        <is>
+          <t>Dasha Noordveld</t>
+        </is>
+      </c>
+      <c r="C1813" s="9" t="inlineStr">
+        <is>
+          <t>IJsselstein</t>
+        </is>
+      </c>
+      <c r="D1813" s="8" t="inlineStr">
+        <is>
+          <t>2:19:10</t>
+        </is>
+      </c>
+      <c r="E1813" s="8" t="inlineStr">
+        <is>
+          <t>2:18:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1814">
+      <c r="A1814" s="6" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="B1814" s="7" t="inlineStr">
+        <is>
+          <t>Jolien Overboom</t>
+        </is>
+      </c>
+      <c r="C1814" s="7" t="inlineStr">
         <is>
           <t>Doorn</t>
         </is>
       </c>
-      <c r="D1716" s="8" t="inlineStr">
-[...102 lines deleted...]
-      <c r="C1720" s="9" t="inlineStr">
+      <c r="D1814" s="6" t="inlineStr">
+        <is>
+          <t>2:20:47</t>
+        </is>
+      </c>
+      <c r="E1814" s="6" t="inlineStr">
+        <is>
+          <t>2:19:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1815">
+      <c r="A1815" s="8" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="B1815" s="9" t="inlineStr">
+        <is>
+          <t>Marleen van der Kolk</t>
+        </is>
+      </c>
+      <c r="C1815" s="9" t="inlineStr">
+        <is>
+          <t>Deventer</t>
+        </is>
+      </c>
+      <c r="D1815" s="8" t="inlineStr">
+        <is>
+          <t>2:20:54</t>
+        </is>
+      </c>
+      <c r="E1815" s="8" t="inlineStr">
+        <is>
+          <t>2:20:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1816">
+      <c r="A1816" s="6" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="B1816" s="7" t="inlineStr">
+        <is>
+          <t>Anita van Soest</t>
+        </is>
+      </c>
+      <c r="C1816" s="7" t="inlineStr">
+        <is>
+          <t>Amerongen</t>
+        </is>
+      </c>
+      <c r="D1816" s="6" t="inlineStr">
+        <is>
+          <t>2:21:04</t>
+        </is>
+      </c>
+      <c r="E1816" s="6" t="inlineStr">
+        <is>
+          <t>2:20:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1817">
+      <c r="A1817" s="8" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="B1817" s="9" t="inlineStr">
+        <is>
+          <t>Esther Blijleven</t>
+        </is>
+      </c>
+      <c r="C1817" s="9" t="inlineStr">
+        <is>
+          <t>De Meern</t>
+        </is>
+      </c>
+      <c r="D1817" s="8" t="inlineStr">
+        <is>
+          <t>2:23:48</t>
+        </is>
+      </c>
+      <c r="E1817" s="8" t="inlineStr">
+        <is>
+          <t>2:22:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1818">
+      <c r="A1818" s="6" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="B1818" s="7" t="inlineStr">
+        <is>
+          <t>Mascha Blijleven</t>
+        </is>
+      </c>
+      <c r="C1818" s="7" t="inlineStr">
+        <is>
+          <t>De Meern</t>
+        </is>
+      </c>
+      <c r="D1818" s="6" t="inlineStr">
+        <is>
+          <t>2:23:48</t>
+        </is>
+      </c>
+      <c r="E1818" s="6" t="inlineStr">
+        <is>
+          <t>2:22:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1819">
+      <c r="A1819" s="8" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="B1819" s="9" t="inlineStr">
+        <is>
+          <t>Miriam van Dullemen</t>
+        </is>
+      </c>
+      <c r="C1819" s="9" t="inlineStr">
+        <is>
+          <t>Zeist</t>
+        </is>
+      </c>
+      <c r="D1819" s="8" t="inlineStr">
+        <is>
+          <t>2:27:15</t>
+        </is>
+      </c>
+      <c r="E1819" s="8" t="inlineStr">
+        <is>
+          <t>2:26:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1820">
+      <c r="A1820" s="6" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="B1820" s="7" t="inlineStr">
+        <is>
+          <t>Eva Meijberg</t>
+        </is>
+      </c>
+      <c r="C1820" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
-      <c r="D1720" s="8" t="inlineStr">
-[...129 lines deleted...]
-      <c r="C1725" s="7" t="inlineStr">
+      <c r="D1820" s="6" t="inlineStr">
+        <is>
+          <t>2:28:03</t>
+        </is>
+      </c>
+      <c r="E1820" s="6" t="inlineStr">
+        <is>
+          <t>2:27:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1821">
+      <c r="A1821" s="8" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="B1821" s="9" t="inlineStr">
+        <is>
+          <t>Ingrid van Raaij</t>
+        </is>
+      </c>
+      <c r="C1821" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
-      <c r="D1725" s="6" t="inlineStr">
-[...2591 lines deleted...]
-      <c r="D1821" s="6" t="inlineStr">
+      <c r="D1821" s="8" t="inlineStr">
         <is>
           <t>3:00:44</t>
         </is>
       </c>
-      <c r="E1821" s="6" t="inlineStr">
+      <c r="E1821" s="8" t="inlineStr">
         <is>
           <t>3:00:26</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">