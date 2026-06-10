--- v0 (2026-02-27)
+++ v1 (2026-06-10)
@@ -12127,51 +12127,55 @@
           <t>Tonny van den Hanenberg</t>
         </is>
       </c>
       <c r="C445" s="9" t="inlineStr">
         <is>
           <t>Heesch</t>
         </is>
       </c>
       <c r="D445" s="8" t="inlineStr">
         <is>
           <t>4:52:48</t>
         </is>
       </c>
       <c r="E445" s="8" t="inlineStr">
         <is>
           <t>4:51:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
       <c r="A446" s="6" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
-      <c r="B446" s="7"/>
+      <c r="B446" s="7" t="inlineStr">
+        <is>
+          <t>Startnummer 1509</t>
+        </is>
+      </c>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D446" s="6" t="inlineStr">
         <is>
           <t>4:53:04</t>
         </is>
       </c>
       <c r="E446" s="6" t="inlineStr">
         <is>
           <t>4:51:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="447">
       <c r="A447" s="8" t="inlineStr">
         <is>
           <t>442</t>
         </is>
       </c>
       <c r="B447" s="9" t="inlineStr">
         <is>
           <t>Mark Kieft</t>