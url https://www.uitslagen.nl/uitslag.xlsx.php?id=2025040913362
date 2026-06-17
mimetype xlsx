--- v0 (2026-01-30)
+++ v1 (2026-06-17)
@@ -8064,51 +8064,51 @@
       <c r="B358" s="9" t="inlineStr">
         <is>
           <t>Erwin Roosterman</t>
         </is>
       </c>
       <c r="C358" s="9" t="inlineStr">
         <is>
           <t>Loopvereniging TOF</t>
         </is>
       </c>
       <c r="D358" s="8" t="inlineStr">
         <is>
           <t>39:14</t>
         </is>
       </c>
       <c r="E358" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="359">
       <c r="A359" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B359" s="7" t="inlineStr">
         <is>
-          <t>Louis de de Koning</t>
+          <t>Louis de Koning</t>
         </is>
       </c>
       <c r="C359" s="7" t="inlineStr">
         <is>
           <t>Rijsbergen</t>
         </is>
       </c>
       <c r="D359" s="6" t="inlineStr">
         <is>
           <t>49:50</t>
         </is>
       </c>
       <c r="E359" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
       <c r="A360" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B360" s="9" t="inlineStr">
         <is>
           <t>Herman van Geijlswijk</t>
         </is>
       </c>