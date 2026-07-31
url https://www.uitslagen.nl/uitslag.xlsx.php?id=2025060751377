--- v0 (2026-02-27)
+++ v1 (2026-07-31)
@@ -16,107 +16,100 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Uitslag" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="14"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="12"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
       <b val="true"/>
-    </font>
-[...5 lines deleted...]
-      <i val="true"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2647A0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBFDAFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F4F5"/>
         <bgColor indexed="64"/>
@@ -135,118 +128,114 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="6" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="3" fontId="7" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="4" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="4" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="8" numFmtId="165" xfId="0">
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E752"/>
+  <dimension ref="A1:E749"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Uilentoren Loop Leersum</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Leersum - Zaterdag 7 juni 2025</t>
@@ -7851,51 +7840,51 @@
           <t>Carin Rispens</t>
         </is>
       </c>
       <c r="C296" s="9" t="inlineStr">
         <is>
           <t>Leersum</t>
         </is>
       </c>
       <c r="D296" s="8" t="inlineStr">
         <is>
           <t>44:37</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
           <t>42:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>M-21, 10.3 KILOMETER </t>
+          <t>M-21, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B298" s="4"/>
       <c r="C298" s="4"/>
       <c r="D298" s="4"/>
       <c r="E298" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
       <c r="A299" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B299" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C299" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
@@ -8297,51 +8286,51 @@
           <t>Youri Zantkuijl</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Leersum</t>
         </is>
       </c>
       <c r="D314" s="6" t="inlineStr">
         <is>
           <t>1:16:12</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>1:14:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
       <c r="A316" s="4" t="inlineStr">
         <is>
-          <t>M2139, 10.3 KILOMETER </t>
+          <t>M2139, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B316" s="4"/>
       <c r="C316" s="4"/>
       <c r="D316" s="4"/>
       <c r="E316" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B317" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C317" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D317" s="5" t="inlineStr">
         <is>
@@ -9985,51 +9974,51 @@
           <t>Martin Bosch</t>
         </is>
       </c>
       <c r="C378" s="7" t="inlineStr">
         <is>
           <t>Diemen</t>
         </is>
       </c>
       <c r="D378" s="6" t="inlineStr">
         <is>
           <t>1:18:29</t>
         </is>
       </c>
       <c r="E378" s="6" t="inlineStr">
         <is>
           <t>1:18:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="380">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>M4059, 10.3 KILOMETER </t>
+          <t>M4059, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B380" s="4"/>
       <c r="C380" s="4"/>
       <c r="D380" s="4"/>
       <c r="E380" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="381">
       <c r="A381" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B381" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C381" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D381" s="5" t="inlineStr">
         <is>
@@ -11943,51 +11932,51 @@
           <t>Eduardo Olof</t>
         </is>
       </c>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D452" s="6" t="inlineStr">
         <is>
           <t>1:29:12</t>
         </is>
       </c>
       <c r="E452" s="6" t="inlineStr">
         <is>
           <t>1:28:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
       <c r="A454" s="4" t="inlineStr">
         <is>
-          <t>M60+, 10.3 KILOMETER </t>
+          <t>M60+, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B454" s="4"/>
       <c r="C454" s="4"/>
       <c r="D454" s="4"/>
       <c r="E454" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
       <c r="A455" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B455" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C455" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D455" s="5" t="inlineStr">
         <is>
@@ -12308,51 +12297,51 @@
           <t>Rob Spaans</t>
         </is>
       </c>
       <c r="C467" s="9" t="inlineStr">
         <is>
           <t>Schiedam</t>
         </is>
       </c>
       <c r="D467" s="8" t="inlineStr">
         <is>
           <t>1:18:13</t>
         </is>
       </c>
       <c r="E467" s="8" t="inlineStr">
         <is>
           <t>1:15:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
       <c r="A469" s="4" t="inlineStr">
         <is>
-          <t>V-21, 10.3 KILOMETER </t>
+          <t>V-21, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B469" s="4"/>
       <c r="C469" s="4"/>
       <c r="D469" s="4"/>
       <c r="E469" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
       <c r="A470" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B470" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C470" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D470" s="5" t="inlineStr">
         <is>
@@ -12565,51 +12554,51 @@
           <t>Roosmarijn van der Maas</t>
         </is>
       </c>
       <c r="C478" s="9" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D478" s="8" t="inlineStr">
         <is>
           <t>1:15:23</t>
         </is>
       </c>
       <c r="E478" s="8" t="inlineStr">
         <is>
           <t>1:13:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="480">
       <c r="A480" s="4" t="inlineStr">
         <is>
-          <t>V2139, 10.3 KILOMETER </t>
+          <t>V2139, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B480" s="4"/>
       <c r="C480" s="4"/>
       <c r="D480" s="4"/>
       <c r="E480" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="481">
       <c r="A481" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B481" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C481" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D481" s="5" t="inlineStr">
         <is>
@@ -13875,51 +13864,51 @@
           <t>Isis Kemna</t>
         </is>
       </c>
       <c r="C528" s="7" t="inlineStr">
         <is>
           <t>Veenendaal</t>
         </is>
       </c>
       <c r="D528" s="6" t="inlineStr">
         <is>
           <t>1:19:01</t>
         </is>
       </c>
       <c r="E528" s="6" t="inlineStr">
         <is>
           <t>1:16:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="530">
       <c r="A530" s="4" t="inlineStr">
         <is>
-          <t>V4059, 10.3 KILOMETER </t>
+          <t>V4059, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B530" s="4"/>
       <c r="C530" s="4"/>
       <c r="D530" s="4"/>
       <c r="E530" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="531">
       <c r="A531" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B531" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C531" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D531" s="5" t="inlineStr">
         <is>
@@ -14888,51 +14877,51 @@
           <t>Yina Duque</t>
         </is>
       </c>
       <c r="C567" s="9" t="inlineStr">
         <is>
           <t>Zeist</t>
         </is>
       </c>
       <c r="D567" s="8" t="inlineStr">
         <is>
           <t>1:41:44</t>
         </is>
       </c>
       <c r="E567" s="8" t="inlineStr">
         <is>
           <t>1:40:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="569">
       <c r="A569" s="4" t="inlineStr">
         <is>
-          <t>V60+, 10.3 KILOMETER </t>
+          <t>V60+, 10.3 KILOMETER</t>
         </is>
       </c>
       <c r="B569" s="4"/>
       <c r="C569" s="4"/>
       <c r="D569" s="4"/>
       <c r="E569" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="570">
       <c r="A570" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B570" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C570" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D570" s="5" t="inlineStr">
         <is>
@@ -15172,51 +15161,51 @@
           <t>Ingrid Vogt</t>
         </is>
       </c>
       <c r="C579" s="7" t="inlineStr">
         <is>
           <t>Leersum</t>
         </is>
       </c>
       <c r="D579" s="6" t="inlineStr">
         <is>
           <t>1:24:04</t>
         </is>
       </c>
       <c r="E579" s="6" t="inlineStr">
         <is>
           <t>1:21:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="581">
       <c r="A581" s="4" t="inlineStr">
         <is>
-          <t>M-21, 15.2 KILOMETER </t>
+          <t>M-21, 15.2 KILOMETER</t>
         </is>
       </c>
       <c r="B581" s="4"/>
       <c r="C581" s="4"/>
       <c r="D581" s="4"/>
       <c r="E581" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="582">
       <c r="A582" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B582" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C582" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D582" s="5" t="inlineStr">
         <is>
@@ -15321,51 +15310,51 @@
           <t>Thijs Derks</t>
         </is>
       </c>
       <c r="C586" s="9" t="inlineStr">
         <is>
           <t>Heelsum</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
           <t>1:30:28</t>
         </is>
       </c>
       <c r="E586" s="8" t="inlineStr">
         <is>
           <t>1:28:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="588">
       <c r="A588" s="4" t="inlineStr">
         <is>
-          <t>M2139, 15.2 KILOMETER </t>
+          <t>M2139, 15.2 KILOMETER</t>
         </is>
       </c>
       <c r="B588" s="4"/>
       <c r="C588" s="4"/>
       <c r="D588" s="4"/>
       <c r="E588" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="589">
       <c r="A589" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B589" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C589" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D589" s="5" t="inlineStr">
         <is>
@@ -16307,51 +16296,51 @@
           <t>Björn (Boomstamman) van Loon</t>
         </is>
       </c>
       <c r="C624" s="7" t="inlineStr">
         <is>
           <t>Gouda</t>
         </is>
       </c>
       <c r="D624" s="6" t="inlineStr">
         <is>
           <t>1:39:20</t>
         </is>
       </c>
       <c r="E624" s="6" t="inlineStr">
         <is>
           <t>1:37:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="626">
       <c r="A626" s="4" t="inlineStr">
         <is>
-          <t>M4059, 15.2 KILOMETER </t>
+          <t>M4059, 15.2 KILOMETER</t>
         </is>
       </c>
       <c r="B626" s="4"/>
       <c r="C626" s="4"/>
       <c r="D626" s="4"/>
       <c r="E626" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="627">
       <c r="A627" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B627" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C627" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D627" s="5" t="inlineStr">
         <is>
@@ -17991,51 +17980,51 @@
           <t>Wim Vermeulen</t>
         </is>
       </c>
       <c r="C688" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D688" s="6" t="inlineStr">
         <is>
           <t>1:50:06</t>
         </is>
       </c>
       <c r="E688" s="6" t="inlineStr">
         <is>
           <t>1:48:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="690">
       <c r="A690" s="4" t="inlineStr">
         <is>
-          <t>M60+, 15.2 KILOMETER </t>
+          <t>M60+, 15.2 KILOMETER</t>
         </is>
       </c>
       <c r="B690" s="4"/>
       <c r="C690" s="4"/>
       <c r="D690" s="4"/>
       <c r="E690" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="691">
       <c r="A691" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B691" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C691" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D691" s="5" t="inlineStr">
         <is>
@@ -18302,51 +18291,51 @@
           <t>Kees Sosef</t>
         </is>
       </c>
       <c r="C701" s="9" t="inlineStr">
         <is>
           <t>Dronten</t>
         </is>
       </c>
       <c r="D701" s="8" t="inlineStr">
         <is>
           <t>1:48:28</t>
         </is>
       </c>
       <c r="E701" s="8" t="inlineStr">
         <is>
           <t>1:46:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="703">
       <c r="A703" s="4" t="inlineStr">
         <is>
-          <t>V2139, 15.2 KILOMETER </t>
+          <t>V2139, 15.2 KILOMETER</t>
         </is>
       </c>
       <c r="B703" s="4"/>
       <c r="C703" s="4"/>
       <c r="D703" s="4"/>
       <c r="E703" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="704">
       <c r="A704" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B704" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C704" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D704" s="5" t="inlineStr">
         <is>
@@ -18829,51 +18818,51 @@
           <t>Nanda Zwarts</t>
         </is>
       </c>
       <c r="C722" s="9" t="inlineStr">
         <is>
           <t>Ede</t>
         </is>
       </c>
       <c r="D722" s="8" t="inlineStr">
         <is>
           <t>1:45:28</t>
         </is>
       </c>
       <c r="E722" s="8" t="inlineStr">
         <is>
           <t>1:43:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="724">
       <c r="A724" s="4" t="inlineStr">
         <is>
-          <t>V4059, 15.2 KILOMETER </t>
+          <t>V4059, 15.2 KILOMETER</t>
         </is>
       </c>
       <c r="B724" s="4"/>
       <c r="C724" s="4"/>
       <c r="D724" s="4"/>
       <c r="E724" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="725">
       <c r="A725" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B725" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C725" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D725" s="5" t="inlineStr">
         <is>
@@ -19509,65 +19498,50 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="749">
       <c r="A749" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B749" s="9" t="inlineStr">
         <is>
           <t>Elisabeth van de Grift</t>
         </is>
       </c>
       <c r="C749" s="9" t="inlineStr">
         <is>
           <t>Driebergen-Rijsenburg</t>
         </is>
       </c>
       <c r="D749" s="8" t="inlineStr">
         <is>
           <t>1:43:59</t>
         </is>
       </c>
       <c r="E749" s="8" t="inlineStr">
         <is>
           <t>1:42:11</t>
-        </is>
-[...13 lines deleted...]
-          <t>www.uitslagensoftware.nl  ||  www.ox-max.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Uitslagenlijst</dc:title>