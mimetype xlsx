--- v0 (2026-03-03)
+++ v1 (2026-06-24)
@@ -5230,51 +5230,51 @@
       <c r="B260" s="7" t="inlineStr">
         <is>
           <t>Yke Berden</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Sky-runners</t>
         </is>
       </c>
       <c r="D260" s="6"/>
       <c r="E260" s="6" t="inlineStr">
         <is>
           <t>1:12:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
       <c r="A261" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B261" s="9" t="inlineStr">
         <is>
-          <t>FÃ© Berden</t>
+          <t>Fé Berden</t>
         </is>
       </c>
       <c r="C261" s="9" t="inlineStr">
         <is>
           <t>Sky-runners</t>
         </is>
       </c>
       <c r="D261" s="8"/>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>1:12:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>Jos Berden</t>
         </is>
       </c>
@@ -5690,51 +5690,51 @@
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>Eden van Ooijen</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>DSZ boys</t>
         </is>
       </c>
       <c r="D280" s="6"/>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>1:21:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B281" s="9" t="inlineStr">
         <is>
-          <t>LoÃ¯s Bull</t>
+          <t>Loïs Bull</t>
         </is>
       </c>
       <c r="C281" s="9" t="inlineStr">
         <is>
           <t>Team Ibiza</t>
         </is>
       </c>
       <c r="D281" s="8"/>
       <c r="E281" s="8" t="inlineStr">
         <is>
           <t>1:21:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
           <t>John Bull</t>
         </is>
       </c>
@@ -6104,51 +6104,51 @@
       <c r="B298" s="7" t="inlineStr">
         <is>
           <t>Ricky Reuser</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>De Snelle Boys</t>
         </is>
       </c>
       <c r="D298" s="6"/>
       <c r="E298" s="6" t="inlineStr">
         <is>
           <t>1:26:09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
       <c r="A299" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B299" s="9" t="inlineStr">
         <is>
-          <t>CornÃ© Meerveld</t>
+          <t>Corné Meerveld</t>
         </is>
       </c>
       <c r="C299" s="9" t="inlineStr">
         <is>
           <t>De Snelle Boys</t>
         </is>
       </c>
       <c r="D299" s="8"/>
       <c r="E299" s="8" t="inlineStr">
         <is>
           <t>1:26:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
       <c r="A300" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
           <t>Reza Romijnders</t>
         </is>
       </c>
@@ -8220,51 +8220,51 @@
       <c r="B390" s="7" t="inlineStr">
         <is>
           <t>Fenna Schuilenburg</t>
         </is>
       </c>
       <c r="C390" s="7" t="inlineStr">
         <is>
           <t>De bevbood</t>
         </is>
       </c>
       <c r="D390" s="6"/>
       <c r="E390" s="6" t="inlineStr">
         <is>
           <t>1:46:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="391">
       <c r="A391" s="8" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B391" s="9" t="inlineStr">
         <is>
-          <t>Desâ€™ray Franssens</t>
+          <t>Des'ray Franssens</t>
         </is>
       </c>
       <c r="C391" s="9" t="inlineStr">
         <is>
           <t>De bevbood</t>
         </is>
       </c>
       <c r="D391" s="8"/>
       <c r="E391" s="8" t="inlineStr">
         <is>
           <t>1:46:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="392">
       <c r="A392" s="6" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B392" s="7" t="inlineStr">
         <is>
           <t>Cheyenne Volkers</t>
         </is>
       </c>