--- v0 (2026-02-27)
+++ v1 (2026-06-10)
@@ -9560,93 +9560,93 @@
       </c>
       <c r="C358" s="7" t="inlineStr">
         <is>
           <t>Rheezerveen</t>
         </is>
       </c>
       <c r="D358" s="6" t="inlineStr">
         <is>
           <t>22:01</t>
         </is>
       </c>
       <c r="E358" s="6" t="inlineStr">
         <is>
           <t>21:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="359">
       <c r="A359" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B359" s="9" t="inlineStr">
         <is>
-          <t>Jos Mannessen</t>
+          <t>Kyan Pullen</t>
         </is>
       </c>
       <c r="C359" s="9" t="inlineStr">
         <is>
-          <t>Bruchterveld</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D359" s="8" t="inlineStr">
         <is>
           <t>22:05</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
-          <t>21:52</t>
+          <t>22:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
       <c r="A360" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B360" s="7" t="inlineStr">
         <is>
-          <t>Kyan Pullen</t>
+          <t>Jos Mannessen</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Bruchterveld</t>
         </is>
       </c>
       <c r="D360" s="6" t="inlineStr">
         <is>
           <t>22:05</t>
         </is>
       </c>
       <c r="E360" s="6" t="inlineStr">
         <is>
-          <t>22:02</t>
+          <t>21:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="361">
       <c r="A361" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B361" s="9" t="inlineStr">
         <is>
           <t>Jorian Wesselink</t>
         </is>
       </c>
       <c r="C361" s="9" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D361" s="8" t="inlineStr">
         <is>
           <t>22:07</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
@@ -9992,147 +9992,147 @@
       </c>
       <c r="C374" s="7" t="inlineStr">
         <is>
           <t>Sibculo</t>
         </is>
       </c>
       <c r="D374" s="6" t="inlineStr">
         <is>
           <t>23:03</t>
         </is>
       </c>
       <c r="E374" s="6" t="inlineStr">
         <is>
           <t>22:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="375">
       <c r="A375" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B375" s="9" t="inlineStr">
         <is>
-          <t>Remco Tromp</t>
+          <t>Hidde Boonstra</t>
         </is>
       </c>
       <c r="C375" s="9" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D375" s="8" t="inlineStr">
         <is>
           <t>23:04</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
-          <t>22:30</t>
+          <t>22:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="376">
       <c r="A376" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B376" s="7" t="inlineStr">
         <is>
-          <t>Hidde Boonstra</t>
+          <t>Tim van Veldhuisen</t>
         </is>
       </c>
       <c r="C376" s="7" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D376" s="6" t="inlineStr">
         <is>
-          <t>23:04</t>
+          <t>23:06</t>
         </is>
       </c>
       <c r="E376" s="6" t="inlineStr">
         <is>
-          <t>22:54</t>
+          <t>22:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="377">
       <c r="A377" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B377" s="9" t="inlineStr">
         <is>
-          <t>Tim van Veldhuisen</t>
+          <t>Mart-Jan aan het Rot</t>
         </is>
       </c>
       <c r="C377" s="9" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D377" s="8" t="inlineStr">
         <is>
-          <t>23:06</t>
+          <t>23:14</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>22:58</t>
+          <t>22:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="378">
       <c r="A378" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B378" s="7" t="inlineStr">
         <is>
-          <t>Mart-Jan aan het Rot</t>
+          <t>Remco Tromp</t>
         </is>
       </c>
       <c r="C378" s="7" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D378" s="6" t="inlineStr">
         <is>
-          <t>23:14</t>
+          <t>23:04</t>
         </is>
       </c>
       <c r="E378" s="6" t="inlineStr">
         <is>
-          <t>22:26</t>
+          <t>22:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="379">
       <c r="A379" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B379" s="9" t="inlineStr">
         <is>
           <t>Simon Buist</t>
         </is>
       </c>
       <c r="C379" s="9" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D379" s="8" t="inlineStr">
         <is>
           <t>23:32</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
@@ -11855,93 +11855,93 @@
       </c>
       <c r="C443" s="9" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D443" s="8" t="inlineStr">
         <is>
           <t>27:03</t>
         </is>
       </c>
       <c r="E443" s="8" t="inlineStr">
         <is>
           <t>26:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
       <c r="A444" s="6" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B444" s="7" t="inlineStr">
         <is>
-          <t>Frank Hofsink</t>
+          <t>Sander Bril</t>
         </is>
       </c>
       <c r="C444" s="7" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D444" s="6" t="inlineStr">
         <is>
-          <t>27:05</t>
+          <t>27:10</t>
         </is>
       </c>
       <c r="E444" s="6" t="inlineStr">
         <is>
-          <t>26:29</t>
+          <t>26:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
       <c r="A445" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B445" s="9" t="inlineStr">
         <is>
-          <t>Sander Bril</t>
+          <t>Frank Hofsink</t>
         </is>
       </c>
       <c r="C445" s="9" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D445" s="8" t="inlineStr">
         <is>
-          <t>27:10</t>
+          <t>27:05</t>
         </is>
       </c>
       <c r="E445" s="8" t="inlineStr">
         <is>
-          <t>26:31</t>
+          <t>26:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
       <c r="A446" s="6" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B446" s="7" t="inlineStr">
         <is>
           <t>Sander Scholten</t>
         </is>
       </c>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Den Ham</t>
         </is>
       </c>
       <c r="D446" s="6" t="inlineStr">
         <is>
           <t>27:30</t>
         </is>
       </c>
       <c r="E446" s="6" t="inlineStr">
@@ -12098,174 +12098,174 @@
       </c>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>Mariënberg</t>
         </is>
       </c>
       <c r="D452" s="6" t="inlineStr">
         <is>
           <t>27:57</t>
         </is>
       </c>
       <c r="E452" s="6" t="inlineStr">
         <is>
           <t>27:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
       <c r="A453" s="8" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B453" s="9" t="inlineStr">
         <is>
-          <t>Thijs Reefman</t>
+          <t>Bart Berenst</t>
         </is>
       </c>
       <c r="C453" s="9" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D453" s="8" t="inlineStr">
         <is>
-          <t>28:13</t>
+          <t>28:50</t>
         </is>
       </c>
       <c r="E453" s="8" t="inlineStr">
         <is>
-          <t>27:47</t>
+          <t>28:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
       <c r="A454" s="6" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B454" s="7" t="inlineStr">
         <is>
-          <t>Bas van der Ziel</t>
+          <t>Thijs Reefman</t>
         </is>
       </c>
       <c r="C454" s="7" t="inlineStr">
         <is>
-          <t>Coevorden</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D454" s="6" t="inlineStr">
         <is>
-          <t>28:30</t>
+          <t>28:13</t>
         </is>
       </c>
       <c r="E454" s="6" t="inlineStr">
         <is>
-          <t>28:16</t>
+          <t>27:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
       <c r="A455" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B455" s="9" t="inlineStr">
         <is>
-          <t>Ian Lubbers</t>
+          <t>Bas van der Ziel</t>
         </is>
       </c>
       <c r="C455" s="9" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Coevorden</t>
         </is>
       </c>
       <c r="D455" s="8" t="inlineStr">
         <is>
-          <t>28:35</t>
+          <t>28:30</t>
         </is>
       </c>
       <c r="E455" s="8" t="inlineStr">
         <is>
-          <t>28:20</t>
+          <t>28:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B456" s="7" t="inlineStr">
         <is>
-          <t>Arnoud Jans</t>
+          <t>Ian Lubbers</t>
         </is>
       </c>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D456" s="6" t="inlineStr">
         <is>
-          <t>28:37</t>
+          <t>28:35</t>
         </is>
       </c>
       <c r="E456" s="6" t="inlineStr">
         <is>
-          <t>28:02</t>
+          <t>28:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
       <c r="A457" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B457" s="9" t="inlineStr">
         <is>
-          <t>Bart Berenst</t>
+          <t>Arnoud Jans</t>
         </is>
       </c>
       <c r="C457" s="9" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D457" s="8" t="inlineStr">
         <is>
-          <t>28:50</t>
+          <t>28:37</t>
         </is>
       </c>
       <c r="E457" s="8" t="inlineStr">
         <is>
-          <t>28:41</t>
+          <t>28:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
       <c r="A458" s="6" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B458" s="7" t="inlineStr">
         <is>
           <t>Peter Oosterhuis</t>
         </is>
       </c>
       <c r="C458" s="7" t="inlineStr">
         <is>
           <t>Hoogeveen</t>
         </is>
       </c>
       <c r="D458" s="6" t="inlineStr">
         <is>
           <t>29:11</t>
         </is>
       </c>
       <c r="E458" s="6" t="inlineStr">
@@ -15731,255 +15731,255 @@
       </c>
       <c r="C591" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D591" s="6" t="inlineStr">
         <is>
           <t>27:53</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
           <t>27:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="592">
       <c r="A592" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B592" s="9" t="inlineStr">
         <is>
-          <t>Marleen de Lange</t>
+          <t>Frouwke Oostenbrug</t>
         </is>
       </c>
       <c r="C592" s="9" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Appingedam</t>
         </is>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
-          <t>28:05</t>
+          <t>28:51</t>
         </is>
       </c>
       <c r="E592" s="8" t="inlineStr">
         <is>
-          <t>27:52</t>
+          <t>28:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="593">
       <c r="A593" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B593" s="7" t="inlineStr">
         <is>
-          <t>Martilde Horstra</t>
+          <t>Marleen de Lange</t>
         </is>
       </c>
       <c r="C593" s="7" t="inlineStr">
         <is>
-          <t>Bruchterveld</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D593" s="6" t="inlineStr">
         <is>
-          <t>28:20</t>
+          <t>28:05</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr">
         <is>
-          <t>28:14</t>
+          <t>27:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="594">
       <c r="A594" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B594" s="9" t="inlineStr">
         <is>
-          <t>Johane Sloot</t>
+          <t>Martilde Horstra</t>
         </is>
       </c>
       <c r="C594" s="9" t="inlineStr">
         <is>
-          <t>Nederland</t>
+          <t>Bruchterveld</t>
         </is>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
-          <t>28:22</t>
+          <t>28:20</t>
         </is>
       </c>
       <c r="E594" s="8" t="inlineStr">
         <is>
-          <t>28:03</t>
+          <t>28:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="595">
       <c r="A595" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B595" s="7" t="inlineStr">
         <is>
-          <t>Sabine Willems</t>
+          <t>Johane Sloot</t>
         </is>
       </c>
       <c r="C595" s="7" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Nederland</t>
         </is>
       </c>
       <c r="D595" s="6" t="inlineStr">
         <is>
-          <t>28:29</t>
+          <t>28:22</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
-          <t>28:16</t>
+          <t>28:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="596">
       <c r="A596" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B596" s="9" t="inlineStr">
         <is>
-          <t>Fernanda Veneman</t>
+          <t>Sabine Willems</t>
         </is>
       </c>
       <c r="C596" s="9" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
-          <t>28:42</t>
+          <t>28:29</t>
         </is>
       </c>
       <c r="E596" s="8" t="inlineStr">
         <is>
-          <t>28:28</t>
+          <t>28:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="597">
       <c r="A597" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B597" s="7" t="inlineStr">
         <is>
-          <t>Frouwke Oostenbrug</t>
+          <t>Fernanda Veneman</t>
         </is>
       </c>
       <c r="C597" s="7" t="inlineStr">
         <is>
-          <t>Appingedam</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D597" s="6" t="inlineStr">
         <is>
-          <t>28:51</t>
+          <t>28:42</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
-          <t>28:21</t>
+          <t>28:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="598">
       <c r="A598" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B598" s="9" t="inlineStr">
         <is>
-          <t>Janneke Merjenburgh</t>
+          <t>Fleur Van der Wal</t>
         </is>
       </c>
       <c r="C598" s="9" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
-          <t>29:30</t>
+          <t>29:49</t>
         </is>
       </c>
       <c r="E598" s="8" t="inlineStr">
         <is>
-          <t>29:17</t>
+          <t>29:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="599">
       <c r="A599" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
-          <t>Fleur Van der Wal</t>
+          <t>Janneke Merjenburgh</t>
         </is>
       </c>
       <c r="C599" s="7" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D599" s="6" t="inlineStr">
         <is>
-          <t>29:49</t>
+          <t>29:30</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr">
         <is>
-          <t>29:26</t>
+          <t>29:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="600">
       <c r="A600" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B600" s="9" t="inlineStr">
         <is>
           <t>Renate Hakkers</t>
         </is>
       </c>
       <c r="C600" s="9" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D600" s="8" t="inlineStr">
         <is>
           <t>29:58</t>
         </is>
       </c>
       <c r="E600" s="8" t="inlineStr">
@@ -16892,336 +16892,336 @@
       </c>
       <c r="C634" s="9" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D634" s="8" t="inlineStr">
         <is>
           <t>35:07</t>
         </is>
       </c>
       <c r="E634" s="8" t="inlineStr">
         <is>
           <t>34:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="635">
       <c r="A635" s="6" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B635" s="7" t="inlineStr">
         <is>
-          <t>Nina Kappen</t>
+          <t>Silke Hendriks</t>
         </is>
       </c>
       <c r="C635" s="7" t="inlineStr">
         <is>
-          <t>Wachtum</t>
+          <t>Sibculo</t>
         </is>
       </c>
       <c r="D635" s="6" t="inlineStr">
         <is>
-          <t>35:09</t>
+          <t>35:22</t>
         </is>
       </c>
       <c r="E635" s="6" t="inlineStr">
         <is>
-          <t>34:34</t>
+          <t>35:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="636">
       <c r="A636" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B636" s="9" t="inlineStr">
         <is>
-          <t>Inge Scholten</t>
+          <t>Esmée Tuin</t>
         </is>
       </c>
       <c r="C636" s="9" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Kloosterhaar</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
-          <t>35:16</t>
+          <t>36:27</t>
         </is>
       </c>
       <c r="E636" s="8" t="inlineStr">
         <is>
-          <t>34:58</t>
+          <t>35:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="637">
       <c r="A637" s="6" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B637" s="7" t="inlineStr">
         <is>
-          <t>Silke Hendriks</t>
+          <t>Nina Kappen</t>
         </is>
       </c>
       <c r="C637" s="7" t="inlineStr">
         <is>
-          <t>Sibculo</t>
+          <t>Wachtum</t>
         </is>
       </c>
       <c r="D637" s="6" t="inlineStr">
         <is>
-          <t>35:22</t>
+          <t>35:09</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr">
         <is>
-          <t>35:01</t>
+          <t>34:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="638">
       <c r="A638" s="8" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B638" s="9" t="inlineStr">
         <is>
-          <t>Joyce van den Berg</t>
+          <t>Inge Scholten</t>
         </is>
       </c>
       <c r="C638" s="9" t="inlineStr">
         <is>
-          <t>Ommen</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
-          <t>35:28</t>
+          <t>35:16</t>
         </is>
       </c>
       <c r="E638" s="8" t="inlineStr">
         <is>
-          <t>34:52</t>
+          <t>34:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="639">
       <c r="A639" s="6" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B639" s="7" t="inlineStr">
         <is>
-          <t>Lida Zweers</t>
+          <t>Joyce van den Berg</t>
         </is>
       </c>
       <c r="C639" s="7" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Ommen</t>
         </is>
       </c>
       <c r="D639" s="6" t="inlineStr">
         <is>
-          <t>35:30</t>
+          <t>35:28</t>
         </is>
       </c>
       <c r="E639" s="6" t="inlineStr">
         <is>
-          <t>34:50</t>
+          <t>34:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="640">
       <c r="A640" s="8" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B640" s="9" t="inlineStr">
         <is>
-          <t>Janine Kompagnie</t>
+          <t>Lida Zweers</t>
         </is>
       </c>
       <c r="C640" s="9" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
-          <t>35:41</t>
+          <t>35:30</t>
         </is>
       </c>
       <c r="E640" s="8" t="inlineStr">
         <is>
-          <t>34:59</t>
+          <t>34:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="641">
       <c r="A641" s="6" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B641" s="7" t="inlineStr">
         <is>
-          <t>Tessa Ribberink-Ramaker</t>
+          <t>Janine Kompagnie</t>
         </is>
       </c>
       <c r="C641" s="7" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D641" s="6" t="inlineStr">
         <is>
-          <t>35:43</t>
+          <t>35:41</t>
         </is>
       </c>
       <c r="E641" s="6" t="inlineStr">
         <is>
-          <t>35:01</t>
+          <t>34:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="642">
       <c r="A642" s="8" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B642" s="9" t="inlineStr">
         <is>
-          <t>Lindy ten Brinke</t>
+          <t>Tessa Ribberink-Ramaker</t>
         </is>
       </c>
       <c r="C642" s="9" t="inlineStr">
         <is>
-          <t>Den Ham</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D642" s="8" t="inlineStr">
         <is>
-          <t>35:57</t>
+          <t>35:43</t>
         </is>
       </c>
       <c r="E642" s="8" t="inlineStr">
         <is>
-          <t>35:32</t>
+          <t>35:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="643">
       <c r="A643" s="6" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B643" s="7" t="inlineStr">
         <is>
-          <t>Lotte Plaggenmars</t>
+          <t>Lindy ten Brinke</t>
         </is>
       </c>
       <c r="C643" s="7" t="inlineStr">
         <is>
           <t>Den Ham</t>
         </is>
       </c>
       <c r="D643" s="6" t="inlineStr">
         <is>
-          <t>35:59</t>
+          <t>35:57</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr">
         <is>
-          <t>35:33</t>
+          <t>35:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="644">
       <c r="A644" s="8" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B644" s="9" t="inlineStr">
         <is>
-          <t>Joyce Meijer</t>
+          <t>Lotte Plaggenmars</t>
         </is>
       </c>
       <c r="C644" s="9" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Den Ham</t>
         </is>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
-          <t>36:18</t>
+          <t>35:59</t>
         </is>
       </c>
       <c r="E644" s="8" t="inlineStr">
         <is>
-          <t>35:36</t>
+          <t>35:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="645">
       <c r="A645" s="6" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B645" s="7" t="inlineStr">
         <is>
-          <t>Esmée Tuin</t>
+          <t>Joyce Meijer</t>
         </is>
       </c>
       <c r="C645" s="7" t="inlineStr">
         <is>
-          <t>Kloosterhaar</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D645" s="6" t="inlineStr">
         <is>
-          <t>36:27</t>
+          <t>36:18</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
-          <t>35:44</t>
+          <t>35:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="646">
       <c r="A646" s="8" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B646" s="9" t="inlineStr">
         <is>
           <t>Gerlinde Bouwman</t>
         </is>
       </c>
       <c r="C646" s="9" t="inlineStr">
         <is>
           <t>Lutten</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
           <t>37:14</t>
         </is>
       </c>
       <c r="E646" s="8" t="inlineStr">
@@ -17500,120 +17500,120 @@
       </c>
       <c r="C658" s="7" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D658" s="6" t="inlineStr">
         <is>
           <t>27:26</t>
         </is>
       </c>
       <c r="E658" s="6" t="inlineStr">
         <is>
           <t>27:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="659">
       <c r="A659" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B659" s="9" t="inlineStr">
         <is>
-          <t>Andrea Tap</t>
+          <t>Fennie van Oene</t>
         </is>
       </c>
       <c r="C659" s="9" t="inlineStr">
         <is>
-          <t>Den Ham</t>
+          <t>Wezep</t>
         </is>
       </c>
       <c r="D659" s="8" t="inlineStr">
         <is>
-          <t>28:04</t>
+          <t>28:25</t>
         </is>
       </c>
       <c r="E659" s="8" t="inlineStr">
         <is>
-          <t>27:43</t>
+          <t>28:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="660">
       <c r="A660" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B660" s="7" t="inlineStr">
         <is>
-          <t>Ina Stokvis</t>
+          <t>Andrea Tap</t>
         </is>
       </c>
       <c r="C660" s="7" t="inlineStr">
         <is>
-          <t>Mariënberg</t>
+          <t>Den Ham</t>
         </is>
       </c>
       <c r="D660" s="6" t="inlineStr">
         <is>
-          <t>28:16</t>
+          <t>28:04</t>
         </is>
       </c>
       <c r="E660" s="6" t="inlineStr">
         <is>
-          <t>27:40</t>
+          <t>27:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="661">
       <c r="A661" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B661" s="9" t="inlineStr">
         <is>
-          <t>Fennie van Oene</t>
+          <t>Ina Stokvis</t>
         </is>
       </c>
       <c r="C661" s="9" t="inlineStr">
         <is>
-          <t>Wezep</t>
+          <t>Mariënberg</t>
         </is>
       </c>
       <c r="D661" s="8" t="inlineStr">
         <is>
-          <t>28:25</t>
+          <t>28:16</t>
         </is>
       </c>
       <c r="E661" s="8" t="inlineStr">
         <is>
-          <t>28:03</t>
+          <t>27:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="662">
       <c r="A662" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B662" s="7" t="inlineStr">
         <is>
           <t>Marja Kerssies</t>
         </is>
       </c>
       <c r="C662" s="7" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D662" s="6" t="inlineStr">
         <is>
           <t>28:32</t>
         </is>
       </c>
       <c r="E662" s="6" t="inlineStr">
@@ -17878,93 +17878,93 @@
       </c>
       <c r="C672" s="7" t="inlineStr">
         <is>
           <t>Bergentheim</t>
         </is>
       </c>
       <c r="D672" s="6" t="inlineStr">
         <is>
           <t>34:33</t>
         </is>
       </c>
       <c r="E672" s="6" t="inlineStr">
         <is>
           <t>33:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="673">
       <c r="A673" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B673" s="9" t="inlineStr">
         <is>
-          <t>Fennie Doldersum</t>
+          <t>Annet Schippers</t>
         </is>
       </c>
       <c r="C673" s="9" t="inlineStr">
         <is>
-          <t>Bergentheim</t>
+          <t>Hardenberg</t>
         </is>
       </c>
       <c r="D673" s="8" t="inlineStr">
         <is>
-          <t>35:17</t>
+          <t>36:02</t>
         </is>
       </c>
       <c r="E673" s="8" t="inlineStr">
         <is>
-          <t>34:43</t>
+          <t>35:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="674">
       <c r="A674" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B674" s="7" t="inlineStr">
         <is>
-          <t>Annet Schippers</t>
+          <t>Fennie Doldersum</t>
         </is>
       </c>
       <c r="C674" s="7" t="inlineStr">
         <is>
-          <t>Hardenberg</t>
+          <t>Bergentheim</t>
         </is>
       </c>
       <c r="D674" s="6" t="inlineStr">
         <is>
-          <t>36:02</t>
+          <t>35:17</t>
         </is>
       </c>
       <c r="E674" s="6" t="inlineStr">
         <is>
-          <t>35:23</t>
+          <t>34:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="675">
       <c r="A675" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B675" s="9" t="inlineStr">
         <is>
           <t>Catharina Stegeman-Breukelman</t>
         </is>
       </c>
       <c r="C675" s="9" t="inlineStr">
         <is>
           <t>Hardenberg</t>
         </is>
       </c>
       <c r="D675" s="8" t="inlineStr">
         <is>
           <t>36:28</t>
         </is>
       </c>
       <c r="E675" s="8" t="inlineStr">