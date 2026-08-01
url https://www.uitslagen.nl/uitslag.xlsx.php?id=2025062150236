--- v0 (2025-11-27)
+++ v1 (2026-08-01)
@@ -209,171 +209,171 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E109"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
-          <t>Uitslagen Pierewaai Summer Trail 10 - 50km</t>
+          <t>Uitslagen Pierewaai Summer Trail 10 - 100km</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>IJmuiden - Zaterdag 21 juni 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>ALLEN, 10 KM PARNASSIA</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Michiel Puite</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>1:25:23</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Ingrid de Jong</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t>1:35:04</t>
         </is>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Mirjam de visser</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>1:35:08</t>
         </is>
       </c>
       <c r="E8" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Anita winter</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
           <t>1:35:16</t>
         </is>
       </c>
       <c r="E9" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
@@ -389,304 +389,304 @@
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Lucia Schoemaker</t>
         </is>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
           <t>1:33:40</t>
         </is>
       </c>
       <c r="E13" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B14" s="9" t="inlineStr">
         <is>
           <t>Michiel Kok</t>
         </is>
       </c>
       <c r="C14" s="9" t="inlineStr">
         <is>
           <t>Spaarndam gem. Haarlem</t>
         </is>
       </c>
       <c r="D14" s="8" t="inlineStr">
         <is>
           <t>1:41:16</t>
         </is>
       </c>
       <c r="E14" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>Wouter Blom</t>
         </is>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
           <t>1:42:25</t>
         </is>
       </c>
       <c r="E15" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B16" s="9" t="inlineStr">
         <is>
           <t>Vincent Hofstee</t>
         </is>
       </c>
       <c r="C16" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D16" s="8" t="inlineStr">
         <is>
           <t>1:59:54</t>
         </is>
       </c>
       <c r="E16" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>Cathrien kager</t>
         </is>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
           <t>1:59:56</t>
         </is>
       </c>
       <c r="E17" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B18" s="9" t="inlineStr">
         <is>
           <t>Patrick van der Eng</t>
         </is>
       </c>
       <c r="C18" s="9" t="inlineStr">
         <is>
           <t>Assendelft</t>
         </is>
       </c>
       <c r="D18" s="8" t="inlineStr">
         <is>
           <t>2:05:02</t>
         </is>
       </c>
       <c r="E18" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>Jeremy mul</t>
         </is>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t>Assendelft</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
           <t>2:05:14</t>
         </is>
       </c>
       <c r="E19" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B20" s="9" t="inlineStr">
         <is>
           <t>Boris Szillat</t>
         </is>
       </c>
       <c r="C20" s="9" t="inlineStr">
         <is>
           <t>Hillegom</t>
         </is>
       </c>
       <c r="D20" s="8" t="inlineStr">
         <is>
           <t>2:06:31</t>
         </is>
       </c>
       <c r="E20" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>Lutz Lindenau</t>
         </is>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t>Bloemendaal</t>
         </is>
       </c>
       <c r="D21" s="6" t="inlineStr">
         <is>
           <t>2:07:18</t>
         </is>
       </c>
       <c r="E21" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B22" s="9" t="inlineStr">
         <is>
           <t>Erik Bijvoet</t>
         </is>
       </c>
       <c r="C22" s="9" t="inlineStr">
         <is>
           <t>Alkmaar</t>
         </is>
       </c>
       <c r="D22" s="8" t="inlineStr">
         <is>
           <t>2:11:23</t>
         </is>
       </c>
       <c r="E22" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>Carlos Vendrig</t>
         </is>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>Alkmaar</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
           <t>2:11:40</t>
         </is>
       </c>
       <c r="E23" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B24" s="9" t="inlineStr">
         <is>
           <t>Hilde Nobel</t>
         </is>
       </c>
       <c r="C24" s="9" t="inlineStr">
         <is>
           <t>Hoofddorp</t>
         </is>
       </c>
       <c r="D24" s="8" t="inlineStr">
         <is>
           <t>2:15:48</t>
         </is>
       </c>
       <c r="E24" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
@@ -702,695 +702,695 @@
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>Remco Verduin</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Driehuis NH</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
           <t>2:13:18</t>
         </is>
       </c>
       <c r="E28" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
           <t>Niels Plas</t>
         </is>
       </c>
       <c r="C29" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D29" s="8" t="inlineStr">
         <is>
           <t>2:18:20</t>
         </is>
       </c>
       <c r="E29" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>Daan van Zanten</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D30" s="6" t="inlineStr">
         <is>
           <t>2:27:10</t>
         </is>
       </c>
       <c r="E30" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
           <t>Paul Kok</t>
         </is>
       </c>
       <c r="C31" s="9" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D31" s="8" t="inlineStr">
         <is>
           <t>2:27:14</t>
         </is>
       </c>
       <c r="E31" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>Gideon Verhave</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Schoorl</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
           <t>2:27:19</t>
         </is>
       </c>
       <c r="E32" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
           <t>Jafet Verhave</t>
         </is>
       </c>
       <c r="C33" s="9" t="inlineStr">
         <is>
           <t>Schoorl</t>
         </is>
       </c>
       <c r="D33" s="8" t="inlineStr">
         <is>
           <t>2:27:22</t>
         </is>
       </c>
       <c r="E33" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>Thom Gaal</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Uitgeest</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
           <t>2:27:38</t>
         </is>
       </c>
       <c r="E34" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
           <t>Kathryn matulovich</t>
         </is>
       </c>
       <c r="C35" s="9" t="inlineStr">
         <is>
           <t>Bloemendaal</t>
         </is>
       </c>
       <c r="D35" s="8" t="inlineStr">
         <is>
           <t>2:29:45</t>
         </is>
       </c>
       <c r="E35" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>Jelmer Anker</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Hoofddorp</t>
         </is>
       </c>
       <c r="D36" s="6" t="inlineStr">
         <is>
           <t>2:34:23</t>
         </is>
       </c>
       <c r="E36" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
           <t>Norbert Deitmers</t>
         </is>
       </c>
       <c r="C37" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D37" s="8" t="inlineStr">
         <is>
           <t>2:38:15</t>
         </is>
       </c>
       <c r="E37" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Donny van Schie</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
           <t>2:41:11</t>
         </is>
       </c>
       <c r="E38" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
           <t>Ricardo Lagerburg</t>
         </is>
       </c>
       <c r="C39" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D39" s="8" t="inlineStr">
         <is>
           <t>2:42:37</t>
         </is>
       </c>
       <c r="E39" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>Berry Timmer</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>De Goorn</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
           <t>2:42:39</t>
         </is>
       </c>
       <c r="E40" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
           <t>Eric Dammann</t>
         </is>
       </c>
       <c r="C41" s="9" t="inlineStr">
         <is>
           <t>Overveen</t>
         </is>
       </c>
       <c r="D41" s="8" t="inlineStr">
         <is>
           <t>2:54:12</t>
         </is>
       </c>
       <c r="E41" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Esther Hakvoort</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Zaandam</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
           <t>3:00:20</t>
         </is>
       </c>
       <c r="E42" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B43" s="9" t="inlineStr">
         <is>
           <t>Joost Nelis</t>
         </is>
       </c>
       <c r="C43" s="9" t="inlineStr">
         <is>
           <t>Uitgeest</t>
         </is>
       </c>
       <c r="D43" s="8" t="inlineStr">
         <is>
           <t>3:00:23</t>
         </is>
       </c>
       <c r="E43" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>Esther van Bochove</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Zaandam</t>
         </is>
       </c>
       <c r="D44" s="6" t="inlineStr">
         <is>
           <t>3:04:55</t>
         </is>
       </c>
       <c r="E44" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B45" s="9" t="inlineStr">
         <is>
           <t>Puck de bont</t>
         </is>
       </c>
       <c r="C45" s="9" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D45" s="8" t="inlineStr">
         <is>
           <t>3:11:45</t>
         </is>
       </c>
       <c r="E45" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>Imke Sanders</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D46" s="6" t="inlineStr">
         <is>
           <t>3:11:47</t>
         </is>
       </c>
       <c r="E46" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B47" s="9" t="inlineStr">
         <is>
           <t>Peter Admiraal</t>
         </is>
       </c>
       <c r="C47" s="9" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D47" s="8" t="inlineStr">
         <is>
           <t>3:15:32</t>
         </is>
       </c>
       <c r="E47" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>Marten van der Nagel</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Lisse</t>
         </is>
       </c>
       <c r="D48" s="6" t="inlineStr">
         <is>
           <t>3:23:46</t>
         </is>
       </c>
       <c r="E48" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>22/22</t>
         </is>
       </c>
       <c r="B49" s="9" t="inlineStr">
         <is>
           <t>Mariska Janson</t>
         </is>
       </c>
       <c r="C49" s="9" t="inlineStr">
         <is>
           <t>Sassenheim</t>
         </is>
       </c>
       <c r="D49" s="8" t="inlineStr">
         <is>
           <t>3:24:06</t>
         </is>
       </c>
       <c r="E49" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>23/23</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>Bernard Westeneng</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D50" s="6" t="inlineStr">
         <is>
           <t>3:27:07</t>
         </is>
       </c>
       <c r="E50" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
       <c r="A51" s="8" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>24/24</t>
         </is>
       </c>
       <c r="B51" s="9" t="inlineStr">
         <is>
           <t>Bibi Boom</t>
         </is>
       </c>
       <c r="C51" s="9" t="inlineStr">
         <is>
           <t>Dirkshorn</t>
         </is>
       </c>
       <c r="D51" s="8" t="inlineStr">
         <is>
           <t>3:36:23</t>
         </is>
       </c>
       <c r="E51" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25/25</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>Lize Deurloo</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Amstelveen</t>
         </is>
       </c>
       <c r="D52" s="6" t="inlineStr">
         <is>
           <t>3:55:50</t>
         </is>
       </c>
       <c r="E52" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="8" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>26/26</t>
         </is>
       </c>
       <c r="B53" s="9" t="inlineStr">
         <is>
           <t>Daphina van Rhee</t>
         </is>
       </c>
       <c r="C53" s="9" t="inlineStr">
         <is>
           <t>Beverwijk</t>
         </is>
       </c>
       <c r="D53" s="8" t="inlineStr">
         <is>
           <t>3:59:46</t>
         </is>
       </c>
       <c r="E53" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/27</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>Josine Kroon</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D54" s="6" t="inlineStr">
         <is>
           <t>4:15:33</t>
         </is>
       </c>
       <c r="E54" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
       <c r="A55" s="8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>28/28</t>
         </is>
       </c>
       <c r="B55" s="9" t="inlineStr">
         <is>
           <t>Birgit Gijzenij</t>
         </is>
       </c>
       <c r="C55" s="9" t="inlineStr">
         <is>
           <t>Oegstgeest</t>
         </is>
       </c>
       <c r="D55" s="8" t="inlineStr">
         <is>
           <t>4:48:48</t>
         </is>
       </c>
       <c r="E55" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29/29</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>Liesbeth van den Haak</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Rijnsburg</t>
         </is>
       </c>
       <c r="D56" s="6" t="inlineStr">
         <is>
           <t>4:48:52</t>
         </is>
       </c>
       <c r="E56" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
@@ -1406,511 +1406,511 @@
       <c r="A59" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>Remko Dieker</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D60" s="6" t="inlineStr">
         <is>
           <t>4:53:34</t>
         </is>
       </c>
       <c r="E60" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B61" s="9" t="inlineStr">
         <is>
           <t>Karel Kolb</t>
         </is>
       </c>
       <c r="C61" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D61" s="8" t="inlineStr">
         <is>
           <t>5:20:55</t>
         </is>
       </c>
       <c r="E61" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>Max Boreiko</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Amstelveen</t>
         </is>
       </c>
       <c r="D62" s="6" t="inlineStr">
         <is>
           <t>5:27:33</t>
         </is>
       </c>
       <c r="E62" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
       <c r="A63" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B63" s="9" t="inlineStr">
         <is>
           <t>Roeland Bitter</t>
         </is>
       </c>
       <c r="C63" s="9" t="inlineStr">
         <is>
           <t>Heerhugowaard</t>
         </is>
       </c>
       <c r="D63" s="8" t="inlineStr">
         <is>
           <t>5:30:16</t>
         </is>
       </c>
       <c r="E63" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>Alex Wegman</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Purmerend</t>
         </is>
       </c>
       <c r="D64" s="6" t="inlineStr">
         <is>
           <t>5:35:28</t>
         </is>
       </c>
       <c r="E64" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
       <c r="A65" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B65" s="9" t="inlineStr">
         <is>
           <t>Johan Van 't Zand</t>
         </is>
       </c>
       <c r="C65" s="9" t="inlineStr">
         <is>
           <t>Castricum</t>
         </is>
       </c>
       <c r="D65" s="8" t="inlineStr">
         <is>
           <t>5:35:33</t>
         </is>
       </c>
       <c r="E65" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>Bob Janssens</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Hoofddorp</t>
         </is>
       </c>
       <c r="D66" s="6" t="inlineStr">
         <is>
           <t>5:49:46</t>
         </is>
       </c>
       <c r="E66" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B67" s="9" t="inlineStr">
         <is>
           <t>Esther Kalkman</t>
         </is>
       </c>
       <c r="C67" s="9" t="inlineStr">
         <is>
           <t>Ouderkerk aan de Amstel</t>
         </is>
       </c>
       <c r="D67" s="8" t="inlineStr">
         <is>
           <t>5:51:37</t>
         </is>
       </c>
       <c r="E67" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>Wouter Boekelman</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D68" s="6" t="inlineStr">
         <is>
           <t>6:09:50</t>
         </is>
       </c>
       <c r="E68" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B69" s="9" t="inlineStr">
         <is>
           <t>Nena van der Geer</t>
         </is>
       </c>
       <c r="C69" s="9" t="inlineStr">
         <is>
           <t>Zoeterwoude</t>
         </is>
       </c>
       <c r="D69" s="8" t="inlineStr">
         <is>
           <t>6:10:20</t>
         </is>
       </c>
       <c r="E69" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
       <c r="A70" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>Erik Bielderman</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Bloemendaal</t>
         </is>
       </c>
       <c r="D70" s="6" t="inlineStr">
         <is>
           <t>6:11:47</t>
         </is>
       </c>
       <c r="E70" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
       <c r="A71" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B71" s="9" t="inlineStr">
         <is>
           <t>Jan Willem Westerink</t>
         </is>
       </c>
       <c r="C71" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D71" s="8" t="inlineStr">
         <is>
           <t>6:28:23</t>
         </is>
       </c>
       <c r="E71" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
       <c r="A72" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>Wilse Graveland</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Velsen-Zuid</t>
         </is>
       </c>
       <c r="D72" s="6" t="inlineStr">
         <is>
           <t>6:31:33</t>
         </is>
       </c>
       <c r="E72" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B73" s="9" t="inlineStr">
         <is>
           <t>Rene Schoen</t>
         </is>
       </c>
       <c r="C73" s="9" t="inlineStr">
         <is>
           <t>Assendelft</t>
         </is>
       </c>
       <c r="D73" s="8" t="inlineStr">
         <is>
           <t>6:37:52</t>
         </is>
       </c>
       <c r="E73" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>Kim Brand</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Heemstede</t>
         </is>
       </c>
       <c r="D74" s="6" t="inlineStr">
         <is>
           <t>6:41:39</t>
         </is>
       </c>
       <c r="E74" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
       <c r="A75" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B75" s="9" t="inlineStr">
         <is>
           <t>Kitty Volkers</t>
         </is>
       </c>
       <c r="C75" s="9" t="inlineStr">
         <is>
           <t>Alkmaar</t>
         </is>
       </c>
       <c r="D75" s="8" t="inlineStr">
         <is>
           <t>6:41:44</t>
         </is>
       </c>
       <c r="E75" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>Jan Pieter Janssen</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Overveen</t>
         </is>
       </c>
       <c r="D76" s="6" t="inlineStr">
         <is>
           <t>6:47:16</t>
         </is>
       </c>
       <c r="E76" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
       <c r="A77" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B77" s="9" t="inlineStr">
         <is>
           <t>Bas Haasnoot</t>
         </is>
       </c>
       <c r="C77" s="9" t="inlineStr">
         <is>
           <t>Katwijk</t>
         </is>
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>6:47:38</t>
         </is>
       </c>
       <c r="E77" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>19/19</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>Roland Booi</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Katwijk</t>
         </is>
       </c>
       <c r="D78" s="6" t="inlineStr">
         <is>
           <t>6:47:47</t>
         </is>
       </c>
       <c r="E78" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="8" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>20/20</t>
         </is>
       </c>
       <c r="B79" s="9" t="inlineStr">
         <is>
           <t>Niels Broens</t>
         </is>
       </c>
       <c r="C79" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>7:14:17</t>
         </is>
       </c>
       <c r="E79" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>21/21</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>Aleksandr Derevshchikov</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D80" s="6" t="inlineStr">
         <is>
           <t>7:16:39</t>
         </is>
       </c>
       <c r="E80" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
@@ -1926,442 +1926,442 @@
       <c r="A83" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B83" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>Corne Stroober</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Sommelsdijk</t>
         </is>
       </c>
       <c r="D84" s="6" t="inlineStr">
         <is>
           <t>7:44:40</t>
         </is>
       </c>
       <c r="E84" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
       <c r="A85" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B85" s="9" t="inlineStr">
         <is>
           <t>Jelger Buitelaar</t>
         </is>
       </c>
       <c r="C85" s="9" t="inlineStr">
         <is>
           <t>Santpoort-Zuid</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>7:55:22</t>
         </is>
       </c>
       <c r="E85" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>Cornelis Wesdorp</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Bloemendaal</t>
         </is>
       </c>
       <c r="D86" s="6" t="inlineStr">
         <is>
           <t>7:55:57</t>
         </is>
       </c>
       <c r="E86" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
       <c r="A87" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B87" s="9" t="inlineStr">
         <is>
           <t>Andries Swart</t>
         </is>
       </c>
       <c r="C87" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
           <t>8:19:26</t>
         </is>
       </c>
       <c r="E87" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>Erik Glijnis</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D88" s="6" t="inlineStr">
         <is>
           <t>8:20:10</t>
         </is>
       </c>
       <c r="E88" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="8" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>6/6</t>
         </is>
       </c>
       <c r="B89" s="9" t="inlineStr">
         <is>
           <t>Ron Nagtzaam</t>
         </is>
       </c>
       <c r="C89" s="9" t="inlineStr">
         <is>
           <t>Puttershoek</t>
         </is>
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
           <t>8:42:56</t>
         </is>
       </c>
       <c r="E89" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7/7</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>Juriaan oud</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Enkhuizen</t>
         </is>
       </c>
       <c r="D90" s="6" t="inlineStr">
         <is>
           <t>9:12:43</t>
         </is>
       </c>
       <c r="E90" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="8" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8/8</t>
         </is>
       </c>
       <c r="B91" s="9" t="inlineStr">
         <is>
           <t>Joris Tim</t>
         </is>
       </c>
       <c r="C91" s="9" t="inlineStr">
         <is>
           <t>Haarlem</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>9:14:53</t>
         </is>
       </c>
       <c r="E91" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9/9</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>Pieter Geldof</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>De Lier</t>
         </is>
       </c>
       <c r="D92" s="6" t="inlineStr">
         <is>
           <t>9:37:16</t>
         </is>
       </c>
       <c r="E92" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="8" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>10/10</t>
         </is>
       </c>
       <c r="B93" s="9" t="inlineStr">
         <is>
           <t>Maarten Bal</t>
         </is>
       </c>
       <c r="C93" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
           <t>9:40:26</t>
         </is>
       </c>
       <c r="E93" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>11/11</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>Remco Roomer</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Velserbroek</t>
         </is>
       </c>
       <c r="D94" s="6" t="inlineStr">
         <is>
           <t>9:41:06</t>
         </is>
       </c>
       <c r="E94" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12/12</t>
         </is>
       </c>
       <c r="B95" s="9" t="inlineStr">
         <is>
           <t>Jan de Graaf</t>
         </is>
       </c>
       <c r="C95" s="9" t="inlineStr">
         <is>
           <t>Hoofddorp</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
           <t>9:50:10</t>
         </is>
       </c>
       <c r="E95" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>13/13</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>Frank Doornink</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Velserbroek</t>
         </is>
       </c>
       <c r="D96" s="6" t="inlineStr">
         <is>
           <t>9:57:33</t>
         </is>
       </c>
       <c r="E96" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="8" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>14/14</t>
         </is>
       </c>
       <c r="B97" s="9" t="inlineStr">
         <is>
           <t>François Flisijn</t>
         </is>
       </c>
       <c r="C97" s="9" t="inlineStr">
         <is>
           <t>Julianadorp</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>10:08:31</t>
         </is>
       </c>
       <c r="E97" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>15/15</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>Bart Mulder</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Nijkerkerveen</t>
         </is>
       </c>
       <c r="D98" s="6" t="inlineStr">
         <is>
           <t>11:06:00</t>
         </is>
       </c>
       <c r="E98" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="8" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>16/16</t>
         </is>
       </c>
       <c r="B99" s="9" t="inlineStr">
         <is>
           <t>Justine Warmerdam</t>
         </is>
       </c>
       <c r="C99" s="9" t="inlineStr">
         <is>
           <t>'s-Gravenhage</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>11:06:00</t>
         </is>
       </c>
       <c r="E99" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>17/17</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>Kristina Korsake</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Radolfzell</t>
         </is>
       </c>
       <c r="D100" s="6" t="inlineStr">
         <is>
           <t>11:08:40</t>
         </is>
       </c>
       <c r="E100" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="8" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>18/18</t>
         </is>
       </c>
       <c r="B101" s="9" t="inlineStr">
         <is>
           <t>Iwan de Lange</t>
         </is>
       </c>
       <c r="C101" s="9" t="inlineStr">
         <is>
           <t>Lutjebroek</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
           <t>11:56:25</t>
         </is>
       </c>
       <c r="E101" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
@@ -2377,143 +2377,143 @@
       <c r="A104" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D104" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/1</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>Onno Overes</t>
         </is>
       </c>
       <c r="C105" s="7" t="inlineStr">
         <is>
           <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D105" s="6" t="inlineStr">
         <is>
           <t>10:51:23</t>
         </is>
       </c>
       <c r="E105" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2/2</t>
         </is>
       </c>
       <c r="B106" s="9" t="inlineStr">
         <is>
           <t>Aart Wallet</t>
         </is>
       </c>
       <c r="C106" s="9" t="inlineStr">
         <is>
           <t>Hillegom</t>
         </is>
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>13:31:33</t>
         </is>
       </c>
       <c r="E106" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>3/3</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>Joram Hobo</t>
         </is>
       </c>
       <c r="C107" s="7" t="inlineStr">
         <is>
           <t>Nieuw-Vennep</t>
         </is>
       </c>
       <c r="D107" s="6" t="inlineStr">
         <is>
           <t>13:32:11</t>
         </is>
       </c>
       <c r="E107" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4/4</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
           <t>Jelle Bolte</t>
         </is>
       </c>
       <c r="C108" s="9" t="inlineStr">
         <is>
           <t>Bergschenhoek</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
           <t>16:00:00</t>
         </is>
       </c>
       <c r="E108" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>5/5</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>Ugne Mirauskaite</t>
         </is>
       </c>
       <c r="C109" s="7" t="inlineStr">
         <is>
           <t>Rosmalen</t>
         </is>
       </c>
       <c r="D109" s="6" t="inlineStr">
         <is>
           <t>16:00:00</t>
         </is>
       </c>
       <c r="E109" s="6"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>