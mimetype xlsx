--- v0 (2026-03-03)
+++ v1 (2026-07-31)
@@ -11866,51 +11866,51 @@
       </c>
       <c r="C436" s="9" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D436" s="8" t="inlineStr">
         <is>
           <t>32:17</t>
         </is>
       </c>
       <c r="E436" s="8" t="inlineStr">
         <is>
           <t>31:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
       <c r="A437" s="6" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B437" s="7" t="inlineStr">
         <is>
-          <t>Isha Soekhram</t>
+          <t>Startnummer 701</t>
         </is>
       </c>
       <c r="C437" s="7" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D437" s="6" t="inlineStr">
         <is>
           <t>32:21</t>
         </is>
       </c>
       <c r="E437" s="6" t="inlineStr">
         <is>
           <t>31:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
       <c r="A438" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B438" s="9" t="inlineStr">
@@ -25651,51 +25651,51 @@
       </c>
       <c r="C951" s="9" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D951" s="8" t="inlineStr">
         <is>
           <t>1:02:39</t>
         </is>
       </c>
       <c r="E951" s="8" t="inlineStr">
         <is>
           <t>1:02:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="952">
       <c r="A952" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B952" s="7" t="inlineStr">
         <is>
-          <t>Peter Loopik</t>
+          <t>Douwe Klijnsoon</t>
         </is>
       </c>
       <c r="C952" s="7" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D952" s="6" t="inlineStr">
         <is>
           <t>1:03:07</t>
         </is>
       </c>
       <c r="E952" s="6" t="inlineStr">
         <is>
           <t>1:03:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="953">
       <c r="A953" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B953" s="9" t="inlineStr">